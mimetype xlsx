--- v0 (2026-06-30)
+++ v1 (2026-07-24)
@@ -1,1573 +1,2066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/queryTables/queryTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B7212BC-7F56-4E91-9591-6FD26D6596DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gabriela.souza\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4D91F944-353D-481D-9195-BB933C974687}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E2129C62-A33C-452F-8C64-AC3100A0A5B2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7F7B637C-6FF8-994F-B204-E49726F40C86}"/>
   </bookViews>
   <sheets>
-    <sheet name="PF e PP" sheetId="1" r:id="rId1"/>
-    <sheet name="PAS" sheetId="2" r:id="rId2"/>
+    <sheet name="FIS_Lista_PF_PP" sheetId="2" r:id="rId1"/>
+    <sheet name="FIS_Lista_PAS" sheetId="1" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
-<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2305" uniqueCount="446">
-[...4 lines deleted...]
-    <t>Tipo</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3010" uniqueCount="616">
+  <si>
+    <t>Nº Processo SEI</t>
+  </si>
+  <si>
+    <t>ID Origem da demanda</t>
   </si>
   <si>
     <t>Agente de Tratamento</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Setor</t>
   </si>
   <si>
     <t>ID_RamoAtividade</t>
   </si>
   <si>
     <t>ID_AtivEco_RFB</t>
   </si>
   <si>
     <t>ID_NaturezaJuridica</t>
   </si>
   <si>
     <t>Possui representação no Brasil?</t>
   </si>
   <si>
     <t>Data_instauração</t>
   </si>
   <si>
-    <t>Síntese do tratamento investigado</t>
+    <t>Condutas imputadas 1ª instância</t>
   </si>
   <si>
     <t>Data decisão CGF</t>
   </si>
   <si>
-    <t>ID Resultado do processo</t>
-[...8 lines deleted...]
-    <t>ID Fase do processo</t>
+    <t>Condutas sancionadas 1ª instância</t>
+  </si>
+  <si>
+    <t>Sanções aplicadas 1ª instância</t>
+  </si>
+  <si>
+    <t>Houve agravante?</t>
+  </si>
+  <si>
+    <t>Houve atenuante?</t>
+  </si>
+  <si>
+    <t>Valor da multa 1ª instância</t>
+  </si>
+  <si>
+    <t>Medida corretiva 1ª instância</t>
+  </si>
+  <si>
+    <t>Houve apresentação de recurso?</t>
+  </si>
+  <si>
+    <t>Data apresentação recurso</t>
+  </si>
+  <si>
+    <t>Recurso admitido?</t>
+  </si>
+  <si>
+    <t>Data da decisão admissibilidade</t>
+  </si>
+  <si>
+    <t>Data da decisão reconsideração</t>
+  </si>
+  <si>
+    <t>Houve reconsideração da decisão original?</t>
+  </si>
+  <si>
+    <t>Objeto da reconsideração</t>
+  </si>
+  <si>
+    <t>Condutas imputadas pós reconsideração</t>
+  </si>
+  <si>
+    <t>Sanções aplicadas pós reconsideração</t>
+  </si>
+  <si>
+    <t>Valor da multa pós reconsideração</t>
+  </si>
+  <si>
+    <t>Medida corretiva pós reconsideração</t>
+  </si>
+  <si>
+    <t>Recurso submetido ao CD?</t>
+  </si>
+  <si>
+    <t>Data distribuição ao CD</t>
+  </si>
+  <si>
+    <t>Data decisão do CD</t>
+  </si>
+  <si>
+    <t>Decisão do CD</t>
+  </si>
+  <si>
+    <t>Condutas sancionadas pós CD</t>
+  </si>
+  <si>
+    <t>Sanções aplicadas pós CD</t>
+  </si>
+  <si>
+    <t>Valor da multa aplicado pós CD</t>
+  </si>
+  <si>
+    <t>Medida corretiva aplicada pós CD</t>
+  </si>
+  <si>
+    <t>ID fase do processo</t>
   </si>
   <si>
     <t>Situação atual</t>
   </si>
   <si>
-    <t>Houve participação de interessado?</t>
+    <t>Situação do cumprimento da sanção</t>
+  </si>
+  <si>
+    <t>Encaminhado a órgão de controle?</t>
+  </si>
+  <si>
+    <t>Houve participação de terceiro interessado?</t>
+  </si>
+  <si>
+    <t>Faixa estimada de pessoas afetadas</t>
   </si>
   <si>
     <t>Há análise sobre tratamento de dados de crianças e adolescentes?</t>
   </si>
   <si>
+    <t>Envolve tratamento de dados sensíveis?</t>
+  </si>
+  <si>
+    <t>MTP 2026-2027_Tema 1</t>
+  </si>
+  <si>
+    <t>MTP 2026-2027_Tema 2</t>
+  </si>
+  <si>
+    <t>MTP 2026-2027_Tema 3</t>
+  </si>
+  <si>
+    <t>MTP 2026-2027_Tema 4</t>
+  </si>
+  <si>
+    <t>MTP 2024-2025_Tema 1</t>
+  </si>
+  <si>
+    <t>MTP 2024-2025_Tema 2</t>
+  </si>
+  <si>
+    <t>MTP 2024-2025_Tema 3</t>
+  </si>
+  <si>
+    <t>MTP 2024-2025_Tema 4</t>
+  </si>
+  <si>
     <t>Acesso a documentos públicos</t>
   </si>
   <si>
-    <t>Envolve tratamento de dados sensíveis?</t>
-[...38 lines deleted...]
-    <t>00261.000297/2021-75</t>
+    <t>00261.001888/2023-21</t>
+  </si>
+  <si>
+    <t>Instituto Nacional do Seguro Social (INSS)</t>
+  </si>
+  <si>
+    <t>29.979.036/0001-40</t>
+  </si>
+  <si>
+    <t>Público</t>
+  </si>
+  <si>
+    <t>Sim</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 48","Res. CD 1/2021, art. 32, §2º"]</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 48"]</t>
+  </si>
+  <si>
+    <t>["Publicização da infração"]</t>
+  </si>
+  <si>
+    <t>["Sim – medida preventiva descumprida"]</t>
+  </si>
+  <si>
+    <t>["Não"]</t>
+  </si>
+  <si>
+    <t>["Comunicar incidente de segurança","Publicar informação em site"]</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>Não</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>Manter a decisão original</t>
+  </si>
+  <si>
+    <t>Concluído</t>
+  </si>
+  <si>
+    <t>Não cumprido</t>
+  </si>
+  <si>
+    <t>Milhões</t>
+  </si>
+  <si>
+    <t>["Sim - saúde ou vida sexual"]</t>
+  </si>
+  <si>
+    <t>Não se aplica</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.002756/2025-89.</t>
+  </si>
+  <si>
+    <t>00261.001192/2022-14</t>
+  </si>
+  <si>
+    <t>Secretaria de Estado de Educação do Distrito Federal</t>
+  </si>
+  <si>
+    <t>00.394.676/0001-07</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 37","LGPD, art. 38","LGPD, art. 48","LGPD, art. 49","Res. CD 1/2021, art. 5°"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 37","LGPD, art. 38","LGPD, art. 48","Res. CD 1/2021, art. 5°"]</t>
+  </si>
+  <si>
+    <t>["Advertência"]</t>
+  </si>
+  <si>
+    <t>["Sim - orientação ou medida preventiva descumprida"]</t>
+  </si>
+  <si>
+    <t>["Sim - cessação da infração"]</t>
+  </si>
+  <si>
+    <t>["Não houve"]</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>["Não houve medida"]</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>Reformar parcialmente a decisão original</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 48","Res. CD 1/2021, art. 5°"]</t>
+  </si>
+  <si>
+    <t>["Sem medida corretiva"]</t>
+  </si>
+  <si>
+    <t>Cumprido</t>
+  </si>
+  <si>
+    <t>Milhares</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0154118 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>00261.001969/2022-41</t>
+  </si>
+  <si>
+    <t>Instituto de Assistência Médica ao Servidor Público Estadual de São Paulo (IAMSPE)</t>
+  </si>
+  <si>
+    <t>60.747.318/0001-62</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 48","LGPD, art. 49"]</t>
+  </si>
+  <si>
+    <t>["Advertência","Medida corretiva"]</t>
+  </si>
+  <si>
+    <t>["Aprimorar mecanismos de segurança"]</t>
+  </si>
+  <si>
+    <t>Não houve recurso</t>
+  </si>
+  <si>
+    <t>["Não houve recurso"]</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0154652 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>00261.001886/2022-51</t>
+  </si>
+  <si>
+    <t>Secretaria de Estado da Saúde de Santa Catarina</t>
+  </si>
+  <si>
+    <t>82.951.245/0001-69</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 38","LGPD, art. 48","LGPD, art. 49","Res. CD 1/2021, art. 5°"]</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>["Comunicar incidente de segurança"]</t>
+  </si>
+  <si>
+    <t>Parcialmente</t>
+  </si>
+  <si>
+    <t>Dilatar prazo para cumprir medida corretiva</t>
+  </si>
+  <si>
+    <t>["Res. CD 1/2021, art. 5°","LGPD, art. 38","LGPD, art. 48","LGPD, art. 49"]</t>
+  </si>
+  <si>
+    <t>Não submetido ao CD</t>
+  </si>
+  <si>
+    <t>["Não submetido ao CD"]</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0154137 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>00261.001963/2022-73</t>
+  </si>
+  <si>
+    <t>Secretaria de Assistência Social, Combate à Fome e Políticas sobre Drogas (Secretaria de Desenvolvimento Social, Criança e Juventude/PE)</t>
+  </si>
+  <si>
+    <t>08.642.138/0001-04</t>
+  </si>
+  <si>
+    <t>25/04/2024</t>
+  </si>
+  <si>
+    <t>["Comunicar incidente de segurança","Aprimorar mecanismos de segurança"]</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>["Aprimorar mecanismos de segurança","Comunicar incidente de segurança"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 49"]</t>
+  </si>
+  <si>
+    <t>["Melhorar medidas de segurança"]</t>
+  </si>
+  <si>
+    <t>Centenas</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0211535 contém acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>00261.000489/2022-62</t>
+  </si>
+  <si>
+    <t>Telekall Infoservice</t>
+  </si>
+  <si>
+    <t>12.193.228/0001-24</t>
+  </si>
+  <si>
+    <t>Privado</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 7º, caput","LGPD, art. 11, caput","LGPD, art. 37","LGPD, art. 38","LGPD, art. 41, caput","Res. CD 1/2021, art. 5°"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 41, caput","LGPD, art. 7°, caput","Res. CD 1/2021, art. 5°"]</t>
+  </si>
+  <si>
+    <t>["Advertência","Multa simples"]</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0154102 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>00261.000456/2022-12</t>
+  </si>
+  <si>
+    <t>Ministério da Saúde</t>
+  </si>
+  <si>
+    <t>00.394.544/0001-85</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 23, III","LGPD, art. 38","LGPD, art. 48","Res. CD 1/2021, art. 5°"]</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 38"]</t>
+  </si>
+  <si>
+    <t>["Apresentar RIPD"]</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI.</t>
+  </si>
+  <si>
+    <t>00261.001882/2022-73</t>
+  </si>
+  <si>
+    <t>00.394.544/0036-05</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 49","LGPD, art. 48"]</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>Novo prazo para cumprimento das corretivas</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>Em andamento</t>
+  </si>
+  <si>
+    <t>Processo em andamento</t>
+  </si>
+  <si>
+    <t>00261.000574/2022-21</t>
+  </si>
+  <si>
+    <t>Instituto de Pesquisa Jardim Botânico do Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>04.936.616/0001-20</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>["Em andamento"]</t>
+  </si>
+  <si>
+    <t>Não houve sanção</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0154108 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>00261.006648/2024-02</t>
+  </si>
+  <si>
+    <t>Bytedance Brasil Tecnologia Ltda. (TikTok)</t>
+  </si>
+  <si>
+    <t>27.415.911/0001-36</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 6º, VIII","LGPD, art. 6º, X","LGPD, art. 7º, caput","LGPD, art. 7º, V","LGPD, art. 14, caput"]</t>
+  </si>
+  <si>
+    <t>Análise da CGF em andamento</t>
+  </si>
+  <si>
+    <t>00261.000439/2025-28</t>
+  </si>
+  <si>
+    <t>RaiaDrogasil S.A.</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 11, caput","LGPD, art. 6º, VIII"]</t>
+  </si>
+  <si>
+    <t>00261.004315/2025-11</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal de Feira de Santana</t>
+  </si>
+  <si>
+    <t>14.043.574/0001-51</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 6º, VIII"]</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI</t>
+  </si>
+  <si>
+    <t>00261.003285/2026-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claro S.A. </t>
+  </si>
+  <si>
+    <t>40.432.544/0001-47</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 6º, I","LGPD, art. 6º, II","LGPD, art. 6º, III","LGPD, art. 9º","LGPD, art. 18","LGPD, art. 41, §1º"]</t>
+  </si>
+  <si>
+    <t>00261.003382/2026-08</t>
+  </si>
+  <si>
+    <t>Sapphos Aplicativo Ltda.</t>
+  </si>
+  <si>
+    <t>61.706.037/0001-24</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 46"]</t>
+  </si>
+  <si>
+    <t>00261.003383/2026-44</t>
+  </si>
+  <si>
+    <t>Identité Certificado Digital Ltda.</t>
+  </si>
+  <si>
+    <t>34.569.010/0001-64</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 41, §2º"]</t>
+  </si>
+  <si>
+    <t>00261.003790/2026-51</t>
+  </si>
+  <si>
+    <t>Facuminas Faculdade Ltda.</t>
+  </si>
+  <si>
+    <t>26.934.799/0001-87</t>
+  </si>
+  <si>
+    <t>00261.003903/2026-19</t>
+  </si>
+  <si>
+    <t>Tribunal Regional Eleitoral de Roraima (TRE-RR)</t>
+  </si>
+  <si>
+    <t>05.955.085/0001-85</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 41, §1º","LGPD, art. 41, §2º"]</t>
+  </si>
+  <si>
+    <t>00261.003904/2026-63</t>
+  </si>
+  <si>
+    <t>Fundação Joaquim Nabuco</t>
+  </si>
+  <si>
+    <t>09.773.169/0001-59</t>
+  </si>
+  <si>
+    <t>00261.003879/2026-18</t>
+  </si>
+  <si>
+    <t>Departamento Estadual de Trânsito do Estado do Amapá (DETRAN-AP)</t>
+  </si>
+  <si>
+    <t>11.633.713/0001-09</t>
+  </si>
+  <si>
+    <t>00261.003891/2026-22</t>
+  </si>
+  <si>
+    <t>Departamento Estadual de Trânsito do Estado do Maranhão (DETRAN-MA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06.293.120/0001-00 </t>
+  </si>
+  <si>
+    <t>Pesquisa Pública o SEI.</t>
+  </si>
+  <si>
+    <t>00261.003893/2026-11</t>
+  </si>
+  <si>
+    <t>Fundação Osório (FOSORIO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.143.842/0001-14 </t>
+  </si>
+  <si>
+    <t>00261.003853/2026-70</t>
+  </si>
+  <si>
+    <t>Conselho Nacional de Técnicos em Radiologia (CONTER)</t>
+  </si>
+  <si>
+    <t>03.635.323/0001-40</t>
+  </si>
+  <si>
+    <t>00261.003855/2026-69</t>
+  </si>
+  <si>
+    <t>Conselho Federal de Odontologia (CFO)</t>
+  </si>
+  <si>
+    <t>61.919.643/0001-28</t>
+  </si>
+  <si>
+    <t>00261.003856/2026-11</t>
+  </si>
+  <si>
+    <t>Conselho Federal de Museologia (COFEM)</t>
+  </si>
+  <si>
+    <t>03.605.169/0001-63</t>
+  </si>
+  <si>
+    <t>00261.003858/2026-01</t>
+  </si>
+  <si>
+    <t>Centrais de Abastecimento de Minas Gerais S.A. (CEASAMINAS)</t>
+  </si>
+  <si>
+    <t>17.504.325/0001-04</t>
+  </si>
+  <si>
+    <t>00261.003913/2026-54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministério dos Povos Indígenas </t>
+  </si>
+  <si>
+    <t>49.203.332/0001-62</t>
+  </si>
+  <si>
+    <t>sim</t>
+  </si>
+  <si>
+    <t>00261.003912/2026-18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instituto Nacional de Educação de Surdos (INES) </t>
+  </si>
+  <si>
+    <t>00.394.445/0273-01</t>
+  </si>
+  <si>
+    <t>00261.003911/2026-65</t>
+  </si>
+  <si>
+    <t>Instituto Benjamin Constant (IBC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00.394.445/0272-12 </t>
+  </si>
+  <si>
+    <t>00261.003918/2026-87</t>
+  </si>
+  <si>
+    <t>Instituto Federal de Ciência e Tecnologia do Amapá - IFAP</t>
+  </si>
+  <si>
+    <t>10.820.882/0001-95</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>00261.003930/2026-91</t>
+  </si>
+  <si>
+    <t>Instituto Federal de Educação, Ciência e Tecnologia da Paraíba - IFPB</t>
+  </si>
+  <si>
+    <t>10.783.898/0001-75</t>
+  </si>
+  <si>
+    <t>00261.003936/2026-69</t>
+  </si>
+  <si>
+    <t>Instituto Federal de Educação, Ciência e Tecnologia do Sertão de Pernambuco (IFSertãoPE)</t>
+  </si>
+  <si>
+    <t>10.830.301/0003-68</t>
+  </si>
+  <si>
+    <t>00261.003887/2026-64</t>
+  </si>
+  <si>
+    <t>Companhia Docas do Pará (CDP)</t>
+  </si>
+  <si>
+    <t>04.933.552/0013-47</t>
+  </si>
+  <si>
+    <t>00261.003888/2026-17</t>
+  </si>
+  <si>
+    <t>Conselho Federal de Administração (CFA)</t>
+  </si>
+  <si>
+    <t>34.061.135/0001-89</t>
+  </si>
+  <si>
+    <t>00261.003889/2026-53</t>
+  </si>
+  <si>
+    <t>Conselho Federal de Economistas Domésticos (CFED)</t>
+  </si>
+  <si>
+    <t>26.963.637/0001-77</t>
+  </si>
+  <si>
+    <t>00261.003885/2026-75</t>
+  </si>
+  <si>
+    <t>Agência Estadual de Defesa Agropecuária do Estado do Pará (ADEPARÁ)</t>
+  </si>
+  <si>
+    <t>05.470.347/0001-11</t>
+  </si>
+  <si>
+    <t>00261.003381/2026-55</t>
+  </si>
+  <si>
+    <t>Instituto Saúde e Cidadania (ISAC)</t>
+  </si>
+  <si>
+    <t>14.702.257/0001-08</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 6º, VIII","LGPD, art. 46","LGPD, art. 48","LGPD, art. 6º, X"]</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.002761/2026-72</t>
+  </si>
+  <si>
+    <t>["A determinar"]</t>
+  </si>
+  <si>
+    <t>["Direitos dos titulares","Tratamento de DP de crianças e adolescentes"]</t>
+  </si>
+  <si>
+    <t>00.623.904/0003-35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apple Computer Brasil Ltda. </t>
   </si>
   <si>
     <t>Fiscalização</t>
   </si>
   <si>
-    <t xml:space="preserve">Bytedance Brasil Tecnologia Ltda. (TikTok) </t>
-[...41 lines deleted...]
-    <t>00261.003388/2023-24</t>
+    <t>00261.002761/2026-72</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.002762/2026-17.</t>
+  </si>
+  <si>
+    <t>["Segurança pública","Direitos dos titulares"]</t>
+  </si>
+  <si>
+    <t>06.990.590/0001-23</t>
+  </si>
+  <si>
+    <t>Google Brasil Internet Ltda.</t>
+  </si>
+  <si>
+    <t>00261.002762/2026-17</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.002763/2026-61.</t>
+  </si>
+  <si>
+    <t>["Processo em andamento"]</t>
+  </si>
+  <si>
+    <t>60.316.817/0001-03</t>
+  </si>
+  <si>
+    <t>Microsoft Informática Ltda</t>
+  </si>
+  <si>
+    <t>00261.002763/2026-61</t>
+  </si>
+  <si>
+    <t>["Transparência"]</t>
+  </si>
+  <si>
+    <t>62.173.620/0001-80</t>
+  </si>
+  <si>
+    <t>SERASA S.A.</t>
+  </si>
+  <si>
+    <t>00261.003351/2026-49</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública no SEI.</t>
+  </si>
+  <si>
+    <t>["Sim - dado genético ou biométrico"]</t>
+  </si>
+  <si>
+    <t>["Outra - art. 32, §1º, Res. CD 1/2021"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 6º","LGPD, art. 14, caput","LGPD, art. 46","LGPD, art. 49"]</t>
+  </si>
+  <si>
+    <t>["Direitos dos titulares","Tratamento de DP sensíveis","Tratamento de DP de crianças e adolescentes","Tratamento de DP sem hipótese legal","Tratamento de DP para finalidade diversa"]</t>
+  </si>
+  <si>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t>Não há</t>
+  </si>
+  <si>
+    <t>X Corp. (Grok)</t>
+  </si>
+  <si>
+    <t>00261.000178/2026-27</t>
+  </si>
+  <si>
+    <t>["Direitos dos titulares"]</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>Telegram Messenger Inc.</t>
+  </si>
+  <si>
+    <t>00261.002355/2025-29</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 14, caput","LGPD, art. 7º, caput","LGPD, art. 11, caput"]</t>
+  </si>
+  <si>
+    <t>["Reconhecimento facial","Tratamento de DP de crianças e adolescentes"]</t>
+  </si>
+  <si>
+    <t>Secretaria de Estado da Educação do estado do Paraná - SEED</t>
+  </si>
+  <si>
+    <t>00261.007049/2024-06</t>
+  </si>
+  <si>
+    <t>["Solicitação de regularização ou informe"]</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP de crianças e adolescentes","Reconhecimento facial","Transparência","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>44.705.141/0001-85</t>
+  </si>
+  <si>
+    <t>S.A.F Botafogo - Em Recuperação Judicial</t>
+  </si>
+  <si>
+    <t>00261.000460/2025-23</t>
+  </si>
+  <si>
+    <t>["Reconhecimento facial","Tratamento de DP de crianças e adolescentes","Transparência","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08.145.021/0001-07</t>
+  </si>
+  <si>
+    <t>Clube Náutico Capiberibe  - Em Recuperação Judicial</t>
+  </si>
+  <si>
+    <t>00261.000461/2025-78</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP de crianças e adolescentes","Reconhecimento facial","Comercialização de DP","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>92.797.901/0001-74; 10.938.980/0001-21</t>
+  </si>
+  <si>
+    <t>Grêmio Foot Ball Porto Alegrense; Arena POA S.A.</t>
+  </si>
+  <si>
+    <t>00261.000458/2025-54</t>
+  </si>
+  <si>
+    <t>52.177.416/0001-83</t>
+  </si>
+  <si>
+    <t>Atlético Mineiro SAF</t>
+  </si>
+  <si>
+    <t>00261.000459/2025-07</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP de crianças e adolescentes","Reconhecimento facial","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>45.240.156/0001-88</t>
+  </si>
+  <si>
+    <t>Coritiba - Sociedade Anônima do Futebol</t>
+  </si>
+  <si>
+    <t>00261.000415/2025-79</t>
+  </si>
+  <si>
+    <t>31/12/2001</t>
+  </si>
+  <si>
+    <t>["Reconhecimento facial","Transparência","Tratamento de DP de crianças e adolescentes","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>76.710.649/0001-68</t>
+  </si>
+  <si>
+    <t>Club Athletico Paranaense</t>
+  </si>
+  <si>
+    <t>00261.000457/2025-18</t>
+  </si>
+  <si>
+    <t>10.866.051/0001-54</t>
+  </si>
+  <si>
+    <t>Sport Club do Recife  - Em Recuperação Judicial</t>
+  </si>
+  <si>
+    <t>00261.000456/2025-65</t>
+  </si>
+  <si>
+    <t>["Transparência","Tratamento de DP de crianças e adolescentes","Reconhecimento facial","Tratamento de DP sensíveis","Direitos dos titulares"]</t>
+  </si>
+  <si>
+    <t>01.665.256/0001-80</t>
+  </si>
+  <si>
+    <t>Goiás Esporte Clube</t>
+  </si>
+  <si>
+    <t>00261.000455/2025-11</t>
+  </si>
+  <si>
+    <t>61.750.345/0001-57</t>
+  </si>
+  <si>
+    <t>Sociedade Esportiva Palmeiras</t>
+  </si>
+  <si>
+    <t>00261.000396/2025-81</t>
+  </si>
+  <si>
+    <t>04.847.144/0001-39</t>
+  </si>
+  <si>
+    <t>Cuiabá Esporte Clube - Sociedade Anônima do Futebol</t>
+  </si>
+  <si>
+    <t>00261.000520/2025-16</t>
+  </si>
+  <si>
+    <t>07.319.551/0001-61</t>
+  </si>
+  <si>
+    <t>Fortaleza Esporte Clube</t>
+  </si>
+  <si>
+    <t>00261.000519/2025-83</t>
+  </si>
+  <si>
+    <t>49.723.699/0001-07</t>
+  </si>
+  <si>
+    <t>Esporte Clube Bahia - S.A.F.</t>
+  </si>
+  <si>
+    <t>00261.000518/2025-39</t>
+  </si>
+  <si>
+    <t>["Reconhecimento facial","Tratamento de DP de crianças e adolescentes","Transparência","Tratamento de DP sensíveis","Direitos dos titulares"]</t>
+  </si>
+  <si>
+    <t>33.647.553/0001-90</t>
+  </si>
+  <si>
+    <t>Fluminense Football Club</t>
+  </si>
+  <si>
+    <t>00261.000517/2025-94</t>
+  </si>
+  <si>
+    <t>33.649.575/0001-99</t>
+  </si>
+  <si>
+    <t>Clube de Regatas do Flamengo</t>
+  </si>
+  <si>
+    <t>00261.000516/2025-40</t>
+  </si>
+  <si>
+    <t>01.588.755/0002-00</t>
+  </si>
+  <si>
+    <t>Atlético Clube Goianiense</t>
+  </si>
+  <si>
+    <t>00261.000504/2025-15</t>
+  </si>
+  <si>
+    <t>46.072.179/0001-93</t>
+  </si>
+  <si>
+    <t>Guarani Futebol Clube - Em Recuperação Judicial</t>
+  </si>
+  <si>
+    <t>00261.000503/2025-71</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP de crianças e adolescentes","Transparência","Reconhecimento facial","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>44.490.706/0001-54</t>
+  </si>
+  <si>
+    <t>Cruzeiro Esporte Clube - Sociedade Anônima do Futebol</t>
+  </si>
+  <si>
+    <t>00261.000502/2025-26</t>
+  </si>
+  <si>
+    <t>43.574.008/0001-74</t>
+  </si>
+  <si>
+    <t>América Futebol Clube</t>
+  </si>
+  <si>
+    <t>00261.000417/2025-68</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP de crianças e adolescentes","Transparência","Tratamento de DP sensíveis","Reconhecimento facial","Direitos dos titulares"]</t>
+  </si>
+  <si>
+    <t>58.196.684/0001-29</t>
+  </si>
+  <si>
+    <t>Santos Futebol Clube</t>
+  </si>
+  <si>
+    <t>00261.000409/2025-11</t>
+  </si>
+  <si>
+    <t>77.910.230/0001-12</t>
+  </si>
+  <si>
+    <t>Avaí Futebol Clube - Em Recuperação Judicial</t>
+  </si>
+  <si>
+    <t>00261.000419/2025-57</t>
+  </si>
+  <si>
+    <t>15.217.003/0001-59</t>
+  </si>
+  <si>
+    <t>Esporte Clube Vitória</t>
+  </si>
+  <si>
+    <t>00261.000424/2025-60</t>
+  </si>
+  <si>
+    <t>92.894.500/0001-32</t>
+  </si>
+  <si>
+    <t>Sport Club Internacional</t>
+  </si>
+  <si>
+    <t>00261.000416/2025-13</t>
+  </si>
+  <si>
+    <t>47.589.413/0001-17</t>
+  </si>
+  <si>
+    <t>Vasco da Gama Sociedade Anônima do Futebol - Em Recuperação Judicial</t>
+  </si>
+  <si>
+    <t>00261.000382/2025-67</t>
+  </si>
+  <si>
+    <t>["Segurança pública"]</t>
+  </si>
+  <si>
+    <t>46.377.800/0001-27</t>
+  </si>
+  <si>
+    <t>Secretaria de Segurança Pública de São Paulo</t>
+  </si>
+  <si>
+    <t>00261.000264/2025-59</t>
+  </si>
+  <si>
+    <t>["Plano de conformidade"]</t>
+  </si>
+  <si>
+    <t>["Transparência","Tratamento de DP sem hipótese legal"]</t>
+  </si>
+  <si>
+    <t>05.341.062/0001-80</t>
+  </si>
+  <si>
+    <t>Febrafar</t>
+  </si>
+  <si>
+    <t>00261.000438/2025-83</t>
+  </si>
+  <si>
+    <t>["Compartilhamento de DP","Transparência","Tratamento de DP sem hipótese legal"]</t>
+  </si>
+  <si>
+    <t>00261.000437/2025-39</t>
+  </si>
+  <si>
+    <t>["Aviso"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 7º, caput","LGPD, art. 6º"]</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>["Compartilhamento de DP"]</t>
+  </si>
+  <si>
+    <t>05.526.783/0001-65</t>
+  </si>
+  <si>
+    <t>Ministério do Desenvolvimento e Assistência Social, Família e Combate à Fome (MDS)</t>
+  </si>
+  <si>
+    <t>00261.000458/2023-92</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>["Transparência","Tratamento de DP de crianças e adolescentes"]</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>01.678.363/0001-43</t>
+  </si>
+  <si>
+    <t>Instituto Nacional de Estudos e Pesquisas Educacionais Anísio Teixeira (INEP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00261.000730/2022-53 </t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0139048 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Comercialização de DP","Raspagem de DP"]</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>37.883.875/0001-99</t>
+  </si>
+  <si>
+    <t>TJCJ Atualização Cadastral Ltda (MetaBusca)</t>
   </si>
   <si>
     <t>Preparatório</t>
   </si>
   <si>
-    <t>BuscaDados- Metadados</t>
-[...20 lines deleted...]
-    <t>00261.001028/2021-26</t>
+    <t>00261.003240/2023-90</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0139047 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Processo em andamento","Não houve"]</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>Não encontrado</t>
+  </si>
+  <si>
+    <t>Desconhecido</t>
+  </si>
+  <si>
+    <t>iFind</t>
+  </si>
+  <si>
+    <t>00261.001522/2023-52</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0139046 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>37.947.006/0001-80; 08.768.627/0001-07</t>
+  </si>
+  <si>
+    <t>BuscaPrime e BigData</t>
+  </si>
+  <si>
+    <t>00261.004500/2024-25</t>
+  </si>
+  <si>
+    <t>["Outro"]</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>Não identificado</t>
+  </si>
+  <si>
+    <t>Tools For Humanity (TFH)</t>
+  </si>
+  <si>
+    <t>00261.006742/2024-53</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0139470 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 4º","LGPD, art. 23"]</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>00.394.494/0001-36</t>
   </si>
   <si>
     <t>Ministério da Justiça e Segurança Pública (MJSP)</t>
   </si>
   <si>
-    <t>00.394.494/0001-36</t>
-[...23 lines deleted...]
-    <t>07.583.629/0001-50</t>
+    <t>00261.001722/2023-13</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0143204 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Interrupção tratamento"]</t>
+  </si>
+  <si>
+    <t>["Interromper o tratamento"]</t>
+  </si>
+  <si>
+    <t>13.347.016/0001-17</t>
+  </si>
+  <si>
+    <t>Meta</t>
+  </si>
+  <si>
+    <t>00261.004509/2024-36</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP para finalidade diversa"]</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>X Corp. (Anteriormente "Twitter")</t>
+  </si>
+  <si>
+    <t>00261.005116/2024-40</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0139800 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Não há"]</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>Tudo Sobre Todos</t>
+  </si>
+  <si>
+    <t>00261.003304/2023-52</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0138983 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP sem hipótese legal"]</t>
+  </si>
+  <si>
+    <t>90.400.888/0001-42</t>
+  </si>
+  <si>
+    <t>Banco Santander (Brasil) S.A.</t>
+  </si>
+  <si>
+    <t>00261.000706/2024-86</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0138981 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>60.701.190/0001-04</t>
+  </si>
+  <si>
+    <t>Itaú Unibanco S.A.</t>
+  </si>
+  <si>
+    <t>00261.000698/2024-78</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0138982 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>59.285.411/0001-13</t>
+  </si>
+  <si>
+    <t>Banco PAN S.A.</t>
+  </si>
+  <si>
+    <t>00261.000705/2024-31</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0138984 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>60.746.948/0001-12</t>
+  </si>
+  <si>
+    <t>Banco Bradesco S.A.</t>
+  </si>
+  <si>
+    <t>00261.001596/2024-70</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0151944 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 9º"]</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>00261.000298/2022-09</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.006145/2024-29</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 7º, caput"]</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>76.416.940/0001-28; 76.545.011/0003-80; 71.208.516/0001-74; 15.185.990/0001-57</t>
+  </si>
+  <si>
+    <t>Governo do Estado do Paraná
+Companhia de Tecnologia da Informação e Comunicação do Paraná (Celepar) 
+Algar Soluções em TIC S.A. (Algar Telecom)</t>
+  </si>
+  <si>
+    <t>00261.002036/2022-71</t>
   </si>
   <si>
     <t>Indisponível no momento</t>
   </si>
   <si>
-    <t>Sim - filiação organização</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">00261.001688/2022-98 </t>
+    <t>["LGPD, art. 4º","LGPD, art. 6º"]</t>
+  </si>
+  <si>
+    <t>["Segurança pública","Reconhecimento facial"]</t>
+  </si>
+  <si>
+    <t>17.904.427/0001-17</t>
+  </si>
+  <si>
+    <t>Secretaria Municipal da Segurança Cidadã (Sesec) do Município de Fortaleza/CE</t>
+  </si>
+  <si>
+    <t>00261.002211/2022-20</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>00.489.828/0027-94</t>
+  </si>
+  <si>
+    <t>Ministério da Gestão e Inovação – Secretaria de Governo Digital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00261.002620/2022-26 </t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0149559 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>Não há titulares afetados</t>
+  </si>
+  <si>
+    <t>["Comercialização de DP","Compartilhamento de DP"]</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>33.683.111/0001-07</t>
+  </si>
+  <si>
+    <t>Serviço Federal de Processamento de Dados - Serpro</t>
+  </si>
+  <si>
+    <t>00261.001457/2022-84</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0147455 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>["Raspagem de DP","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>06.326.025/0001-66; 04.368.185/0001-42</t>
+  </si>
+  <si>
+    <t>Buonny e Open Tech</t>
+  </si>
+  <si>
+    <t>00261.000851/2022-03</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0245893 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 5º","LGPD, art. 6º"]</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>00.394.460/0058-87</t>
+  </si>
+  <si>
+    <t>Receita Federal do Brasil</t>
+  </si>
+  <si>
+    <t>00261.000821/2022-99</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>Secretaria de Governo Digital</t>
+  </si>
+  <si>
+    <t>00261.000064/2022-53</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>00261.000043/2022-38</t>
+  </si>
+  <si>
+    <t>["Divulgação de informações"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 27"]</t>
+  </si>
+  <si>
+    <t>00261.001732/2021-89</t>
+  </si>
+  <si>
+    <t>["Reconhecimento facial","Compartilhamento de DP"]</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>10.565.000/0001-92</t>
+  </si>
+  <si>
+    <t>Município do Recife (Prefeitura do Recife/PE)</t>
+  </si>
+  <si>
+    <t>00261.001708/2021-40</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>["Compartilhamento de DP","Segurança pública"]</t>
+  </si>
+  <si>
+    <t>20/07/2021</t>
+  </si>
+  <si>
+    <t>00.394.494/0014-50</t>
+  </si>
+  <si>
+    <t>Departamento de Polícia Federal (DPF)</t>
+  </si>
+  <si>
+    <t>00261.000836/2021-76</t>
+  </si>
+  <si>
+    <t>15/09/2021</t>
+  </si>
+  <si>
+    <t>27/05/2021</t>
+  </si>
+  <si>
+    <t>77.774.859/0001-82</t>
+  </si>
+  <si>
+    <t>Município de Rebouças (Prefeitura de Rebouças/PR)</t>
+  </si>
+  <si>
+    <t>00261.000565/2021-59</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.001145/2024-32. A nota 4 (0136622) contém o link para acesso aos documentos públicos anteriores a 01/08/2024</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 6º","LGPD, art. 38"]</t>
+  </si>
+  <si>
+    <t>["Alterações na Política de Privacidade"]</t>
+  </si>
+  <si>
+    <t>WhatsApp LLC.</t>
+  </si>
+  <si>
+    <t>00261.000012/2021-04</t>
+  </si>
+  <si>
+    <t>19/08/2020</t>
+  </si>
+  <si>
+    <t>04.892.707/0001-00</t>
+  </si>
+  <si>
+    <t>DNIT e PRF</t>
+  </si>
+  <si>
+    <t>00046.000690/2020-22</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.005364/2024-91</t>
+  </si>
+  <si>
+    <t>["Solicitação de regularização ou informe","Plano de conformidade"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 11, caput","LGPD, art. 6º"]</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP sem hipótese legal","Transparência","Compartilhamento de DP","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>61.585.865/0001-51; 31.688.927/0001-90; 05.341.062/0001-80</t>
+  </si>
+  <si>
+    <t>RaiaDrogasil S.A.
+Stix Fidelidade e Inteligência S.A. 
+Febrafar (Federação Brasileira das Redes Associativistas e Independentes de Farmácias)</t>
+  </si>
+  <si>
+    <t>00261.001371/2023-32</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0147962 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Construção banco de DP"]</t>
+  </si>
+  <si>
+    <t>28/01/2021</t>
+  </si>
+  <si>
+    <t>00261.000050/2021-59</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.001450/2023-43. A certidão 0136611 contém um link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Auditoria externa"]</t>
+  </si>
+  <si>
+    <t>["Plano de conformidade","Outra - art. 32, §1º, Res. CD 1/2021"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 6º, I","LGPD, art. 6º, VI","LGPD, art. 9º","LGPD, art. 39"]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00261.001296/2022-29 </t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0230634 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>30/07/2021</t>
+  </si>
+  <si>
+    <t>37.115.342/0041-54</t>
+  </si>
+  <si>
+    <t>Secretaria Nacional de Trânsito (Senatran) e Serviço Federal de Processamento de Dados (Serpro)</t>
+  </si>
+  <si>
+    <t>00261.000704/2021-44</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0180601 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>40.432.544/0001-47; 62.173.620/0001-80</t>
+  </si>
+  <si>
+    <t>Claro S.A. e Serasa S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00261.000227/2022-06 </t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0156724 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP de crianças e adolescentes","Publicidade"]</t>
+  </si>
+  <si>
+    <t>Público e privado</t>
+  </si>
+  <si>
+    <t>46.384.111/0001-40; 10.393.366/0003-93; 26.086.054/0001-05; 18.715.599/0001-05; 24.708.800/0001-20; 21.149.369/0001-30; 21.149.369/0001-30; 19.292.023/0001-45</t>
+  </si>
+  <si>
+    <t>Secretaria da Educação do Estado de São Paulo; Descomplica; Escola Mais; Secretaria de Educação do estado de Minas Gerais; Explicaê; Manga High (Blue Duck Educação do Brasil Ltda.); Stoodi</t>
+  </si>
+  <si>
+    <t>00261.001328/2023-77</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.003506/2024-85. A certidão 0138873 contém o link para acesso aos documentos públicos anteriores a 01/08/2024</t>
+  </si>
+  <si>
+    <t>19/08/2022</t>
+  </si>
+  <si>
+    <t>29.979.036/0001-40; 
+42.422.253/0001-01</t>
   </si>
   <si>
     <t>Instituto Nacional do Seguro Social (INSS)
 Dataprev
 Instituções Financeiras</t>
   </si>
   <si>
-    <t>29.979.036/0001-40; 
-[...1102 lines deleted...]
-    <t>Nº Processo SEI</t>
+    <t xml:space="preserve">00261.001688/2022-98 </t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0139039 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["Comercialização de DP","Raspagem de DP","Tratamento de DP sensíveis"]</t>
+  </si>
+  <si>
+    <t>37.241.944/0001-60</t>
+  </si>
+  <si>
+    <t>Zappo Tecnologia da Informação e Publicidade Ltda.-ME (Contact Pró)</t>
+  </si>
+  <si>
+    <t>00261.001709/2021-94</t>
+  </si>
+  <si>
+    <t>["Sim - filiação organização"]</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>07.583.629/0001-50</t>
+  </si>
+  <si>
+    <t>Unitfour Tecnologia da Informação Ltda.</t>
+  </si>
+  <si>
+    <t>00001.008253/2021-54</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0148234 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 4º"]</t>
+  </si>
+  <si>
+    <t>30/08/2021</t>
+  </si>
+  <si>
+    <t>00261.001028/2021-26</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI. A Certidão 0139041 contém link para acesso aos documentos públicos anteriores a 01/08/2024.</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>BuscaDados</t>
+  </si>
+  <si>
+    <t>00261.003388/2023-24</t>
+  </si>
+  <si>
+    <t>Pesquisa Pública do SEI, por meio do processo nº 00261.004725/2024-81.</t>
+  </si>
+  <si>
+    <t>["Suspensão feed sem cadastro"]</t>
+  </si>
+  <si>
+    <t>["LGPD, art. 7º, caput","LGPD, art. 14, caput","LGPD, art. 6º"]</t>
+  </si>
+  <si>
+    <t>["Interromper o tratamento de CeA"]</t>
+  </si>
+  <si>
+    <t>["Tratamento de DP de crianças e adolescentes"]</t>
+  </si>
+  <si>
+    <t>30/03/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytedance Brasil Tecnologia Ltda. (TikTok) </t>
+  </si>
+  <si>
+    <t>00261.000297/2021-75</t>
+  </si>
+  <si>
+    <t>Houve participação de interessado?</t>
+  </si>
+  <si>
+    <t>ID Fase do processo</t>
+  </si>
+  <si>
+    <t>Outra medida preventiva - art. 32, §1º, Res. CD 1/2021</t>
+  </si>
+  <si>
+    <t>Medida preventiva aplicada</t>
+  </si>
+  <si>
+    <t>ID Resultado do processo</t>
+  </si>
+  <si>
+    <t>Principais artigos analisados na decisão</t>
+  </si>
+  <si>
+    <t>Medida preventiva cautelar aplicada</t>
+  </si>
+  <si>
+    <t>Houve medida preventiva cautelar?</t>
+  </si>
+  <si>
+    <t>Síntese do tratamento investigado</t>
+  </si>
+  <si>
+    <t>Tipo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -1703,52 +2196,64 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor theme="4" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1819,663 +2324,215 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="34" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Ênfase1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Ênfase1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Ênfase2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Ênfase3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Ênfase4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Ênfase5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Ênfase6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bom" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Célula de Verificação" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Célula Vinculada" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Ênfase1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Ênfase2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Ênfase3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Ênfase4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Ênfase5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Ênfase6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Entrada" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Neutro" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Nota" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Ruim" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Saída" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texto de Aviso" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto Explicativo" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Título" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Título 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Título 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="86">
-[...265 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
-[...232 lines deleted...]
-</table>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2749,9044 +2806,12328 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8215632-F196-4857-9B74-1519C40C12BC}">
-  <dimension ref="A1:AG71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47C60014-6334-ED4E-A05F-A221D2530D6E}">
+  <dimension ref="A1:AH75"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="W17" sqref="W17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="33" max="33" width="81.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.125" customWidth="1"/>
+    <col min="3" max="3" width="21.625" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="7" max="7" width="18.375" customWidth="1"/>
+    <col min="8" max="8" width="16.375" customWidth="1"/>
+    <col min="9" max="9" width="20" customWidth="1"/>
+    <col min="10" max="10" width="29" customWidth="1"/>
+    <col min="11" max="11" width="18" customWidth="1"/>
+    <col min="12" max="12" width="30.875" customWidth="1"/>
+    <col min="13" max="13" width="31.875" customWidth="1"/>
+    <col min="14" max="14" width="32.875" customWidth="1"/>
+    <col min="15" max="15" width="18.125" customWidth="1"/>
+    <col min="16" max="16" width="35.375" customWidth="1"/>
+    <col min="17" max="17" width="23.875" customWidth="1"/>
+    <col min="18" max="18" width="25.625" customWidth="1"/>
+    <col min="19" max="19" width="46.625" customWidth="1"/>
+    <col min="20" max="20" width="19.5" customWidth="1"/>
+    <col min="21" max="21" width="15.125" customWidth="1"/>
+    <col min="22" max="22" width="32.375" customWidth="1"/>
+    <col min="23" max="23" width="32.125" customWidth="1"/>
+    <col min="24" max="24" width="56.875" customWidth="1"/>
+    <col min="25" max="25" width="35.125" customWidth="1"/>
+    <col min="26" max="33" width="22.375" customWidth="1"/>
+    <col min="34" max="34" width="144" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="M1" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="N1" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="O1" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="P1" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="Q1" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="R1" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="S1" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="T1" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="U1" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V1" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="W1" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="X1" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y1" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z1" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA1" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB1" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC1" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD1" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE1" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF1" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG1" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH1" s="4" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C2" s="6">
+        <v>8</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G2" s="6">
+        <v>27</v>
+      </c>
+      <c r="H2" s="6">
+        <v>2</v>
+      </c>
+      <c r="I2" s="6">
+        <v>5</v>
+      </c>
+      <c r="J2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K2" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="L2" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="N2" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="O2" s="7">
+        <v>45302</v>
+      </c>
+      <c r="P2" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="Q2" s="6">
+        <v>1</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="T2" s="6">
+        <v>9</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W2" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y2" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH2" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="C3" s="9">
+        <v>8</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G3" s="9">
+        <v>1</v>
+      </c>
+      <c r="H3" s="9">
+        <v>5</v>
+      </c>
+      <c r="I3" s="9">
+        <v>7</v>
+      </c>
+      <c r="J3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="K3" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="L3" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="M3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N3" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O3" s="9"/>
+      <c r="P3" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q3" s="9">
+        <v>1</v>
+      </c>
+      <c r="R3" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S3" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T3" s="9">
+        <v>3</v>
+      </c>
+      <c r="U3" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W3" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y3" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH3" s="9" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C4" s="6">
+        <v>3</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G4" s="6">
+        <v>28</v>
+      </c>
+      <c r="H4" s="6">
+        <v>3</v>
+      </c>
+      <c r="I4" s="6">
+        <v>2</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O4" s="7">
+        <v>45385</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>4</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T4" s="6">
+        <v>11</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH4" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="C5" s="9">
+        <v>8</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>587</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G5" s="9">
+        <v>1</v>
+      </c>
+      <c r="H5" s="9">
+        <v>6</v>
+      </c>
+      <c r="I5" s="9">
+        <v>5</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>586</v>
+      </c>
+      <c r="L5" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="M5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q5" s="9">
+        <v>1</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T5" s="9">
+        <v>8</v>
+      </c>
+      <c r="U5" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="C6" s="6">
+        <v>7</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>582</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G6" s="6">
+        <v>1</v>
+      </c>
+      <c r="H6" s="6">
+        <v>7</v>
+      </c>
+      <c r="I6" s="6">
+        <v>5</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K6" s="7">
+        <v>44658</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>3</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T6" s="6">
+        <v>8</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y6" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH6" s="6" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" ht="63" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C7" s="9">
+        <v>8</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>578</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G7" s="9">
+        <v>28</v>
+      </c>
+      <c r="H7" s="9">
+        <v>3</v>
+      </c>
+      <c r="I7" s="9">
+        <v>3</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N7" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>5</v>
+      </c>
+      <c r="R7" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T7" s="9">
+        <v>11</v>
+      </c>
+      <c r="U7" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W7" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y7" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH7" s="9" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C8" s="6">
+        <v>8</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="G8" s="6">
+        <v>12</v>
+      </c>
+      <c r="H8" s="6">
+        <v>2</v>
+      </c>
+      <c r="I8" s="6">
+        <v>3</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O8" s="7">
+        <v>45756</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>4</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T8" s="6">
+        <v>11</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W8" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y8" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH8" s="6" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C9" s="9">
+        <v>8</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>567</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G9" s="9">
+        <v>39</v>
+      </c>
+      <c r="H9" s="9">
+        <v>13</v>
+      </c>
+      <c r="I9" s="9">
+        <v>9</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>565</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="M9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O9" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="P9" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>6</v>
+      </c>
+      <c r="R9" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="S9" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T9" s="9">
+        <v>9</v>
+      </c>
+      <c r="U9" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W9" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y9" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD9" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH9" s="9" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C10" s="6">
+        <v>8</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="6">
+        <v>28</v>
+      </c>
+      <c r="H10" s="6">
+        <v>3</v>
+      </c>
+      <c r="I10" s="6">
+        <v>2</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>1</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T10" s="6">
+        <v>12</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y10" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH10" s="6" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C11" s="9">
+        <v>3</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G11" s="9">
+        <v>49</v>
+      </c>
+      <c r="H11" s="9">
+        <v>15</v>
+      </c>
+      <c r="I11" s="9">
+        <v>5</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="11">
+        <v>44658</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="M11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O11" s="11">
+        <v>45972</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>2</v>
+      </c>
+      <c r="R11" s="9" t="s">
+        <v>555</v>
+      </c>
+      <c r="S11" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="T11" s="9">
+        <v>3</v>
+      </c>
+      <c r="U11" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W11" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y11" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD11" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH11" s="9" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C12" s="6">
+        <v>7</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="G12" s="6">
+        <v>50</v>
+      </c>
+      <c r="H12" s="6">
+        <v>5</v>
+      </c>
+      <c r="I12" s="6">
+        <v>7</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="7">
+        <v>45355</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>4</v>
+      </c>
+      <c r="R12" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T12" s="6">
+        <v>11</v>
+      </c>
+      <c r="U12" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W12" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y12" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH12" s="6" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="126" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C13" s="9">
+        <v>3</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G13" s="9">
+        <v>16</v>
+      </c>
+      <c r="H13" s="9">
+        <v>5</v>
+      </c>
+      <c r="I13" s="9">
+        <v>9</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>544</v>
+      </c>
+      <c r="M13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N13" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="11">
+        <v>45779</v>
+      </c>
+      <c r="P13" s="9" t="s">
+        <v>543</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>3</v>
+      </c>
+      <c r="R13" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="S13" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T13" s="9">
+        <v>11</v>
+      </c>
+      <c r="U13" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V13" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W13" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y13" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH13" s="9" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C14" s="6">
+        <v>7</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="6">
+        <v>28</v>
+      </c>
+      <c r="H14" s="6">
+        <v>3</v>
+      </c>
+      <c r="I14" s="6">
+        <v>1</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="7">
+        <v>44962</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>4</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T14" s="6">
+        <v>11</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W14" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y14" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z14" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA14" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB14" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH14" s="6" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C15" s="9">
+        <v>3</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G15" s="9">
+        <v>49</v>
+      </c>
+      <c r="H15" s="9">
+        <v>15</v>
+      </c>
+      <c r="I15" s="9">
+        <v>5</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="11">
+        <v>44409</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N15" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O15" s="11">
+        <v>44717</v>
+      </c>
+      <c r="P15" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>5</v>
+      </c>
+      <c r="R15" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T15" s="9">
+        <v>11</v>
+      </c>
+      <c r="U15" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W15" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y15" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH15" s="9" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C16" s="6">
+        <v>3</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="6">
+        <v>44</v>
+      </c>
+      <c r="H16" s="6">
+        <v>3</v>
+      </c>
+      <c r="I16" s="6">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
-[...5 lines deleted...]
-      <c r="N1" t="s">
+      <c r="J16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>4</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T16" s="6">
         <v>11</v>
       </c>
-      <c r="O1" t="s">
+      <c r="U16" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W16" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH16" s="6" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C17" s="9">
+        <v>8</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>524</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="9">
+        <v>48</v>
+      </c>
+      <c r="H17" s="9">
+        <v>16</v>
+      </c>
+      <c r="I17" s="9">
+        <v>2</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>523</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>522</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O17" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="P17" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>4</v>
+      </c>
+      <c r="R17" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T17" s="9">
+        <v>11</v>
+      </c>
+      <c r="U17" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W17" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y17" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD17" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH17" s="9" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C18" s="6">
+        <v>3</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="6">
+        <v>28</v>
+      </c>
+      <c r="H18" s="6">
+        <v>3</v>
+      </c>
+      <c r="I18" s="6">
+        <v>10</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O18" s="7">
+        <v>44598</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>4</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T18" s="6">
+        <v>11</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH18" s="6" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C19" s="9">
+        <v>3</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G19" s="9">
+        <v>28</v>
+      </c>
+      <c r="H19" s="9">
+        <v>3</v>
+      </c>
+      <c r="I19" s="9">
+        <v>2</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="11">
+        <v>44451</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="M19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N19" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O19" s="11">
+        <v>44869</v>
+      </c>
+      <c r="P19" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>4</v>
+      </c>
+      <c r="R19" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="S19" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T19" s="9">
+        <v>11</v>
+      </c>
+      <c r="U19" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W19" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y19" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z19" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA19" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB19" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC19" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH19" s="9" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C20" s="6">
+        <v>3</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" s="6">
+        <v>28</v>
+      </c>
+      <c r="H20" s="6">
+        <v>3</v>
+      </c>
+      <c r="I20" s="6">
+        <v>2</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O20" s="7">
+        <v>44780</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>4</v>
+      </c>
+      <c r="R20" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S20" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T20" s="6">
+        <v>11</v>
+      </c>
+      <c r="U20" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y20" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z20" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA20" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB20" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC20" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH20" s="6" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C21" s="9">
+        <v>3</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="9">
+        <v>28</v>
+      </c>
+      <c r="H21" s="9">
+        <v>3</v>
+      </c>
+      <c r="I21" s="9">
+        <v>2</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="M21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N21" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O21" s="11">
+        <v>44872</v>
+      </c>
+      <c r="P21" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>4</v>
+      </c>
+      <c r="R21" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T21" s="9">
+        <v>11</v>
+      </c>
+      <c r="U21" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W21" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y21" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z21" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA21" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB21" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC21" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH21" s="9" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C22" s="6">
+        <v>7</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="6">
+        <v>28</v>
+      </c>
+      <c r="H22" s="6">
+        <v>3</v>
+      </c>
+      <c r="I22" s="6">
+        <v>2</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N22" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O22" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>4</v>
+      </c>
+      <c r="R22" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S22" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T22" s="6">
+        <v>11</v>
+      </c>
+      <c r="U22" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W22" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y22" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z22" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA22" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB22" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC22" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH22" s="6" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C23" s="9">
+        <v>7</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G23" s="9">
+        <v>34</v>
+      </c>
+      <c r="H23" s="9">
+        <v>17</v>
+      </c>
+      <c r="I23" s="9">
+        <v>5</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K23" s="11">
+        <v>44810</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="M23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N23" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O23" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="P23" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>4</v>
+      </c>
+      <c r="R23" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T23" s="9">
+        <v>11</v>
+      </c>
+      <c r="U23" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W23" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y23" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z23" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA23" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB23" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC23" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH23" s="9" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C24" s="6">
+        <v>3</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="6">
+        <v>28</v>
+      </c>
+      <c r="H24" s="6">
+        <v>9</v>
+      </c>
+      <c r="I24" s="6">
+        <v>8</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>3</v>
+      </c>
+      <c r="R24" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S24" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T24" s="6">
+        <v>11</v>
+      </c>
+      <c r="U24" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W24" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="X24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y24" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z24" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA24" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB24" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC24" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH24" s="6" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C25" s="9">
+        <v>3</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="9">
+        <v>28</v>
+      </c>
+      <c r="H25" s="9">
+        <v>5</v>
+      </c>
+      <c r="I25" s="9">
+        <v>2</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K25" s="11">
+        <v>45047</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="M25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N25" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O25" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="P25" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>4</v>
+      </c>
+      <c r="R25" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S25" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T25" s="9">
+        <v>11</v>
+      </c>
+      <c r="U25" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W25" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y25" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z25" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA25" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB25" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC25" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH25" s="9" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C26" s="6">
+        <v>8</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G26" s="6">
+        <v>28</v>
+      </c>
+      <c r="H26" s="6">
+        <v>3</v>
+      </c>
+      <c r="I26" s="6">
+        <v>11</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K26" s="7">
+        <v>44631</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O26" s="7">
+        <v>45512</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>4</v>
+      </c>
+      <c r="R26" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="S26" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T26" s="6">
+        <v>11</v>
+      </c>
+      <c r="U26" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W26" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y26" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z26" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA26" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB26" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC26" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH26" s="6" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="141.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C27" s="9">
+        <v>8</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>476</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="9">
+        <v>28</v>
+      </c>
+      <c r="H27" s="9">
+        <v>15</v>
+      </c>
+      <c r="I27" s="9">
+        <v>4</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="M27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N27" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O27" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="P27" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>4</v>
+      </c>
+      <c r="R27" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S27" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T27" s="9">
+        <v>11</v>
+      </c>
+      <c r="U27" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W27" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y27" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z27" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA27" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB27" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC27" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH27" s="9" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C28" s="6">
+        <v>8</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G28" s="6">
+        <v>49</v>
+      </c>
+      <c r="H28" s="6">
+        <v>5</v>
+      </c>
+      <c r="I28" s="6">
+        <v>7</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="K28" s="7">
+        <v>44623</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>3</v>
+      </c>
+      <c r="R28" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T28" s="6">
+        <v>11</v>
+      </c>
+      <c r="U28" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W28" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y28" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z28" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA28" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB28" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC28" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH28" s="6" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C29" s="9">
+        <v>2</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G29" s="9">
+        <v>5</v>
+      </c>
+      <c r="H29" s="9">
+        <v>18</v>
+      </c>
+      <c r="I29" s="9">
+        <v>12</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>450</v>
+      </c>
+      <c r="M29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N29" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O29" s="9"/>
+      <c r="P29" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>1</v>
+      </c>
+      <c r="R29" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S29" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T29" s="9">
+        <v>8</v>
+      </c>
+      <c r="U29" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W29" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y29" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH29" s="9" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C30" s="6">
+        <v>2</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G30" s="6">
+        <v>5</v>
+      </c>
+      <c r="H30" s="6">
+        <v>18</v>
+      </c>
+      <c r="I30" s="6">
+        <v>12</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>1</v>
+      </c>
+      <c r="R30" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6">
+        <v>8</v>
+      </c>
+      <c r="U30" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W30" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y30" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z30" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA30" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB30" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH30" s="6" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C31" s="9">
+        <v>2</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" s="9">
+        <v>5</v>
+      </c>
+      <c r="H31" s="9">
+        <v>19</v>
+      </c>
+      <c r="I31" s="9">
+        <v>9</v>
+      </c>
+      <c r="J31" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K31" s="11">
+        <v>45475</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>450</v>
+      </c>
+      <c r="M31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N31" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O31" s="9"/>
+      <c r="P31" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>1</v>
+      </c>
+      <c r="R31" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S31" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T31" s="9">
+        <v>8</v>
+      </c>
+      <c r="U31" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W31" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y31" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z31" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA31" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB31" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC31" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD31" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH31" s="9" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C32" s="6">
+        <v>2</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G32" s="6">
+        <v>5</v>
+      </c>
+      <c r="H32" s="6">
+        <v>18</v>
+      </c>
+      <c r="I32" s="6">
+        <v>12</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K32" s="7">
+        <v>45537</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="M32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>1</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S32" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T32" s="6">
+        <v>8</v>
+      </c>
+      <c r="U32" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W32" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y32" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z32" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA32" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB32" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC32" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD32" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH32" s="6" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C33" s="9">
+        <v>2</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G33" s="9">
+        <v>1</v>
+      </c>
+      <c r="H33" s="9">
+        <v>5</v>
+      </c>
+      <c r="I33" s="9">
+        <v>7</v>
+      </c>
+      <c r="J33" s="9" t="s">
+        <v>414</v>
+      </c>
+      <c r="K33" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="M33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N33" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O33" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>4</v>
+      </c>
+      <c r="R33" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S33" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T33" s="9">
+        <v>11</v>
+      </c>
+      <c r="U33" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W33" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y33" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG33" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH33" s="9" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C34" s="6">
+        <v>3</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G34" s="6">
+        <v>58</v>
+      </c>
+      <c r="H34" s="6">
+        <v>5</v>
+      </c>
+      <c r="I34" s="6">
+        <v>7</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="M34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N34" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>1</v>
+      </c>
+      <c r="R34" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="S34" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T34" s="6">
+        <v>2</v>
+      </c>
+      <c r="U34" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W34" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X34" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y34" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF34" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH34" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C35" s="9">
+        <v>3</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="9">
+        <v>58</v>
+      </c>
+      <c r="H35" s="9">
+        <v>2</v>
+      </c>
+      <c r="I35" s="9">
+        <v>5</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="L35" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="M35" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="N35" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>1</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="S35" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="T35" s="9">
+        <v>8</v>
+      </c>
+      <c r="U35" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V35" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W35" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X35" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y35" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="Z35" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA35" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB35" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC35" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF35" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH35" s="9" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C36" s="6">
+        <v>8</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G36" s="6">
+        <v>48</v>
+      </c>
+      <c r="H36" s="6">
+        <v>3</v>
+      </c>
+      <c r="I36" s="6">
+        <v>2</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="M36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N36" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O36" s="7">
+        <v>45542</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>4</v>
+      </c>
+      <c r="R36" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S36" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T36" s="6">
+        <v>11</v>
+      </c>
+      <c r="U36" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W36" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y36" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z36" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA36" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB36" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC36" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH36" s="6" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C37" s="9">
+        <v>3</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G37" s="9">
+        <v>25</v>
+      </c>
+      <c r="H37" s="9">
+        <v>5</v>
+      </c>
+      <c r="I37" s="9">
+        <v>7</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>414</v>
+      </c>
+      <c r="K37" s="11">
+        <v>45607</v>
+      </c>
+      <c r="L37" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="N37" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="O37" s="9"/>
+      <c r="P37" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>1</v>
+      </c>
+      <c r="R37" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S37" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T37" s="9">
+        <v>8</v>
+      </c>
+      <c r="U37" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V37" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W37" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X37" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y37" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z37" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA37" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB37" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC37" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD37" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE37" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF37" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG37" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH37" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="C38" s="6">
+        <v>8</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G38" s="6">
+        <v>1</v>
+      </c>
+      <c r="H38" s="6">
+        <v>20</v>
+      </c>
+      <c r="I38" s="6">
+        <v>5</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K38" s="7">
+        <v>45419</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="M38" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N38" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>1</v>
+      </c>
+      <c r="R38" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S38" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T38" s="6">
+        <v>8</v>
+      </c>
+      <c r="U38" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V38" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W38" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X38" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y38" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z38" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA38" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB38" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC38" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD38" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE38" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF38" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG38" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH38" s="6" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="C39" s="9">
+        <v>8</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="9">
+        <v>1</v>
+      </c>
+      <c r="H39" s="9">
+        <v>5</v>
+      </c>
+      <c r="I39" s="9">
+        <v>7</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>414</v>
+      </c>
+      <c r="K39" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="L39" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="M39" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N39" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O39" s="9"/>
+      <c r="P39" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>1</v>
+      </c>
+      <c r="R39" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="S39" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T39" s="9">
+        <v>13</v>
+      </c>
+      <c r="U39" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V39" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W39" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X39" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y39" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z39" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA39" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB39" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC39" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD39" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE39" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF39" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG39" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH39" s="9" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="C40" s="6">
+        <v>3</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G40" s="6">
+        <v>1</v>
+      </c>
+      <c r="H40" s="6">
+        <v>21</v>
+      </c>
+      <c r="I40" s="6">
+        <v>5</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N40" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>1</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T40" s="6">
+        <v>13</v>
+      </c>
+      <c r="U40" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W40" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y40" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z40" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA40" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB40" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC40" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH40" s="6" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C41" s="9">
+        <v>3</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G41" s="9">
+        <v>24</v>
+      </c>
+      <c r="H41" s="9">
+        <v>5</v>
+      </c>
+      <c r="I41" s="9">
+        <v>1</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="L41" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="M41" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N41" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O41" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="P41" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>4</v>
+      </c>
+      <c r="R41" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S41" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="T41" s="9">
+        <v>11</v>
+      </c>
+      <c r="U41" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="V41" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W41" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X41" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y41" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z41" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA41" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB41" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC41" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD41" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE41" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF41" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG41" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH41" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C42" s="6">
+        <v>3</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G42" s="6">
+        <v>28</v>
+      </c>
+      <c r="H42" s="6">
+        <v>3</v>
+      </c>
+      <c r="I42" s="6">
+        <v>2</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K42" s="7">
+        <v>45080</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N42" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O42" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="P42" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>4</v>
+      </c>
+      <c r="R42" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="S42" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T42" s="6">
+        <v>11</v>
+      </c>
+      <c r="U42" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V42" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W42" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X42" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y42" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z42" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA42" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB42" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC42" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD42" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE42" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF42" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG42" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH42" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C43" s="9">
+        <v>4</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G43" s="9">
+        <v>16</v>
+      </c>
+      <c r="H43" s="9">
+        <v>5</v>
+      </c>
+      <c r="I43" s="9">
+        <v>12</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K43" s="11">
+        <v>45779</v>
+      </c>
+      <c r="L43" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="M43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N43" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>1</v>
+      </c>
+      <c r="R43" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S43" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T43" s="9">
+        <v>9</v>
+      </c>
+      <c r="U43" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W43" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y43" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD43" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH43" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C44" s="6">
+        <v>4</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G44" s="6">
+        <v>4</v>
+      </c>
+      <c r="H44" s="6">
+        <v>27</v>
+      </c>
+      <c r="I44" s="6">
+        <v>13</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K44" s="7">
+        <v>45779</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="M44" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N44" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>1</v>
+      </c>
+      <c r="R44" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="S44" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T44" s="6">
+        <v>8</v>
+      </c>
+      <c r="U44" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V44" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X44" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y44" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z44" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA44" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB44" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC44" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD44" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE44" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF44" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG44" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH44" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C45" s="9">
+        <v>3</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G45" s="9">
+        <v>48</v>
+      </c>
+      <c r="H45" s="9">
+        <v>3</v>
+      </c>
+      <c r="I45" s="9">
+        <v>3</v>
+      </c>
+      <c r="J45" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K45" s="11">
+        <v>45779</v>
+      </c>
+      <c r="L45" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="M45" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N45" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O45" s="9"/>
+      <c r="P45" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q45" s="9">
+        <v>5</v>
+      </c>
+      <c r="R45" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S45" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T45" s="9">
+        <v>3</v>
+      </c>
+      <c r="U45" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V45" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W45" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X45" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y45" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z45" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA45" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB45" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC45" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD45" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE45" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF45" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG45" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH45" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C46" s="6">
+        <v>3</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G46" s="6">
+        <v>56</v>
+      </c>
+      <c r="H46" s="6">
+        <v>24</v>
+      </c>
+      <c r="I46" s="6">
+        <v>9</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="M46" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N46" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>1</v>
+      </c>
+      <c r="R46" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S46" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T46" s="6">
+        <v>8</v>
+      </c>
+      <c r="U46" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W46" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y46" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z46" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA46" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB46" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC46" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD46" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG46" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH46" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C47" s="9">
+        <v>3</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G47" s="9">
+        <v>56</v>
+      </c>
+      <c r="H47" s="9">
+        <v>24</v>
+      </c>
+      <c r="I47" s="9">
+        <v>13</v>
+      </c>
+      <c r="J47" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K47" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L47" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="M47" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N47" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q47" s="9">
+        <v>1</v>
+      </c>
+      <c r="R47" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S47" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T47" s="9">
+        <v>8</v>
+      </c>
+      <c r="U47" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V47" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W47" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X47" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y47" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z47" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA47" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB47" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC47" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD47" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE47" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF47" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG47" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH47" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C48" s="6">
+        <v>3</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G48" s="6">
+        <v>56</v>
+      </c>
+      <c r="H48" s="6">
+        <v>24</v>
+      </c>
+      <c r="I48" s="6">
+        <v>13</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="M48" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N48" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q48" s="6">
+        <v>5</v>
+      </c>
+      <c r="R48" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S48" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T48" s="6">
+        <v>8</v>
+      </c>
+      <c r="U48" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V48" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W48" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X48" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y48" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z48" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA48" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB48" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC48" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD48" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE48" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF48" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG48" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH48" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C49" s="9">
+        <v>3</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G49" s="9">
+        <v>56</v>
+      </c>
+      <c r="H49" s="9">
+        <v>24</v>
+      </c>
+      <c r="I49" s="9">
+        <v>13</v>
+      </c>
+      <c r="J49" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K49" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L49" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="M49" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N49" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O49" s="9"/>
+      <c r="P49" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q49" s="9">
+        <v>1</v>
+      </c>
+      <c r="R49" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S49" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T49" s="9">
+        <v>8</v>
+      </c>
+      <c r="U49" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V49" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W49" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X49" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y49" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z49" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA49" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB49" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC49" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD49" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE49" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF49" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG49" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH49" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C50" s="6">
+        <v>3</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G50" s="6">
+        <v>56</v>
+      </c>
+      <c r="H50" s="6">
+        <v>24</v>
+      </c>
+      <c r="I50" s="6">
+        <v>13</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="M50" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N50" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O50" s="6"/>
+      <c r="P50" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q50" s="6">
+        <v>1</v>
+      </c>
+      <c r="R50" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S50" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T50" s="6">
+        <v>8</v>
+      </c>
+      <c r="U50" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V50" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W50" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X50" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y50" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z50" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA50" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB50" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC50" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD50" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE50" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF50" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG50" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH50" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C51" s="9">
+        <v>3</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G51" s="9">
+        <v>56</v>
+      </c>
+      <c r="H51" s="9">
+        <v>24</v>
+      </c>
+      <c r="I51" s="9">
+        <v>9</v>
+      </c>
+      <c r="J51" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K51" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L51" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="M51" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N51" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O51" s="9"/>
+      <c r="P51" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q51" s="9">
+        <v>1</v>
+      </c>
+      <c r="R51" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S51" s="9"/>
+      <c r="T51" s="9">
+        <v>8</v>
+      </c>
+      <c r="U51" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V51" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W51" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X51" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y51" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z51" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA51" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB51" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC51" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD51" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE51" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF51" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG51" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH51" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C52" s="6">
+        <v>3</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G52" s="6">
+        <v>56</v>
+      </c>
+      <c r="H52" s="6">
+        <v>24</v>
+      </c>
+      <c r="I52" s="6">
+        <v>9</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="M52" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N52" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O52" s="6"/>
+      <c r="P52" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q52" s="6">
+        <v>1</v>
+      </c>
+      <c r="R52" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S52" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T52" s="6">
+        <v>8</v>
+      </c>
+      <c r="U52" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V52" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W52" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X52" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y52" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z52" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA52" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB52" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC52" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD52" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE52" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF52" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG52" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH52" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C53" s="9">
+        <v>3</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G53" s="9">
+        <v>56</v>
+      </c>
+      <c r="H53" s="9">
+        <v>24</v>
+      </c>
+      <c r="I53" s="9">
+        <v>13</v>
+      </c>
+      <c r="J53" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K53" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L53" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="M53" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N53" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O53" s="9"/>
+      <c r="P53" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q53" s="9">
+        <v>5</v>
+      </c>
+      <c r="R53" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S53" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T53" s="9">
+        <v>2</v>
+      </c>
+      <c r="U53" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V53" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W53" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X53" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y53" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z53" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA53" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB53" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC53" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD53" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE53" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF53" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG53" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH53" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C54" s="6">
+        <v>3</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G54" s="6">
+        <v>56</v>
+      </c>
+      <c r="H54" s="6">
+        <v>24</v>
+      </c>
+      <c r="I54" s="6">
+        <v>5</v>
+      </c>
+      <c r="J54" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="M54" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N54" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O54" s="6"/>
+      <c r="P54" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>1</v>
+      </c>
+      <c r="R54" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S54" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T54" s="6">
+        <v>8</v>
+      </c>
+      <c r="U54" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V54" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W54" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X54" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y54" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z54" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA54" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB54" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC54" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD54" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE54" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF54" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG54" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH54" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C55" s="9">
+        <v>3</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G55" s="9">
+        <v>56</v>
+      </c>
+      <c r="H55" s="9">
+        <v>24</v>
+      </c>
+      <c r="I55" s="9">
+        <v>13</v>
+      </c>
+      <c r="J55" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K55" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L55" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="M55" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N55" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O55" s="9"/>
+      <c r="P55" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q55" s="9">
+        <v>1</v>
+      </c>
+      <c r="R55" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S55" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T55" s="9">
+        <v>8</v>
+      </c>
+      <c r="U55" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V55" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W55" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X55" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y55" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z55" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA55" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB55" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC55" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD55" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE55" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF55" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG55" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH55" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C56" s="6">
+        <v>3</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G56" s="6">
+        <v>56</v>
+      </c>
+      <c r="H56" s="6">
+        <v>24</v>
+      </c>
+      <c r="I56" s="6">
+        <v>13</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="M56" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N56" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O56" s="6"/>
+      <c r="P56" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q56" s="6">
+        <v>1</v>
+      </c>
+      <c r="R56" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="S56" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T56" s="6">
+        <v>8</v>
+      </c>
+      <c r="U56" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V56" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W56" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X56" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y56" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z56" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA56" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB56" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC56" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD56" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE56" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF56" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG56" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH56" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C57" s="9">
+        <v>3</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G57" s="9">
+        <v>56</v>
+      </c>
+      <c r="H57" s="9">
+        <v>24</v>
+      </c>
+      <c r="I57" s="9">
+        <v>9</v>
+      </c>
+      <c r="J57" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K57" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L57" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="M57" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N57" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O57" s="9"/>
+      <c r="P57" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q57" s="9">
+        <v>1</v>
+      </c>
+      <c r="R57" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S57" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T57" s="9">
+        <v>8</v>
+      </c>
+      <c r="U57" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V57" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W57" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X57" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y57" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z57" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA57" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB57" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC57" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD57" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE57" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF57" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG57" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH57" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C58" s="6">
+        <v>3</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G58" s="6">
+        <v>56</v>
+      </c>
+      <c r="H58" s="6">
+        <v>24</v>
+      </c>
+      <c r="I58" s="6">
+        <v>13</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K58" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L58" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="M58" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N58" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q58" s="6">
+        <v>1</v>
+      </c>
+      <c r="R58" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S58" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T58" s="6">
+        <v>8</v>
+      </c>
+      <c r="U58" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V58" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W58" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X58" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y58" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z58" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA58" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB58" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC58" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD58" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE58" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF58" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG58" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH58" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C59" s="9">
+        <v>3</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="F59" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G59" s="9">
+        <v>56</v>
+      </c>
+      <c r="H59" s="9">
+        <v>24</v>
+      </c>
+      <c r="I59" s="9">
+        <v>9</v>
+      </c>
+      <c r="J59" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K59" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L59" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="M59" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N59" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O59" s="9"/>
+      <c r="P59" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q59" s="9">
+        <v>1</v>
+      </c>
+      <c r="R59" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S59" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T59" s="9">
+        <v>8</v>
+      </c>
+      <c r="U59" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V59" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W59" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X59" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y59" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z59" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA59" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB59" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC59" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD59" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE59" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF59" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG59" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH59" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C60" s="6">
+        <v>3</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G60" s="6">
+        <v>56</v>
+      </c>
+      <c r="H60" s="6">
+        <v>24</v>
+      </c>
+      <c r="I60" s="6">
+        <v>13</v>
+      </c>
+      <c r="J60" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K60" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="M60" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N60" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O60" s="6"/>
+      <c r="P60" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q60" s="6">
+        <v>1</v>
+      </c>
+      <c r="R60" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S60" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T60" s="6">
+        <v>8</v>
+      </c>
+      <c r="U60" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V60" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W60" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X60" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y60" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z60" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA60" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB60" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC60" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD60" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE60" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF60" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG60" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH60" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C61" s="9">
+        <v>3</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G61" s="9">
+        <v>56</v>
+      </c>
+      <c r="H61" s="9">
+        <v>24</v>
+      </c>
+      <c r="I61" s="9">
+        <v>13</v>
+      </c>
+      <c r="J61" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K61" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L61" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="M61" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N61" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O61" s="9"/>
+      <c r="P61" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q61" s="9">
+        <v>1</v>
+      </c>
+      <c r="R61" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S61" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T61" s="9">
+        <v>8</v>
+      </c>
+      <c r="U61" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V61" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W61" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X61" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y61" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z61" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA61" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB61" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC61" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD61" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE61" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF61" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG61" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH61" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C62" s="6">
+        <v>3</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G62" s="6">
+        <v>56</v>
+      </c>
+      <c r="H62" s="6">
+        <v>24</v>
+      </c>
+      <c r="I62" s="6">
+        <v>13</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K62" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="M62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N62" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q62" s="6">
+        <v>1</v>
+      </c>
+      <c r="R62" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S62" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T62" s="6">
+        <v>8</v>
+      </c>
+      <c r="U62" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V62" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W62" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X62" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y62" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z62" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA62" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB62" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC62" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE62" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF62" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH62" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C63" s="9">
+        <v>3</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G63" s="9">
+        <v>56</v>
+      </c>
+      <c r="H63" s="9">
+        <v>24</v>
+      </c>
+      <c r="I63" s="9">
+        <v>13</v>
+      </c>
+      <c r="J63" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K63" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L63" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="M63" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N63" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O63" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="P63" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q63" s="9">
+        <v>1</v>
+      </c>
+      <c r="R63" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S63" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T63" s="9">
+        <v>8</v>
+      </c>
+      <c r="U63" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V63" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W63" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X63" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y63" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z63" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA63" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB63" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC63" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD63" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE63" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF63" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG63" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH63" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C64" s="6">
+        <v>3</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G64" s="6">
+        <v>56</v>
+      </c>
+      <c r="H64" s="6">
+        <v>24</v>
+      </c>
+      <c r="I64" s="6">
+        <v>9</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K64" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="M64" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N64" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O64" s="6"/>
+      <c r="P64" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q64" s="6">
+        <v>1</v>
+      </c>
+      <c r="R64" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S64" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T64" s="6">
+        <v>8</v>
+      </c>
+      <c r="U64" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V64" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W64" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X64" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y64" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z64" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA64" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB64" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC64" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD64" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE64" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF64" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG64" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH64" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C65" s="9">
+        <v>3</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="E65" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G65" s="9">
+        <v>56</v>
+      </c>
+      <c r="H65" s="9">
+        <v>24</v>
+      </c>
+      <c r="I65" s="9">
+        <v>9</v>
+      </c>
+      <c r="J65" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K65" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L65" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="M65" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N65" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O65" s="9"/>
+      <c r="P65" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q65" s="9">
+        <v>5</v>
+      </c>
+      <c r="R65" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S65" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T65" s="9">
+        <v>8</v>
+      </c>
+      <c r="U65" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V65" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W65" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X65" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y65" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z65" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA65" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB65" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC65" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD65" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE65" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF65" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG65" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH65" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="66" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C66" s="6">
+        <v>3</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G66" s="6">
+        <v>56</v>
+      </c>
+      <c r="H66" s="6">
+        <v>24</v>
+      </c>
+      <c r="I66" s="6">
+        <v>13</v>
+      </c>
+      <c r="J66" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K66" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="M66" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N66" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O66" s="6"/>
+      <c r="P66" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q66" s="6">
+        <v>5</v>
+      </c>
+      <c r="R66" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S66" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T66" s="6">
+        <v>3</v>
+      </c>
+      <c r="U66" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V66" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W66" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X66" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y66" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z66" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA66" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB66" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC66" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD66" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE66" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF66" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG66" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH66" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="67" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C67" s="9">
+        <v>3</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G67" s="9">
+        <v>56</v>
+      </c>
+      <c r="H67" s="9">
+        <v>24</v>
+      </c>
+      <c r="I67" s="9">
+        <v>13</v>
+      </c>
+      <c r="J67" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K67" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="L67" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="M67" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N67" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O67" s="9"/>
+      <c r="P67" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q67" s="9">
+        <v>1</v>
+      </c>
+      <c r="R67" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="S67" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T67" s="9">
+        <v>8</v>
+      </c>
+      <c r="U67" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V67" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W67" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X67" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y67" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z67" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA67" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB67" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC67" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD67" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE67" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF67" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG67" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH67" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C68" s="6">
+        <v>3</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G68" s="6">
+        <v>56</v>
+      </c>
+      <c r="H68" s="6">
+        <v>24</v>
+      </c>
+      <c r="I68" s="6">
+        <v>9</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="M68" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N68" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O68" s="6"/>
+      <c r="P68" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q68" s="6">
+        <v>1</v>
+      </c>
+      <c r="R68" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="S68" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="T68" s="6">
+        <v>8</v>
+      </c>
+      <c r="U68" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V68" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="W68" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X68" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y68" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z68" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA68" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB68" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC68" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD68" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE68" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF68" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG68" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH68" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="69" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C69" s="9">
+        <v>2</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="E69" s="9">
+        <v>76416965000121</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G69" s="9">
+        <v>12</v>
+      </c>
+      <c r="H69" s="9">
+        <v>3</v>
+      </c>
+      <c r="I69" s="9">
+        <v>3</v>
+      </c>
+      <c r="J69" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K69" s="11">
+        <v>45638</v>
+      </c>
+      <c r="L69" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="M69" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N69" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O69" s="9"/>
+      <c r="P69" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q69" s="9">
+        <v>1</v>
+      </c>
+      <c r="R69" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S69" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T69" s="9">
+        <v>6</v>
+      </c>
+      <c r="U69" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V69" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W69" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="X69" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y69" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z69" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA69" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB69" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC69" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD69" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE69" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF69" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG69" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH69" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="70" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C70" s="6">
+        <v>10</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="E70" s="6"/>
+      <c r="F70" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G70" s="6">
+        <v>49</v>
+      </c>
+      <c r="H70" s="6">
+        <v>5</v>
+      </c>
+      <c r="I70" s="6">
+        <v>7</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="M70" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N70" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O70" s="6"/>
+      <c r="P70" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q70" s="6">
+        <v>5</v>
+      </c>
+      <c r="R70" s="6"/>
+      <c r="S70" s="6"/>
+      <c r="T70" s="6">
+        <v>13</v>
+      </c>
+      <c r="U70" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V70" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W70" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X70" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y70" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z70" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA70" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB70" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC70" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD70" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE70" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF70" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG70" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH70" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C71" s="9">
+        <v>8</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="E71" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G71" s="9">
+        <v>58</v>
+      </c>
+      <c r="H71" s="9">
+        <v>5</v>
+      </c>
+      <c r="I71" s="9">
+        <v>7</v>
+      </c>
+      <c r="J71" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K71" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="L71" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="M71" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N71" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O71" s="9"/>
+      <c r="P71" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q71" s="9">
+        <v>1</v>
+      </c>
+      <c r="R71" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="S71" s="9"/>
+      <c r="T71" s="9">
+        <v>6</v>
+      </c>
+      <c r="U71" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V71" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="W71" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X71" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y71" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z71" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA71" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB71" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC71" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD71" s="9"/>
+      <c r="AE71" s="9"/>
+      <c r="AF71" s="9"/>
+      <c r="AG71" s="9"/>
+      <c r="AH71" s="9" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="72" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A72" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C72" s="6">
+        <v>3</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G72" s="6">
+        <v>6</v>
+      </c>
+      <c r="H72" s="6">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
-[...23 lines deleted...]
-      <c r="X1" t="s">
+      <c r="I72" s="6">
+        <v>9</v>
+      </c>
+      <c r="J72" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K72" s="7">
+        <v>46059</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="M72" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N72" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O72" s="6"/>
+      <c r="P72" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q72" s="6">
+        <v>1</v>
+      </c>
+      <c r="R72" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S72" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T72" s="6">
+        <v>2</v>
+      </c>
+      <c r="U72" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V72" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W72" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X72" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y72" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z72" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA72" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB72" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC72" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD72" s="6"/>
+      <c r="AE72" s="6"/>
+      <c r="AF72" s="6"/>
+      <c r="AG72" s="6"/>
+      <c r="AH72" s="6" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="73" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A73" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C73" s="9">
+        <v>11</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="E73" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G73" s="9">
+        <v>25</v>
+      </c>
+      <c r="H73" s="9">
         <v>20</v>
       </c>
-      <c r="Y1" t="s">
-[...11 lines deleted...]
-      <c r="AC1" t="s">
+      <c r="I73" s="9">
+        <v>5</v>
+      </c>
+      <c r="J73" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K73" s="11">
+        <v>46301</v>
+      </c>
+      <c r="L73" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="M73" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N73" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O73" s="9"/>
+      <c r="P73" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q73" s="9">
+        <v>1</v>
+      </c>
+      <c r="R73" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="S73" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="T73" s="9">
+        <v>3</v>
+      </c>
+      <c r="U73" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="V73" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="W73" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="X73" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y73" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="Z73" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA73" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB73" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC73" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD73" s="9"/>
+      <c r="AE73" s="9"/>
+      <c r="AF73" s="9"/>
+      <c r="AG73" s="9"/>
+      <c r="AH73" s="9" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="74" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C74" s="6">
+        <v>11</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G74" s="6">
         <v>25</v>
       </c>
-      <c r="AD1" t="s">
-[...9 lines deleted...]
-        <v>19</v>
+      <c r="H74" s="6">
+        <v>2</v>
+      </c>
+      <c r="I74" s="6">
+        <v>5</v>
+      </c>
+      <c r="J74" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="K74" s="7">
+        <v>46301</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="M74" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N74" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O74" s="6"/>
+      <c r="P74" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q74" s="6">
+        <v>1</v>
+      </c>
+      <c r="R74" s="6"/>
+      <c r="S74" s="6"/>
+      <c r="T74" s="6">
+        <v>2</v>
+      </c>
+      <c r="U74" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="V74" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="W74" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X74" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y74" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="Z74" s="6"/>
+      <c r="AA74" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB74" s="6"/>
+      <c r="AC74" s="6"/>
+      <c r="AD74" s="6"/>
+      <c r="AE74" s="6"/>
+      <c r="AF74" s="6"/>
+      <c r="AG74" s="6"/>
+      <c r="AH74" s="6" t="s">
+        <v>268</v>
       </c>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H2" s="3">
+    <row r="75" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C75" s="2">
+        <v>11</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G75" s="2">
+        <v>25</v>
+      </c>
+      <c r="H75" s="2">
+        <v>20</v>
+      </c>
+      <c r="I75" s="2">
         <v>5</v>
       </c>
-      <c r="I2" s="2" t="s">
-[...20 lines deleted...]
-      <c r="P2" s="3">
+      <c r="J75" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="K75" s="12">
+        <v>46301</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="N75" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="O75" s="2"/>
+      <c r="P75" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q75" s="2">
         <v>1</v>
       </c>
-      <c r="Q2" s="2" t="s">
-[...104 lines deleted...]
-      <c r="S3" s="3">
+      <c r="R75" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="S75" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="T75" s="2">
         <v>3</v>
       </c>
-      <c r="T3" s="2" t="s">
-[...273 lines deleted...]
-      <c r="K6" s="2" t="s">
+      <c r="U75" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="V75" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="W75" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="L6" s="2" t="s">
-[...4465 lines deleted...]
-      <c r="A51" s="1" t="s">
+      <c r="X75" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y75" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="Z75" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA75" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB75" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC75" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD75" s="2"/>
+      <c r="AE75" s="2"/>
+      <c r="AF75" s="2"/>
+      <c r="AG75" s="2"/>
+      <c r="AH75" s="2" t="s">
         <v>261</v>
-      </c>
-[...2056 lines deleted...]
-        <v>330</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-[...3 lines deleted...]
-  </tableParts>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1EA00B0-61D2-4F1C-AA5D-E0D15A952DDF}">
-  <dimension ref="A1:BA13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E140EBE1-4F10-F647-8CE9-D494D62A8E60}">
+  <dimension ref="A1:BB37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="BC1" sqref="BC1:BD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.28515625" bestFit="1" customWidth="1"/>
-[...44 lines deleted...]
-    <col min="53" max="53" width="81.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.125" customWidth="1"/>
+    <col min="2" max="2" width="21.625" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="6" max="6" width="18.375" customWidth="1"/>
+    <col min="7" max="7" width="16.375" customWidth="1"/>
+    <col min="8" max="8" width="20" customWidth="1"/>
+    <col min="9" max="9" width="29" customWidth="1"/>
+    <col min="10" max="10" width="18" customWidth="1"/>
+    <col min="11" max="11" width="30.125" customWidth="1"/>
+    <col min="12" max="12" width="18.125" customWidth="1"/>
+    <col min="13" max="13" width="31.875" customWidth="1"/>
+    <col min="14" max="14" width="28.5" customWidth="1"/>
+    <col min="15" max="15" width="17.875" customWidth="1"/>
+    <col min="16" max="16" width="18.125" customWidth="1"/>
+    <col min="17" max="17" width="25" customWidth="1"/>
+    <col min="18" max="18" width="27.125" customWidth="1"/>
+    <col min="19" max="19" width="29.875" customWidth="1"/>
+    <col min="20" max="20" width="25.5" customWidth="1"/>
+    <col min="21" max="21" width="18.5" customWidth="1"/>
+    <col min="22" max="23" width="29.5" customWidth="1"/>
+    <col min="24" max="24" width="37.875" customWidth="1"/>
+    <col min="25" max="25" width="24.375" customWidth="1"/>
+    <col min="26" max="26" width="36.375" customWidth="1"/>
+    <col min="27" max="27" width="34.625" customWidth="1"/>
+    <col min="28" max="28" width="31.125" customWidth="1"/>
+    <col min="29" max="29" width="33.375" customWidth="1"/>
+    <col min="30" max="30" width="25.125" customWidth="1"/>
+    <col min="31" max="31" width="22.875" customWidth="1"/>
+    <col min="32" max="32" width="19.5" customWidth="1"/>
+    <col min="33" max="33" width="15.5" customWidth="1"/>
+    <col min="34" max="34" width="28" customWidth="1"/>
+    <col min="35" max="35" width="24.625" customWidth="1"/>
+    <col min="36" max="36" width="28.5" customWidth="1"/>
+    <col min="37" max="37" width="30.625" customWidth="1"/>
+    <col min="38" max="38" width="19" customWidth="1"/>
+    <col min="39" max="39" width="15.125" customWidth="1"/>
+    <col min="40" max="40" width="32.625" customWidth="1"/>
+    <col min="41" max="41" width="31" customWidth="1"/>
+    <col min="42" max="42" width="39.125" customWidth="1"/>
+    <col min="43" max="43" width="32.125" customWidth="1"/>
+    <col min="44" max="44" width="56.875" customWidth="1"/>
+    <col min="45" max="45" width="35.125" customWidth="1"/>
+    <col min="46" max="53" width="22.375" customWidth="1"/>
+    <col min="54" max="54" width="100.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" t="s">
+    <row r="1" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
-[...2 lines deleted...]
-      <c r="K1" t="s">
+      <c r="K1" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
-[...77 lines deleted...]
-      <c r="AL1" t="s">
+      <c r="M1" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="AM1" t="s">
-[...8 lines deleted...]
-      <c r="AP1" t="s">
+      <c r="R1" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="AQ1" t="s">
-[...5 lines deleted...]
-      <c r="AS1" t="s">
+      <c r="W1" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AE1" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AF1" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AG1" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="AW1" t="s">
-[...5 lines deleted...]
-      <c r="AY1" t="s">
+      <c r="AH1" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="4" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2" s="6">
+        <v>7</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F2" s="6">
+        <v>31</v>
+      </c>
+      <c r="G2" s="6">
+        <v>1</v>
+      </c>
+      <c r="H2" s="6">
+        <v>1</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J2" s="7">
+        <v>44993</v>
+      </c>
+      <c r="K2" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="L2" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="N2" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="O2" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="P2" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q2" s="6">
+        <v>0</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="T2" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="V2" s="7">
+        <v>45632</v>
+      </c>
+      <c r="W2" s="7">
+        <v>45632</v>
+      </c>
+      <c r="X2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y2" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA2" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB2" s="6"/>
+      <c r="AC2" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AD2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE2" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF2" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG2" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI2" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ2" s="6"/>
+      <c r="AK2" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL2" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM2" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN2" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AP2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ2" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS2" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW2" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA2" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB2" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B3" s="9">
+        <v>7</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="9">
+        <v>12</v>
+      </c>
+      <c r="G3" s="9">
+        <v>3</v>
+      </c>
+      <c r="H3" s="9">
+        <v>3</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J3" s="11">
+        <v>44840</v>
+      </c>
+      <c r="K3" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="L3" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M3" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="N3" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="O3" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="P3" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="T3" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="U3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="V3" s="11">
+        <v>45632</v>
+      </c>
+      <c r="W3" s="11">
+        <v>45632</v>
+      </c>
+      <c r="X3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y3" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z3" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA3" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB3" s="9"/>
+      <c r="AC3" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="AD3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE3" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF3" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG3" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH3" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI3" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ3" s="9"/>
+      <c r="AK3" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="AL3" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM3" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN3" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ3" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS3" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW3" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA3" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB3" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="6">
+        <v>7</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F4" s="6">
+        <v>33</v>
+      </c>
+      <c r="G4" s="6">
+        <v>3</v>
+      </c>
+      <c r="H4" s="6">
+        <v>4</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="L4" s="7">
+        <v>45422</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD4" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH4" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI4" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL4" s="6">
+        <v>10</v>
+      </c>
+      <c r="AM4" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN4" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ4" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS4" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA4" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB4" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="5" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B5" s="9">
+        <v>7</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F5" s="9">
+        <v>33</v>
+      </c>
+      <c r="G5" s="9">
+        <v>4</v>
+      </c>
+      <c r="H5" s="9">
+        <v>3</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="L5" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="M5" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="O5" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q5" s="9"/>
+      <c r="R5" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="T5" s="11">
+        <v>44937</v>
+      </c>
+      <c r="U5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="V5" s="11">
+        <v>45180</v>
+      </c>
+      <c r="W5" s="11">
+        <v>45180</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB5" s="9"/>
+      <c r="AC5" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ5" s="9"/>
+      <c r="AK5" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL5" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS5" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B6" s="6">
+        <v>7</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F6" s="6">
+        <v>44</v>
+      </c>
+      <c r="G6" s="6">
+        <v>3</v>
+      </c>
+      <c r="H6" s="6">
+        <v>3</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J6" s="7">
+        <v>44752</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA6" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AD6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE6" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF6" s="7">
+        <v>45909</v>
+      </c>
+      <c r="AG6" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH6" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI6" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ6" s="6"/>
+      <c r="AK6" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AL6" s="6">
+        <v>10</v>
+      </c>
+      <c r="AM6" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN6" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ6" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS6" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA6" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB6" s="6" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B7" s="9">
+        <v>8</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F7" s="9">
+        <v>1</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="11">
+        <v>44837</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="L7" s="11">
+        <v>45053</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="N7" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="O7" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="P7" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>14.4</v>
+      </c>
+      <c r="R7" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="T7" s="9"/>
+      <c r="U7" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="V7" s="9"/>
+      <c r="W7" s="9"/>
+      <c r="X7" s="9"/>
+      <c r="Y7" s="9"/>
+      <c r="Z7" s="9"/>
+      <c r="AA7" s="9"/>
+      <c r="AB7" s="9"/>
+      <c r="AC7" s="9"/>
+      <c r="AD7" s="9"/>
+      <c r="AE7" s="9"/>
+      <c r="AF7" s="9"/>
+      <c r="AG7" s="9"/>
+      <c r="AH7" s="9"/>
+      <c r="AI7" s="9"/>
+      <c r="AJ7" s="9"/>
+      <c r="AK7" s="9"/>
+      <c r="AL7" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM7" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN7" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO7" s="9"/>
+      <c r="AP7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ7" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS7" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AY7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ7" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA7" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="BB7" s="9" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B8" s="6">
+        <v>7</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="6">
+        <v>33</v>
+      </c>
+      <c r="G8" s="6">
+        <v>4</v>
+      </c>
+      <c r="H8" s="6">
+        <v>2</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="7">
+        <v>44837</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH8" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI8" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL8" s="6">
+        <v>11</v>
+      </c>
+      <c r="AM8" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN8" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ8" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS8" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB8" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="9">
+        <v>7</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="9">
+        <v>28</v>
+      </c>
+      <c r="G9" s="9">
+        <v>3</v>
+      </c>
+      <c r="H9" s="9">
+        <v>2</v>
+      </c>
+      <c r="I9" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="11">
+        <v>44904</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="L9" s="11">
+        <v>45634</v>
+      </c>
+      <c r="M9" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="N9" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="O9" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q9" s="9"/>
+      <c r="R9" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="S9" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="T9" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="U9" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="V9" s="11">
+        <v>45574</v>
+      </c>
+      <c r="W9" s="11">
+        <v>45907</v>
+      </c>
+      <c r="X9" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y9" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z9" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA9" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB9" s="9"/>
+      <c r="AC9" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD9" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE9" s="11">
+        <v>45937</v>
+      </c>
+      <c r="AF9" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="AG9" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH9" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI9" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ9" s="9"/>
+      <c r="AK9" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>4</v>
+      </c>
+      <c r="AM9" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN9" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO9" s="9"/>
+      <c r="AP9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ9" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS9" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW9" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX9" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA9" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB9" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B10" s="6">
+        <v>3</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="6">
+        <v>24</v>
+      </c>
+      <c r="G10" s="6">
+        <v>3</v>
+      </c>
+      <c r="H10" s="6">
+        <v>1</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="T10" s="6"/>
+      <c r="U10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="V10" s="6"/>
+      <c r="W10" s="6"/>
+      <c r="X10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="6"/>
+      <c r="AA10" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB10" s="6"/>
+      <c r="AC10" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="6"/>
+      <c r="AG10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH10" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI10" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ10" s="6"/>
+      <c r="AK10" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL10" s="6">
+        <v>10</v>
+      </c>
+      <c r="AM10" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN10" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ10" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS10" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB10" s="6" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11" s="9">
+        <v>4</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F11" s="9">
         <v>27</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="G11" s="9">
+        <v>2</v>
+      </c>
+      <c r="H11" s="9">
+        <v>5</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="11">
+        <v>45393</v>
+      </c>
+      <c r="K11" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="O11" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q11" s="9"/>
+      <c r="R11" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S11" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T11" s="9"/>
+      <c r="U11" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="V11" s="9"/>
+      <c r="W11" s="9"/>
+      <c r="X11" s="9"/>
+      <c r="Y11" s="9"/>
+      <c r="Z11" s="9"/>
+      <c r="AA11" s="9"/>
+      <c r="AB11" s="9"/>
+      <c r="AC11" s="9"/>
+      <c r="AD11" s="9"/>
+      <c r="AE11" s="9"/>
+      <c r="AF11" s="9"/>
+      <c r="AG11" s="9"/>
+      <c r="AH11" s="9"/>
+      <c r="AI11" s="9"/>
+      <c r="AJ11" s="9"/>
+      <c r="AK11" s="9"/>
+      <c r="AL11" s="9">
+        <v>8</v>
+      </c>
+      <c r="AM11" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN11" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO11" s="9"/>
+      <c r="AP11" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AQ11" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR11" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AS11" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AY11" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AZ11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA11" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB11" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12" s="6">
+        <v>4</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F12" s="6">
+        <v>16</v>
+      </c>
+      <c r="G12" s="6">
+        <v>5</v>
+      </c>
+      <c r="H12" s="6">
+        <v>12</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="7">
+        <v>45810</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+      <c r="AA12" s="6"/>
+      <c r="AB12" s="6"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="6"/>
+      <c r="AG12" s="6"/>
+      <c r="AH12" s="6"/>
+      <c r="AI12" s="6"/>
+      <c r="AJ12" s="6"/>
+      <c r="AK12" s="6"/>
+      <c r="AL12" s="6">
+        <v>6</v>
+      </c>
+      <c r="AM12" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN12" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO12" s="6"/>
+      <c r="AP12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ12" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS12" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX12" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB12" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13" s="9">
+        <v>2</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" s="9">
         <v>28</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="G13" s="9">
+        <v>3</v>
+      </c>
+      <c r="H13" s="9">
+        <v>10</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+      <c r="O13" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P13" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q13" s="9"/>
+      <c r="R13" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S13" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T13" s="9"/>
+      <c r="U13" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="V13" s="9"/>
+      <c r="W13" s="9"/>
+      <c r="X13" s="9"/>
+      <c r="Y13" s="9"/>
+      <c r="Z13" s="9"/>
+      <c r="AA13" s="9"/>
+      <c r="AB13" s="9"/>
+      <c r="AC13" s="9"/>
+      <c r="AD13" s="9"/>
+      <c r="AE13" s="9"/>
+      <c r="AF13" s="9"/>
+      <c r="AG13" s="9"/>
+      <c r="AH13" s="9"/>
+      <c r="AI13" s="9"/>
+      <c r="AJ13" s="9"/>
+      <c r="AK13" s="9"/>
+      <c r="AL13" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM13" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN13" s="9"/>
+      <c r="AO13" s="9"/>
+      <c r="AP13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ13" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS13" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW13" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX13" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AY13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BA13" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="BB13" s="9" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14" s="6">
+        <v>4</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F14" s="6">
+        <v>39</v>
+      </c>
+      <c r="G14" s="6">
+        <v>13</v>
+      </c>
+      <c r="H14" s="6">
+        <v>9</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T14" s="6"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="6"/>
+      <c r="W14" s="6"/>
+      <c r="X14" s="6"/>
+      <c r="Y14" s="6"/>
+      <c r="Z14" s="6"/>
+      <c r="AA14" s="6"/>
+      <c r="AB14" s="6"/>
+      <c r="AC14" s="6"/>
+      <c r="AD14" s="6"/>
+      <c r="AE14" s="6"/>
+      <c r="AF14" s="6"/>
+      <c r="AG14" s="6"/>
+      <c r="AH14" s="6"/>
+      <c r="AI14" s="6"/>
+      <c r="AJ14" s="6"/>
+      <c r="AK14" s="6"/>
+      <c r="AL14" s="6">
+        <v>8</v>
+      </c>
+      <c r="AM14" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN14" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO14" s="6"/>
+      <c r="AP14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ14" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS14" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX14" s="6"/>
+      <c r="AY14" s="6"/>
+      <c r="AZ14" s="6"/>
+      <c r="BA14" s="6"/>
+      <c r="BB14" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B15" s="9">
+        <v>7</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F15" s="9">
+        <v>49</v>
+      </c>
+      <c r="G15" s="9">
+        <v>2</v>
+      </c>
+      <c r="H15" s="9">
+        <v>5</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="9"/>
+      <c r="O15" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P15" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q15" s="9"/>
+      <c r="R15" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T15" s="9"/>
+      <c r="U15" s="9"/>
+      <c r="V15" s="9"/>
+      <c r="W15" s="9"/>
+      <c r="X15" s="9"/>
+      <c r="Y15" s="9"/>
+      <c r="Z15" s="9"/>
+      <c r="AA15" s="9"/>
+      <c r="AB15" s="9"/>
+      <c r="AC15" s="9"/>
+      <c r="AD15" s="9"/>
+      <c r="AE15" s="9"/>
+      <c r="AF15" s="9"/>
+      <c r="AG15" s="9"/>
+      <c r="AH15" s="9"/>
+      <c r="AI15" s="9"/>
+      <c r="AJ15" s="9"/>
+      <c r="AK15" s="9"/>
+      <c r="AL15" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM15" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN15" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO15" s="9"/>
+      <c r="AP15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ15" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS15" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW15" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX15" s="9"/>
+      <c r="AY15" s="9"/>
+      <c r="AZ15" s="9"/>
+      <c r="BA15" s="9"/>
+      <c r="BB15" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B16" s="6">
+        <v>2</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F16" s="6">
+        <v>38</v>
+      </c>
+      <c r="G16" s="6">
+        <v>9</v>
+      </c>
+      <c r="H16" s="6">
+        <v>5</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="6"/>
+      <c r="AE16" s="6"/>
+      <c r="AF16" s="6"/>
+      <c r="AG16" s="6"/>
+      <c r="AH16" s="6"/>
+      <c r="AI16" s="6"/>
+      <c r="AJ16" s="6"/>
+      <c r="AK16" s="6"/>
+      <c r="AL16" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM16" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN16" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO16" s="6"/>
+      <c r="AP16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ16" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS16" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW16" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX16" s="6"/>
+      <c r="AY16" s="6"/>
+      <c r="AZ16" s="6"/>
+      <c r="BA16" s="6"/>
+      <c r="BB16" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B17" s="9">
+        <v>2</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F17" s="9">
+        <v>12</v>
+      </c>
+      <c r="G17" s="9">
+        <v>28</v>
+      </c>
+      <c r="H17" s="9">
+        <v>5</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="9"/>
+      <c r="O17" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P17" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q17" s="9"/>
+      <c r="R17" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T17" s="9"/>
+      <c r="U17" s="9"/>
+      <c r="V17" s="9"/>
+      <c r="W17" s="9"/>
+      <c r="X17" s="9"/>
+      <c r="Y17" s="9"/>
+      <c r="Z17" s="9"/>
+      <c r="AA17" s="9"/>
+      <c r="AB17" s="9"/>
+      <c r="AC17" s="9"/>
+      <c r="AD17" s="9"/>
+      <c r="AE17" s="9"/>
+      <c r="AF17" s="9"/>
+      <c r="AG17" s="9"/>
+      <c r="AH17" s="9"/>
+      <c r="AI17" s="9"/>
+      <c r="AJ17" s="9"/>
+      <c r="AK17" s="9"/>
+      <c r="AL17" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM17" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN17" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO17" s="9"/>
+      <c r="AP17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ17" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS17" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX17" s="9"/>
+      <c r="AY17" s="9"/>
+      <c r="AZ17" s="9"/>
+      <c r="BA17" s="9"/>
+      <c r="BB17" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B18" s="6">
+        <v>2</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="6">
+        <v>29</v>
+      </c>
+      <c r="G18" s="6">
+        <v>30</v>
+      </c>
+      <c r="H18" s="6">
+        <v>16</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T18" s="6"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="6"/>
+      <c r="AA18" s="6"/>
+      <c r="AB18" s="6"/>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="6"/>
+      <c r="AE18" s="6"/>
+      <c r="AF18" s="6"/>
+      <c r="AG18" s="6"/>
+      <c r="AH18" s="6"/>
+      <c r="AI18" s="6"/>
+      <c r="AJ18" s="6"/>
+      <c r="AK18" s="6"/>
+      <c r="AL18" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM18" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN18" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO18" s="6"/>
+      <c r="AP18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ18" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT18" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW18" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX18" s="6"/>
+      <c r="AY18" s="6"/>
+      <c r="AZ18" s="6"/>
+      <c r="BA18" s="6"/>
+      <c r="BB18" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="9">
+        <v>2</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" s="9">
+        <v>12</v>
+      </c>
+      <c r="G19" s="9">
+        <v>3</v>
+      </c>
+      <c r="H19" s="9">
+        <v>17</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="9"/>
+      <c r="O19" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P19" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q19" s="9"/>
+      <c r="R19" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S19" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T19" s="9"/>
+      <c r="U19" s="9"/>
+      <c r="V19" s="9"/>
+      <c r="W19" s="9"/>
+      <c r="X19" s="9"/>
+      <c r="Y19" s="9"/>
+      <c r="Z19" s="9"/>
+      <c r="AA19" s="9"/>
+      <c r="AB19" s="9"/>
+      <c r="AC19" s="9"/>
+      <c r="AD19" s="9"/>
+      <c r="AE19" s="9"/>
+      <c r="AF19" s="9"/>
+      <c r="AG19" s="9"/>
+      <c r="AH19" s="9"/>
+      <c r="AI19" s="9"/>
+      <c r="AJ19" s="9"/>
+      <c r="AK19" s="9"/>
+      <c r="AL19" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM19" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN19" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO19" s="9"/>
+      <c r="AP19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ19" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS19" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT19" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW19" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX19" s="9"/>
+      <c r="AY19" s="9"/>
+      <c r="AZ19" s="9"/>
+      <c r="BA19" s="9"/>
+      <c r="BB19" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="20" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B20" s="6">
+        <v>2</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20" s="6">
+        <v>36</v>
+      </c>
+      <c r="G20" s="6">
+        <v>16</v>
+      </c>
+      <c r="H20" s="6">
+        <v>4</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S20" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="6"/>
+      <c r="AA20" s="6"/>
+      <c r="AB20" s="6"/>
+      <c r="AC20" s="6"/>
+      <c r="AD20" s="6"/>
+      <c r="AE20" s="6"/>
+      <c r="AF20" s="6"/>
+      <c r="AG20" s="6"/>
+      <c r="AH20" s="6"/>
+      <c r="AI20" s="6"/>
+      <c r="AJ20" s="6"/>
+      <c r="AK20" s="6"/>
+      <c r="AL20" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM20" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN20" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO20" s="6"/>
+      <c r="AP20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ20" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS20" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT20" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX20" s="6"/>
+      <c r="AY20" s="6"/>
+      <c r="AZ20" s="6"/>
+      <c r="BA20" s="6"/>
+      <c r="BB20" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21" s="9">
+        <v>2</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" s="9">
+        <v>36</v>
+      </c>
+      <c r="G21" s="9">
+        <v>16</v>
+      </c>
+      <c r="H21" s="9">
+        <v>4</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+      <c r="O21" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P21" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T21" s="9"/>
+      <c r="U21" s="9"/>
+      <c r="V21" s="9"/>
+      <c r="W21" s="9"/>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="9"/>
+      <c r="Z21" s="9"/>
+      <c r="AA21" s="9"/>
+      <c r="AB21" s="9"/>
+      <c r="AC21" s="9"/>
+      <c r="AD21" s="9"/>
+      <c r="AE21" s="9"/>
+      <c r="AF21" s="9"/>
+      <c r="AG21" s="9"/>
+      <c r="AH21" s="9"/>
+      <c r="AI21" s="9"/>
+      <c r="AJ21" s="9"/>
+      <c r="AK21" s="9"/>
+      <c r="AL21" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM21" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN21" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO21" s="9"/>
+      <c r="AP21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ21" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS21" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT21" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX21" s="9"/>
+      <c r="AY21" s="9"/>
+      <c r="AZ21" s="9"/>
+      <c r="BA21" s="9"/>
+      <c r="BB21" s="9" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B22" s="6">
+        <v>2</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" s="6">
+        <v>12</v>
+      </c>
+      <c r="G22" s="6">
+        <v>31</v>
+      </c>
+      <c r="H22" s="6">
+        <v>13</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S22" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="6"/>
+      <c r="AA22" s="6"/>
+      <c r="AB22" s="6"/>
+      <c r="AC22" s="6"/>
+      <c r="AD22" s="6"/>
+      <c r="AE22" s="6"/>
+      <c r="AF22" s="6"/>
+      <c r="AG22" s="6"/>
+      <c r="AH22" s="6"/>
+      <c r="AI22" s="6"/>
+      <c r="AJ22" s="6"/>
+      <c r="AK22" s="6"/>
+      <c r="AL22" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM22" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN22" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO22" s="6"/>
+      <c r="AP22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ22" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS22" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT22" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX22" s="6"/>
+      <c r="AY22" s="6"/>
+      <c r="AZ22" s="6"/>
+      <c r="BA22" s="6"/>
+      <c r="BB22" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23" s="9">
+        <v>2</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" s="9">
+        <v>8</v>
+      </c>
+      <c r="G23" s="9">
+        <v>3</v>
+      </c>
+      <c r="H23" s="9">
+        <v>1</v>
+      </c>
+      <c r="I23" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="9"/>
+      <c r="O23" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P23" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q23" s="9"/>
+      <c r="R23" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T23" s="9"/>
+      <c r="U23" s="9"/>
+      <c r="V23" s="9"/>
+      <c r="W23" s="9"/>
+      <c r="X23" s="9"/>
+      <c r="Y23" s="9"/>
+      <c r="Z23" s="9"/>
+      <c r="AA23" s="9"/>
+      <c r="AB23" s="9"/>
+      <c r="AC23" s="9"/>
+      <c r="AD23" s="9"/>
+      <c r="AE23" s="9"/>
+      <c r="AF23" s="9"/>
+      <c r="AG23" s="9"/>
+      <c r="AH23" s="9"/>
+      <c r="AI23" s="9"/>
+      <c r="AJ23" s="9"/>
+      <c r="AK23" s="9"/>
+      <c r="AL23" s="9">
+        <v>3</v>
+      </c>
+      <c r="AM23" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN23" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO23" s="9"/>
+      <c r="AP23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ23" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS23" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT23" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW23" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX23" s="9"/>
+      <c r="AY23" s="9"/>
+      <c r="AZ23" s="9"/>
+      <c r="BA23" s="9"/>
+      <c r="BB23" s="9" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B24" s="6">
+        <v>2</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" s="6">
+        <v>8</v>
+      </c>
+      <c r="G24" s="6">
+        <v>3</v>
+      </c>
+      <c r="H24" s="6">
+        <v>1</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S24" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="6"/>
+      <c r="AG24" s="6"/>
+      <c r="AH24" s="6"/>
+      <c r="AI24" s="6"/>
+      <c r="AJ24" s="6"/>
+      <c r="AK24" s="6"/>
+      <c r="AL24" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM24" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN24" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ24" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS24" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT24" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW24" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX24" s="6"/>
+      <c r="AY24" s="6"/>
+      <c r="AZ24" s="6"/>
+      <c r="BA24" s="6"/>
+      <c r="BB24" s="6" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="B25" s="9">
+        <v>2</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F25" s="9">
+        <v>8</v>
+      </c>
+      <c r="G25" s="9">
+        <v>32</v>
+      </c>
+      <c r="H25" s="9">
+        <v>1</v>
+      </c>
+      <c r="I25" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K25" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="9"/>
+      <c r="O25" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P25" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q25" s="9"/>
+      <c r="R25" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S25" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T25" s="9"/>
+      <c r="U25" s="9"/>
+      <c r="V25" s="9"/>
+      <c r="W25" s="9"/>
+      <c r="X25" s="9"/>
+      <c r="Y25" s="9"/>
+      <c r="Z25" s="9"/>
+      <c r="AA25" s="9"/>
+      <c r="AB25" s="9"/>
+      <c r="AC25" s="9"/>
+      <c r="AD25" s="9"/>
+      <c r="AE25" s="9"/>
+      <c r="AF25" s="9"/>
+      <c r="AG25" s="9"/>
+      <c r="AH25" s="9"/>
+      <c r="AI25" s="9"/>
+      <c r="AJ25" s="9"/>
+      <c r="AK25" s="9"/>
+      <c r="AL25" s="9">
+        <v>3</v>
+      </c>
+      <c r="AM25" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN25" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO25" s="9"/>
+      <c r="AP25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ25" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS25" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT25" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW25" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX25" s="9"/>
+      <c r="AY25" s="9"/>
+      <c r="AZ25" s="9"/>
+      <c r="BA25" s="9"/>
+      <c r="BB25" s="9" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="26" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B26" s="6">
+        <v>2</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F26" s="6">
+        <v>36</v>
+      </c>
+      <c r="G26" s="6">
+        <v>33</v>
+      </c>
+      <c r="H26" s="6">
         <v>19</v>
       </c>
+      <c r="I26" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S26" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
+      <c r="AA26" s="6"/>
+      <c r="AB26" s="6"/>
+      <c r="AC26" s="6"/>
+      <c r="AD26" s="6"/>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="6"/>
+      <c r="AG26" s="6"/>
+      <c r="AH26" s="6"/>
+      <c r="AI26" s="6"/>
+      <c r="AJ26" s="6"/>
+      <c r="AK26" s="6"/>
+      <c r="AL26" s="6">
+        <v>3</v>
+      </c>
+      <c r="AM26" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN26" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ26" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS26" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT26" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX26" s="6"/>
+      <c r="AY26" s="6"/>
+      <c r="AZ26" s="6"/>
+      <c r="BA26" s="6"/>
+      <c r="BB26" s="6" t="s">
+        <v>177</v>
+      </c>
     </row>
-    <row r="2" spans="1:53" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F2">
+    <row r="27" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="B27" s="9">
+        <v>2</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27" s="9">
+        <v>28</v>
+      </c>
+      <c r="G27" s="9">
+        <v>3</v>
+      </c>
+      <c r="H27" s="9">
+        <v>2</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L27" s="9"/>
+      <c r="M27" s="9"/>
+      <c r="N27" s="9"/>
+      <c r="O27" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P27" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q27" s="9"/>
+      <c r="R27" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S27" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T27" s="9"/>
+      <c r="U27" s="9"/>
+      <c r="V27" s="9"/>
+      <c r="W27" s="9"/>
+      <c r="X27" s="9"/>
+      <c r="Y27" s="9"/>
+      <c r="Z27" s="9"/>
+      <c r="AA27" s="9"/>
+      <c r="AB27" s="9"/>
+      <c r="AC27" s="9"/>
+      <c r="AD27" s="9"/>
+      <c r="AE27" s="9"/>
+      <c r="AF27" s="9"/>
+      <c r="AG27" s="9"/>
+      <c r="AH27" s="9"/>
+      <c r="AI27" s="9"/>
+      <c r="AJ27" s="9"/>
+      <c r="AK27" s="9"/>
+      <c r="AL27" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM27" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN27" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO27" s="9"/>
+      <c r="AP27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ27" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS27" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT27" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW27" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX27" s="9"/>
+      <c r="AY27" s="9"/>
+      <c r="AZ27" s="9"/>
+      <c r="BA27" s="9"/>
+      <c r="BB27" s="9" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B28" s="6">
+        <v>2</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F28" s="6">
+        <v>12</v>
+      </c>
+      <c r="G28" s="6">
+        <v>3</v>
+      </c>
+      <c r="H28" s="6">
+        <v>2</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="6"/>
+      <c r="X28" s="6"/>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="6"/>
+      <c r="AA28" s="6"/>
+      <c r="AB28" s="6"/>
+      <c r="AC28" s="6"/>
+      <c r="AD28" s="6"/>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="6"/>
+      <c r="AG28" s="6"/>
+      <c r="AH28" s="6"/>
+      <c r="AI28" s="6"/>
+      <c r="AJ28" s="6"/>
+      <c r="AK28" s="6"/>
+      <c r="AL28" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM28" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN28" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO28" s="6"/>
+      <c r="AP28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ28" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS28" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT28" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX28" s="6"/>
+      <c r="AY28" s="6"/>
+      <c r="AZ28" s="6"/>
+      <c r="BA28" s="6"/>
+      <c r="BB28" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="B29" s="9">
+        <v>2</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F29" s="9">
+        <v>12</v>
+      </c>
+      <c r="G29" s="9">
+        <v>3</v>
+      </c>
+      <c r="H29" s="9">
+        <v>2</v>
+      </c>
+      <c r="I29" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="9"/>
+      <c r="O29" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P29" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q29" s="9"/>
+      <c r="R29" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S29" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T29" s="9"/>
+      <c r="U29" s="9"/>
+      <c r="V29" s="9"/>
+      <c r="W29" s="9"/>
+      <c r="X29" s="9"/>
+      <c r="Y29" s="9"/>
+      <c r="Z29" s="9"/>
+      <c r="AA29" s="9"/>
+      <c r="AB29" s="9"/>
+      <c r="AC29" s="9"/>
+      <c r="AD29" s="9"/>
+      <c r="AE29" s="9"/>
+      <c r="AF29" s="9"/>
+      <c r="AG29" s="9"/>
+      <c r="AH29" s="9"/>
+      <c r="AI29" s="9"/>
+      <c r="AJ29" s="9"/>
+      <c r="AK29" s="9"/>
+      <c r="AL29" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM29" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN29" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO29" s="9"/>
+      <c r="AP29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ29" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS29" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT29" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX29" s="9"/>
+      <c r="AY29" s="9"/>
+      <c r="AZ29" s="9"/>
+      <c r="BA29" s="9"/>
+      <c r="BB29" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B30" s="6">
+        <v>4</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F30" s="6">
+        <v>12</v>
+      </c>
+      <c r="G30" s="6">
+        <v>34</v>
+      </c>
+      <c r="H30" s="6">
         <v>1</v>
       </c>
-      <c r="G2">
+      <c r="I30" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="6"/>
+      <c r="AA30" s="6"/>
+      <c r="AB30" s="6"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="6"/>
+      <c r="AG30" s="6"/>
+      <c r="AH30" s="6"/>
+      <c r="AI30" s="6"/>
+      <c r="AJ30" s="6"/>
+      <c r="AK30" s="6"/>
+      <c r="AL30" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM30" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN30" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO30" s="6"/>
+      <c r="AP30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ30" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS30" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT30" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW30" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX30" s="6"/>
+      <c r="AY30" s="6"/>
+      <c r="AZ30" s="6"/>
+      <c r="BA30" s="6"/>
+      <c r="BB30" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="B31" s="9">
+        <v>4</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F31" s="9">
+        <v>12</v>
+      </c>
+      <c r="G31" s="9">
+        <v>34</v>
+      </c>
+      <c r="H31" s="9">
         <v>1</v>
       </c>
-      <c r="H2" s="2" t="s">
-[...20 lines deleted...]
-      <c r="O2" s="2" t="s">
+      <c r="I31" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J31" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L31" s="9"/>
+      <c r="M31" s="9"/>
+      <c r="N31" s="9"/>
+      <c r="O31" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P31" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q31" s="9"/>
+      <c r="R31" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S31" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T31" s="9"/>
+      <c r="U31" s="9"/>
+      <c r="V31" s="9"/>
+      <c r="W31" s="9"/>
+      <c r="X31" s="9"/>
+      <c r="Y31" s="9"/>
+      <c r="Z31" s="9"/>
+      <c r="AA31" s="9"/>
+      <c r="AB31" s="9"/>
+      <c r="AC31" s="9"/>
+      <c r="AD31" s="9"/>
+      <c r="AE31" s="9"/>
+      <c r="AF31" s="9"/>
+      <c r="AG31" s="9"/>
+      <c r="AH31" s="9"/>
+      <c r="AI31" s="9"/>
+      <c r="AJ31" s="9"/>
+      <c r="AK31" s="9"/>
+      <c r="AL31" s="9">
+        <v>2</v>
+      </c>
+      <c r="AM31" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN31" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO31" s="9"/>
+      <c r="AP31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ31" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS31" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT31" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX31" s="9"/>
+      <c r="AY31" s="9"/>
+      <c r="AZ31" s="9"/>
+      <c r="BA31" s="9"/>
+      <c r="BB31" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B32" s="6">
+        <v>4</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F32" s="6">
+        <v>12</v>
+      </c>
+      <c r="G32" s="6">
+        <v>34</v>
+      </c>
+      <c r="H32" s="6">
+        <v>1</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S32" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+      <c r="W32" s="6"/>
+      <c r="X32" s="6"/>
+      <c r="Y32" s="6"/>
+      <c r="Z32" s="6"/>
+      <c r="AA32" s="6"/>
+      <c r="AB32" s="6"/>
+      <c r="AC32" s="6"/>
+      <c r="AD32" s="6"/>
+      <c r="AE32" s="6"/>
+      <c r="AF32" s="6"/>
+      <c r="AG32" s="6"/>
+      <c r="AH32" s="6"/>
+      <c r="AI32" s="6"/>
+      <c r="AJ32" s="6"/>
+      <c r="AK32" s="6"/>
+      <c r="AL32" s="6">
+        <v>2</v>
+      </c>
+      <c r="AM32" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN32" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO32" s="6"/>
+      <c r="AP32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ32" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS32" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT32" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX32" s="6"/>
+      <c r="AY32" s="6"/>
+      <c r="AZ32" s="6"/>
+      <c r="BA32" s="6"/>
+      <c r="BB32" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="33" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="B33" s="9">
+        <v>2</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F33" s="9">
+        <v>36</v>
+      </c>
+      <c r="G33" s="9">
+        <v>35</v>
+      </c>
+      <c r="H33" s="9">
+        <v>8</v>
+      </c>
+      <c r="I33" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J33" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K33" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L33" s="9"/>
+      <c r="M33" s="9"/>
+      <c r="N33" s="9"/>
+      <c r="O33" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q33" s="9"/>
+      <c r="R33" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S33" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T33" s="9"/>
+      <c r="U33" s="9"/>
+      <c r="V33" s="9"/>
+      <c r="W33" s="9"/>
+      <c r="X33" s="9"/>
+      <c r="Y33" s="9"/>
+      <c r="Z33" s="9"/>
+      <c r="AA33" s="9"/>
+      <c r="AB33" s="9"/>
+      <c r="AC33" s="9"/>
+      <c r="AD33" s="9"/>
+      <c r="AE33" s="9"/>
+      <c r="AF33" s="9"/>
+      <c r="AG33" s="9"/>
+      <c r="AH33" s="9"/>
+      <c r="AI33" s="9"/>
+      <c r="AJ33" s="9"/>
+      <c r="AK33" s="9"/>
+      <c r="AL33" s="9">
+        <v>3</v>
+      </c>
+      <c r="AM33" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN33" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO33" s="9"/>
+      <c r="AP33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ33" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS33" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT33" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW33" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX33" s="9"/>
+      <c r="AY33" s="9"/>
+      <c r="AZ33" s="9"/>
+      <c r="BA33" s="9"/>
+      <c r="BB33" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="B34" s="6">
+        <v>3</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F34" s="6">
+        <v>8</v>
+      </c>
+      <c r="G34" s="6">
+        <v>3</v>
+      </c>
+      <c r="H34" s="6">
+        <v>1</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S34" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+      <c r="W34" s="6"/>
+      <c r="X34" s="6"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="6"/>
+      <c r="AA34" s="6"/>
+      <c r="AB34" s="6"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="6"/>
+      <c r="AG34" s="6"/>
+      <c r="AH34" s="6"/>
+      <c r="AI34" s="6"/>
+      <c r="AJ34" s="6"/>
+      <c r="AK34" s="6"/>
+      <c r="AL34" s="6">
+        <v>3</v>
+      </c>
+      <c r="AM34" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN34" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO34" s="6"/>
+      <c r="AP34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ34" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS34" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT34" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW34" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX34" s="6"/>
+      <c r="AY34" s="6"/>
+      <c r="AZ34" s="6"/>
+      <c r="BA34" s="6"/>
+      <c r="BB34" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="B35" s="9">
+        <v>2</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F35" s="9">
+        <v>8</v>
+      </c>
+      <c r="G35" s="9">
+        <v>32</v>
+      </c>
+      <c r="H35" s="9">
+        <v>1</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="L35" s="9"/>
+      <c r="M35" s="9"/>
+      <c r="N35" s="9"/>
+      <c r="O35" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="P35" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q35" s="9"/>
+      <c r="R35" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="S35" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="T35" s="9"/>
+      <c r="U35" s="9"/>
+      <c r="V35" s="9"/>
+      <c r="W35" s="9"/>
+      <c r="X35" s="9"/>
+      <c r="Y35" s="9"/>
+      <c r="Z35" s="9"/>
+      <c r="AA35" s="9"/>
+      <c r="AB35" s="9"/>
+      <c r="AC35" s="9"/>
+      <c r="AD35" s="9"/>
+      <c r="AE35" s="9"/>
+      <c r="AF35" s="9"/>
+      <c r="AG35" s="9"/>
+      <c r="AH35" s="9"/>
+      <c r="AI35" s="9"/>
+      <c r="AJ35" s="9"/>
+      <c r="AK35" s="9"/>
+      <c r="AL35" s="9">
+        <v>3</v>
+      </c>
+      <c r="AM35" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN35" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO35" s="9"/>
+      <c r="AP35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ35" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS35" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT35" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW35" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX35" s="9"/>
+      <c r="AY35" s="9"/>
+      <c r="AZ35" s="9"/>
+      <c r="BA35" s="9"/>
+      <c r="BB35" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B36" s="6">
+        <v>2</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F36" s="6">
         <v>44</v>
       </c>
-      <c r="P2">
-[...56 lines deleted...]
-      <c r="AK2">
+      <c r="G36" s="6">
+        <v>3</v>
+      </c>
+      <c r="H36" s="6">
         <v>4</v>
       </c>
-      <c r="AL2" s="2" t="s">
+      <c r="I36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="S36" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
+      <c r="W36" s="6"/>
+      <c r="X36" s="6"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="6"/>
+      <c r="AA36" s="6"/>
+      <c r="AB36" s="6"/>
+      <c r="AC36" s="6"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="6"/>
+      <c r="AG36" s="6"/>
+      <c r="AH36" s="6"/>
+      <c r="AI36" s="6"/>
+      <c r="AJ36" s="6"/>
+      <c r="AK36" s="6"/>
+      <c r="AL36" s="6">
+        <v>3</v>
+      </c>
+      <c r="AM36" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN36" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO36" s="6"/>
+      <c r="AP36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ36" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AR36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS36" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="AM2" s="2" t="s">
-[...42 lines deleted...]
-        <v>406</v>
+      <c r="AT36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AU36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX36" s="6"/>
+      <c r="AY36" s="6"/>
+      <c r="AZ36" s="6"/>
+      <c r="BA36" s="6"/>
+      <c r="BB36" s="6" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="30" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F3">
+    <row r="37" spans="1:54" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B37" s="2">
+        <v>7</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="F37" s="2">
+        <v>33</v>
+      </c>
+      <c r="G37" s="2">
+        <v>4</v>
+      </c>
+      <c r="H37" s="2">
+        <v>13</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="P37" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q37" s="2"/>
+      <c r="R37" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="S37" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="T37" s="2"/>
+      <c r="U37" s="2"/>
+      <c r="V37" s="2"/>
+      <c r="W37" s="2"/>
+      <c r="X37" s="2"/>
+      <c r="Y37" s="2"/>
+      <c r="Z37" s="2"/>
+      <c r="AA37" s="2"/>
+      <c r="AB37" s="2"/>
+      <c r="AC37" s="2"/>
+      <c r="AD37" s="2"/>
+      <c r="AE37" s="2"/>
+      <c r="AF37" s="2"/>
+      <c r="AG37" s="2"/>
+      <c r="AH37" s="2"/>
+      <c r="AI37" s="2"/>
+      <c r="AJ37" s="2"/>
+      <c r="AK37" s="2"/>
+      <c r="AL37" s="2">
         <v>3</v>
       </c>
-      <c r="G3">
-[...1454 lines deleted...]
-        <v>331</v>
+      <c r="AM37" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN37" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO37" s="2"/>
+      <c r="AP37" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ37" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR37" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS37" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT37" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU37" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV37" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW37" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX37" s="2"/>
+      <c r="AY37" s="2"/>
+      <c r="AZ37" s="2"/>
+      <c r="BA37" s="2"/>
+      <c r="BB37" s="2" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-[...3 lines deleted...]
-  </tableParts>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{defa4170-0d19-0005-0003-bc88714345d2}" enabled="1" method="Standard" siteId="{5aba04a1-f863-4b56-817d-44291c90d1b8}" contentBits="0" removed="0"/>
+  <clbl:label id="{defa4170-0d19-0005-0001-bc88714345d2}" enabled="1" method="Standard" siteId="{5aba04a1-f863-4b56-817d-44291c90d1b8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>PF e PP</vt:lpstr>
-      <vt:lpstr>PAS</vt:lpstr>
+      <vt:lpstr>FIS_Lista_PF_PP</vt:lpstr>
+      <vt:lpstr>FIS_Lista_PAS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>