--- v0 (2025-12-05)
+++ v1 (2026-04-09)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Vitor\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Meu Drive\Mariana HD Recuperado\Documents\ANP\ANP`mariana\OPP\Editais OPP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{771037A0-7C65-4A38-8A7C-A2AC99026E64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{89F33198-88CC-4DC5-9B4F-BFC7D0BE3115}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="15585" xr2:uid="{9A20D8B2-3FA5-4BEA-98F1-AEB7C0A1B6D4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9A20D8B2-3FA5-4BEA-98F1-AEB7C0A1B6D4}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="21">
   <si>
@@ -77,66 +77,66 @@
   <si>
     <t>Errata 2</t>
   </si>
   <si>
     <t>Retificação das remissões constantes nos Anexos XVII, XVIII, XX e XXIV.</t>
   </si>
   <si>
     <t>Errata 3</t>
   </si>
   <si>
     <t>Retificação dos anexos XXII e XXIII, em razão de ajustes remanescentes no texto referentes a menções ao “Comprovante de Redução”, documento que já havia sido excluído em versão anterior do edital.</t>
   </si>
   <si>
     <t>Atualização 1</t>
   </si>
   <si>
     <t>Atualização para a inclusão da coluna "xvi - Situação do Bloco" no Quadro 8 do Anexo I, que indica a disponibilidade do blocos para oferta nos futuros ciclos.</t>
   </si>
   <si>
     <t>Versão</t>
   </si>
   <si>
     <t>Original</t>
   </si>
   <si>
-    <t>Versão do edital da OPC aprovada pela Diretoria Colegiada da ANP por meio da Resolução de Diretoria (RD) nº 715/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Sessão Pública</t>
   </si>
   <si>
     <t>Versão 02</t>
   </si>
   <si>
     <t>Sessão Pública do 3º Ciclo da OPP</t>
   </si>
   <si>
     <t>Abertura do 3º Ciclo da OPP</t>
   </si>
   <si>
     <t>Versão 02.01</t>
+  </si>
+  <si>
+    <t>Versão do edital da OPP aprovada pela Diretoria Colegiada da ANP por meio da Resolução de Diretoria (RD) nº 715/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
@@ -872,209 +872,209 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5159EF17-095D-4B2A-977A-7320EF240B1D}">
   <dimension ref="B1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.28515625" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="65.140625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="6">
-        <v>45645</v>
+        <v>45806</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="19">
         <v>45853</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C5" s="16">
         <v>45825</v>
       </c>
       <c r="D5" s="24" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E5" s="25"/>
       <c r="F5" s="26"/>
     </row>
-    <row r="6" spans="2:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="22">
         <v>45863</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="34" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="2:6" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="9">
         <v>45903</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="35" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C8" s="16">
         <v>45952</v>
       </c>
       <c r="D8" s="17" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E8" s="17"/>
       <c r="F8" s="18"/>
     </row>
     <row r="9" spans="2:6" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="12">
         <v>45953</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="36" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="2:6" x14ac:dyDescent="0.25">
       <c r="D15" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mariana de Oliveira Coelho</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>