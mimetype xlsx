--- v0 (2026-01-19)
+++ v1 (2026-08-06)
@@ -1,303 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marci\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Meu Drive\Mariana HD Recuperado\Documents\ANP\ANP`mariana\OPC\00. Inclusão de  blocos_áreas\01.1 AM em estudo\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30EB9A43-A83E-4538-A6A9-58F058B8FFA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{54930822-8FF9-4416-A881-16C59A83A311}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C3516585-3916-4F66-8AC9-2BF043C2C36D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{C3516585-3916-4F66-8AC9-2BF043C2C36D}"/>
   </bookViews>
   <sheets>
-    <sheet name="8 áreas" sheetId="6" r:id="rId1"/>
+    <sheet name="5 áreas" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="13">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="16">
   <si>
     <t>Bacia</t>
   </si>
   <si>
-    <t>Status</t>
-[...1 lines deleted...]
-  <si>
     <t>Espírito Santo</t>
   </si>
   <si>
     <t>Jacupemba</t>
   </si>
   <si>
     <t>Nativo Oeste</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Quantidade de Áreas</t>
   </si>
   <si>
-    <t>Aguardando diretrizes ambientais</t>
-[...1 lines deleted...]
-  <si>
     <t>Barra do lpiranga + Rio Barra Seca</t>
   </si>
   <si>
     <t>Leodório</t>
   </si>
   <si>
     <t>Recôncavo</t>
+  </si>
+  <si>
+    <t>Lagoa Verde</t>
+  </si>
+  <si>
+    <t>Aguardando parecer ambiental</t>
+  </si>
+  <si>
+    <t>OEMA</t>
+  </si>
+  <si>
+    <t>Em que etapa está?</t>
+  </si>
+  <si>
+    <t>Orgão Competente</t>
+  </si>
+  <si>
+    <t>Área</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59999389629810485"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...16 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{2D274D8C-1718-4BAC-8587-4F4244DADAE7}"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -356,51 +324,51 @@
           <fgColor indexed="64"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{38AB388C-EBBF-4803-8DDC-E3BDA1E5AA84}" name="Tabela13" displayName="Tabela13" ref="B9:C12" totalsRowShown="0" headerRowDxfId="6" dataDxfId="4" headerRowBorderDxfId="5" tableBorderDxfId="3" totalsRowBorderDxfId="2">
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{599D962E-2B20-41AA-8616-99EA2DC7BF5C}" name="Bacia" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{2E14C8B7-CB6D-451F-AC80-7658FA1CABC4}" name="Quantidade de Áreas" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium23" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -670,172 +638,197 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A69F64AF-DDE9-4FFB-BA1B-FC238F889125}">
-  <dimension ref="B1:E12"/>
+  <dimension ref="B2:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="31.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...4 lines deleted...]
-      <c r="C2" s="8" t="s">
+    <row r="2" spans="2:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="9" t="s">
-        <v>2</v>
+        <v>13</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>14</v>
       </c>
     </row>
-    <row r="3" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="3">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>12</v>
       </c>
     </row>
-    <row r="4" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B4" s="3">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>12</v>
       </c>
     </row>
-    <row r="5" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B5" s="3">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>12</v>
       </c>
     </row>
-    <row r="6" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B6" s="3">
         <v>4</v>
       </c>
       <c r="C6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="F6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="3" t="s">
+    </row>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B7" s="3">
+        <v>5</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>9</v>
       </c>
+      <c r="E7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="7" spans="2:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E7" s="5"/>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B9" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B9" s="4" t="s">
+    <row r="10" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B10" s="5" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>3</v>
       </c>
       <c r="C10" s="5">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
-    <row r="12" spans="2:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B12" s="6" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C12" s="6">
-        <f>C10+C11</f>
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010064E170D74C2E834A8134D68FB9BF02C9" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cf68500b11f16f84345edbce1d37aefe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="c6abf4b5-b95b-4d78-8a75-f4628c3231e7" xmlns:ns4="f813bb78-1a1b-44e2-8019-364cd08816b1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="699b5a029d5243e9d72d3779165433ee" ns3:_="" ns4:_="">
@@ -1139,51 +1132,51 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FBABE8C-D78B-4942-A5A0-01A35FA7301D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>8 áreas</vt:lpstr>
+      <vt:lpstr>5 áreas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Caren Daiane Pegado dos Santos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>