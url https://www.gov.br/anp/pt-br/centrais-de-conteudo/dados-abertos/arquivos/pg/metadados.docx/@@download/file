--- v0 (2025-12-09)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D245B54" w14:textId="77777777" w:rsidR="00D07982" w:rsidRPr="00E1109F" w:rsidRDefault="00D07982" w:rsidP="00916931">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117C9B35" w14:textId="49AD8F6E" w:rsidR="00F736DC" w:rsidRPr="00E1109F" w:rsidRDefault="00F736DC" w:rsidP="00F736DC">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
@@ -1047,119 +1047,219 @@
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A97754" w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r w:rsidR="00A97754">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00A97754">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FC6B70F" w14:textId="4E4B419A" w:rsidR="00D277E0" w:rsidRPr="00916931" w:rsidRDefault="00D277E0" w:rsidP="00170918">
+    <w:p w14:paraId="2FC6B70F" w14:textId="4E4B419A" w:rsidR="00D277E0" w:rsidRDefault="00D277E0" w:rsidP="00170918">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de</w:t>
       </w:r>
       <w:r w:rsidR="00170918" w:rsidRPr="00916931">
         <w:t xml:space="preserve"> arquivos</w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t xml:space="preserve"> disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/royalties - “Tabelas contendo o valor mensal dos royalties dos beneficiários”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4BB3358E" w14:textId="7B65DFA2" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00170918">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="32729774" w14:textId="712903CC" w:rsidR="00A97754" w:rsidRDefault="00A97754" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3ACCB594" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E0F862" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525E97BC" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEA69E5" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A56EC3" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5824E2" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70418F12" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B27EBE0" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652AC6EC" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4D838DF6" w14:textId="77777777" w:rsidR="00A97754" w:rsidRDefault="00A97754" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42635D25" w14:textId="7F639BE5" w:rsidR="00C6308A" w:rsidRPr="00044386" w:rsidRDefault="00716021" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044386">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00C6308A" w:rsidRPr="00044386">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Royalties ESTADOS</w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
@@ -1786,51 +1886,50 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> em formato ‘Geral’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093355A" w:rsidRPr="00A9263A" w14:paraId="42ED854C" w14:textId="77777777" w:rsidTr="007B1874">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1781A00B" w14:textId="212C64F3" w:rsidR="0093355A" w:rsidRPr="00A50DB7" w:rsidRDefault="005B26EC" w:rsidP="007B1874">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ceara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62E58FCC" w14:textId="1909FFF4" w:rsidR="0093355A" w:rsidRPr="00A50DB7" w:rsidRDefault="008678C6" w:rsidP="007B1874">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor repassado ao Estado do </w:t>
             </w:r>
             <w:r w:rsidR="00717399">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3373,60 +3472,52 @@
       <w:tr w:rsidR="00B1749B" w:rsidRPr="00A9263A" w14:paraId="5808127C" w14:textId="77777777" w:rsidTr="007B1874">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1688195C" w14:textId="3C9F3839" w:rsidR="00B1749B" w:rsidRPr="00A50DB7" w:rsidRDefault="00B1749B" w:rsidP="00B1749B">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>sao</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> paulo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E419617" w14:textId="433CB654" w:rsidR="00B1749B" w:rsidRDefault="00B1749B" w:rsidP="00B1749B">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Valor repassado ao Estado de São Paulo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
@@ -3510,63 +3601,73 @@
             <w:r w:rsidRPr="00A50DB7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Número</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> em formato ‘Geral’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16CFEA84" w14:textId="77777777" w:rsidR="0093355A" w:rsidRDefault="0093355A" w:rsidP="0093355A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41648898" w14:textId="77777777" w:rsidR="0093355A" w:rsidRPr="00767939" w:rsidRDefault="0093355A" w:rsidP="00E1109F">
+    <w:p w14:paraId="2CD9C443" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00E1109F">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41648898" w14:textId="29834AD0" w:rsidR="0093355A" w:rsidRPr="00767939" w:rsidRDefault="0093355A" w:rsidP="00E1109F">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00767939">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Informações Adicionais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D9035D" w14:textId="77777777" w:rsidR="0093355A" w:rsidRDefault="0093355A" w:rsidP="0093355A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4862DFF3" w14:textId="77777777" w:rsidR="0093355A" w:rsidRDefault="0093355A" w:rsidP="0093355A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- FORMATO DO ARQUIVO: </w:t>
       </w:r>
       <w:r w:rsidRPr="00613284">
         <w:t>CSV</w:t>
       </w:r>
@@ -3691,67 +3792,366 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/royalties - “Tabelas contendo o valor mensal dos royalties dos beneficiários”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB7C5EE" w14:textId="77777777" w:rsidR="003562D1" w:rsidRPr="00170918" w:rsidRDefault="003562D1" w:rsidP="0093355A">
-[...15 lines deleted...]
-    <w:p w14:paraId="284A9193" w14:textId="263929F6" w:rsidR="00C6308A" w:rsidRDefault="00716021" w:rsidP="00C6308A">
+    <w:p w14:paraId="142709F7" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61775FDB" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD48F7D" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625557B4" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015ADC44" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED75F38" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFC51B8" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3490F0BF" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E8B7FA" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5432FE1A" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5BBB99" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339000D9" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005B588B" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8A8B99" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3685807F" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2E6023" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517AEBB6" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7F6AB8" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A236D3" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC65BA5" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5066A397" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AEAD55" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF8731E" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6DD117" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFF652B" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7416E3" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510F49AF" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E36DBC" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284A9193" w14:textId="14F5836A" w:rsidR="00C6308A" w:rsidRDefault="00716021" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044386">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Título</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
@@ -4494,221 +4894,136 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/royalties - “Tabelas contendo o valor mensal dos royalties dos beneficiários”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="394B08BF" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4C77CDA7" w14:textId="77777777" w:rsidR="00565DC0" w:rsidRDefault="00565DC0" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04EAD4A8" w14:textId="77777777" w:rsidR="00565DC0" w:rsidRDefault="00565DC0" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A16054D" w14:textId="0984795E" w:rsidR="00326FCE" w:rsidRPr="00916931" w:rsidRDefault="00326FCE" w:rsidP="00326FCE">
-[...126 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6327E162" w14:textId="0BFE452C" w:rsidR="00C16680" w:rsidRDefault="00C16680" w:rsidP="00326FCE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34B050EC" w14:textId="6B1D4074" w:rsidR="00C16680" w:rsidRDefault="00C16680" w:rsidP="00326FCE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C3E905C" w14:textId="6734FAC0" w:rsidR="00C16680" w:rsidRDefault="00C16680" w:rsidP="00326FCE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76849613" w14:textId="577E608B" w:rsidR="00C16680" w:rsidRDefault="00C16680" w:rsidP="00326FCE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="264AA843" w14:textId="1925DE2C" w:rsidR="00C16680" w:rsidRDefault="00C16680" w:rsidP="00326FCE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC8EA91" w14:textId="77777777" w:rsidR="00C16680" w:rsidRPr="00916931" w:rsidRDefault="00C16680" w:rsidP="00326FCE">
+    <w:p w14:paraId="5CC8EA91" w14:textId="77777777" w:rsidR="00C16680" w:rsidRDefault="00C16680" w:rsidP="00326FCE">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764D4983" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00326FCE">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B04064" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00326FCE">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518DF8B3" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00326FCE">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2A8DBD" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00326FCE">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8BC0BF" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00326FCE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E0A0EC" w14:textId="7FD65086" w:rsidR="00326FCE" w:rsidRDefault="00326FCE" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27856809" w14:textId="77777777" w:rsidR="00936A92" w:rsidRDefault="00936A92" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8342B9" w14:textId="21F02A9E" w:rsidR="00C6308A" w:rsidRPr="00ED7607" w:rsidRDefault="00716021" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
@@ -5249,122 +5564,216 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F66DECE" w14:textId="4D8990A2" w:rsidR="002F5FB9" w:rsidRPr="00916931" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
+    <w:p w14:paraId="4F66DECE" w14:textId="4D8990A2" w:rsidR="002F5FB9" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/participacao-especial - “Tabelas contendo o valor trimestral das participações especiais por beneficiário”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="07948410" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299300DA" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CC455D" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39909A40" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1053DC" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B9BBDD" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F707AA" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F193BF2" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757FC75D" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7DDE13" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74518EA7" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156B2F3F" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D42B63" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6F532F" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752801C0" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA554B3" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="24306270" w14:textId="4E765E2A" w:rsidR="00936A92" w:rsidRDefault="00936A92" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E073DC3" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRDefault="002F5FB9" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A06CB92" w14:textId="52B3097B" w:rsidR="002F5FB9" w:rsidRPr="003562D1" w:rsidRDefault="00716021" w:rsidP="003562D1">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5FB9">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00C6308A" w:rsidRPr="002F5FB9">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Participação Especial ESTADOS</w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
@@ -5870,119 +6279,212 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="753B79A9" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRPr="00916931" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="753B79A9" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/participacao-especial - “Tabelas contendo o valor trimestral das participações especiais por beneficiário”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5E8CEA79" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790C0E48" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE03816" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E86B11A" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AFF5CA" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BADBE13" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2F3DB5" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B45E14E" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E24425" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617A26FF" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C48929" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0001B9F6" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D45449" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062242E3" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F00555" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BA5112" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3A20C4AA" w14:textId="16258042" w:rsidR="002F5FB9" w:rsidRPr="00916931" w:rsidRDefault="002F5FB9" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA81DE7" w14:textId="77777777" w:rsidR="00936A92" w:rsidRDefault="00936A92" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EEF5E24" w14:textId="335111B5" w:rsidR="00C6308A" w:rsidRPr="002F5FB9" w:rsidRDefault="00716021" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5FB9">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00CF3EF3" w:rsidRPr="002F5FB9">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Participação Especial MUNICÍPIOS</w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
@@ -6561,121 +7063,210 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71A95B64" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRPr="00916931" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
+    <w:p w14:paraId="71A95B64" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/participacao-especial - “Tabelas contendo o valor trimestral das participações especiais por beneficiário”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1832EB7E" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58783FC2" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A2A75D" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A185971" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C16A16F" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EC4541" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D69D5D" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D47F9C" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3960A926" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F43E33" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499492C4" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FDC6A2" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A74FE9" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B41A04" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B59F46" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="002F5FB9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1884B888" w14:textId="7947EC7C" w:rsidR="00936A92" w:rsidRDefault="00936A92" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="453A49DC" w14:textId="77777777" w:rsidR="00916931" w:rsidRDefault="00916931" w:rsidP="00C16680">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52592D5F" w14:textId="65E15F21" w:rsidR="00CF3EF3" w:rsidRPr="002F5FB9" w:rsidRDefault="00716021" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F5FB9">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00CF3EF3" w:rsidRPr="002F5FB9">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Participação Especial CAMPOS</w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
@@ -7085,51 +7676,50 @@
     </w:p>
     <w:p w14:paraId="6E0863E1" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- FORMATO DO ARQUIVO: </w:t>
       </w:r>
       <w:r w:rsidRPr="00613284">
         <w:t>CSV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52EC9876" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r w:rsidRPr="00E61EA4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- PERIODICIDADE</w:t>
       </w:r>
       <w:r>
         <w:t>: Anual</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A1CC18" w14:textId="28731F87" w:rsidR="002F5FB9" w:rsidRPr="00036724" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="004B657B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BREVE DETALHAMENTO SOBRE O CONTEÚDO DO RECURSO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7179,127 +7769,274 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B6205F5" w14:textId="56A86ECC" w:rsidR="002F5FB9" w:rsidRPr="00916931" w:rsidRDefault="002F5FB9" w:rsidP="002F5FB9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/participacao-especial - “</w:t>
       </w:r>
       <w:r w:rsidR="00916931" w:rsidRPr="00916931">
         <w:t>Relatórios contendo a distribuição da participação especial aos beneficiários</w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1CD9E7" w14:textId="77777777" w:rsidR="00C6308A" w:rsidRPr="00A9263A" w:rsidRDefault="00C6308A" w:rsidP="00C6308A">
+    <w:p w14:paraId="12AC0538" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1CD9E7" w14:textId="77777777" w:rsidR="00C6308A" w:rsidRDefault="00C6308A" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758AE2C5" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FB1D6B" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A550758" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B692BF2" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D880E2" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A03CFD" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E6199C" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0942E0E4" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A1ABC2" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76224D3E" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F75714" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3798D1" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3242ACB8" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E384E7" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2447313C" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B2D0B4" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00A9263A" w:rsidRDefault="00AB1530" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6598D05B" w14:textId="77777777" w:rsidR="00936A92" w:rsidRDefault="00936A92" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21065A14" w14:textId="3B2567E9" w:rsidR="00C6308A" w:rsidRPr="00ED0DE2" w:rsidRDefault="00716021" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0DE2">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00CF3EF3" w:rsidRPr="00ED0DE2">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Preço de Referência do Gás Natural</w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
@@ -7778,122 +8515,211 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BAA45A5" w14:textId="3A313778" w:rsidR="00ED0DE2" w:rsidRPr="00916931" w:rsidRDefault="00ED0DE2" w:rsidP="00ED0DE2">
+    <w:p w14:paraId="0BAA45A5" w14:textId="3A313778" w:rsidR="00ED0DE2" w:rsidRDefault="00ED0DE2" w:rsidP="00ED0DE2">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/preco-de-referencia-do-gas-natural - “Veja abaixo a lista de Preços de Referência do gás natural por campo”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="605E2A64" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C309DD" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0FC256" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C9C392" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360D654C" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A57F41" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EC6041" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B93F897" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DDFF60" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F66509D" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006897C3" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D26AA1" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21295103" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60378064" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED8D553" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4CBA1975" w14:textId="77777777" w:rsidR="002F5FB9" w:rsidRPr="00A9263A" w:rsidRDefault="002F5FB9" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5688F46A" w14:textId="77777777" w:rsidR="00707F2D" w:rsidRDefault="00707F2D" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C0EA3EF" w14:textId="57F8F8E1" w:rsidR="00C6308A" w:rsidRPr="00ED0DE2" w:rsidRDefault="00716021" w:rsidP="00CF3EF3">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0DE2">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00CF3EF3" w:rsidRPr="00ED0DE2">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Preço de Referência do Petróleo</w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
@@ -8242,51 +9068,50 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5017" w:rsidRPr="007B1874" w14:paraId="71AE60B6" w14:textId="77777777" w:rsidTr="000B0013">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="396F36CD" w14:textId="77777777" w:rsidR="000E5017" w:rsidRPr="007B1874" w:rsidRDefault="000E5017" w:rsidP="000B0013">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007B1874">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>preco</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A962E49" w14:textId="77F2BEC5" w:rsidR="000E5017" w:rsidRPr="002F5FB9" w:rsidRDefault="001B4092" w:rsidP="000B0013">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00916931">
               <w:t>alor do Preço de Referência do Petróleo</w:t>
             </w:r>
           </w:p>
@@ -8438,135 +9263,219 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="299FEBCB" w14:textId="77777777" w:rsidR="00ED0DE2" w:rsidRPr="00916931" w:rsidRDefault="00ED0DE2" w:rsidP="00ED0DE2">
+    <w:p w14:paraId="299FEBCB" w14:textId="77777777" w:rsidR="00ED0DE2" w:rsidRDefault="00ED0DE2" w:rsidP="00ED0DE2">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t xml:space="preserve">Valores provenientes de arquivos disponíveis em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00916931">
           <w:t>https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/preco-de-referencia-do-petroleo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00916931">
         <w:t xml:space="preserve"> - “Veja abaixo o preço de referência do petróleo por mês e ano”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7B18FE42" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A50761" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7481971B" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483B44A9" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56672C14" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245A7262" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F05245" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DC321A" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A05467" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C08C8FA" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0DFABD" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B78C28D" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389CB985" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016D834B" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00ED0DE2">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2988AD91" w14:textId="593897CC" w:rsidR="003562D1" w:rsidRPr="00A9263A" w:rsidRDefault="00ED0DE2" w:rsidP="00ED0DE2">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9263A">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FDD701" w14:textId="77777777" w:rsidR="00936A92" w:rsidRDefault="00936A92" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5325536D" w14:textId="629EAE85" w:rsidR="00C6308A" w:rsidRDefault="00716021" w:rsidP="00C6308A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0DE2">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Título: </w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00CF3EF3" w:rsidRPr="00ED0DE2">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Preço Mínimo do Petróleo</w:t>
       </w:r>
       <w:r w:rsidR="00E1109F">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
@@ -9117,51 +10026,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t xml:space="preserve">Apresenta os valores do Preço Mínimo do Petróleo, calculado pela ANP até o ano de 2017, de acordo com a média do preço do Brent. </w:t>
       </w:r>
       <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
         <w:t>Preço Mínimo do Petróleo</w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t xml:space="preserve"> foi descontinuado em 27 de setembro de 2017, </w:t>
       </w:r>
       <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
         <w:t>após aprovação da </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
           <w:t>Resolução ANP n° 703/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>que estabelece</w:t>
       </w:r>
       <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>critério</w:t>
       </w:r>
       <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t xml:space="preserve"> para fixação do Preço de Referência do Petróleo</w:t>
       </w:r>
       <w:r w:rsidR="00BA3E73" w:rsidRPr="00916931">
         <w:t xml:space="preserve">. A publicidade dos dados do Preço Mínimo do Petróleo </w:t>
       </w:r>
@@ -9221,206 +10130,229 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CATÁLOGO ORIGEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="117C85F3" w14:textId="362244E7" w:rsidR="00707F2D" w:rsidRPr="00916931" w:rsidRDefault="00ED0DE2" w:rsidP="007B1874">
+    <w:p w14:paraId="117C85F3" w14:textId="362244E7" w:rsidR="00707F2D" w:rsidRDefault="00ED0DE2" w:rsidP="007B1874">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00A521DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RECURSOS ASSOCIADOS AO CONJUNTO DE DADOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00916931">
         <w:t>Valores provenientes de arquivos disponíveis em: https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/preco-minimo-do-petroleo - “Veja abaixo o preço mínimo do petróleo por mês e ano”.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00707F2D" w:rsidRPr="00916931" w:rsidSect="00E22D52">
-      <w:headerReference w:type="default" r:id="rId21"/>
+    <w:p w14:paraId="0991810A" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="00AB1530">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1530">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- CONTATO:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1530">
+        <w:t>secretaria_spg@anp.gov.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3849FD91" w14:textId="77777777" w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidRDefault="00AB1530" w:rsidP="007B1874">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AB1530" w:rsidRPr="00916931" w:rsidSect="00E22D52">
+      <w:headerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="737" w:right="737" w:bottom="737" w:left="737" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6286DDB8" w14:textId="77777777" w:rsidR="00935215" w:rsidRDefault="00935215" w:rsidP="00F736DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B82CE5F" w14:textId="77777777" w:rsidR="00935215" w:rsidRDefault="00935215" w:rsidP="00F736DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2DCFA6ED" w14:textId="77777777" w:rsidR="00935215" w:rsidRDefault="00935215" w:rsidP="00F736DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="46DAA25F" w14:textId="77777777" w:rsidR="00935215" w:rsidRDefault="00935215" w:rsidP="00F736DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="085814BA" w14:textId="77777777" w:rsidR="007B1874" w:rsidRDefault="007B1874" w:rsidP="00F736DC">
     <w:pPr>
       <w:pStyle w:val="SemEspaamento"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F736DC">
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       </w:rPr>
       <w:t>AGÊNCIA NACIONAL DO PETRÓLEO, GÁS NATURAL E BIOCOMBUSTÍVEIS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="361FEB47" w14:textId="77777777" w:rsidR="007B1874" w:rsidRDefault="007B1874" w:rsidP="00F736DC">
     <w:pPr>
       <w:pStyle w:val="SemEspaamento"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F736DC">
       <w:rPr>
@@ -9437,51 +10369,51 @@
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       </w:rPr>
       <w:t xml:space="preserve">DADOS ABERTOS – </w:t>
     </w:r>
     <w:r w:rsidRPr="00B2470E">
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       </w:rPr>
       <w:t>METADADOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52CFEFC6" w14:textId="77777777" w:rsidR="007B1874" w:rsidRDefault="007B1874">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="518B7A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86A266FE"/>
     <w:lvl w:ilvl="0" w:tplc="24C02812">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Microsoft Sans Serif" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9557,51 +10489,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1601601093">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F736DC"/>
@@ -9629,50 +10561,51 @@
     <w:rsid w:val="002124A0"/>
     <w:rsid w:val="00252D35"/>
     <w:rsid w:val="00261B26"/>
     <w:rsid w:val="00263F7D"/>
     <w:rsid w:val="002711B2"/>
     <w:rsid w:val="002715AC"/>
     <w:rsid w:val="002C5AF7"/>
     <w:rsid w:val="002F5FB9"/>
     <w:rsid w:val="00326FCE"/>
     <w:rsid w:val="003562D1"/>
     <w:rsid w:val="003708F9"/>
     <w:rsid w:val="00375834"/>
     <w:rsid w:val="003C12E5"/>
     <w:rsid w:val="003C4978"/>
     <w:rsid w:val="003E6DF1"/>
     <w:rsid w:val="003F50C8"/>
     <w:rsid w:val="0044763F"/>
     <w:rsid w:val="00474291"/>
     <w:rsid w:val="00483FDA"/>
     <w:rsid w:val="004B657B"/>
     <w:rsid w:val="004B6B45"/>
     <w:rsid w:val="004D6A55"/>
     <w:rsid w:val="004E1DB9"/>
     <w:rsid w:val="00523DD2"/>
     <w:rsid w:val="0053434D"/>
+    <w:rsid w:val="005444A3"/>
     <w:rsid w:val="005465CB"/>
     <w:rsid w:val="00561426"/>
     <w:rsid w:val="00565DC0"/>
     <w:rsid w:val="00581143"/>
     <w:rsid w:val="00590D0B"/>
     <w:rsid w:val="00596422"/>
     <w:rsid w:val="005B26EC"/>
     <w:rsid w:val="005C6FFE"/>
     <w:rsid w:val="005F140C"/>
     <w:rsid w:val="00613284"/>
     <w:rsid w:val="00614398"/>
     <w:rsid w:val="00616140"/>
     <w:rsid w:val="00632003"/>
     <w:rsid w:val="006377BD"/>
     <w:rsid w:val="006608E1"/>
     <w:rsid w:val="006702CA"/>
     <w:rsid w:val="006A1017"/>
     <w:rsid w:val="006B64BE"/>
     <w:rsid w:val="006B6AB6"/>
     <w:rsid w:val="006D777F"/>
     <w:rsid w:val="006E1BE8"/>
     <w:rsid w:val="00700206"/>
     <w:rsid w:val="00707F2D"/>
     <w:rsid w:val="00716021"/>
     <w:rsid w:val="00717399"/>
@@ -9689,50 +10622,51 @@
     <w:rsid w:val="008733A1"/>
     <w:rsid w:val="00881BE9"/>
     <w:rsid w:val="008E1BB6"/>
     <w:rsid w:val="008F0FD7"/>
     <w:rsid w:val="00913031"/>
     <w:rsid w:val="009139F1"/>
     <w:rsid w:val="00916931"/>
     <w:rsid w:val="00932941"/>
     <w:rsid w:val="0093355A"/>
     <w:rsid w:val="00935215"/>
     <w:rsid w:val="00936A92"/>
     <w:rsid w:val="0099260B"/>
     <w:rsid w:val="009B3311"/>
     <w:rsid w:val="009F0CC4"/>
     <w:rsid w:val="00A037A6"/>
     <w:rsid w:val="00A06177"/>
     <w:rsid w:val="00A16F6C"/>
     <w:rsid w:val="00A36EBC"/>
     <w:rsid w:val="00A5054A"/>
     <w:rsid w:val="00A50DB7"/>
     <w:rsid w:val="00A521DD"/>
     <w:rsid w:val="00A84CDC"/>
     <w:rsid w:val="00A9263A"/>
     <w:rsid w:val="00A97754"/>
     <w:rsid w:val="00AB0660"/>
+    <w:rsid w:val="00AB1530"/>
     <w:rsid w:val="00AB5A2E"/>
     <w:rsid w:val="00AB5C30"/>
     <w:rsid w:val="00AC0173"/>
     <w:rsid w:val="00AC64CE"/>
     <w:rsid w:val="00AF51BB"/>
     <w:rsid w:val="00B00264"/>
     <w:rsid w:val="00B1749B"/>
     <w:rsid w:val="00B2470E"/>
     <w:rsid w:val="00B75CE0"/>
     <w:rsid w:val="00B85D1C"/>
     <w:rsid w:val="00B8627E"/>
     <w:rsid w:val="00BA34C1"/>
     <w:rsid w:val="00BA3E73"/>
     <w:rsid w:val="00BC4A63"/>
     <w:rsid w:val="00BD14FD"/>
     <w:rsid w:val="00BE7373"/>
     <w:rsid w:val="00C07D45"/>
     <w:rsid w:val="00C151EB"/>
     <w:rsid w:val="00C16680"/>
     <w:rsid w:val="00C259B6"/>
     <w:rsid w:val="00C4540E"/>
     <w:rsid w:val="00C56B45"/>
     <w:rsid w:val="00C6308A"/>
     <w:rsid w:val="00C63BB8"/>
     <w:rsid w:val="00CA2096"/>
@@ -9776,51 +10710,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CCD1A95"/>
   <w15:docId w15:val="{A6361C48-C73A-4CEC-94F1-133D59ADD07F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10336,51 +11270,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D777F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46730316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="112020650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10487,51 +11421,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1779838616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/preco-de-referencia-do-petroleo" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atosoficiais.com.br/anp/resolucao-n-703-2017-estabelece-os-criterios-para-fixacao-do-preco-de-referencia-do-petroleo-produzido-mensalmente-em-cada-campo?origin=instituicao&amp;q=703/2017" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atosoficiais.com.br/anp/resolucao-n-703-2017-estabelece-os-criterios-para-fixacao-do-preco-de-referencia-do-petroleo-produzido-mensalmente-em-cada-campo?origin=instituicao&amp;q=703/2017" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/assuntos/royalties-e-outras-participacoes/preco-de-referencia-do-petroleo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/anp/pt-br/centrais-de-conteudo/dados-abertos/participacoes-governamentais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10791,69 +11725,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E91A091E-56D6-466E-A58D-530C9F3DC0C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13060</Characters>
+  <Pages>11</Pages>
+  <Words>1976</Words>
+  <Characters>13319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>459</Lines>
+  <Paragraphs>424</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ANP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15448</CharactersWithSpaces>
+  <CharactersWithSpaces>14871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Syl Marques</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>