--- v0 (2025-12-23)
+++ v1 (2026-04-24)
@@ -8,142 +8,159 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4851A8E8" w14:textId="4232CE3B" w:rsidR="00822005" w:rsidRPr="00AE35BE" w:rsidRDefault="00822005" w:rsidP="002573BF">
+    <w:p w14:paraId="4851A8E8" w14:textId="7BBEBEB3" w:rsidR="00822005" w:rsidRPr="00AE35BE" w:rsidRDefault="00822005" w:rsidP="002573BF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE35BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00184A72">
+      <w:r w:rsidR="000A490D" w:rsidRPr="000A490D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1034890414"/>
           <w:placeholder>
-            <w:docPart w:val="A853A33279B54491AD2B682DCFEAF03E"/>
+            <w:docPart w:val="8CB829142904407195CDB1BA54D81C03"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00184A72">
+          <w:r w:rsidR="000A490D">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="00184A72" w:rsidRPr="00184A72">
+          <w:r w:rsidR="000A490D" w:rsidRPr="00184A72">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>i</w:t>
           </w:r>
-          <w:r w:rsidR="00184A72">
+          <w:r w:rsidR="000A490D">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>nserir o nome da pessoa jurídica cedente]</w:t>
+            <w:t>nserir o nome da pessoa jurídica]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007F332F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE35BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">por meio de seu(s) representante(s) legal(is), requer à Agência Nacional do Petróleo, Gás Natural e Biocombustíveis – ANP </w:t>
+        <w:t>por meio de seu(s) representante(s) legal(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE35BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE35BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), requer à Agência Nacional do Petróleo, Gás Natural e Biocombustíveis – ANP </w:t>
       </w:r>
       <w:r w:rsidR="00065C95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REDUÇÃO DE ALÍQUOTA DE ROYAL</w:t>
       </w:r>
       <w:r w:rsidR="007226E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TIES</w:t>
       </w:r>
       <w:r w:rsidR="007226E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1164,51 +1181,69 @@
               </w:rPr>
               <w:t>Dados do</w:t>
             </w:r>
             <w:r w:rsidR="00123B04">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="002071F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante(s) </w:t>
             </w:r>
             <w:r w:rsidR="002071F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">legal(is) / </w:t>
+              <w:t>legal(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002071F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002071F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) / </w:t>
             </w:r>
             <w:r w:rsidRPr="002071F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>credenciado(s)</w:t>
             </w:r>
             <w:r w:rsidR="00C55825" w:rsidRPr="002071F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="002071F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No m</w:t>
             </w:r>
@@ -2123,51 +2158,50 @@
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
       <w:tr w:rsidR="007951E7" w:rsidRPr="00A37486" w14:paraId="32FFC123" w14:textId="77777777" w:rsidTr="007951E7">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C2F1B75" w14:textId="6D63EDB0" w:rsidR="007951E7" w:rsidRPr="00A37486" w:rsidRDefault="007951E7" w:rsidP="00A3746A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A37486">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Requerimento de </w:t>
             </w:r>
             <w:r w:rsidR="001C4B69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2181,51 +2215,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F7A69" w:rsidRPr="00A37486" w14:paraId="45EFD593" w14:textId="77777777" w:rsidTr="007951E7">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59D47094" w14:textId="4866A3E9" w:rsidR="008F7A69" w:rsidRPr="00A37486" w:rsidRDefault="00AD4FF1" w:rsidP="00A3746A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprovação de </w:t>
             </w:r>
             <w:r w:rsidR="00B30A47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -2274,51 +2307,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>, Resolução ANP nº 853/2021;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276451" w:rsidRPr="00A37486" w14:paraId="14708E81" w14:textId="77777777" w:rsidTr="007951E7">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2005AAA7" w14:textId="028E2F36" w:rsidR="00276451" w:rsidRDefault="00276451" w:rsidP="00A3746A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00696D7B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2359,51 +2391,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>inciso I, Resolução ANP nº 853/2021.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007951E7" w:rsidRPr="00A37486" w14:paraId="25BF0539" w14:textId="77777777" w:rsidTr="007951E7">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="276C64A6" w14:textId="6D22BC3B" w:rsidR="007951E7" w:rsidRPr="00A37486" w:rsidRDefault="00CA2BAE" w:rsidP="00DC33E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2460,51 +2491,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>, Resolução ANP nº 853/2021.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007951E7" w:rsidRPr="00A37486" w14:paraId="0771A1A1" w14:textId="77777777" w:rsidTr="007951E7">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065146C9" w14:textId="15F913F5" w:rsidR="007951E7" w:rsidRPr="00264E40" w:rsidRDefault="00005BF9" w:rsidP="00DC33E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00005BF9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2559,51 +2589,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>, Resolução ANP nº 853/2021.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007951E7" w:rsidRPr="00A37486" w14:paraId="37F8F63F" w14:textId="77777777" w:rsidTr="007951E7">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C38103C" w14:textId="161EF3B4" w:rsidR="007951E7" w:rsidRPr="00264E40" w:rsidRDefault="00005BF9" w:rsidP="00DC33E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00005BF9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2858,51 +2887,69 @@
         </w:rPr>
         <w:t>estou ciente</w:t>
       </w:r>
       <w:r w:rsidR="009F2A01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
       <w:r w:rsidR="00004372">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> disposto no</w:t>
       </w:r>
       <w:r w:rsidR="00D53283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Art 5º, inciso I, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D53283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Art</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D53283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5º, inciso I, </w:t>
       </w:r>
       <w:r w:rsidR="002551D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">da </w:t>
       </w:r>
       <w:r w:rsidR="002551D1" w:rsidRPr="00043BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resolução ANP nº 853/2021</w:t>
       </w:r>
       <w:r w:rsidR="002551D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -3656,51 +3703,71 @@
         <w:t>Assinado por</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009F5922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E399D" w:rsidRPr="0060692C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">[inserir o(s) nome(s) do(s) representante(s) legal(is) da </w:t>
+        <w:t>[inserir o(s) nome(s) do(s) representante(s) legal(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E399D" w:rsidRPr="0060692C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E399D" w:rsidRPr="0060692C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) da </w:t>
       </w:r>
       <w:r w:rsidR="00B62D0C" w:rsidRPr="0060692C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>requerente]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343F1D8D" w14:textId="13407B7D" w:rsidR="00B62D0C" w:rsidRDefault="00B62D0C" w:rsidP="00184A72">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3729,123 +3796,123 @@
     </w:p>
     <w:p w14:paraId="3FB5376F" w14:textId="77777777" w:rsidR="00A70623" w:rsidRPr="00A37486" w:rsidRDefault="00A70623" w:rsidP="00C32940">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A70623" w:rsidRPr="00A37486" w:rsidSect="00C32940">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="697667BE" w14:textId="77777777" w:rsidR="003F3D48" w:rsidRDefault="003F3D48" w:rsidP="00822005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="31831DBA" w14:textId="77777777" w:rsidR="003F3D48" w:rsidRDefault="003F3D48" w:rsidP="00822005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6A53467B" w14:textId="77777777" w:rsidR="009F7BCF" w:rsidRDefault="009F7BCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2384093"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="512CA304" w14:textId="77777777" w:rsidR="0044166F" w:rsidRDefault="0044166F">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidR="00E1187F">
@@ -3915,51 +3982,51 @@
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00E1187F">
           <w:rPr>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3876A69F" w14:textId="77777777" w:rsidR="0044166F" w:rsidRDefault="0044166F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2659F092" w14:textId="77777777" w:rsidR="003F3D48" w:rsidRDefault="003F3D48" w:rsidP="00822005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3032D70D" w14:textId="77777777" w:rsidR="003F3D48" w:rsidRDefault="003F3D48" w:rsidP="00822005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="34591666" w14:textId="77777777" w:rsidR="009F7BCF" w:rsidRDefault="009F7BCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3974,90 +4041,90 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E52CE7">
         <w:t>Art. 1º, inciso I, da Resolução nº 34</w:t>
       </w:r>
       <w:r w:rsidR="001D19FE">
         <w:t xml:space="preserve">/2014: </w:t>
       </w:r>
       <w:r w:rsidR="001D19FE" w:rsidRPr="001D19FE">
         <w:t>Grupo Societário: é o grupo formalmente constituído por empresas nos termos do art. 265, da Lei 6.404/1976 ou o grupo constituído de fato, composto por empresas vinculadas entre si por relação de controle direto ou indireto em comum, conforme o disposto nos §§ 1º e 2º, do art. 243, da Lei 6.404/1976, ou conforme o disposto no art. 1097, no art. 1098 e no art. 1099 do Código Civil;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7360E6A3" w14:textId="1EB48222" w:rsidR="0044166F" w:rsidRDefault="0044166F" w:rsidP="00CF11A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7360E6A3" w14:textId="3E21BDAE" w:rsidR="0044166F" w:rsidRDefault="0044166F" w:rsidP="00CF11A6">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00751548">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Atualizado </w:t>
     </w:r>
-    <w:r w:rsidR="00C3473A">
+    <w:r w:rsidR="00D901E6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>fev</w:t>
+      <w:t>mar</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="00B825B3">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00C3473A">
+    <w:r w:rsidR="00D901E6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="677CEAEE" w14:textId="77777777" w:rsidR="0044166F" w:rsidRDefault="0044166F" w:rsidP="00822005">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3E4DA612" w14:textId="77777777" w:rsidR="0044166F" w:rsidRDefault="0044166F" w:rsidP="00822005">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="43E8D2CF" w14:textId="745E9867" w:rsidR="0044166F" w:rsidRDefault="0044166F" w:rsidP="00C90EB6">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -4083,51 +4150,51 @@
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008A2886">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>RESOLUÇÃO ANP Nº 853, DE 27 DE SETEMBRO DE 2021</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="55EC39F9" w14:textId="77777777" w:rsidR="0044166F" w:rsidRDefault="0044166F" w:rsidP="00C90EB6">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3C5452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65C837AC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4738,132 +4805,135 @@
   <w:num w:numId="1" w16cid:durableId="2016573621">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="888883477">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1898084615">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1601330607">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1505196291">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="184178802">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="339238345">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00822005"/>
     <w:rsid w:val="00001C07"/>
     <w:rsid w:val="00004372"/>
     <w:rsid w:val="00005BF9"/>
     <w:rsid w:val="0001389B"/>
     <w:rsid w:val="00020559"/>
     <w:rsid w:val="00033B3E"/>
     <w:rsid w:val="00036AEA"/>
     <w:rsid w:val="000402DD"/>
     <w:rsid w:val="000466DF"/>
     <w:rsid w:val="00054120"/>
     <w:rsid w:val="00061F70"/>
     <w:rsid w:val="000622F0"/>
     <w:rsid w:val="00065C95"/>
     <w:rsid w:val="00071122"/>
     <w:rsid w:val="0008555B"/>
     <w:rsid w:val="00086E06"/>
     <w:rsid w:val="000874C6"/>
     <w:rsid w:val="000959D6"/>
     <w:rsid w:val="0009732F"/>
     <w:rsid w:val="000A391B"/>
+    <w:rsid w:val="000A490D"/>
     <w:rsid w:val="000A577C"/>
     <w:rsid w:val="000B57BA"/>
     <w:rsid w:val="000B763D"/>
     <w:rsid w:val="000C4981"/>
     <w:rsid w:val="000C59B7"/>
     <w:rsid w:val="000D24BB"/>
     <w:rsid w:val="000E2D1B"/>
     <w:rsid w:val="000E399D"/>
     <w:rsid w:val="000E4350"/>
     <w:rsid w:val="000E4421"/>
     <w:rsid w:val="000F34BB"/>
     <w:rsid w:val="000F6B19"/>
     <w:rsid w:val="00100FEF"/>
     <w:rsid w:val="00107821"/>
     <w:rsid w:val="00113688"/>
     <w:rsid w:val="00123B04"/>
     <w:rsid w:val="001250DE"/>
     <w:rsid w:val="001430D9"/>
     <w:rsid w:val="00157AD6"/>
     <w:rsid w:val="00157B5D"/>
     <w:rsid w:val="0016014B"/>
     <w:rsid w:val="00175DFE"/>
     <w:rsid w:val="0017706D"/>
     <w:rsid w:val="001840A0"/>
     <w:rsid w:val="00184A72"/>
     <w:rsid w:val="00185017"/>
     <w:rsid w:val="001878BC"/>
     <w:rsid w:val="0019331A"/>
     <w:rsid w:val="001B4C0D"/>
     <w:rsid w:val="001C4B69"/>
     <w:rsid w:val="001C5D60"/>
     <w:rsid w:val="001C718E"/>
     <w:rsid w:val="001D19FE"/>
+    <w:rsid w:val="001E44FF"/>
     <w:rsid w:val="001F3A25"/>
     <w:rsid w:val="00206E66"/>
     <w:rsid w:val="002071F8"/>
     <w:rsid w:val="00215939"/>
     <w:rsid w:val="002245C0"/>
     <w:rsid w:val="0023720D"/>
     <w:rsid w:val="002438A0"/>
     <w:rsid w:val="002551D1"/>
     <w:rsid w:val="002573BF"/>
     <w:rsid w:val="002620D2"/>
     <w:rsid w:val="00272ADC"/>
     <w:rsid w:val="00276451"/>
     <w:rsid w:val="00280A09"/>
     <w:rsid w:val="00280C04"/>
     <w:rsid w:val="002812C7"/>
     <w:rsid w:val="00282679"/>
     <w:rsid w:val="002863A5"/>
     <w:rsid w:val="00293157"/>
     <w:rsid w:val="002B2355"/>
     <w:rsid w:val="002B3423"/>
     <w:rsid w:val="002C2A16"/>
     <w:rsid w:val="002D20E0"/>
     <w:rsid w:val="002E6369"/>
     <w:rsid w:val="002E78BF"/>
     <w:rsid w:val="00303440"/>
@@ -4878,50 +4948,51 @@
     <w:rsid w:val="003604E1"/>
     <w:rsid w:val="00373833"/>
     <w:rsid w:val="0037657B"/>
     <w:rsid w:val="00382450"/>
     <w:rsid w:val="00394BBB"/>
     <w:rsid w:val="0039599B"/>
     <w:rsid w:val="003A4880"/>
     <w:rsid w:val="003C01C4"/>
     <w:rsid w:val="003C38BC"/>
     <w:rsid w:val="003C5A08"/>
     <w:rsid w:val="003D0CE8"/>
     <w:rsid w:val="003D5104"/>
     <w:rsid w:val="003D51B6"/>
     <w:rsid w:val="003D6737"/>
     <w:rsid w:val="003F2397"/>
     <w:rsid w:val="003F2BB1"/>
     <w:rsid w:val="003F3D48"/>
     <w:rsid w:val="003F401F"/>
     <w:rsid w:val="00413B70"/>
     <w:rsid w:val="00420780"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="0044166F"/>
     <w:rsid w:val="004448E4"/>
     <w:rsid w:val="00447DAF"/>
     <w:rsid w:val="00452310"/>
+    <w:rsid w:val="00452DFE"/>
     <w:rsid w:val="00462EF1"/>
     <w:rsid w:val="004661CC"/>
     <w:rsid w:val="00471F36"/>
     <w:rsid w:val="00472817"/>
     <w:rsid w:val="004928C9"/>
     <w:rsid w:val="00497A53"/>
     <w:rsid w:val="004A096C"/>
     <w:rsid w:val="004A3C41"/>
     <w:rsid w:val="004B7290"/>
     <w:rsid w:val="004C2B71"/>
     <w:rsid w:val="004C423F"/>
     <w:rsid w:val="004D2745"/>
     <w:rsid w:val="004D3980"/>
     <w:rsid w:val="004D40BE"/>
     <w:rsid w:val="004D6013"/>
     <w:rsid w:val="004F021E"/>
     <w:rsid w:val="005052DF"/>
     <w:rsid w:val="00512BFA"/>
     <w:rsid w:val="005218F8"/>
     <w:rsid w:val="00524778"/>
     <w:rsid w:val="00532677"/>
     <w:rsid w:val="0053410D"/>
     <w:rsid w:val="00575D7B"/>
     <w:rsid w:val="00580177"/>
     <w:rsid w:val="00582A51"/>
@@ -5000,86 +5071,88 @@
     <w:rsid w:val="0090720A"/>
     <w:rsid w:val="0092413E"/>
     <w:rsid w:val="00931DAB"/>
     <w:rsid w:val="0093510D"/>
     <w:rsid w:val="009558A2"/>
     <w:rsid w:val="00972616"/>
     <w:rsid w:val="00977231"/>
     <w:rsid w:val="0098006F"/>
     <w:rsid w:val="009823D1"/>
     <w:rsid w:val="0099039C"/>
     <w:rsid w:val="00997467"/>
     <w:rsid w:val="009A0B3B"/>
     <w:rsid w:val="009A54DF"/>
     <w:rsid w:val="009B3DBD"/>
     <w:rsid w:val="009B5B8F"/>
     <w:rsid w:val="009B7FE5"/>
     <w:rsid w:val="009D1ABE"/>
     <w:rsid w:val="009D2C02"/>
     <w:rsid w:val="009E0C5E"/>
     <w:rsid w:val="009F2A01"/>
     <w:rsid w:val="009F5922"/>
     <w:rsid w:val="009F7BCF"/>
     <w:rsid w:val="00A10064"/>
     <w:rsid w:val="00A17F21"/>
     <w:rsid w:val="00A314BC"/>
+    <w:rsid w:val="00A31972"/>
     <w:rsid w:val="00A3225A"/>
     <w:rsid w:val="00A3746A"/>
     <w:rsid w:val="00A37486"/>
     <w:rsid w:val="00A40D2B"/>
     <w:rsid w:val="00A44965"/>
     <w:rsid w:val="00A70623"/>
     <w:rsid w:val="00A71F5C"/>
     <w:rsid w:val="00A73C64"/>
     <w:rsid w:val="00A864EB"/>
     <w:rsid w:val="00A94FE9"/>
     <w:rsid w:val="00AA1ED3"/>
     <w:rsid w:val="00AA443F"/>
     <w:rsid w:val="00AA4C25"/>
     <w:rsid w:val="00AC554D"/>
     <w:rsid w:val="00AD4FF1"/>
     <w:rsid w:val="00AD76ED"/>
     <w:rsid w:val="00AE19FB"/>
     <w:rsid w:val="00AE35BE"/>
     <w:rsid w:val="00AF5D66"/>
     <w:rsid w:val="00AF6562"/>
     <w:rsid w:val="00B06C89"/>
     <w:rsid w:val="00B076F9"/>
     <w:rsid w:val="00B14C40"/>
     <w:rsid w:val="00B228A0"/>
     <w:rsid w:val="00B3036E"/>
     <w:rsid w:val="00B306BB"/>
     <w:rsid w:val="00B30A47"/>
     <w:rsid w:val="00B32B72"/>
     <w:rsid w:val="00B34EBC"/>
     <w:rsid w:val="00B403DE"/>
     <w:rsid w:val="00B45042"/>
     <w:rsid w:val="00B562DE"/>
     <w:rsid w:val="00B618AF"/>
     <w:rsid w:val="00B62D0C"/>
     <w:rsid w:val="00B65EF2"/>
     <w:rsid w:val="00B722A3"/>
+    <w:rsid w:val="00B72D7B"/>
     <w:rsid w:val="00B74E52"/>
     <w:rsid w:val="00B825B3"/>
     <w:rsid w:val="00B85A66"/>
     <w:rsid w:val="00BA2FCD"/>
     <w:rsid w:val="00BB2EB6"/>
     <w:rsid w:val="00BB50FA"/>
     <w:rsid w:val="00BC3F76"/>
     <w:rsid w:val="00BC6BE9"/>
     <w:rsid w:val="00BD6DF2"/>
     <w:rsid w:val="00BE3FC2"/>
     <w:rsid w:val="00BE53E8"/>
     <w:rsid w:val="00BF4720"/>
     <w:rsid w:val="00BF666C"/>
     <w:rsid w:val="00C0299F"/>
     <w:rsid w:val="00C0337D"/>
     <w:rsid w:val="00C03543"/>
     <w:rsid w:val="00C04BE0"/>
     <w:rsid w:val="00C07B3E"/>
     <w:rsid w:val="00C173C0"/>
     <w:rsid w:val="00C20CFC"/>
     <w:rsid w:val="00C22951"/>
     <w:rsid w:val="00C32940"/>
     <w:rsid w:val="00C3473A"/>
     <w:rsid w:val="00C37608"/>
     <w:rsid w:val="00C4262D"/>
@@ -5093,50 +5166,51 @@
     <w:rsid w:val="00C878B5"/>
     <w:rsid w:val="00C90EB6"/>
     <w:rsid w:val="00C92AF9"/>
     <w:rsid w:val="00C9373A"/>
     <w:rsid w:val="00CA2BAE"/>
     <w:rsid w:val="00CA3383"/>
     <w:rsid w:val="00CA5824"/>
     <w:rsid w:val="00CB6027"/>
     <w:rsid w:val="00CC3116"/>
     <w:rsid w:val="00CC35AE"/>
     <w:rsid w:val="00CC48DE"/>
     <w:rsid w:val="00CC4F18"/>
     <w:rsid w:val="00CD4C03"/>
     <w:rsid w:val="00CF11A6"/>
     <w:rsid w:val="00D05ED0"/>
     <w:rsid w:val="00D120C2"/>
     <w:rsid w:val="00D1329D"/>
     <w:rsid w:val="00D1693F"/>
     <w:rsid w:val="00D215B6"/>
     <w:rsid w:val="00D437E4"/>
     <w:rsid w:val="00D44B88"/>
     <w:rsid w:val="00D53283"/>
     <w:rsid w:val="00D5668A"/>
     <w:rsid w:val="00D722FF"/>
     <w:rsid w:val="00D84361"/>
+    <w:rsid w:val="00D901E6"/>
     <w:rsid w:val="00DA624D"/>
     <w:rsid w:val="00DB2B05"/>
     <w:rsid w:val="00DC33E3"/>
     <w:rsid w:val="00DC6632"/>
     <w:rsid w:val="00DC6FDF"/>
     <w:rsid w:val="00DF2862"/>
     <w:rsid w:val="00DF4C9E"/>
     <w:rsid w:val="00DF60FD"/>
     <w:rsid w:val="00E0341C"/>
     <w:rsid w:val="00E1187F"/>
     <w:rsid w:val="00E13412"/>
     <w:rsid w:val="00E17DB3"/>
     <w:rsid w:val="00E410BF"/>
     <w:rsid w:val="00E473C0"/>
     <w:rsid w:val="00E478FC"/>
     <w:rsid w:val="00E47FF8"/>
     <w:rsid w:val="00E52CE7"/>
     <w:rsid w:val="00E646CC"/>
     <w:rsid w:val="00E6701F"/>
     <w:rsid w:val="00E73AD6"/>
     <w:rsid w:val="00E77FFD"/>
     <w:rsid w:val="00E81E22"/>
     <w:rsid w:val="00E9000A"/>
     <w:rsid w:val="00E96674"/>
     <w:rsid w:val="00EA1C05"/>
@@ -5174,51 +5248,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="13691E84"/>
   <w15:docId w15:val="{641AD78C-5312-42EE-BDFE-FD0DA5E5CFE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5918,154 +5992,98 @@
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F4598"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0019331A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0732D509F80643CA84ADC1E2B93DEA6E"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{92A0464B-0FB2-4702-9F5D-5D69C0BA33CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0006227A" w:rsidRDefault="00704278" w:rsidP="00704278">
+        <w:p w:rsidR="0006227A" w:rsidRDefault="00E24C6E" w:rsidP="00E24C6E">
           <w:pPr>
-            <w:pStyle w:val="0732D509F80643CA84ADC1E2B93DEA6E7"/>
+            <w:pStyle w:val="0732D509F80643CA84ADC1E2B93DEA6E"/>
           </w:pPr>
           <w:r w:rsidRPr="00817B97">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>[inserir local e data]</w:t>
-          </w:r>
-[...54 lines deleted...]
-            <w:t>nserir o nome da pessoa jurídica cedente]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D01CFA18EFDD4EB7ADC45B6D0910FAB7"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0D0A3315-BC3E-4003-8922-3CDB01475836}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00704278" w:rsidRPr="00F8613C" w:rsidRDefault="00704278" w:rsidP="00770BA9">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6076,103 +6094,164 @@
           <w:r w:rsidRPr="00770BA9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>[inserir descrição objetiva da finalidade do requerimento]</w:t>
           </w:r>
           <w:r w:rsidRPr="00770BA9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00022E9A" w:rsidRDefault="00022E9A"/>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8CB829142904407195CDB1BA54D81C03"/>
+        <w:category>
+          <w:name w:val="Geral"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2665238B-F8DF-46D2-B942-E99DA8DD6B75}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E24C6E" w:rsidRDefault="00E24C6E" w:rsidP="00E24C6E">
+          <w:pPr>
+            <w:pStyle w:val="8CB829142904407195CDB1BA54D81C031"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00184A72">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>i</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>nserir o nome da pessoa jurídica]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00737513"/>
     <w:rsid w:val="00022E9A"/>
     <w:rsid w:val="000252E5"/>
     <w:rsid w:val="000518F4"/>
     <w:rsid w:val="0006227A"/>
     <w:rsid w:val="00066195"/>
     <w:rsid w:val="00113029"/>
     <w:rsid w:val="001413D7"/>
     <w:rsid w:val="001500AF"/>
     <w:rsid w:val="001B2543"/>
     <w:rsid w:val="002154AD"/>
     <w:rsid w:val="00244554"/>
     <w:rsid w:val="002707EE"/>
     <w:rsid w:val="002848E9"/>
@@ -6197,90 +6276,92 @@
     <w:rsid w:val="006120AA"/>
     <w:rsid w:val="006179B8"/>
     <w:rsid w:val="00632E6B"/>
     <w:rsid w:val="00653286"/>
     <w:rsid w:val="006C093B"/>
     <w:rsid w:val="00704278"/>
     <w:rsid w:val="00734A5E"/>
     <w:rsid w:val="00737513"/>
     <w:rsid w:val="00757361"/>
     <w:rsid w:val="007847F7"/>
     <w:rsid w:val="007B4B57"/>
     <w:rsid w:val="008036FD"/>
     <w:rsid w:val="00834B41"/>
     <w:rsid w:val="00861D89"/>
     <w:rsid w:val="00862A24"/>
     <w:rsid w:val="008E70C3"/>
     <w:rsid w:val="008F7A33"/>
     <w:rsid w:val="00961B90"/>
     <w:rsid w:val="0096474C"/>
     <w:rsid w:val="00A0753E"/>
     <w:rsid w:val="00A512B3"/>
     <w:rsid w:val="00AA7874"/>
     <w:rsid w:val="00AF5495"/>
     <w:rsid w:val="00B253FC"/>
     <w:rsid w:val="00B71969"/>
+    <w:rsid w:val="00B72D7B"/>
     <w:rsid w:val="00BB0941"/>
     <w:rsid w:val="00BD051E"/>
     <w:rsid w:val="00BE549D"/>
     <w:rsid w:val="00BF58A4"/>
     <w:rsid w:val="00C40B83"/>
     <w:rsid w:val="00C86077"/>
     <w:rsid w:val="00CA474D"/>
     <w:rsid w:val="00CE4FBA"/>
     <w:rsid w:val="00DB3BB2"/>
     <w:rsid w:val="00DD6212"/>
     <w:rsid w:val="00E103E7"/>
     <w:rsid w:val="00E22051"/>
+    <w:rsid w:val="00E24C6E"/>
     <w:rsid w:val="00E8394D"/>
     <w:rsid w:val="00EC4B8B"/>
     <w:rsid w:val="00F6226E"/>
     <w:rsid w:val="00F9642C"/>
     <w:rsid w:val="00FE7CF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6667,80 +6748,113 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008E70C3"/>
+    <w:rsid w:val="00E24C6E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A853A33279B54491AD2B682DCFEAF03E1">
     <w:name w:val="A853A33279B54491AD2B682DCFEAF03E1"/>
     <w:rsid w:val="00704278"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0732D509F80643CA84ADC1E2B93DEA6E7">
     <w:name w:val="0732D509F80643CA84ADC1E2B93DEA6E7"/>
     <w:rsid w:val="00704278"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CB829142904407195CDB1BA54D81C03">
+    <w:name w:val="8CB829142904407195CDB1BA54D81C03"/>
+    <w:rsid w:val="00E24C6E"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CB829142904407195CDB1BA54D81C031">
+    <w:name w:val="8CB829142904407195CDB1BA54D81C031"/>
+    <w:rsid w:val="00E24C6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0732D509F80643CA84ADC1E2B93DEA6E">
+    <w:name w:val="0732D509F80643CA84ADC1E2B93DEA6E"/>
+    <w:rsid w:val="00E24C6E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -7005,66 +7119,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{872997F2-621F-4C75-AB0D-6BA6057FAECC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>700</Words>
-  <Characters>3781</Characters>
+  <Words>706</Words>
+  <Characters>3767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4473</CharactersWithSpaces>
+  <CharactersWithSpaces>4412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JSALLES</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>