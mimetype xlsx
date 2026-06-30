--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\amartini\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://govanp-my.sharepoint.com/personal/amartini_anp_gov_br/Documents/Documents/01.ANP_06012025/01.Ano2026_STM/Página Programa Biometano/Listas dos credenciados/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{844CBF1E-8783-48E7-A464-F97751C5CE09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="34" documentId="13_ncr:1_{844CBF1E-8783-48E7-A464-F97751C5CE09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C4A3337A-1C78-4BDA-8664-57D0DD3C9279}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Credenciamentos Válidos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="31">
   <si>
     <r>
       <t xml:space="preserve">Agentes Certificadores de Origem Credenciados no Programa Nacional de Descarbonização do Produtor e Importador de Gás Natural e de Incentivo ao Biometano  
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF333333"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Em 02/04/2026</t>
     </r>
   </si>
   <si>
     <t>Razão Social</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Credenciamento 
 nº</t>
   </si>
@@ -98,50 +98,95 @@
   </si>
   <si>
     <t>Contatos</t>
   </si>
   <si>
     <t>INSTITUTO TOTUM DE DESENVOLVIMENTO E GESTÃO EMPRESARIAL LTDA.</t>
   </si>
   <si>
     <t>05.773.229/0001-82</t>
   </si>
   <si>
     <t>Despacho nº 89/2026/STM-CTER/STM/ANP-RJ</t>
   </si>
   <si>
     <t>48610.205327/2026-61</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Tatiane de Oliveira Futo Inada – (11) 3372-9576 – tatiane@institutototum.com.br
 Rafael Yukio Okamoto Noguchi – (11) 3372-9576 – rafael@institutototum.com.br</t>
   </si>
   <si>
     <t>Fonte: STM - Coordenação de Transição Energética</t>
+  </si>
+  <si>
+    <t>ECOGEST PROJETOS E INOVAÇÕES SUSTENTÁVEIS LTDA.</t>
+  </si>
+  <si>
+    <t>32.029.690/0001-06</t>
+  </si>
+  <si>
+    <t>Despacho nº 146/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.211005/2026-51</t>
+  </si>
+  <si>
+    <t>BENRI - CLASSIFICACAO DA PRODUCAO DE ACUCAR E ETANOL LTDA.</t>
+  </si>
+  <si>
+    <t>13.119.350/0001-13</t>
+  </si>
+  <si>
+    <t>Despacho nº 147/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.209786/2026-14</t>
+  </si>
+  <si>
+    <t>Anderson da Silva Nascimento – anderson@ecogest.com.br</t>
+  </si>
+  <si>
+    <t>Thierry Couto  – contact@benriratings.com/thierry.couto@benriratings.com - (19) 3423-9515</t>
+  </si>
+  <si>
+    <t>SGS DO BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>33.182.809/0083-87</t>
+  </si>
+  <si>
+    <t>Despacho nº 159/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.213856/2026-39</t>
+  </si>
+  <si>
+    <t>Caio César Ferreira de Faria - br.sustentabilidade@sgs.com; caio.faria@sgs.com; camila.chabar@sgs.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
@@ -625,52 +670,52 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="41.453125" customWidth="1"/>
     <col min="2" max="2" width="17.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.81640625" customWidth="1"/>
     <col min="4" max="5" width="23.54296875" customWidth="1"/>
     <col min="6" max="6" width="23.1796875" customWidth="1"/>
     <col min="7" max="7" width="22.1796875" customWidth="1"/>
     <col min="8" max="8" width="81" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="12"/>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
@@ -720,78 +765,126 @@
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>1</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2">
         <v>46113</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="3"/>
-[...6 lines deleted...]
-      <c r="H6" s="5"/>
+      <c r="A6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="4">
+        <v>46157</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="7" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="1"/>
-[...6 lines deleted...]
-      <c r="H7" s="8"/>
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1">
+        <v>3</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="2">
+        <v>46157</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="8" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="3"/>
-[...6 lines deleted...]
-      <c r="H8" s="5"/>
+      <c r="A8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="3">
+        <v>4</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="4">
+        <v>46168</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="9" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="8"/>
     </row>
     <row r="10" spans="1:8" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>