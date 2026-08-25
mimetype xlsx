--- v1 (2026-06-30)
+++ v2 (2026-08-25)
@@ -1,192 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10719"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://govanp-my.sharepoint.com/personal/amartini_anp_gov_br/Documents/Documents/01.ANP_06012025/01.Ano2026_STM/Página Programa Biometano/Listas dos credenciados/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/gusmenezes/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="34" documentId="13_ncr:1_{844CBF1E-8783-48E7-A464-F97751C5CE09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C4A3337A-1C78-4BDA-8664-57D0DD3C9279}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ACA333B3-92EF-414E-B8B5-6E7548A27FE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="640" windowWidth="27180" windowHeight="16380" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Credenciamentos Válidos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="46">
+  <si>
+    <t>Razão Social</t>
+  </si>
+  <si>
+    <t>CNPJ</t>
+  </si>
+  <si>
+    <t>Credenciamento 
+nº</t>
+  </si>
+  <si>
+    <t>Despacho 
+nº</t>
+  </si>
+  <si>
+    <t>Data do credenciamento</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Número do Processo</t>
+  </si>
+  <si>
+    <t>Status do credenciamento</t>
+  </si>
+  <si>
+    <t>Contatos</t>
+  </si>
+  <si>
+    <t>INSTITUTO TOTUM DE DESENVOLVIMENTO E GESTÃO EMPRESARIAL LTDA.</t>
+  </si>
+  <si>
+    <t>05.773.229/0001-82</t>
+  </si>
+  <si>
+    <t>Despacho nº 89/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.205327/2026-61</t>
+  </si>
+  <si>
+    <t>Ativo</t>
+  </si>
+  <si>
+    <t>Tatiane de Oliveira Futo Inada – (11) 3372-9576 – tatiane@institutototum.com.br
+Rafael Yukio Okamoto Noguchi – (11) 3372-9576 – rafael@institutototum.com.br</t>
+  </si>
+  <si>
+    <t>Fonte: STM - Coordenação de Transição Energética</t>
+  </si>
+  <si>
+    <t>ECOGEST PROJETOS E INOVAÇÕES SUSTENTÁVEIS LTDA.</t>
+  </si>
+  <si>
+    <t>32.029.690/0001-06</t>
+  </si>
+  <si>
+    <t>Despacho nº 146/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.211005/2026-51</t>
+  </si>
+  <si>
+    <t>BENRI - CLASSIFICACAO DA PRODUCAO DE ACUCAR E ETANOL LTDA.</t>
+  </si>
+  <si>
+    <t>13.119.350/0001-13</t>
+  </si>
+  <si>
+    <t>Despacho nº 147/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.209786/2026-14</t>
+  </si>
+  <si>
+    <t>Anderson da Silva Nascimento – anderson@ecogest.com.br</t>
+  </si>
+  <si>
+    <t>Thierry Couto  – contact@benriratings.com/thierry.couto@benriratings.com - (19) 3423-9515</t>
+  </si>
+  <si>
+    <t>SGS DO BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>33.182.809/0083-87</t>
+  </si>
+  <si>
+    <t>Despacho nº 159/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.213856/2026-39</t>
+  </si>
+  <si>
+    <t>Caio César Ferreira de Faria - br.sustentabilidade@sgs.com; caio.faria@sgs.com; camila.chabar@sgs.com</t>
+  </si>
+  <si>
+    <t>Despacho nº 211/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.218657/2026-17</t>
+  </si>
+  <si>
+    <t>BVQI DO BRASIL SOCIEDADE CERTIFICADORA LTDA</t>
+  </si>
+  <si>
+    <t>72.368.012/0001-84</t>
+  </si>
+  <si>
+    <t>certificacao.bvqi@bureauveritas.com; rodrigodasilva.oliveira@bureauveritas.com</t>
+  </si>
   <si>
     <r>
       <t xml:space="preserve">Agentes Certificadores de Origem Credenciados no Programa Nacional de Descarbonização do Produtor e Importador de Gás Natural e de Incentivo ao Biometano  
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF333333"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Em 02/04/2026</t>
+      <t>Em 29/07/2026</t>
     </r>
   </si>
   <si>
-    <t>Razão Social</t>
-[...89 lines deleted...]
-    <t>Caio César Ferreira de Faria - br.sustentabilidade@sgs.com; caio.faria@sgs.com; camila.chabar@sgs.com</t>
+    <t>DNV BUSINESS ASSURANCE AVALIAÇÕES E CERTIFICAÇÕES BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>00.603.542/0002-30</t>
+  </si>
+  <si>
+    <t>48610.218915/2026-65</t>
+  </si>
+  <si>
+    <t>Despacho nº 213/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>Raphael Leite - raphael.leite@dnv.com
+Gisele Morgado - gisele.morgado@dnv.com
+(11) 3305-3305</t>
+  </si>
+  <si>
+    <t>68.773.597/0009-06</t>
+  </si>
+  <si>
+    <t>RINA BRASIL SERVICOS TECNICOS LTDA</t>
+  </si>
+  <si>
+    <t>Despacho nº 256/2026/STM-CTER/STM/ANP-RJ</t>
+  </si>
+  <si>
+    <t>48610.219725/2026-65</t>
+  </si>
+  <si>
+    <t>Jackson Silva - jackson.silva@rina.org</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
@@ -258,76 +305,82 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -670,330 +723,379 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="41.453125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="81" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="41.5" customWidth="1"/>
+    <col min="2" max="2" width="17.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.83203125" customWidth="1"/>
+    <col min="4" max="4" width="42.5" customWidth="1"/>
+    <col min="5" max="5" width="23.5" customWidth="1"/>
+    <col min="6" max="6" width="23.1640625" customWidth="1"/>
+    <col min="7" max="7" width="22.1640625" customWidth="1"/>
+    <col min="8" max="8" width="80.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="B1" s="10" t="s">
+    <row r="1" spans="1:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B1" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="6"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="14"/>
+    </row>
+    <row r="3" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="16"/>
+    </row>
+    <row r="4" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="11"/>
-[...23 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="B4" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="C4" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="E4" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="F4" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="G4" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="H4" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="9" t="s">
+    </row>
+    <row r="5" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B5" s="1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>1</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E5" s="2">
         <v>46113</v>
       </c>
       <c r="F5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="H5" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="3" t="s">
+    </row>
+    <row r="6" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C6" s="3">
         <v>2</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E6" s="4">
         <v>46157</v>
       </c>
       <c r="F6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C7" s="1">
         <v>3</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2">
         <v>46157</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H7" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="B8" s="3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C8" s="3">
         <v>4</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E8" s="4">
         <v>46168</v>
       </c>
       <c r="F8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="5" t="s">
+    </row>
+    <row r="9" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="1">
+        <v>5</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-    </row>
-[...30 lines deleted...]
-    <row r="12" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E9" s="2">
+        <v>46219</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="48" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="3">
+        <v>6</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="4">
+        <v>46220</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="1">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="2">
+        <v>46248</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="8"/>
     </row>
-    <row r="14" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
     </row>
-    <row r="15" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="8"/>
     </row>
-    <row r="16" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
     </row>
-    <row r="17" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="8"/>
     </row>
-    <row r="18" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G3"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Credenciamentos Válidos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>