--- v0 (2025-12-07)
+++ v1 (2026-07-04)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fvinha\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CMBIO\4 - Biodiesel\04 - Volumes Comercializados\a partir de 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C7922DD-7F95-463C-9478-155685C87373}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50E81B42-CF89-42E4-9AD8-8DC2B38D7C9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="27930" windowHeight="16440" xr2:uid="{E9761ECE-B98B-4B2B-8113-463B2E7841AE}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{E9761ECE-B98B-4B2B-8113-463B2E7841AE}"/>
   </bookViews>
   <sheets>
     <sheet name="Op. Congêneres" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Op. Congêneres'!$B$8:$G$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="43">
   <si>
     <t xml:space="preserve">Período de aplicação: </t>
   </si>
   <si>
     <t>RAIZEN S.A.</t>
   </si>
   <si>
     <t>FERA LUBRIFICANTES LTDA.</t>
   </si>
   <si>
     <t>LARCO COMERCIAL DE PRODUTOS DE PETRÓLEO LTDA.</t>
   </si>
   <si>
     <t>ROYAL FIC DISTRIBUIDORA DE DERIVADOS DE PETRÓLEO S/A</t>
   </si>
   <si>
     <t>76 OIL DISTRIBUIDORA DE COMBUSTÍVEIS S/A</t>
   </si>
   <si>
     <t>TOBRAS DISTRIBUIDORA DE COMBUSTÍVEIS LTDA.</t>
   </si>
   <si>
     <t>TAURUS DISTRIBUIDORA DE PETRÓLEO LTDA</t>
   </si>
   <si>
@@ -136,61 +136,91 @@
   </si>
   <si>
     <t>CNPJ do Destinatário</t>
   </si>
   <si>
     <t>Razão Social do Destinatário</t>
   </si>
   <si>
     <t>START PETROLEO S.A.</t>
   </si>
   <si>
     <t>"A DIRETORIA DA AGÊNCIA NACIONAL DO PETRÓLEO, GÁS NATURAL E BIOCOMBUSTÍVEIS - ANP, no uso das atribuições que lhe foram conferidas pela Portaria ANP nº 265, de 10 de setembro de 2020, tendo em vista o que consta no processo nº 48610.206432/2025-37 e nas deliberações tomadas na 1.157ª Reunião de Diretoria, de 27 de março de 2025, torna pública a seguinte decisão:
 Vedar a comercialização entre congêneres de biodiesel no setor de distribuição, com amparo no § 1º do art. 18 da Resolução ANP nº 950, de 5 de outubro de 2023, com início no dia 1º de maio de 2025 até 31 de dezembro de 2025."</t>
   </si>
   <si>
     <t xml:space="preserve">Regulação:              Despacho ANP nº 508/2025    </t>
   </si>
   <si>
     <t>Ano 2025</t>
   </si>
   <si>
     <t>QTD_PRODUTO (m3)</t>
   </si>
   <si>
     <t xml:space="preserve">Relatório de operações de biodiesel entre distribuidores  - Despacho ANP nº 508/2025                                                                                                                                                                  </t>
+  </si>
+  <si>
+    <t>FEDERAL ENERGIA S/A</t>
+  </si>
+  <si>
+    <t>FAN - DISTRIBUIDORA DE PETRÓLEO LTDA.</t>
+  </si>
+  <si>
+    <t>ALE COMBUSTIVEIS S.A.</t>
+  </si>
+  <si>
+    <t>IPIRANGA PRODUTOS DE PETRÓLEO S.A</t>
+  </si>
+  <si>
+    <t>INTEGRACAO COMBUSTIVEIS LTDA</t>
+  </si>
+  <si>
+    <t>TEMAPE - TERMINAIS MARÍTIMOS DE PERNAMBUCO LTDA.</t>
+  </si>
+  <si>
+    <t>DANPETRO DISTRIBUIDORA DE PETRÓLEO S.A.</t>
+  </si>
+  <si>
+    <t>Vendedor</t>
+  </si>
+  <si>
+    <t>Comprador</t>
+  </si>
+  <si>
+    <t>Posição do Informante na comercialização</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="00&quot;. &quot;000&quot;. &quot;000&quot;/&quot;0000&quot;-&quot;00"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -204,61 +234,73 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF242424"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2EFDA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
@@ -286,86 +328,90 @@
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{2F67F091-A88B-4E36-B8BF-CD35D6DA5DFD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -708,720 +754,860 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5006820C-4BB6-4AE1-913A-97B107513A88}">
   <dimension ref="B1:Q32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L17" sqref="L17"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A8" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
-    <col min="2" max="2" width="21.140625" customWidth="1"/>
+    <col min="2" max="2" width="21.109375" customWidth="1"/>
     <col min="3" max="3" width="22" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="56.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="56.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.6640625" customWidth="1"/>
+    <col min="6" max="6" width="56.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="13.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="9" t="s">
+    <row r="1" spans="2:17" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C1" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="D1" s="9"/>
-[...38 lines deleted...]
-    <row r="4" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+    </row>
+    <row r="2" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="11"/>
+      <c r="O2" s="11"/>
+      <c r="P2" s="11"/>
+      <c r="Q2" s="11"/>
+    </row>
+    <row r="3" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+    </row>
+    <row r="4" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="11"/>
-[...14 lines deleted...]
-    <row r="5" spans="2:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="11"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+    </row>
+    <row r="5" spans="2:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="13"/>
-[...14 lines deleted...]
-    <row r="6" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+    </row>
+    <row r="6" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
-      <c r="H6" s="16"/>
-[...10 lines deleted...]
-    <row r="7" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+    </row>
+    <row r="7" spans="2:17" x14ac:dyDescent="0.3">
       <c r="D7" s="3"/>
-      <c r="H7" s="16"/>
-[...10 lines deleted...]
-    <row r="8" spans="2:17" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+      <c r="J7" s="11"/>
+      <c r="K7" s="11"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="11"/>
+      <c r="O7" s="11"/>
+      <c r="P7" s="11"/>
+      <c r="Q7" s="11"/>
+    </row>
+    <row r="8" spans="2:17" ht="88.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H8" s="16"/>
-[...10 lines deleted...]
-    <row r="9" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H8" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" s="11"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+      <c r="N8" s="11"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="11"/>
+      <c r="Q8" s="11"/>
+    </row>
+    <row r="9" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B9" s="5">
         <v>202505</v>
       </c>
       <c r="C9" s="7">
         <v>11441933000300</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>7243624000189</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="8">
         <v>4.5839999999999996</v>
       </c>
-      <c r="H9" s="16"/>
-[...10 lines deleted...]
-    <row r="10" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H9" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B10" s="5">
         <v>202505</v>
       </c>
       <c r="C10" s="7">
         <v>7243624000189</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="7">
         <v>11441933000300</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
         <v>4.5839999999999996</v>
       </c>
-      <c r="H10" s="16"/>
-[...10 lines deleted...]
-    <row r="11" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H10" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B11" s="5">
         <v>202505</v>
       </c>
       <c r="C11" s="7">
         <v>45790949000170</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="7">
         <v>39334434000325</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="8">
         <v>57.298000000000002</v>
       </c>
-      <c r="H11" s="16"/>
-[...10 lines deleted...]
-    <row r="12" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H11" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11"/>
+      <c r="Q11" s="11"/>
+    </row>
+    <row r="12" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B12" s="5">
         <v>202505</v>
       </c>
       <c r="C12" s="7">
         <v>8543600000108</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="7">
         <v>5759383002143</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="8">
         <v>58.19</v>
       </c>
-      <c r="H12" s="16"/>
-[...10 lines deleted...]
-    <row r="13" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H12" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B13" s="5">
         <v>202505</v>
       </c>
       <c r="C13" s="7">
         <v>69209575000387</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="7">
         <v>10775497000416</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="8">
         <v>99.046000000000006</v>
       </c>
-      <c r="H13" s="16"/>
-[...10 lines deleted...]
-    <row r="14" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H13" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B14" s="5">
         <v>202505</v>
       </c>
       <c r="C14" s="7">
         <v>33453598026866</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="7">
         <v>48700586000638</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="8">
         <v>113.092</v>
       </c>
-      <c r="H14" s="16"/>
-[...10 lines deleted...]
-    <row r="15" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H14" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B15" s="5">
         <v>202505</v>
       </c>
       <c r="C15" s="7">
         <v>39334434000325</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="7">
         <v>10775497000416</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="8">
         <v>263.92200000000003</v>
       </c>
-      <c r="H15" s="16"/>
-[...10 lines deleted...]
-    <row r="16" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H15" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B16" s="5">
         <v>202505</v>
       </c>
       <c r="C16" s="7">
         <v>10775497000254</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="7">
         <v>11989750000154</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="8">
         <v>323.11900000000003</v>
       </c>
-      <c r="H16" s="16"/>
-[...10 lines deleted...]
-    <row r="17" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H16" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+    </row>
+    <row r="17" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B17" s="5">
         <v>202505</v>
       </c>
       <c r="C17" s="7">
         <v>45790949000170</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="7">
         <v>10775497000416</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="8">
         <v>444.995</v>
       </c>
-      <c r="H17" s="16"/>
-[...10 lines deleted...]
-    <row r="18" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H17" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="11"/>
+      <c r="N17" s="11"/>
+      <c r="O17" s="11"/>
+      <c r="P17" s="11"/>
+      <c r="Q17" s="11"/>
+    </row>
+    <row r="18" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B18" s="5">
         <v>202505</v>
       </c>
       <c r="C18" s="7">
         <v>8569652000234</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="7">
         <v>97471676001410</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="8">
         <v>852</v>
       </c>
-      <c r="H18" s="16"/>
-[...10 lines deleted...]
-    <row r="19" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H18" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+    </row>
+    <row r="19" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B19" s="5">
         <v>202506</v>
       </c>
       <c r="C19" s="7">
         <v>69209575000387</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="7">
         <v>44578875000140</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="8">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H19" s="16"/>
-[...10 lines deleted...]
-    <row r="20" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H19" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+    </row>
+    <row r="20" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B20" s="5">
         <v>202506</v>
       </c>
       <c r="C20" s="7">
         <v>45790949000170</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="7">
         <v>10775497000416</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="8">
         <v>39.695999999999998</v>
       </c>
-    </row>
-    <row r="21" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H20" s="17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B21" s="5">
         <v>202506</v>
       </c>
       <c r="C21" s="7">
         <v>1452651000770</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="7">
         <v>2886685000140</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="8">
         <v>40</v>
       </c>
-    </row>
-    <row r="22" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H21" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B22" s="5">
         <v>202507</v>
       </c>
       <c r="C22" s="7">
         <v>48700586000123</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="7">
         <v>33453598010943</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="8">
         <v>0.17699999999999999</v>
       </c>
-    </row>
-    <row r="23" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H22" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I22" s="18"/>
+    </row>
+    <row r="23" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B23" s="5">
         <v>202507</v>
       </c>
       <c r="C23" s="7">
         <v>6240179000726</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="7">
         <v>55483564002087</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="8">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H23" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B24" s="5">
         <v>202507</v>
       </c>
       <c r="C24" s="7">
         <v>2805889000886</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>1349764004813</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="8">
         <v>157.244</v>
       </c>
-    </row>
-    <row r="25" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H24" s="17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B25" s="5">
         <v>202508</v>
       </c>
       <c r="C25" s="7">
         <v>6240179000645</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="7">
         <v>3933842000780</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="8">
         <v>10</v>
       </c>
-    </row>
-    <row r="26" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H25" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B26" s="5">
         <v>202508</v>
       </c>
       <c r="C26" s="7">
         <v>828887000100</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="7">
         <v>1452651000770</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G26" s="8">
         <v>30</v>
       </c>
-    </row>
-    <row r="27" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H26" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B27" s="5">
         <v>202510</v>
       </c>
       <c r="C27" s="7">
         <v>55483564001510</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="7">
         <v>2805889004369</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="8">
         <v>50</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="I32" s="15"/>
+      <c r="H27" s="17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="2:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B28" s="5">
+        <v>202512</v>
+      </c>
+      <c r="C28" s="7">
+        <v>2909530002126</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="7">
+        <v>5380369000433</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" s="8">
+        <v>12</v>
+      </c>
+      <c r="H28" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="9"/>
+      <c r="J28" s="10"/>
+    </row>
+    <row r="29" spans="2:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B29" s="5">
+        <v>202512</v>
+      </c>
+      <c r="C29" s="7">
+        <v>23314594000887</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" s="7">
+        <v>33337122021396</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G29" s="8">
+        <v>57.414999999999999</v>
+      </c>
+      <c r="H29" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="I29" s="9"/>
+      <c r="J29" s="10"/>
+    </row>
+    <row r="30" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B30" s="5">
+        <v>202603</v>
+      </c>
+      <c r="C30" s="7">
+        <v>44248274001222</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" s="7">
+        <v>2639582000500</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G30" s="8">
+        <v>30</v>
+      </c>
+      <c r="H30" s="17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B31" s="5">
+        <v>202604</v>
+      </c>
+      <c r="C31" s="7">
+        <v>8543600000108</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="7">
+        <v>5315244000187</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G31" s="8">
+        <v>3.9</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="2:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="B8:G26" xr:uid="{5006820C-4BB6-4AE1-913A-97B107513A88}">
-[...4 lines deleted...]
-  </autoFilter>
   <mergeCells count="3">
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>