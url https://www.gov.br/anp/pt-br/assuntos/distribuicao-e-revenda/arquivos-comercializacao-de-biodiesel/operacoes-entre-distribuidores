--- v1 (2026-07-04)
+++ v2 (2026-07-26)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CMBIO\4 - Biodiesel\04 - Volumes Comercializados\a partir de 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\andyl\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50E81B42-CF89-42E4-9AD8-8DC2B38D7C9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0DDCD129-0E8D-44DB-A57A-75FD4BF73110}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{E9761ECE-B98B-4B2B-8113-463B2E7841AE}"/>
   </bookViews>
   <sheets>
     <sheet name="Op. Congêneres" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Op. Congêneres'!$B$8:$G$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="48">
   <si>
     <t xml:space="preserve">Período de aplicação: </t>
   </si>
   <si>
     <t>RAIZEN S.A.</t>
   </si>
   <si>
     <t>FERA LUBRIFICANTES LTDA.</t>
   </si>
   <si>
     <t>LARCO COMERCIAL DE PRODUTOS DE PETRÓLEO LTDA.</t>
   </si>
   <si>
     <t>ROYAL FIC DISTRIBUIDORA DE DERIVADOS DE PETRÓLEO S/A</t>
   </si>
   <si>
     <t>76 OIL DISTRIBUIDORA DE COMBUSTÍVEIS S/A</t>
   </si>
   <si>
     <t>TOBRAS DISTRIBUIDORA DE COMBUSTÍVEIS LTDA.</t>
   </si>
   <si>
     <t>TAURUS DISTRIBUIDORA DE PETRÓLEO LTDA</t>
   </si>
   <si>
@@ -122,94 +122,109 @@
   <si>
     <t>GASOIL DISTRIBUIDORA DE PETROLEO LTDA</t>
   </si>
   <si>
     <t>CENTROESTE DISTRIBUICAO DE DERIVADOS DE PETROLEO S/A</t>
   </si>
   <si>
     <t>Data de Referência</t>
   </si>
   <si>
     <t>CNPJ do Informante</t>
   </si>
   <si>
     <t>Informante</t>
   </si>
   <si>
     <t>CNPJ do Destinatário</t>
   </si>
   <si>
     <t>Razão Social do Destinatário</t>
   </si>
   <si>
     <t>START PETROLEO S.A.</t>
   </si>
   <si>
-    <t>"A DIRETORIA DA AGÊNCIA NACIONAL DO PETRÓLEO, GÁS NATURAL E BIOCOMBUSTÍVEIS - ANP, no uso das atribuições que lhe foram conferidas pela Portaria ANP nº 265, de 10 de setembro de 2020, tendo em vista o que consta no processo nº 48610.206432/2025-37 e nas deliberações tomadas na 1.157ª Reunião de Diretoria, de 27 de março de 2025, torna pública a seguinte decisão:
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">Regulação:              Despacho ANP nº 508/2025    </t>
   </si>
   <si>
     <t>Ano 2025</t>
   </si>
   <si>
     <t>QTD_PRODUTO (m3)</t>
   </si>
   <si>
     <t xml:space="preserve">Relatório de operações de biodiesel entre distribuidores  - Despacho ANP nº 508/2025                                                                                                                                                                  </t>
   </si>
   <si>
     <t>FEDERAL ENERGIA S/A</t>
   </si>
   <si>
     <t>FAN - DISTRIBUIDORA DE PETRÓLEO LTDA.</t>
   </si>
   <si>
     <t>ALE COMBUSTIVEIS S.A.</t>
   </si>
   <si>
     <t>IPIRANGA PRODUTOS DE PETRÓLEO S.A</t>
   </si>
   <si>
     <t>INTEGRACAO COMBUSTIVEIS LTDA</t>
   </si>
   <si>
     <t>TEMAPE - TERMINAIS MARÍTIMOS DE PERNAMBUCO LTDA.</t>
   </si>
   <si>
     <t>DANPETRO DISTRIBUIDORA DE PETRÓLEO S.A.</t>
   </si>
   <si>
     <t>Vendedor</t>
   </si>
   <si>
     <t>Comprador</t>
   </si>
   <si>
     <t>Posição do Informante na comercialização</t>
+  </si>
+  <si>
+    <t>SMALL DISTRIBUIDORA DE DERIVADOS DE PETRÓLEO LTDA.</t>
+  </si>
+  <si>
+    <t>FLEXPETRO DISTRIBUIDORA DE DERIVADOS DE PETRÓLEO S.A.</t>
+  </si>
+  <si>
+    <t>NIMO ENERGIA * DISTRIBUIDORA E COMERCIO DE COMBUSTIVEIS LIMITADA</t>
+  </si>
+  <si>
+    <t>AMERICANOIL DISTRIBUIDORA DE DERIVADOS DE PETRÓLEO LTDA.</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA DE PRODUTOS DE PETRÓLEO CHARRUA LTDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"A DIRETORIA DA AGÊNCIA NACIONAL DO PETRÓLEO, GÁS NATURAL E BIOCOMBUSTÍVEIS - ANP, no uso das atribuições que lhe foram conferidas pela Portaria ANP nº 265, de 10 de setembro de 2020, tendo em vista o que consta no processo nº 48610.206432/2025-37 e nas deliberações tomadas na 1.157ª Reunião de Diretoria, de 27 de março de 2025, torna pública a seguinte decisão:
+Vedar a comercialização entre congêneres de biodiesel no setor de distribuição, com amparo no § 1º do art. 18 da Resolução ANP nº 950, de 5 de outubro de 2023, com início no dia 1º de maio de 2025 até 31 de dezembro de 2025." Em 29 de dezembro de 2025, a vedação foi prorrogada por 180 dias, com efeito até 30 de junho de 2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="00&quot;. &quot;000&quot;. &quot;000&quot;/&quot;0000&quot;-&quot;00"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -335,83 +350,85 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{2F67F091-A88B-4E36-B8BF-CD35D6DA5DFD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -752,860 +769,965 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5006820C-4BB6-4AE1-913A-97B107513A88}">
-  <dimension ref="B1:Q32"/>
+  <dimension ref="B1:Q36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A8" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="21.109375" customWidth="1"/>
     <col min="3" max="3" width="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="56.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.6640625" customWidth="1"/>
     <col min="6" max="6" width="56.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="13.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C1" s="12" t="s">
-[...15 lines deleted...]
-      <c r="Q1" s="11"/>
+      <c r="C1" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
     </row>
     <row r="2" spans="2:17" x14ac:dyDescent="0.3">
-      <c r="H2" s="11"/>
-[...8 lines deleted...]
-      <c r="Q2" s="11"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
     </row>
     <row r="3" spans="2:17" x14ac:dyDescent="0.3">
-      <c r="H3" s="11"/>
-[...8 lines deleted...]
-      <c r="Q3" s="11"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="13" t="s">
-[...15 lines deleted...]
-      <c r="Q4" s="11"/>
+      <c r="C4" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
     </row>
     <row r="5" spans="2:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C5" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="16"/>
-[...12 lines deleted...]
-      <c r="Q5" s="11"/>
+      <c r="C5" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
     </row>
     <row r="6" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B6" s="3"/>
-      <c r="C6" s="4"/>
+      <c r="C6" s="18"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
-      <c r="H6" s="11"/>
-[...8 lines deleted...]
-      <c r="Q6" s="11"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+      <c r="Q6" s="10"/>
     </row>
     <row r="7" spans="2:17" x14ac:dyDescent="0.3">
       <c r="D7" s="3"/>
-      <c r="H7" s="11"/>
-[...8 lines deleted...]
-      <c r="Q7" s="11"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
     </row>
     <row r="8" spans="2:17" ht="88.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="6" t="s">
+      <c r="G8" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10"/>
+    </row>
+    <row r="9" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B9" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C9" s="6">
+        <v>11441933000300</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="6">
+        <v>7243624000189</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="7">
+        <v>4.5839999999999996</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+    </row>
+    <row r="10" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B10" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C10" s="6">
+        <v>7243624000189</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="6">
+        <v>11441933000300</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="7">
+        <v>4.5839999999999996</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+    </row>
+    <row r="11" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B11" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C11" s="6">
+        <v>45790949000170</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="6">
+        <v>39334434000325</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="7">
+        <v>57.298000000000002</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+    </row>
+    <row r="12" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B12" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C12" s="6">
+        <v>8543600000108</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="6">
+        <v>5759383002143</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G12" s="7">
+        <v>58.19</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+    </row>
+    <row r="13" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B13" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C13" s="6">
+        <v>69209575000387</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="6">
+        <v>10775497000416</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="7">
+        <v>99.046000000000006</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+    </row>
+    <row r="14" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B14" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C14" s="6">
+        <v>33453598026866</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="6">
+        <v>48700586000638</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="7">
+        <v>113.092</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+    </row>
+    <row r="15" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B15" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C15" s="6">
+        <v>39334434000325</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="6">
+        <v>10775497000416</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="7">
+        <v>263.92200000000003</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+    </row>
+    <row r="16" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B16" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C16" s="6">
+        <v>10775497000254</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="6">
+        <v>11989750000154</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="7">
+        <v>323.11900000000003</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+    </row>
+    <row r="17" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B17" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C17" s="6">
+        <v>45790949000170</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="6">
+        <v>10775497000416</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="7">
+        <v>444.995</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+    </row>
+    <row r="18" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B18" s="4">
+        <v>202505</v>
+      </c>
+      <c r="C18" s="6">
+        <v>8569652000234</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="6">
+        <v>97471676001410</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="7">
+        <v>852</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="10"/>
+    </row>
+    <row r="19" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B19" s="4">
+        <v>202506</v>
+      </c>
+      <c r="C19" s="6">
+        <v>69209575000387</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" s="6">
+        <v>44578875000140</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="7">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+    </row>
+    <row r="20" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B20" s="4">
+        <v>202506</v>
+      </c>
+      <c r="C20" s="6">
+        <v>45790949000170</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="6">
+        <v>10775497000416</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="7">
+        <v>39.695999999999998</v>
+      </c>
+      <c r="H20" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B21" s="4">
+        <v>202506</v>
+      </c>
+      <c r="C21" s="6">
+        <v>1452651000770</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="6">
+        <v>2886685000140</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="7">
+        <v>40</v>
+      </c>
+      <c r="H21" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B22" s="4">
+        <v>202507</v>
+      </c>
+      <c r="C22" s="6">
+        <v>48700586000123</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="6">
+        <v>33453598010943</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="H22" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I22" s="12"/>
+    </row>
+    <row r="23" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B23" s="4">
+        <v>202507</v>
+      </c>
+      <c r="C23" s="6">
+        <v>6240179000726</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="6">
+        <v>55483564002087</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="7">
+        <v>10</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B24" s="4">
+        <v>202507</v>
+      </c>
+      <c r="C24" s="6">
+        <v>2805889000886</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="6">
+        <v>1349764004813</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G24" s="7">
+        <v>157.244</v>
+      </c>
+      <c r="H24" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B25" s="4">
+        <v>202508</v>
+      </c>
+      <c r="C25" s="6">
+        <v>6240179000645</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="6">
+        <v>3933842000780</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="7">
+        <v>10</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B26" s="4">
+        <v>202508</v>
+      </c>
+      <c r="C26" s="6">
+        <v>828887000100</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="6">
+        <v>1452651000770</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26" s="7">
+        <v>30</v>
+      </c>
+      <c r="H26" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B27" s="4">
+        <v>202510</v>
+      </c>
+      <c r="C27" s="6">
+        <v>55483564001510</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="6">
+        <v>2805889004369</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="7">
+        <v>50</v>
+      </c>
+      <c r="H27" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="2:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B28" s="4">
+        <v>202512</v>
+      </c>
+      <c r="C28" s="6">
+        <v>2909530002126</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" s="6">
+        <v>5380369000433</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G28" s="7">
+        <v>12</v>
+      </c>
+      <c r="H28" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I28" s="8"/>
+      <c r="J28" s="9"/>
+    </row>
+    <row r="29" spans="2:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B29" s="4">
+        <v>202512</v>
+      </c>
+      <c r="C29" s="6">
+        <v>23314594000887</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="6">
+        <v>33337122021396</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G29" s="7">
+        <v>57.414999999999999</v>
+      </c>
+      <c r="H29" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" s="8"/>
+      <c r="J29" s="9"/>
+    </row>
+    <row r="30" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B30" s="4">
+        <v>202603</v>
+      </c>
+      <c r="C30" s="6">
+        <v>44248274001222</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E30" s="6">
+        <v>2639582000500</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G30" s="7">
+        <v>30</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="31" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B31" s="4">
+        <v>202604</v>
+      </c>
+      <c r="C31" s="6">
+        <v>8543600000108</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="6">
+        <v>5315244000187</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G31" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B32" s="4">
+        <v>202605</v>
+      </c>
+      <c r="C32" s="6">
+        <v>1452651000770</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="6">
+        <v>2044526000794</v>
+      </c>
+      <c r="F32" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I8" s="11"/>
-[...60 lines deleted...]
-      <c r="H10" s="17" t="s">
+      <c r="G32" s="7">
+        <v>10</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="33" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B33" s="4">
+        <v>202605</v>
+      </c>
+      <c r="C33" s="6">
+        <v>8892436000497</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" s="6">
+        <v>9059136000141</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="7">
+        <v>20</v>
+      </c>
+      <c r="H33" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="I10" s="11"/>
-[...45 lines deleted...]
-      <c r="C12" s="7">
+    </row>
+    <row r="34" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B34" s="4">
+        <v>202605</v>
+      </c>
+      <c r="C34" s="6">
+        <v>1452651000770</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="6">
+        <v>2886685000140</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="7">
+        <v>20</v>
+      </c>
+      <c r="H34" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B35" s="4">
+        <v>202605</v>
+      </c>
+      <c r="C35" s="6">
+        <v>1973067001066</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="6">
+        <v>1317309001497</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G35" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="H35" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B36" s="4">
+        <v>202606</v>
+      </c>
+      <c r="C36" s="6">
         <v>8543600000108</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="D36" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="7">
-[...493 lines deleted...]
-      <c r="F30" s="5" t="s">
+      <c r="E36" s="6">
+        <v>5315244000187</v>
+      </c>
+      <c r="F36" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="G30" s="8">
-[...19 lines deleted...]
-      <c r="F31" s="5" t="s">
+      <c r="G36" s="7">
+        <v>4.875</v>
+      </c>
+      <c r="H36" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="G31" s="8">
-[...14 lines deleted...]
-      <c r="I32" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>