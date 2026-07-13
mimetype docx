--- v0 (2026-06-21)
+++ v1 (2026-07-13)
@@ -29,531 +29,212 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="565D8D1D" w14:textId="4581AFB8" w:rsidR="0040209C" w:rsidRPr="00C0145A" w:rsidRDefault="0040209C" w:rsidP="007D475E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Black" w:hAnsi="Aptos Black"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Black" w:hAnsi="Aptos Black"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>GUIA DE BOAS PRÁTICAS DE ACESSIBILIDADE EM CINEMA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E59F68" w14:textId="05D2276F" w:rsidR="00F80CE9" w:rsidRPr="00C0145A" w:rsidRDefault="008D1C45" w:rsidP="007D475E">
+    <w:p w14:paraId="74E59F68" w14:textId="05D2276F" w:rsidR="00F80CE9" w:rsidRDefault="008D1C45" w:rsidP="007D475E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">Orientações para </w:t>
       </w:r>
       <w:r w:rsidR="00905423" w:rsidRPr="00C0145A">
         <w:t>produtoras, distribuidoras</w:t>
       </w:r>
       <w:r w:rsidR="005460C4" w:rsidRPr="00C0145A">
         <w:t>, exibidores e plataformas de ingressos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA07113" w14:textId="406844E2" w:rsidR="00DE7F5B" w:rsidRDefault="008F0CDF">
-      <w:r>
+    <w:p w14:paraId="0EA07113" w14:textId="5112F2CF" w:rsidR="00DE7F5B" w:rsidRDefault="00D0174E" w:rsidP="00907938">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0174E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versão adaptada para </w:t>
+      </w:r>
+      <w:r w:rsidR="00907938">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>período de defeso eleitoral</w:t>
+      </w:r>
+      <w:r w:rsidR="00907938">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51836592" wp14:editId="59E9C3A1">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EF9D7A6" wp14:editId="486351E1">
+            <wp:extent cx="5399611" cy="7637838"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="907862547" name="Imagem 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="907862547" name="Imagem 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5114824" cy="7224817"/>
+                      <a:ext cx="5399611" cy="7637838"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A3ADF6" w14:textId="4F47DA2D" w:rsidR="008F0CDF" w:rsidRPr="00C0145A" w:rsidRDefault="00816D49" w:rsidP="00B3074A">
+    <w:p w14:paraId="66A3ADF6" w14:textId="44BE3F0A" w:rsidR="008F0CDF" w:rsidRPr="00C0145A" w:rsidRDefault="00816D49" w:rsidP="00B3074A">
       <w:pPr>
         <w:pStyle w:val="Descriodaimagem"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Descrição da imagem: </w:t>
       </w:r>
       <w:r w:rsidR="00B3074A">
         <w:t xml:space="preserve">Ao centro, uma </w:t>
       </w:r>
       <w:r w:rsidR="00B3074A" w:rsidRPr="00B3074A">
-        <w:t xml:space="preserve">ilustração isométrica representa um complexo de cinema em perspectiva, organizado em três camadas sobrepostas de baixo para cima. Na camada inferior, uma calçada com vaga de estacionamento acessível sinalizada, onde uma pessoa em cadeira de </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> direito e inferior esquerdo.</w:t>
+        <w:t>ilustração isométrica representa um complexo de cinema em perspectiva, organizado em três camadas sobrepostas de baixo para cima. Na camada inferior, uma calçada com vaga de estacionamento acessível sinalizada, onde uma pessoa em cadeira de rodas motorizada está posicionada. Na camada intermediária, a fachada do cinema em amarelo e marrom, com letreiro "CINEMA", marquise com as salas "1" e "2", cartazes de filmes nas laterais e uma árvore à esquerda; figuras humanas circulam na entrada, incluindo uma pessoa em cadeira de rodas e uma com bengala. Na camada superior, o interior do cinema dividido em dois ambientes: à esquerda, um saguão com balcão de atendimento, estantes de produtos, figuras humanas em pé e sentadas e uma pessoa com cão-guia; à direita, uma sala de exibição com fileiras de poltronas laranja ocupadas por espectadores e uma tela de projeção exibindo a silhueta de um personagem. Acima da ilustração, uma câmera de filmagem sobre um tripé, com uma claquete à frente. Na base da capa, três logotipos institucionais dispostos horizontalmente: Ancine — Agência Nacional do Cinema, Ministério dos Direitos Humanos e da Cidadania, e Governo Federal Brasil — Do lado do povo brasileiro. Elementos gráficos decorativos de tira de filme aparecem nos cantos superior direito e inferior esquerdo.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fim da descrição.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70274DB6" w14:textId="2105B648" w:rsidR="00DE7F5B" w:rsidRPr="00C0145A" w:rsidRDefault="00DE7F5B" w:rsidP="008237FB"/>
+    <w:p w14:paraId="70274DB6" w14:textId="3E919AD8" w:rsidR="00907938" w:rsidRDefault="00907938" w:rsidP="008237FB">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EE213D" w14:textId="17063376" w:rsidR="00DE7F5B" w:rsidRDefault="00907938" w:rsidP="008237FB">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>FICHA TÉCNICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA46A94" w14:textId="77777777" w:rsidR="00907938" w:rsidRDefault="00907938" w:rsidP="008237FB"/>
+    <w:p w14:paraId="0B2F46C2" w14:textId="460EFCFB" w:rsidR="00907938" w:rsidRDefault="00907938" w:rsidP="00907938">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informação suprimida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBA3680" w14:textId="77777777" w:rsidR="00907938" w:rsidRPr="00D0174E" w:rsidRDefault="00907938" w:rsidP="00907938">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0174E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Versão adaptada para manter o acesso ao conteúdo informativo durante o período de Defeso Eleitoral, em cumprimento à Lei nº 9.504/1997 e à Resolução TSE nº 23.760/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C9A4EB" w14:textId="77777777" w:rsidR="00907938" w:rsidRPr="00C0145A" w:rsidRDefault="00907938" w:rsidP="00907938">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0174E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Disponibilizada em 4 de julho de 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F668652" w14:textId="73C88BBB" w:rsidR="00907938" w:rsidRPr="00C0145A" w:rsidRDefault="00907938" w:rsidP="008237FB"/>
     <w:p w14:paraId="12F62570" w14:textId="188D96A3" w:rsidR="00A721FB" w:rsidRPr="00C0145A" w:rsidRDefault="00A721FB" w:rsidP="00E6335E"/>
     <w:p w14:paraId="3BBEFE0B" w14:textId="77777777" w:rsidR="00E73D37" w:rsidRPr="00C0145A" w:rsidRDefault="00E73D37"/>
     <w:p w14:paraId="2B0364D6" w14:textId="29214169" w:rsidR="00D61E8A" w:rsidRDefault="00D61E8A">
-      <w:r>
-[...377 lines deleted...]
-    <w:p w14:paraId="5157655D" w14:textId="0D42A79D" w:rsidR="00E50485" w:rsidRDefault="00E50485" w:rsidP="00F34E90">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="2143994765"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
@@ -2382,691 +2063,91 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7D418D53" w14:textId="39402868" w:rsidR="00A51389" w:rsidRDefault="00A51389">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28382F04" w14:textId="0A48715D" w:rsidR="003966E3" w:rsidRPr="00C0145A" w:rsidRDefault="00137BD7" w:rsidP="00C24CE8">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc227103568"/>
       <w:r w:rsidRPr="00C0145A">
         <w:lastRenderedPageBreak/>
         <w:t>Introdução</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="55D60A0B" w14:textId="5495CA01" w:rsidR="00996780" w:rsidRPr="00C0145A" w:rsidRDefault="003966E3" w:rsidP="00996780">
-[...38 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="17F9A551" w14:textId="77777777" w:rsidR="00907938" w:rsidRDefault="00907938" w:rsidP="00907938">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:t>A obrigação de oferta de acessibilidade para pessoas com deficiência visual ou auditiva nas sessões de cinema no Brasil é uma realidade desde janeiro de 2023. Essa determinação da Lei Brasileira de Inclusão, também conhecida como Estatuto da Pessoa com</w:t>
+        <w:t>Informação suprimida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F47CCEC" w14:textId="77777777" w:rsidR="00907938" w:rsidRPr="00D0174E" w:rsidRDefault="00907938" w:rsidP="00907938">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0174E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Versão adaptada para manter o acesso ao conteúdo informativo durante o período de Defeso Eleitoral, em cumprimento à Lei nº 9.504/1997 e à Resolução TSE nº 23.760/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608D51EC" w14:textId="77777777" w:rsidR="00907938" w:rsidRPr="00C0145A" w:rsidRDefault="00907938" w:rsidP="00907938">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0174E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Disponibilizada em 4 de julho de 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...192 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...346 lines deleted...]
-        <w:t xml:space="preserve"> Ao incorporar a acessibilidade como prática estrutural e integrada às rotinas, o cinema assume um compromisso permanente com a inclusão e contribui para a transformação social e cultural.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4024FE32" w14:textId="77777777" w:rsidR="006475B4" w:rsidRPr="00C0145A" w:rsidRDefault="006475B4" w:rsidP="007100D8">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD1937A" w14:textId="77777777" w:rsidR="006475B4" w:rsidRPr="00C0145A" w:rsidRDefault="006475B4" w:rsidP="006475B4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Resumo do capítulo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C138CAD" w14:textId="77777777" w:rsidR="006475B4" w:rsidRDefault="006475B4" w:rsidP="006475B4">
       <w:pPr>
@@ -3465,51 +2546,51 @@
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7ED8">
         <w:t>Legendagem descritiva: também conhecida como Legenda para Surdos e Ensurdecidos (LSE), apresenta, em texto escrito, os diálogos e informações sonoras relevantes da obra, como efeitos sonoros e músicas, além de expressões da emoção e identificação de falas e personagens. Destina-se a pessoas surdas ou com deficiência auditiva com fluência de leitura na língua portuguesa e deve seguir critérios de legibilidade, sincronização e clareza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAE1953" w14:textId="2AA68016" w:rsidR="00AC7ED8" w:rsidRPr="00AC7ED8" w:rsidRDefault="00AC7ED8" w:rsidP="00AC7ED8">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7ED8">
         <w:t>Equipamentos e tecnologias assistivas</w:t>
       </w:r>
       <w:r w:rsidR="00D345BC">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00AC7ED8">
         <w:t xml:space="preserve">: conjunto de soluções técnicas necessárias para o uso dos recursos de acessibilidade comunicacional dos filmes durante a exibição cinematográfica. A solução pode ser coletiva, quando um ou mais recursos de acessibilidade ficam disponíveis para todos os espectadores presentes na sala, ou individual, quando o recurso é acionado apenas por parte dos espectadores. A </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7ED8">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">solução pode envolver equipamentos como aplicativos, dispositivos móveis, fones de ouvido, tablets ou sistemas integrados à sala de cinema. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB42F76" w14:textId="59EB30B4" w:rsidR="005A1356" w:rsidRDefault="005A1356" w:rsidP="00C230D6">
       <w:pPr>
         <w:pStyle w:val="Pargrafocomrecuo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A1356">
         <w:t xml:space="preserve">Para que uma pessoa com deficiência sensorial consiga assistir a um filme no cinema, é necessário que </w:t>
       </w:r>
       <w:r w:rsidR="00AC7ED8">
         <w:t>três</w:t>
       </w:r>
       <w:r w:rsidRPr="005A1356">
         <w:t xml:space="preserve"> condições sejam atendidas de forma articulada: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FE30DF" w14:textId="0F8071C0" w:rsidR="00C230D6" w:rsidRDefault="00C230D6" w:rsidP="00C230D6">
       <w:pPr>
@@ -3955,51 +3036,51 @@
         <w:t>Considere a acessibilidade em todas as etapas do processo.</w:t>
       </w:r>
       <w:r w:rsidR="00494BB1" w:rsidRPr="00C0145A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">Estimule a reflexão sobre acessibilidade em todas as etapas do projeto, desde o desenho inicial, a construção do roteiro, a pré-produção, a filmagem, a finalização e a distribuição. </w:t>
       </w:r>
       <w:r w:rsidR="00494BB1" w:rsidRPr="00C0145A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="009B008F">
         <w:t>Os filmes devem ser pensados e realizados para serem assistidos por todas as pessoas, sem exceção. Nesse sentido, quanto mais cedo a equipe de tradução audiovisual se integrar ao projeto, maior a possibilidade de se adotarem escolhas narrativas, estéticas e comunicacionais coerentes, favorecendo a integração orgânica da acessibilidade ao filme.</w:t>
       </w:r>
       <w:r w:rsidR="009B008F">
         <w:br/>
         <w:t xml:space="preserve">Alguns estudiosos, fundamentando-se inclusive em avaliação empírica, defendem que a audiodescrição, por exemplo, comece a ser pensada no início do processo de produção do filme. Nesse modelo, a audiodescrição é entendida como um dos elementos constitutivos da obra e é elaborada por profissionais da equipe de criação do filme. Nessa concepção, a audiodescrição passa a ser mais uma camada de áudio que compõe a trilha sonora do </w:t>
       </w:r>
       <w:r w:rsidR="5F2DF801" w:rsidRPr="00C0145A">
         <w:t>filme</w:t>
       </w:r>
       <w:r w:rsidR="001852B0" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="0823D9AB" w:rsidRPr="00C0145A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E96A7E" w14:textId="44D220C1" w:rsidR="0080795E" w:rsidRPr="00C0145A" w:rsidRDefault="5CB17750" w:rsidP="0080795E">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t>Em filmes que se iniciam com cenas silenciosas, avalie a possibilidade de adotar um</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sinal sonoro</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> nos primeiros segundos.</w:t>
       </w:r>
       <w:r w:rsidR="007562F7" w:rsidRPr="00C0145A">
         <w:br/>
@@ -4198,51 +3279,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5646F7" w14:textId="1D9C15ED" w:rsidR="00FA656B" w:rsidRPr="00C0145A" w:rsidRDefault="4F52245B" w:rsidP="00494BB1">
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">Em geral, cabe à produtora brasileira providenciar as acessibilidades para seu filme. </w:t>
       </w:r>
       <w:r w:rsidR="397979AA" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">É comum que os fornecedores de acessibilidade sejam contratados na fase de pós-produção. </w:t>
       </w:r>
       <w:r w:rsidR="00F2616F" w:rsidRPr="00C0145A">
         <w:t>O ideal, no entanto, é que o processo de tradu</w:t>
       </w:r>
       <w:r w:rsidR="00E8779B" w:rsidRPr="00C0145A">
         <w:t>ção audiovisual possa se iniciar ainda durante a filmagem</w:t>
       </w:r>
       <w:r w:rsidR="00A35158" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">, havendo colaboração entre os profissionais </w:t>
       </w:r>
       <w:r w:rsidR="009B0806" w:rsidRPr="00C0145A">
         <w:t>responsáveis pela produção das acessibilidades e a equipe criativa do filme</w:t>
       </w:r>
       <w:r w:rsidR="00267ACA" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="005637B7" w:rsidRPr="00C0145A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B0806" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t>No caso dos filmes estrangeiros lançados no Brasil</w:t>
       </w:r>
       <w:r w:rsidR="126576F7" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r w:rsidR="1305B283" w:rsidRPr="00C0145A">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="126576F7" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> uma </w:t>
       </w:r>
       <w:r w:rsidR="71F1384E" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">parte </w:t>
       </w:r>
       <w:r w:rsidR="126576F7" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">dos filmes nacionais, </w:t>
       </w:r>
@@ -4924,51 +4005,51 @@
         </w:rPr>
         <w:t>Digital Cinema Package</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">), independentemente da tecnologia assistiva que venha a ser utilizada majoritariamente nas exibições em cinema. </w:t>
       </w:r>
       <w:r w:rsidR="00494BB1" w:rsidRPr="00C0145A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t>Isso amplia as possibilidades de oferta de acessibilidade de seu filme e permite a exibição do filme com acessibilidade sem a necessidade de uso de um celular do espectador, desde que a sala esteja adaptada para utilizar a tecnologia que transmite os recursos do DCP para um aparelho do próprio cinema que é emprestado ao público durante a sessão.</w:t>
       </w:r>
       <w:r w:rsidR="00494BB1" w:rsidRPr="00C0145A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00176B10" w:rsidRPr="00176B10">
         <w:t>Além disso, quando a legenda descritiva está no DCP, o exibidor pode com facilidade programar sessões em que essa acessibilidade seja disponibilizada na tela do cinema, o que atende parte significativa de</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> espectadores</w:t>
       </w:r>
       <w:r w:rsidR="001B652C" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00176B10">
         <w:t xml:space="preserve">com deficiência auditiva </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t>e beneficia</w:t>
       </w:r>
       <w:r w:rsidR="00176B10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t>outros públicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332EDF78" w14:textId="77777777" w:rsidR="007D7EA0" w:rsidRPr="00C0145A" w:rsidRDefault="007D7EA0" w:rsidP="007D7EA0"/>
     <w:p w14:paraId="70BEF80C" w14:textId="7242247C" w:rsidR="00AD65EB" w:rsidRPr="00C0145A" w:rsidRDefault="00494BB1" w:rsidP="00494BB1">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
@@ -6683,51 +5764,51 @@
     </w:p>
     <w:p w14:paraId="2B62BB19" w14:textId="4EE4276F" w:rsidR="00435CEA" w:rsidRPr="00C0145A" w:rsidRDefault="000D20D2" w:rsidP="001F3F9D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Procure incluir um </w:t>
       </w:r>
       <w:r w:rsidRPr="000D20D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>QR Code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> em cartazes, direcionando para uma versão digital acessível, com audiodescrição da peça. Recomenda-se, ainda, que o QR Code seja inserido sempre no mesmo </w:t>
       </w:r>
       <w:r w:rsidR="00435CEA" w:rsidRPr="00C0145A">
         <w:t>local</w:t>
       </w:r>
       <w:r w:rsidR="00435CEA" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00435CEA" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D2472" w:rsidRPr="005D2472">
         <w:t>em todos os cartazes, a fim de facilitar sua identificação e o posicionamento do celular, permitindo que seja escaneado com maior autonomia por pessoas com deficiência visual. Nos casos em que, eventualmente, não seja possível incluir o QR Code no próprio cartaz, recomenda-se a produção de adesivos com o QR Code, a serem distribuídos a exibidores e outros espaços em que o cartaz venha a ser exposto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2DACF5" w14:textId="77777777" w:rsidR="553BFF76" w:rsidRPr="00C0145A" w:rsidRDefault="553BFF76" w:rsidP="001C331F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">Ao divulgar o filme, utilize </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>canais e formatos de comunicação</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> que sejam acessíveis e relevantes para as comunidades de pessoas com deficiência.</w:t>
@@ -8913,64 +7994,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="34F41689" w14:textId="10D3FE9D" w:rsidR="005E5EBA" w:rsidRPr="00C0145A" w:rsidRDefault="005E5EBA" w:rsidP="005E5EBA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na bomboniere, o cardápio deve estar disponível em versão acessível, com as mesmas informações sobre produtos, preços e tamanhos. Essa versão pode ser disponibilizada por meio de arquivo digital acessível, acessado por QR code afixado junto ao balcão ou no próprio cardápio impresso. </w:t>
       </w:r>
       <w:r w:rsidR="003B7656" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Recomenda-se incluir identificação tátil</w:t>
       </w:r>
       <w:r w:rsidR="003B7656" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="003B7656" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> junto ao QR Code — como a impressão de uma moldura ao redor</w:t>
       </w:r>
       <w:r w:rsidR="003B7656" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="003B7656" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> do código com técnicas de acabamento gráfico que resultam em alto-relevo perceptível ao toque — a fim de facilitar sua localização por pessoas com deficiência visual.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>O arquivo digital deve estar estruturado em formato acessível, com texto selecionável e compatível com leitores de tela, evitando-se a disponibilização apenas como imagem, como ocorre em arquivos salvos exclusivamente para impressão.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6A34FB" w14:textId="0CA41558" w:rsidR="005E5EBA" w:rsidRPr="00D02383" w:rsidRDefault="005E5EBA" w:rsidP="005E5EBA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A existência dessas versões acessíveis deve ser informada ao público pela equipe de atendimento e divulgada nos canais digitais do cinema. Cada material informativo ou publicitário deve prever um meio claro de acesso à versão acessível correspondente, para que o espectador tenha conhecimento dessa possibilidade e possa utilizá-la com autonomia.</w:t>
@@ -9040,51 +8121,50 @@
         <w:pStyle w:val="PargrafodaLista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Caso os cartazes de filmes contenham QR Code para a versão acessível dessa peça gráfica ou o distribuidor disponibilize cartões ou adesivos com esses QR Codes, </w:t>
       </w:r>
       <w:r w:rsidR="00C0145A" w:rsidRPr="00C0145A">
         <w:t>procure expor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> esse material a uma altura que </w:t>
       </w:r>
       <w:r w:rsidR="00F24BCE" w:rsidRPr="00F24BCE">
         <w:t>permita a leitura desses códigos pelo público com seus próprios celulares.</w:t>
       </w:r>
       <w:r w:rsidR="00F203B8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4B9528" w14:textId="0A2ADCFF" w:rsidR="00812303" w:rsidRDefault="00CD1CD4" w:rsidP="000A36B8">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc227103585"/>
       <w:r w:rsidRPr="00F203B8">
-        <w:lastRenderedPageBreak/>
         <w:t>Experiência</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> durante a sessão</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3118036C" w14:textId="50121886" w:rsidR="00121385" w:rsidRDefault="00121385" w:rsidP="00121385">
       <w:r w:rsidRPr="001932B7">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6143AFCF" wp14:editId="7CBC7DF3">
             <wp:extent cx="4435523" cy="5060377"/>
             <wp:effectExtent l="0" t="0" r="3175" b="6985"/>
             <wp:docPr id="256570430" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -9157,51 +8237,50 @@
         <w:t xml:space="preserve">amplia </w:t>
       </w:r>
       <w:r w:rsidR="00091EEC" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">a participação, beneficia </w:t>
       </w:r>
       <w:r w:rsidR="00CC5E69" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">diferentes </w:t>
       </w:r>
       <w:r w:rsidR="00091EEC" w:rsidRPr="00C0145A">
         <w:t>públicos</w:t>
       </w:r>
       <w:r w:rsidR="00F24BCE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13086B79" w14:textId="1EEF9EBA" w:rsidR="00B22685" w:rsidRDefault="00B46F74" w:rsidP="00B22685">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F74">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Isso é especialmente importante no caso da legenda descritiva e da janela de Libras. Para a maioria das pessoas surdas ou com perda auditiva, a modalidade fechada (em que a acessibilidade é direcionada ao aparelho celular do usuário ou a um equipamento de uso individual fornecido pelo exibidor) não substitui plenamente a disponibilização desses recursos na própria tela do cinema. A acessibilidade aberta evita que o espectador precise dividir a atenção entre o aparelho e a tela — notadamente no caso de filmes nacionais ou dublados em português, que em geral são exibidos sem legendas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE4F97C" w14:textId="77777777" w:rsidR="00B46F74" w:rsidRPr="00B46F74" w:rsidRDefault="00B46F74" w:rsidP="00B46F74">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F74">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>É comum que filmes brasileiros ou dublados em português sejam exibidos sem qualquer tipo de legenda, partindo do pressuposto de que todos compreendem os diálogos falados e tendo como referência exclusiva a experiência do público ouvinte. No entanto, a projeção de legendas descritivas na tela é uma medida simples, que não compromete a compreensão do filme por espectadores ouvintes e, ao mesmo tempo, transforma de modo significativo a fruição da obra por uma grande parcela do público com deficiência auditiva.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E43E0BC" w14:textId="77777777" w:rsidR="00B46F74" w:rsidRPr="00B46F74" w:rsidRDefault="00B46F74" w:rsidP="00B46F74">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F74">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9337,51 +8416,50 @@
       </w:r>
       <w:r w:rsidR="00BC264D">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00047D0A" w:rsidRPr="00FA4E76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D6A300"/>
         </w:rPr>
         <w:t>EXIBIDOR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6F3AE6" w14:textId="46C1F9DB" w:rsidR="002858C0" w:rsidRPr="00C0145A" w:rsidRDefault="7AA21840" w:rsidP="004D69A4">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Considere a possibilidade de planejar algumas sessões com a </w:t>
       </w:r>
       <w:r w:rsidR="001E024A" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">legenda descritiva na tela e, também, sessões com todas as </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>acessibilidade</w:t>
       </w:r>
       <w:r w:rsidR="001E024A" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
@@ -9814,51 +8892,50 @@
       </w:r>
       <w:r w:rsidR="00B26173" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>identificados no mapa de compra de ingressos e na própria sala.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BC6B64" w14:textId="06217DC9" w:rsidR="0081220A" w:rsidRPr="00C0145A" w:rsidRDefault="0081220A" w:rsidP="000B7994">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t>Verifique se a organização do espaço favorece o uso seguro e confortável de dispositivos de tecnologia assistiva eventualmente utilizados durante a sessão.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602BB5BF" w14:textId="7FBCFC3E" w:rsidR="00DB1217" w:rsidRPr="00C0145A" w:rsidRDefault="00A0372E" w:rsidP="00F203B8">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Adaptações sensoriais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB63125" w14:textId="1160909C" w:rsidR="00B75524" w:rsidRPr="00A0372E" w:rsidRDefault="00DB1217" w:rsidP="00A0372E">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t>Além dos aspectos físicos, iluminação, conforto térmico e acústica são fatores determinantes para a experiência do público e podem constituir barreiras para pessoas com hipersensibilidades sensoriais. Recomenda-se a oferta de sessões com meia-luz, para reduzir o contraste luminoso</w:t>
       </w:r>
       <w:r w:rsidR="00BD7B72" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> intenso entre a tela e a </w:t>
       </w:r>
       <w:r w:rsidR="008B7004" w:rsidRPr="00C0145A">
         <w:t>escuridão da sala</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">, bem como </w:t>
       </w:r>
       <w:r w:rsidR="00D6756F" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">diminuição </w:t>
       </w:r>
       <w:r w:rsidR="00D657DE" w:rsidRPr="00C0145A">
         <w:t>do volume sonoro</w:t>
       </w:r>
@@ -10054,87 +9131,85 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">É recomendável que a empresa contratante promova a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0372E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sensibilização e o treinamento de equipes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> sobre diversidade e inclusão, de forma a eliminar preconceitos e barreiras atitudinais e integrar profissionais com e sem deficiência no ambiente de trabalho. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF1DE82" w14:textId="366F8760" w:rsidR="00DF0E80" w:rsidRPr="00C0145A" w:rsidRDefault="006A5D44" w:rsidP="00A0372E">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A adoção de uma </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0372E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>estratégia inclusiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> que garanta a acessibilidade, com o objetivo de remover barreiras comunicacionais ou arquitetônicas</w:t>
       </w:r>
       <w:r w:rsidR="00320CD5" w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> no ambiente de trabalho</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">, conforme o caso, é essencial para a inserção profissional da pessoa com deficiência. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32EAE8A0" w14:textId="77777777" w:rsidR="004E71CB" w:rsidRPr="00C0145A" w:rsidRDefault="004E71CB" w:rsidP="00B26173">
       <w:pPr>
         <w:sectPr w:rsidR="004E71CB" w:rsidRPr="00C0145A" w:rsidSect="004B1FDC">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0922DCD5" w14:textId="12EB8D13" w:rsidR="00B57F40" w:rsidRPr="00C0145A" w:rsidRDefault="00B57F40" w:rsidP="000A36B8">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc227103589"/>
       <w:r w:rsidRPr="00C0145A">
-        <w:lastRenderedPageBreak/>
         <w:t>Monitoramento, avaliação e melhoria contínua</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="638D2C75" w14:textId="2B087B14" w:rsidR="005D4264" w:rsidRPr="00C0145A" w:rsidRDefault="00E24DC6" w:rsidP="00E24DC6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">A implementação de medidas de acessibilidade tende a </w:t>
       </w:r>
       <w:r w:rsidR="00F21B63" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>apresentar</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10327,105 +9402,97 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00791400" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A sistematização dessas experiências favorece a padronização de procedimentos e reduz a repetição de erros já identificados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF51A66" w14:textId="12DA1508" w:rsidR="00B57F40" w:rsidRPr="00C0145A" w:rsidRDefault="00E24DC6" w:rsidP="00B57F40">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A incorporação dessas informações ao planejamento regular das atividades contribui para que a acessibilidade seja tratada como parte integrante da gestão</w:t>
       </w:r>
       <w:r w:rsidR="00175E76" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, com ações </w:t>
-[...6 lines deleted...]
-        <w:t>assertivas e compromisso com a inclusão.</w:t>
+        <w:t>, com ações assertivas e compromisso com a inclusão.</w:t>
       </w:r>
       <w:r w:rsidR="00220732" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00031A99" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00220732" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> verificação, escuta e ajuste contribui para a qualificação da experiência</w:t>
       </w:r>
       <w:r w:rsidR="00031A99" w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> do espectador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A20F4D6" w14:textId="77777777" w:rsidR="00D0388F" w:rsidRPr="00C0145A" w:rsidRDefault="00D0388F" w:rsidP="00D0388F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D0388F" w:rsidRPr="00C0145A" w:rsidSect="004B1FDC">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08922C87" w14:textId="1A5D7026" w:rsidR="003456A6" w:rsidRPr="00C0145A" w:rsidRDefault="00697C81" w:rsidP="00FA4508">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc227103590"/>
       <w:r w:rsidRPr="00C0145A">
-        <w:lastRenderedPageBreak/>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6319F2AF" w14:textId="7A049390" w:rsidR="008C6C9E" w:rsidRPr="008C6C9E" w:rsidRDefault="008C6C9E" w:rsidP="009D368B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ACESSARA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5502A">
         <w:rPr>
           <w:b/>
@@ -10933,55 +10000,51 @@
       <w:r w:rsidRPr="00C0145A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D96487B" w14:textId="391ED4D3" w:rsidR="00485490" w:rsidRPr="00C0145A" w:rsidRDefault="00485490" w:rsidP="009D368B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t>BRASIL.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Lei nº 14.624, de 17 de julho de 2023.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:t> Altera a Lei nº 13.146, de 6 de julho de 2015 (Estatuto da Pessoa com Deficiência), para instituir o uso do cordão de fita com desenhos de girassóis para a identificação de pessoas com deficiências ocultas</w:t>
       </w:r>
       <w:r w:rsidR="00322BDB" w:rsidRPr="00C0145A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>Disponível em: </w:t>
+        <w:t xml:space="preserve"> Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00C0145A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.planalto.gov.br/ccivil_03/_ato2023-2026/2023/lei/l14624.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C0145A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067D05C8" w14:textId="77777777" w:rsidR="007D3291" w:rsidRPr="00C0145A" w:rsidRDefault="007D3291" w:rsidP="009D368B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:t>BRASIL.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -11466,71 +10529,71 @@
         <w:t xml:space="preserve">. TV Escola / Ministério da Educação. Disponível em : </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00D328C7" w:rsidRPr="00C0145A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://cinemadafundacao.com.br/wp-content/uploads/2019/04/LIVRO_Alumiar-uma-experiencia-acessivel.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00AF75CF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37939004" w14:textId="77777777" w:rsidR="00E97933" w:rsidRDefault="00E97933" w:rsidP="005E53B9">
+    <w:p w14:paraId="122BBAC3" w14:textId="77777777" w:rsidR="009A4183" w:rsidRDefault="009A4183" w:rsidP="005E53B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FC0825E" w14:textId="77777777" w:rsidR="00E97933" w:rsidRDefault="00E97933" w:rsidP="005E53B9">
+    <w:p w14:paraId="04FCFB5C" w14:textId="77777777" w:rsidR="009A4183" w:rsidRDefault="009A4183" w:rsidP="005E53B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5327B788" w14:textId="77777777" w:rsidR="00E97933" w:rsidRDefault="00E97933">
+    <w:p w14:paraId="58515AC7" w14:textId="77777777" w:rsidR="009A4183" w:rsidRDefault="009A4183">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11610,410 +10673,243 @@
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AE7DA79" w14:textId="1DFB1947" w:rsidR="00654473" w:rsidRDefault="00B91587">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F86B7C2" w14:textId="77777777" w:rsidR="00E97933" w:rsidRDefault="00E97933" w:rsidP="005E53B9">
+    <w:p w14:paraId="139B47DF" w14:textId="77777777" w:rsidR="009A4183" w:rsidRDefault="009A4183" w:rsidP="005E53B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36276774" w14:textId="77777777" w:rsidR="00E97933" w:rsidRDefault="00E97933" w:rsidP="005E53B9">
+    <w:p w14:paraId="56761D64" w14:textId="77777777" w:rsidR="009A4183" w:rsidRDefault="009A4183" w:rsidP="005E53B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="668EC0FE" w14:textId="77777777" w:rsidR="00E97933" w:rsidRDefault="00E97933">
+    <w:p w14:paraId="4DF4937C" w14:textId="77777777" w:rsidR="009A4183" w:rsidRDefault="009A4183">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="72ABEEE5" w14:textId="1D0BD5DE" w:rsidR="00230F6B" w:rsidRDefault="00230F6B">
-[...165 lines deleted...]
-  <w:footnote w:id="7">
     <w:p w14:paraId="508C96EB" w14:textId="3CC7BC73" w:rsidR="00D345BC" w:rsidRPr="00D345BC" w:rsidRDefault="00D345BC" w:rsidP="00D345BC">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
       </w:pPr>
       <w:r w:rsidRPr="00D345BC">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D345BC">
         <w:t xml:space="preserve"> A expressão “tecnologia assistiva”, conforme definida na Lei Brasileira de Inclusão, tem um significado bastante abrangente, englobando produtos, equipamentos, dispositivos, recursos, metodologias, estratégias, práticas e serviços. Nesse sentido, as próprias acessibilidades (audiodescrição, legenda descritiva, tradução e interpretação de Libras) são também tecnologias assistivas. No entanto, neste guia, para fins estritos de facilitar a comunicação, optou-se por utilizar essa expressão exclusivamente em referência a equipamentos e soluções técnicas.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
+  <w:footnote w:id="3">
     <w:p w14:paraId="7D4F46C3" w14:textId="53DF25F3" w:rsidR="001852B0" w:rsidRDefault="001852B0">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="001852B0">
         <w:t>Normandi, 2022, p. 391; Tavares, 2019</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
+  <w:footnote w:id="4">
     <w:p w14:paraId="1ED1AC2A" w14:textId="655A5EAA" w:rsidR="00267ACA" w:rsidRPr="00B85556" w:rsidRDefault="00267ACA">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A4978">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B568B2">
         <w:t>Romero-Fresco</w:t>
       </w:r>
       <w:r w:rsidR="004231EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005637B7">
         <w:t>Pablo, in</w:t>
       </w:r>
       <w:r w:rsidR="00D71BC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A4978">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B568B2">
         <w:t>arache</w:t>
       </w:r>
       <w:r w:rsidR="000A4978">
         <w:t>, 2018</w:t>
       </w:r>
       <w:r w:rsidR="00B568B2">
         <w:t>, p</w:t>
       </w:r>
       <w:r w:rsidR="005637B7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00541931">
         <w:t xml:space="preserve"> 57)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
+  <w:footnote w:id="5">
     <w:p w14:paraId="63322859" w14:textId="1307701D" w:rsidR="001B652C" w:rsidRDefault="001B652C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD0AC1" w:rsidRPr="00AD0AC1">
         <w:t xml:space="preserve">Na Pesquisa Nacional de Saúde – PNS 2019, o IBGE promoveu um levantamento inédito sobre o uso da Libras. Naquele momento, entre as pessoas de 5 a 40 anos de idade com deficiência auditiva (pessoas com muita dificuldade de ouvir ou pessoas surdas), 22,4% sabiam usar Libras. No mesmo grupo etário, considerando-se somente as pessoas surdas, o percentual de pessoas com conhecimento da Libras foi de 61,3% (43 mil pessoas).  OBS: Dados retirados do artigo “PNS 2019: país tem 17,3 milhões de pessoas com algum tipo de deficiência”, disponível no link </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
+      <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00AD0AC1" w:rsidRPr="00AD0AC1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://agenciadenoticias.ibge.gov.br/agencia-sala-de-imprensa/2013-agencia-de-noticias/releases/31445-pns-2019-pais-tem-17-3-milhoes-de-pessoas-com-algum-tipo-de-deficiencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AD0AC1" w:rsidRPr="00AD0AC1">
         <w:t>. Há que se admitir, no entanto, a possibilidade de que o número de usuários de Libras tenha se modificado e aumentado nos últimos anos e tenda a aumentar futuramente, sobretudo a partir da Lei nº 14.191, de 2021, que alterou a Lei de Diretrizes e Bases da Educação Nacional, para dispor sobre a modalidade de educação bilíngue de surdos.</w:t>
       </w:r>
       <w:r w:rsidR="007D7EA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
+  <w:footnote w:id="6">
     <w:p w14:paraId="12A624F2" w14:textId="6E990C87" w:rsidR="00435CEA" w:rsidRDefault="00435CEA" w:rsidP="00435CEA">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r w:rsidRPr="00F5154A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F5154A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F3F9D" w:rsidRPr="001F3F9D">
         <w:t>Para maior autonomia da pessoa cega no acesso à informação visual e em materiais impressos, Normandi (2022, p. 373) aponta duas necessidades: o acompanhamento do QR Code por uma marcação tátil e a padronização de seu posicionamento nas peças de comunicação. O autor indica que a definição de um local fixo do QR Code nas peças conferiria maior agilidade na localização do ponto onde o código estaria impresso, apresentando como exemplo sua aplicação no canto inferior esquerdo de um cartaz de cinema. Para o autor, embora o QR Code permita acesso a uma maior quantidade de informações, ele não é totalmente acessível, visto que não há como identificar sua existência nem onde está localizado no material. Dessa forma, a padronização do posicionamento do QR Code permite uma previsibilidade.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
+  <w:footnote w:id="7">
     <w:p w14:paraId="6976E0FA" w14:textId="77777777" w:rsidR="003B7656" w:rsidRPr="00C0145A" w:rsidRDefault="003B7656" w:rsidP="003B7656">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uma alternativa apresentada por Normandi (2022) é a utilização de um QR Code tátil afixado às margens do QR Code impresso. O autor elaborou um protótipo (p. 371-373) da solução: uma cartela de etiquetas em película adesiva transparente, composta por dois cantos que evocam o quadro que emoldura um QR Code e que podem ser colados sobre os códigos impressos. Por abranger apenas os cantos, o adesivo pode ser aplicado a QR Codes de diversos tamanhos e em diferentes suportes, delimitando tatilmente a área a ser escaneada. Dessa forma, a marcação tátil do posicionamento e do tamanho do código permite maior autonomia no acesso à informação, sem necessidade de apoio externo.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
+  <w:footnote w:id="8">
     <w:p w14:paraId="10A1B54F" w14:textId="77777777" w:rsidR="003B7656" w:rsidRDefault="003B7656" w:rsidP="003B7656">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C0145A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> É necessário que o verniz localizado seja aplicado somente na moldura ao redor do QR Code, não sobre ele, para garantir que o brilho do acabamento gráfico não interfira na leitura pela câmera do celular.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A364005" w14:textId="135F773C" w:rsidR="00654473" w:rsidRDefault="00654473" w:rsidP="000E3CA4">
@@ -17008,51 +15904,51 @@
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1681086179">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2092120606">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1056834">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1382553201">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1707876925">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="572931534">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="90"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17425,50 +16321,51 @@
     <w:rsid w:val="001D235A"/>
     <w:rsid w:val="001D246D"/>
     <w:rsid w:val="001D293F"/>
     <w:rsid w:val="001D2B01"/>
     <w:rsid w:val="001D2C2C"/>
     <w:rsid w:val="001D32EA"/>
     <w:rsid w:val="001D50EC"/>
     <w:rsid w:val="001D54BF"/>
     <w:rsid w:val="001D629F"/>
     <w:rsid w:val="001D746A"/>
     <w:rsid w:val="001D7985"/>
     <w:rsid w:val="001D7AB6"/>
     <w:rsid w:val="001D7CB2"/>
     <w:rsid w:val="001E024A"/>
     <w:rsid w:val="001E0A41"/>
     <w:rsid w:val="001E1CE9"/>
     <w:rsid w:val="001E2049"/>
     <w:rsid w:val="001E2E71"/>
     <w:rsid w:val="001E3297"/>
     <w:rsid w:val="001E4750"/>
     <w:rsid w:val="001E4997"/>
     <w:rsid w:val="001E4B50"/>
     <w:rsid w:val="001E50B0"/>
     <w:rsid w:val="001E5147"/>
     <w:rsid w:val="001E76DD"/>
+    <w:rsid w:val="001E77CD"/>
     <w:rsid w:val="001E7D0F"/>
     <w:rsid w:val="001E7F7C"/>
     <w:rsid w:val="001F0651"/>
     <w:rsid w:val="001F0EBF"/>
     <w:rsid w:val="001F1785"/>
     <w:rsid w:val="001F1E49"/>
     <w:rsid w:val="001F2E6B"/>
     <w:rsid w:val="001F3F9D"/>
     <w:rsid w:val="001F44D0"/>
     <w:rsid w:val="001F46CF"/>
     <w:rsid w:val="001F5019"/>
     <w:rsid w:val="001F5B8A"/>
     <w:rsid w:val="001F6554"/>
     <w:rsid w:val="00200709"/>
     <w:rsid w:val="00200E1F"/>
     <w:rsid w:val="00201C80"/>
     <w:rsid w:val="00201E47"/>
     <w:rsid w:val="0020292B"/>
     <w:rsid w:val="00203AD3"/>
     <w:rsid w:val="00204275"/>
     <w:rsid w:val="00204E5C"/>
     <w:rsid w:val="002061C5"/>
     <w:rsid w:val="00206421"/>
     <w:rsid w:val="00206B7C"/>
     <w:rsid w:val="00207329"/>
@@ -17604,98 +16501,100 @@
     <w:rsid w:val="002B649B"/>
     <w:rsid w:val="002B79A3"/>
     <w:rsid w:val="002C04FA"/>
     <w:rsid w:val="002C070C"/>
     <w:rsid w:val="002C09D7"/>
     <w:rsid w:val="002C0F99"/>
     <w:rsid w:val="002C1A15"/>
     <w:rsid w:val="002C1B0F"/>
     <w:rsid w:val="002C24BA"/>
     <w:rsid w:val="002C26E2"/>
     <w:rsid w:val="002C39C8"/>
     <w:rsid w:val="002C4225"/>
     <w:rsid w:val="002C4E4D"/>
     <w:rsid w:val="002C56F5"/>
     <w:rsid w:val="002C5B60"/>
     <w:rsid w:val="002C6151"/>
     <w:rsid w:val="002C717F"/>
     <w:rsid w:val="002D1147"/>
     <w:rsid w:val="002D1ECD"/>
     <w:rsid w:val="002D21FF"/>
     <w:rsid w:val="002D2338"/>
     <w:rsid w:val="002D2417"/>
     <w:rsid w:val="002D2510"/>
     <w:rsid w:val="002D311B"/>
     <w:rsid w:val="002D5CD3"/>
+    <w:rsid w:val="002E17DD"/>
     <w:rsid w:val="002E1D35"/>
     <w:rsid w:val="002E2CC6"/>
     <w:rsid w:val="002E3177"/>
     <w:rsid w:val="002E3C8A"/>
     <w:rsid w:val="002E3CC8"/>
     <w:rsid w:val="002E4F00"/>
     <w:rsid w:val="002E608D"/>
     <w:rsid w:val="002E64F6"/>
     <w:rsid w:val="002E68A5"/>
     <w:rsid w:val="002E7A65"/>
     <w:rsid w:val="002F035B"/>
     <w:rsid w:val="002F10FA"/>
     <w:rsid w:val="002F1BEB"/>
     <w:rsid w:val="002F2CA3"/>
     <w:rsid w:val="002F3766"/>
     <w:rsid w:val="002F37AF"/>
     <w:rsid w:val="002F3F21"/>
     <w:rsid w:val="002F3F25"/>
     <w:rsid w:val="002F409B"/>
     <w:rsid w:val="002F4636"/>
     <w:rsid w:val="002F4BA3"/>
     <w:rsid w:val="002F4BA9"/>
     <w:rsid w:val="002F4BBE"/>
     <w:rsid w:val="002F53C6"/>
     <w:rsid w:val="002F5B82"/>
     <w:rsid w:val="002F5FDC"/>
     <w:rsid w:val="002F6875"/>
     <w:rsid w:val="002F71FB"/>
     <w:rsid w:val="002F7770"/>
     <w:rsid w:val="002F7BA2"/>
     <w:rsid w:val="00300178"/>
     <w:rsid w:val="00300341"/>
     <w:rsid w:val="00300B07"/>
     <w:rsid w:val="00301491"/>
     <w:rsid w:val="0030206E"/>
     <w:rsid w:val="003023FD"/>
     <w:rsid w:val="00303154"/>
     <w:rsid w:val="003036EC"/>
     <w:rsid w:val="0030392D"/>
     <w:rsid w:val="00303E57"/>
     <w:rsid w:val="0030463D"/>
     <w:rsid w:val="00304A40"/>
     <w:rsid w:val="00304D9E"/>
     <w:rsid w:val="003050AB"/>
     <w:rsid w:val="00305A21"/>
     <w:rsid w:val="00305BA8"/>
     <w:rsid w:val="0030602F"/>
     <w:rsid w:val="00306096"/>
+    <w:rsid w:val="00306589"/>
     <w:rsid w:val="00306EC2"/>
     <w:rsid w:val="00307A70"/>
     <w:rsid w:val="00310239"/>
     <w:rsid w:val="003121D5"/>
     <w:rsid w:val="003126F9"/>
     <w:rsid w:val="0031307F"/>
     <w:rsid w:val="0031466C"/>
     <w:rsid w:val="00315286"/>
     <w:rsid w:val="00315352"/>
     <w:rsid w:val="00316D2C"/>
     <w:rsid w:val="00316EF1"/>
     <w:rsid w:val="00317B75"/>
     <w:rsid w:val="00317CEC"/>
     <w:rsid w:val="00320B27"/>
     <w:rsid w:val="00320B41"/>
     <w:rsid w:val="00320CD5"/>
     <w:rsid w:val="00321A03"/>
     <w:rsid w:val="003227D9"/>
     <w:rsid w:val="00322BDB"/>
     <w:rsid w:val="0032302F"/>
     <w:rsid w:val="00324005"/>
     <w:rsid w:val="003244E2"/>
     <w:rsid w:val="00324C0C"/>
     <w:rsid w:val="00324F3B"/>
     <w:rsid w:val="00325555"/>
@@ -18000,50 +16899,51 @@
     <w:rsid w:val="004920BA"/>
     <w:rsid w:val="00492B6F"/>
     <w:rsid w:val="00493C90"/>
     <w:rsid w:val="00493E9C"/>
     <w:rsid w:val="0049499E"/>
     <w:rsid w:val="00494BB1"/>
     <w:rsid w:val="00495FBD"/>
     <w:rsid w:val="00496DCE"/>
     <w:rsid w:val="004979CA"/>
     <w:rsid w:val="004A0BA1"/>
     <w:rsid w:val="004A31CD"/>
     <w:rsid w:val="004A458B"/>
     <w:rsid w:val="004A548D"/>
     <w:rsid w:val="004A5EDE"/>
     <w:rsid w:val="004A70AB"/>
     <w:rsid w:val="004B05C6"/>
     <w:rsid w:val="004B0845"/>
     <w:rsid w:val="004B0868"/>
     <w:rsid w:val="004B09DA"/>
     <w:rsid w:val="004B1FDC"/>
     <w:rsid w:val="004B1FE9"/>
     <w:rsid w:val="004B5E8C"/>
     <w:rsid w:val="004C016B"/>
     <w:rsid w:val="004C03C0"/>
     <w:rsid w:val="004C0CC0"/>
+    <w:rsid w:val="004C0E8F"/>
     <w:rsid w:val="004C1852"/>
     <w:rsid w:val="004C1AF3"/>
     <w:rsid w:val="004C205D"/>
     <w:rsid w:val="004C212E"/>
     <w:rsid w:val="004C22A6"/>
     <w:rsid w:val="004C2D76"/>
     <w:rsid w:val="004C5D8F"/>
     <w:rsid w:val="004D0D69"/>
     <w:rsid w:val="004D0F07"/>
     <w:rsid w:val="004D13BB"/>
     <w:rsid w:val="004D1AB2"/>
     <w:rsid w:val="004D46FF"/>
     <w:rsid w:val="004D480B"/>
     <w:rsid w:val="004D4838"/>
     <w:rsid w:val="004D4A8E"/>
     <w:rsid w:val="004D4D67"/>
     <w:rsid w:val="004D69A4"/>
     <w:rsid w:val="004E0204"/>
     <w:rsid w:val="004E02B4"/>
     <w:rsid w:val="004E1F42"/>
     <w:rsid w:val="004E29A4"/>
     <w:rsid w:val="004E30BF"/>
     <w:rsid w:val="004E399D"/>
     <w:rsid w:val="004E3C1B"/>
     <w:rsid w:val="004E4A22"/>
@@ -18440,50 +17340,51 @@
     <w:rsid w:val="00701C45"/>
     <w:rsid w:val="00701C77"/>
     <w:rsid w:val="007033F1"/>
     <w:rsid w:val="00703834"/>
     <w:rsid w:val="00703930"/>
     <w:rsid w:val="0070431F"/>
     <w:rsid w:val="007043D7"/>
     <w:rsid w:val="00704B18"/>
     <w:rsid w:val="00705FC3"/>
     <w:rsid w:val="00706409"/>
     <w:rsid w:val="00707D6F"/>
     <w:rsid w:val="007100D8"/>
     <w:rsid w:val="00711658"/>
     <w:rsid w:val="00711993"/>
     <w:rsid w:val="00711E5D"/>
     <w:rsid w:val="00711F24"/>
     <w:rsid w:val="00712132"/>
     <w:rsid w:val="00712575"/>
     <w:rsid w:val="00713373"/>
     <w:rsid w:val="007138E5"/>
     <w:rsid w:val="00713D87"/>
     <w:rsid w:val="00714515"/>
     <w:rsid w:val="00715955"/>
     <w:rsid w:val="00716E44"/>
     <w:rsid w:val="00717DF2"/>
+    <w:rsid w:val="007200BF"/>
     <w:rsid w:val="0072063C"/>
     <w:rsid w:val="00720B35"/>
     <w:rsid w:val="00721107"/>
     <w:rsid w:val="00722826"/>
     <w:rsid w:val="00723186"/>
     <w:rsid w:val="00723349"/>
     <w:rsid w:val="00723655"/>
     <w:rsid w:val="0072409B"/>
     <w:rsid w:val="00724B0F"/>
     <w:rsid w:val="0072509E"/>
     <w:rsid w:val="00725F79"/>
     <w:rsid w:val="007314C9"/>
     <w:rsid w:val="00731A84"/>
     <w:rsid w:val="00732AB8"/>
     <w:rsid w:val="007333D8"/>
     <w:rsid w:val="00735867"/>
     <w:rsid w:val="00735ACA"/>
     <w:rsid w:val="00736A09"/>
     <w:rsid w:val="00737189"/>
     <w:rsid w:val="0073780D"/>
     <w:rsid w:val="0073786E"/>
     <w:rsid w:val="00737B61"/>
     <w:rsid w:val="00737CA3"/>
     <w:rsid w:val="00740525"/>
     <w:rsid w:val="00740D27"/>
@@ -18836,66 +17737,68 @@
     <w:rsid w:val="008E15D3"/>
     <w:rsid w:val="008E1F14"/>
     <w:rsid w:val="008E2324"/>
     <w:rsid w:val="008E4DE9"/>
     <w:rsid w:val="008E4FD2"/>
     <w:rsid w:val="008E51EA"/>
     <w:rsid w:val="008E579E"/>
     <w:rsid w:val="008E671C"/>
     <w:rsid w:val="008E6E93"/>
     <w:rsid w:val="008E6F1F"/>
     <w:rsid w:val="008E7179"/>
     <w:rsid w:val="008E7C36"/>
     <w:rsid w:val="008E7F01"/>
     <w:rsid w:val="008F001A"/>
     <w:rsid w:val="008F0224"/>
     <w:rsid w:val="008F0CDF"/>
     <w:rsid w:val="008F0EC2"/>
     <w:rsid w:val="008F1A80"/>
     <w:rsid w:val="008F1F50"/>
     <w:rsid w:val="008F2807"/>
     <w:rsid w:val="008F3125"/>
     <w:rsid w:val="008F31B3"/>
     <w:rsid w:val="008F3EAB"/>
     <w:rsid w:val="008F420B"/>
     <w:rsid w:val="008F44CB"/>
+    <w:rsid w:val="008F6B9C"/>
     <w:rsid w:val="008F73B1"/>
     <w:rsid w:val="008F7A58"/>
     <w:rsid w:val="008F7CD4"/>
     <w:rsid w:val="00900676"/>
     <w:rsid w:val="0090156F"/>
     <w:rsid w:val="009015D6"/>
     <w:rsid w:val="00901FBB"/>
     <w:rsid w:val="00902861"/>
     <w:rsid w:val="0090392F"/>
     <w:rsid w:val="00903D0C"/>
     <w:rsid w:val="00904A94"/>
     <w:rsid w:val="00904B66"/>
     <w:rsid w:val="00905423"/>
     <w:rsid w:val="0090552F"/>
     <w:rsid w:val="009069C0"/>
     <w:rsid w:val="0090763D"/>
+    <w:rsid w:val="00907938"/>
     <w:rsid w:val="00907ECE"/>
     <w:rsid w:val="00910BC0"/>
     <w:rsid w:val="0091105B"/>
     <w:rsid w:val="00911B96"/>
     <w:rsid w:val="009133BC"/>
     <w:rsid w:val="009136EF"/>
     <w:rsid w:val="00913D31"/>
     <w:rsid w:val="00913D3B"/>
     <w:rsid w:val="00915A45"/>
     <w:rsid w:val="00915E66"/>
     <w:rsid w:val="00915F7B"/>
     <w:rsid w:val="009167B0"/>
     <w:rsid w:val="00916809"/>
     <w:rsid w:val="0091729E"/>
     <w:rsid w:val="00920387"/>
     <w:rsid w:val="009207FA"/>
     <w:rsid w:val="0092094B"/>
     <w:rsid w:val="009209EE"/>
     <w:rsid w:val="00922A3C"/>
     <w:rsid w:val="009244DE"/>
     <w:rsid w:val="0092562D"/>
     <w:rsid w:val="00925BFE"/>
     <w:rsid w:val="00925DD5"/>
     <w:rsid w:val="00926386"/>
     <w:rsid w:val="00926F68"/>
@@ -18981,99 +17884,102 @@
     <w:rsid w:val="009904BC"/>
     <w:rsid w:val="00990DA2"/>
     <w:rsid w:val="009917C1"/>
     <w:rsid w:val="009920B8"/>
     <w:rsid w:val="00992159"/>
     <w:rsid w:val="00993941"/>
     <w:rsid w:val="00994135"/>
     <w:rsid w:val="00994CAF"/>
     <w:rsid w:val="009955D1"/>
     <w:rsid w:val="00995C83"/>
     <w:rsid w:val="0099615A"/>
     <w:rsid w:val="009966B1"/>
     <w:rsid w:val="00996780"/>
     <w:rsid w:val="0099705E"/>
     <w:rsid w:val="009A0016"/>
     <w:rsid w:val="009A0A3A"/>
     <w:rsid w:val="009A0BC6"/>
     <w:rsid w:val="009A1E82"/>
     <w:rsid w:val="009A208F"/>
     <w:rsid w:val="009A27BE"/>
     <w:rsid w:val="009A2EAC"/>
     <w:rsid w:val="009A34AA"/>
     <w:rsid w:val="009A3563"/>
     <w:rsid w:val="009A39C1"/>
     <w:rsid w:val="009A3F23"/>
+    <w:rsid w:val="009A4183"/>
     <w:rsid w:val="009A576D"/>
     <w:rsid w:val="009A5EE1"/>
     <w:rsid w:val="009A6411"/>
     <w:rsid w:val="009A7B88"/>
     <w:rsid w:val="009B008F"/>
     <w:rsid w:val="009B0806"/>
     <w:rsid w:val="009B1014"/>
     <w:rsid w:val="009B1D4B"/>
     <w:rsid w:val="009B2315"/>
     <w:rsid w:val="009B2462"/>
     <w:rsid w:val="009B340A"/>
     <w:rsid w:val="009B453B"/>
     <w:rsid w:val="009B554E"/>
     <w:rsid w:val="009B5826"/>
     <w:rsid w:val="009B5A5E"/>
     <w:rsid w:val="009B60DF"/>
+    <w:rsid w:val="009B653E"/>
     <w:rsid w:val="009C0635"/>
     <w:rsid w:val="009C127F"/>
     <w:rsid w:val="009C1526"/>
     <w:rsid w:val="009C16D0"/>
     <w:rsid w:val="009C1D6D"/>
     <w:rsid w:val="009C3837"/>
     <w:rsid w:val="009C53A5"/>
     <w:rsid w:val="009D0DEC"/>
     <w:rsid w:val="009D1A72"/>
     <w:rsid w:val="009D2E51"/>
     <w:rsid w:val="009D32BD"/>
     <w:rsid w:val="009D368B"/>
     <w:rsid w:val="009D39A6"/>
     <w:rsid w:val="009D3F97"/>
     <w:rsid w:val="009D3F9B"/>
     <w:rsid w:val="009D4197"/>
     <w:rsid w:val="009D517C"/>
     <w:rsid w:val="009D544B"/>
     <w:rsid w:val="009D58A0"/>
     <w:rsid w:val="009D746D"/>
     <w:rsid w:val="009E21A0"/>
     <w:rsid w:val="009E3068"/>
     <w:rsid w:val="009E3EB6"/>
     <w:rsid w:val="009E56BC"/>
     <w:rsid w:val="009E61D9"/>
     <w:rsid w:val="009E64D8"/>
     <w:rsid w:val="009F039F"/>
     <w:rsid w:val="009F0D6F"/>
     <w:rsid w:val="009F28AB"/>
     <w:rsid w:val="009F2BE3"/>
     <w:rsid w:val="009F2C8A"/>
     <w:rsid w:val="009F3565"/>
     <w:rsid w:val="009F4B7A"/>
+    <w:rsid w:val="009F5213"/>
     <w:rsid w:val="009F77C9"/>
     <w:rsid w:val="00A00278"/>
     <w:rsid w:val="00A006AB"/>
     <w:rsid w:val="00A0157C"/>
     <w:rsid w:val="00A017F5"/>
     <w:rsid w:val="00A01BD3"/>
     <w:rsid w:val="00A01F09"/>
     <w:rsid w:val="00A02202"/>
     <w:rsid w:val="00A03326"/>
     <w:rsid w:val="00A0372E"/>
     <w:rsid w:val="00A03DD7"/>
     <w:rsid w:val="00A05330"/>
     <w:rsid w:val="00A0627E"/>
     <w:rsid w:val="00A06A44"/>
     <w:rsid w:val="00A07214"/>
     <w:rsid w:val="00A10173"/>
     <w:rsid w:val="00A10626"/>
     <w:rsid w:val="00A106C2"/>
     <w:rsid w:val="00A10D41"/>
     <w:rsid w:val="00A126DE"/>
     <w:rsid w:val="00A1384E"/>
     <w:rsid w:val="00A13F7A"/>
     <w:rsid w:val="00A1413B"/>
     <w:rsid w:val="00A1525A"/>
     <w:rsid w:val="00A1573B"/>
@@ -19474,50 +18380,51 @@
     <w:rsid w:val="00BE4375"/>
     <w:rsid w:val="00BE4F8C"/>
     <w:rsid w:val="00BE5AC9"/>
     <w:rsid w:val="00BE7689"/>
     <w:rsid w:val="00BF1FE3"/>
     <w:rsid w:val="00BF2FE0"/>
     <w:rsid w:val="00BF343D"/>
     <w:rsid w:val="00BF4CD0"/>
     <w:rsid w:val="00BF6EBC"/>
     <w:rsid w:val="00BF7479"/>
     <w:rsid w:val="00BF761B"/>
     <w:rsid w:val="00BF768A"/>
     <w:rsid w:val="00C005B5"/>
     <w:rsid w:val="00C0095C"/>
     <w:rsid w:val="00C010D2"/>
     <w:rsid w:val="00C0128D"/>
     <w:rsid w:val="00C0145A"/>
     <w:rsid w:val="00C026C8"/>
     <w:rsid w:val="00C02B84"/>
     <w:rsid w:val="00C02C7B"/>
     <w:rsid w:val="00C04C52"/>
     <w:rsid w:val="00C063F0"/>
     <w:rsid w:val="00C068ED"/>
     <w:rsid w:val="00C06B4A"/>
     <w:rsid w:val="00C078AB"/>
+    <w:rsid w:val="00C07C55"/>
     <w:rsid w:val="00C10C16"/>
     <w:rsid w:val="00C11F2A"/>
     <w:rsid w:val="00C135E0"/>
     <w:rsid w:val="00C14329"/>
     <w:rsid w:val="00C15458"/>
     <w:rsid w:val="00C1615E"/>
     <w:rsid w:val="00C16C3F"/>
     <w:rsid w:val="00C16ED2"/>
     <w:rsid w:val="00C1706A"/>
     <w:rsid w:val="00C2011E"/>
     <w:rsid w:val="00C210DC"/>
     <w:rsid w:val="00C217FB"/>
     <w:rsid w:val="00C22028"/>
     <w:rsid w:val="00C230D6"/>
     <w:rsid w:val="00C24737"/>
     <w:rsid w:val="00C2490B"/>
     <w:rsid w:val="00C24CE8"/>
     <w:rsid w:val="00C2549C"/>
     <w:rsid w:val="00C268B6"/>
     <w:rsid w:val="00C269E3"/>
     <w:rsid w:val="00C269EC"/>
     <w:rsid w:val="00C303BB"/>
     <w:rsid w:val="00C30524"/>
     <w:rsid w:val="00C308E0"/>
     <w:rsid w:val="00C30994"/>
@@ -19667,50 +18574,51 @@
     <w:rsid w:val="00CD5260"/>
     <w:rsid w:val="00CD6D93"/>
     <w:rsid w:val="00CD6DEF"/>
     <w:rsid w:val="00CD6EF6"/>
     <w:rsid w:val="00CE0C3F"/>
     <w:rsid w:val="00CE165A"/>
     <w:rsid w:val="00CE31B5"/>
     <w:rsid w:val="00CE3532"/>
     <w:rsid w:val="00CE54EC"/>
     <w:rsid w:val="00CE632B"/>
     <w:rsid w:val="00CF16C7"/>
     <w:rsid w:val="00CF2B9A"/>
     <w:rsid w:val="00CF4A41"/>
     <w:rsid w:val="00CF6202"/>
     <w:rsid w:val="00CF6D0A"/>
     <w:rsid w:val="00CF702B"/>
     <w:rsid w:val="00CF7174"/>
     <w:rsid w:val="00CF72E4"/>
     <w:rsid w:val="00CF74A0"/>
     <w:rsid w:val="00CF7853"/>
     <w:rsid w:val="00D00089"/>
     <w:rsid w:val="00D0048E"/>
     <w:rsid w:val="00D00949"/>
     <w:rsid w:val="00D00D27"/>
     <w:rsid w:val="00D00D80"/>
+    <w:rsid w:val="00D0174E"/>
     <w:rsid w:val="00D02383"/>
     <w:rsid w:val="00D023A9"/>
     <w:rsid w:val="00D02BE6"/>
     <w:rsid w:val="00D0350D"/>
     <w:rsid w:val="00D0388F"/>
     <w:rsid w:val="00D04277"/>
     <w:rsid w:val="00D06833"/>
     <w:rsid w:val="00D069F1"/>
     <w:rsid w:val="00D06E57"/>
     <w:rsid w:val="00D06EB7"/>
     <w:rsid w:val="00D07927"/>
     <w:rsid w:val="00D10439"/>
     <w:rsid w:val="00D11695"/>
     <w:rsid w:val="00D125DE"/>
     <w:rsid w:val="00D12AF9"/>
     <w:rsid w:val="00D1316C"/>
     <w:rsid w:val="00D138D4"/>
     <w:rsid w:val="00D13A9E"/>
     <w:rsid w:val="00D13E7F"/>
     <w:rsid w:val="00D147F7"/>
     <w:rsid w:val="00D14AEC"/>
     <w:rsid w:val="00D14B51"/>
     <w:rsid w:val="00D1506E"/>
     <w:rsid w:val="00D15CF7"/>
     <w:rsid w:val="00D16092"/>
@@ -19986,50 +18894,51 @@
     <w:rsid w:val="00E37D0E"/>
     <w:rsid w:val="00E40E31"/>
     <w:rsid w:val="00E41561"/>
     <w:rsid w:val="00E41978"/>
     <w:rsid w:val="00E42042"/>
     <w:rsid w:val="00E42B9A"/>
     <w:rsid w:val="00E43C1E"/>
     <w:rsid w:val="00E44045"/>
     <w:rsid w:val="00E44B46"/>
     <w:rsid w:val="00E45663"/>
     <w:rsid w:val="00E461B7"/>
     <w:rsid w:val="00E464C3"/>
     <w:rsid w:val="00E46538"/>
     <w:rsid w:val="00E47D75"/>
     <w:rsid w:val="00E47F79"/>
     <w:rsid w:val="00E5031C"/>
     <w:rsid w:val="00E50485"/>
     <w:rsid w:val="00E50698"/>
     <w:rsid w:val="00E5108D"/>
     <w:rsid w:val="00E5191D"/>
     <w:rsid w:val="00E51D37"/>
     <w:rsid w:val="00E52E87"/>
     <w:rsid w:val="00E5437E"/>
     <w:rsid w:val="00E543C8"/>
     <w:rsid w:val="00E5546B"/>
+    <w:rsid w:val="00E5591E"/>
     <w:rsid w:val="00E56EBE"/>
     <w:rsid w:val="00E57862"/>
     <w:rsid w:val="00E57F07"/>
     <w:rsid w:val="00E606AF"/>
     <w:rsid w:val="00E60AED"/>
     <w:rsid w:val="00E617BB"/>
     <w:rsid w:val="00E617CF"/>
     <w:rsid w:val="00E626DC"/>
     <w:rsid w:val="00E6335E"/>
     <w:rsid w:val="00E63B8A"/>
     <w:rsid w:val="00E649E8"/>
     <w:rsid w:val="00E65344"/>
     <w:rsid w:val="00E66734"/>
     <w:rsid w:val="00E66900"/>
     <w:rsid w:val="00E66D06"/>
     <w:rsid w:val="00E6753C"/>
     <w:rsid w:val="00E67DD1"/>
     <w:rsid w:val="00E713C6"/>
     <w:rsid w:val="00E71ED2"/>
     <w:rsid w:val="00E731E5"/>
     <w:rsid w:val="00E7382E"/>
     <w:rsid w:val="00E73B7B"/>
     <w:rsid w:val="00E73D37"/>
     <w:rsid w:val="00E749DA"/>
     <w:rsid w:val="00E7569F"/>
@@ -20086,50 +18995,51 @@
     <w:rsid w:val="00EA5790"/>
     <w:rsid w:val="00EA6175"/>
     <w:rsid w:val="00EA67A7"/>
     <w:rsid w:val="00EA7058"/>
     <w:rsid w:val="00EA75BA"/>
     <w:rsid w:val="00EB026C"/>
     <w:rsid w:val="00EB0763"/>
     <w:rsid w:val="00EB1822"/>
     <w:rsid w:val="00EB2438"/>
     <w:rsid w:val="00EB2E3F"/>
     <w:rsid w:val="00EB314F"/>
     <w:rsid w:val="00EB3F32"/>
     <w:rsid w:val="00EB43E5"/>
     <w:rsid w:val="00EB62DB"/>
     <w:rsid w:val="00EB6FEE"/>
     <w:rsid w:val="00EB702D"/>
     <w:rsid w:val="00EC069B"/>
     <w:rsid w:val="00EC0E96"/>
     <w:rsid w:val="00EC185F"/>
     <w:rsid w:val="00EC29DA"/>
     <w:rsid w:val="00EC3155"/>
     <w:rsid w:val="00EC3470"/>
     <w:rsid w:val="00EC3EE7"/>
     <w:rsid w:val="00EC3FA2"/>
     <w:rsid w:val="00EC4FD3"/>
+    <w:rsid w:val="00EC5135"/>
     <w:rsid w:val="00EC5AA1"/>
     <w:rsid w:val="00EC63E4"/>
     <w:rsid w:val="00EC7CB0"/>
     <w:rsid w:val="00ECF2D6"/>
     <w:rsid w:val="00ED088B"/>
     <w:rsid w:val="00ED1285"/>
     <w:rsid w:val="00ED1784"/>
     <w:rsid w:val="00ED23CA"/>
     <w:rsid w:val="00ED3BAB"/>
     <w:rsid w:val="00ED4880"/>
     <w:rsid w:val="00ED4CBD"/>
     <w:rsid w:val="00ED5514"/>
     <w:rsid w:val="00ED5664"/>
     <w:rsid w:val="00ED5F0B"/>
     <w:rsid w:val="00ED708A"/>
     <w:rsid w:val="00ED7613"/>
     <w:rsid w:val="00ED78E5"/>
     <w:rsid w:val="00ED7B11"/>
     <w:rsid w:val="00EE07E3"/>
     <w:rsid w:val="00EE08C9"/>
     <w:rsid w:val="00EE0ED4"/>
     <w:rsid w:val="00EE1290"/>
     <w:rsid w:val="00EE18D1"/>
     <w:rsid w:val="00EE1C68"/>
     <w:rsid w:val="00EE27D9"/>
@@ -21488,51 +20398,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F5154A"/>
+    <w:rsid w:val="00907938"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4508"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Black" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Pargrafoenumerado"/>
@@ -24583,51 +23493,51 @@
     <w:div w:id="2143688409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/_ato2019-2022/2020/lei/l13977.htm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abntcolecao.com.br/mpf/default.aspx?T=9BC37A821F0D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenciadenoticias.ibge.gov.br/agencia-sala-de-imprensa/2013-agencia-de-noticias/releases/31445-pns-2019-pais-tem-17-3-milhoes-de-pessoas-com-algum-tipo-de-deficiencia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teses.usp.br/teses/disponiveis/16/16140/tde-06062023-153422/pt-br.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinemadafundacao.com.br/wp-content/uploads/2019/04/LIVRO_Alumiar-uma-experiencia-acessivel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnac.acessara.com.br/formulario/encerrado?t=1774297546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/_ato2011-2014/2013/lei/l12933.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/_ato2023-2026/2023/lei/l14624.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/culturaviva/pt-br/biblioteca-cultura-viva/documentos-e-publicacoes/documentos/minc-guia-para-producoes-audiovisuais-acessiveis-com-audiodescricao-das-imagens-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acessibilizar.com.br/wp-content/uploads/2022/09/ABNT-9050-2020-Versao-Corrigida-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/l10048.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/documents/36995/186110/Guide+cin%C3%A9ma+Nov+2018.pdf/8baccba3-833b-155d-4040-e80c33d04f2a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/culturaviva/pt-br/biblioteca-cultura-viva/documentos-e-publicacoes/documentos/minc-guia-para-producoes-audiovisuais-acessiveis-com-audiodescricao-das-imagens-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amaweb.unifesp.br/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acessibilizar.com.br/wp-content/uploads/2022/09/ABNT-9050-2020-Versao-Corrigida-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/ancine/pt-br/acesso-a-informacao/legislacao/instrucoes-normativas/instrucao-normativa-no-165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ufpe.br/bitstream/123456789/33730/1/TESE%20Liliana%20Marros%20Tavares.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampid.org.br/site2020/wp-content/uploads/2024/01/NBR-16537-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenciadenoticias.ibge.gov.br/agencia-noticias/2012-agencia-de-noticias/noticias/43463-censo-2022-brasil-tem-14-4-milhoes-de-pessoas-com-deficiencia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/_ato2015-2018/2015/lei/l13146.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediaaccessawards.com/wp-content/uploads/2021/08/MAA-Best-Practices-for-Hiring-Disabled-Writers-2021-FINAL.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwpt.com.br/wp-content/uploads/2025/04/ABNT-NBR-17225-Acessibilidade-Digital.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/_Ato2023-2026/2023/Lei/L14626.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenciadenoticias.ibge.gov.br/agencia-sala-de-imprensa/2013-agencia-de-noticias/releases/31445-pns-2019-pais-tem-17-3-milhoes-de-pessoas-com-algum-tipo-de-deficiencia" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddec1-0-en-ctp.trendmicro.com/wis/clicktime/v1/query?url=https%3a%2f%2fpnac.acessara.com.br%2fformulario%2fencerrado%3ft%3d1774297546&amp;umid=6d803df8-1227-4f09-be67-7411cbbbef7f&amp;rct=1774301693&amp;auth=882c5415fa73c6042a96d5bf58d2cd79e008c3cf-73a820c9a01d5cfa78c4cc28d5170a2436606892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/ancine/pt-br/acesso-a-informacao/legislacao/instrucoes-normativas/instrucao-normativa-no-165" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenciadenoticias.ibge.gov.br/agencia-sala-de-imprensa/2013-agencia-de-noticias/releases/31445-pns-2019-pais-tem-17-3-milhoes-de-pessoas-com-algum-tipo-de-deficiencia" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -24899,78 +23809,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57EA29F3-EC86-4862-A022-B00ACF4ECAA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>48</Pages>
-[...1 lines deleted...]
-  <Characters>77343</Characters>
+  <Pages>37</Pages>
+  <Words>13199</Words>
+  <Characters>71278</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>644</Lines>
-  <Paragraphs>182</Paragraphs>
+  <Lines>593</Lines>
+  <Paragraphs>168</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Versão acessível do Guia de Boas Práticas de Acessibilidade em Cinema</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ag?ncia Nacional do Cinema</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>91483</CharactersWithSpaces>
+  <CharactersWithSpaces>84309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="204" baseType="variant">
       <vt:variant>
         <vt:i4>2359405</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>132</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mediaaccessawards.com/wp-content/uploads/2021/08/MAA-Best-Practices-for-Hiring-Disabled-Writers-2021-FINAL.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245258</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -25551,36 +24461,36 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.br/ancine/pt-br/acesso-a-informacao/legislacao/instrucoes-normativas/instrucao-normativa-no-165</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Versão acessível do Guia de Boas Práticas de Acessibilidade em Cinema</dc:title>
+  <dc:title>Versão acessível do Guia de Boas Práticas de Acessibilidade em Cinema - defeso eleitoral</dc:title>
   <dc:subject/>
   <dc:creator>Ancine e MDHC</dc:creator>
   <cp:keywords>Acessibilidade, Cinema, Audiovisual, Inclusão</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>