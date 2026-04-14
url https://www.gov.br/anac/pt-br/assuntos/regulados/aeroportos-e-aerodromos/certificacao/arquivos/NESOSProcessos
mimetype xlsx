--- v0 (2025-12-13)
+++ v1 (2026-04-14)
@@ -5,86 +5,89 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADAF5BA5-EF9B-4D62-AD6A-39551EED1C4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1714" documentId="13_ncr:1_{5E4A2854-0AA6-4BDF-9A54-7D8F1C69BA0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AD6BFB24-6907-4C34-8E0C-904823FCCC0D}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="704" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="704" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NESOS" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NESOS!$A$1:$L$37</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="328">
   <si>
     <t>Superintendência de Infraestrutura Aeroportuária - SIA</t>
+  </si>
+  <si>
+    <t>Processos de Aprovação de Nível Equivalente de Segurança</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ICAO</t>
   </si>
   <si>
     <t>Nome do Aeródromo</t>
   </si>
   <si>
     <t>Município/UF</t>
   </si>
   <si>
     <t>Requisito(s)</t>
   </si>
   <si>
     <t>subitens</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>Número do processo</t>
   </si>
@@ -998,80 +1001,108 @@
     <t>Portaria nº 12.761/2023</t>
   </si>
   <si>
     <t>Guarulhos - Governador André Franco Montoro</t>
   </si>
   <si>
     <t>(e)(2)(iii)</t>
   </si>
   <si>
     <t>Operações IFR de decolagens paralelas dependentes em condições VMC</t>
   </si>
   <si>
     <t>00058.058976/2024-91</t>
   </si>
   <si>
     <t>Portaria nº 15333/SIA</t>
   </si>
   <si>
     <t>Separação inferior ao mínimo regulamentar entre os eixos das pistas de táxi "A" e "D", em seus trechos paralelos, e o eixo da pista de pouso de pouso e decolagem 13/31.</t>
   </si>
   <si>
     <t>00065.053364/2023-32</t>
   </si>
   <si>
     <t>Portaria nº 16.329/2025</t>
-  </si>
-[...2 lines deleted...]
-153.427 153.427</t>
   </si>
   <si>
     <t>(a)(6)
 (b)(2)
 (a)
 (b)
 (d)
 (b)(1)(i)
 (c)
 (a)(2)
 (b)(1)</t>
   </si>
   <si>
     <t>Atividades do Operador de Sistema de Comunicação (OC) situado na Seção Contraincêndio (SCI) do Sistema de Resposta à Emergência Aeroportuária (SREA), as quais passarão a ser de responsabilidade de profissional atuando no Centro de Operações Aeroportuárias (COA) e no Centro de Operações de Emergência (COE) após um acionamento de emergência.</t>
   </si>
   <si>
     <t>00058.065558/2024-51</t>
   </si>
   <si>
     <t>Portaria Nº 17.034/SIA</t>
   </si>
   <si>
-    <t>Atualizado em 13/09/2025</t>
-[...2 lines deleted...]
-    <t>Processos de Aprovação de Nível Equivalente de Segurança</t>
+    <t>(a)(6)
+(a)
+(b)
+(d)
+(b)(1)(i)
+(a)(2)
+(b)(1)</t>
+  </si>
+  <si>
+    <t>153.415
+153.419
+153.419
+153.419
+153.425
+153.427
+153.427</t>
+  </si>
+  <si>
+    <t>153.415
+153.415 
+153.419 
+153.419 
+153.419 
+153.425 
+153.425
+153.427 
+153.427</t>
+  </si>
+  <si>
+    <t>Portaria nº 18.935/2026</t>
+  </si>
+  <si>
+    <t>00065.011276/2026-14</t>
+  </si>
+  <si>
+    <t>Atualizado em 28/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1134,83 +1165,95 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAEEF3"/>
         <bgColor rgb="FFDAEEF3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB7DEE8"/>
         <bgColor rgb="FFB7DEE8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor theme="8" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor theme="8" tint="0.59999389629810485"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor theme="8" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
@@ -1278,72 +1321,61 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1376,90 +1408,99 @@
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="3" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hiperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink" xfId="3" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
@@ -1679,54 +1720,54 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>7627</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>793854</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>180982</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1" descr="anac_comp_horz_esp-cor.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799ED76F-C98A-42D1-BF9C-533512315336}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -2055,77 +2096,77 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2271-sia-05-07-2017/@@display-file/arquivo_norma/PA2017-2271.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3337-sia-25-10-2019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1858-sia-22-07-2020/@@display-file/arquivo_norma/PA2020-1858.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2022/portaria-9841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3007-sia-25-09-2019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2021/portaria-no-5952-sia-20-09-2021/@@display-file/arquivo_norma/PA2021-5952.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-3596-sia-22-11-2018/@@display-file/arquivo_norma/PA2018-3596.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-0971-sia-21-03-2018/@@display-file/arquivo_norma/PA2018-0971.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-17080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2021/portaria-no-4033-sia-19-01-2021/@@display-file/arquivo_norma/PA2021-4033.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-1597-sia-09-05-2017/@@display-file/arquivo_norma/PA2017-1597.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-2773-sia-04-09-2018/@@display-file/arquivo_norma/PA2018-2773.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2996-sia-28-08-2017/@@display-file/arquivo_norma/PA2017-2996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1732-sia-09-07-2020/@@display-file/arquivo_norma/PA2020-1732.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1949-sia-31-07-2020/@@display-file/arquivo_norma/PA2020-1949.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2023/portaria-12082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2023/portaria-12761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/pergamum/vinculos/PA2025-17.820.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-2940-sia-19-09-2018/@@display-file/arquivo_norma/PA2018-2940.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-17080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16509" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1929-sia-29-07-2020/@@display-file/arquivo_norma/PA2020-1929.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2023/portaria-10701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/pergamum/vinculos/PA2025-17.820.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3356-sia-29-10-2019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2021/portaria-no-5374-sia-06-07-2021/@@display-file/arquivo_norma/PA2021-5374.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-17034" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-1700-sia-01-07-2018/@@display-file/arquivo_norma/PA2018-1700.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-4188-sia-18-12-2017/@@display-file/arquivo_norma/PA2017-4188.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2271-sia-05-07-2017/@@display-file/arquivo_norma/PA2017-2271.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3793-sia-06-12-2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-3641-sia-09-12-2020/@@display-file/arquivo_norma/PA2020-3641.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2022/portaria-8884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2024/portaria-15333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-0024-sia-04-01-2019/@@display-file/arquivo_norma/PA2019-0024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2996-sia-28-08-2017/@@display-file/arquivo_norma/PA2017-2996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1271-sia-12-05-2020/@@display-file/arquivo_norma/PA2020-1271.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/pergamum/vinculos/PA2025-17.688.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/arquivos/PA2023-12.080.PDF" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3342-sia-28-10-2019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16329" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2271-sia-05-07-2017/@@display-file/arquivo_norma/PA2017-2271.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3337-sia-25-10-2019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1858-sia-22-07-2020/@@display-file/arquivo_norma/PA2020-1858.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2022/portaria-9841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3007-sia-25-09-2019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2021/portaria-no-5952-sia-20-09-2021/@@display-file/arquivo_norma/PA2021-5952.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-3596-sia-22-11-2018/@@display-file/arquivo_norma/PA2018-3596.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-0971-sia-21-03-2018/@@display-file/arquivo_norma/PA2018-0971.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-17080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2021/portaria-no-4033-sia-19-01-2021/@@display-file/arquivo_norma/PA2021-4033.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2996-sia-28-08-2017/@@display-file/arquivo_norma/PA2017-2996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1732-sia-09-07-2020/@@display-file/arquivo_norma/PA2020-1732.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1949-sia-31-07-2020/@@display-file/arquivo_norma/PA2020-1949.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2023/portaria-12082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2023/portaria-12761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/pergamum/vinculos/PA2025-17.820.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-2940-sia-19-09-2018/@@display-file/arquivo_norma/PA2018-2940.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-17080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16509" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1929-sia-29-07-2020/@@display-file/arquivo_norma/PA2020-1929.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2023/portaria-10701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/pergamum/vinculos/PA2025-17.820.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3356-sia-29-10-2019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2021/portaria-no-5374-sia-06-07-2021/@@display-file/arquivo_norma/PA2021-5374.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-17034" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-1700-sia-01-07-2018/@@display-file/arquivo_norma/PA2018-1700.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-4188-sia-18-12-2017/@@display-file/arquivo_norma/PA2017-4188.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2271-sia-05-07-2017/@@display-file/arquivo_norma/PA2017-2271.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3793-sia-06-12-2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-3641-sia-09-12-2020/@@display-file/arquivo_norma/PA2020-3641.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2022/portaria-8884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2024/portaria-15333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-0024-sia-04-01-2019/@@display-file/arquivo_norma/PA2019-0024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-2996-sia-28-08-2017/@@display-file/arquivo_norma/PA2017-2996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2020/portaria-no-1271-sia-12-05-2020/@@display-file/arquivo_norma/PA2020-1271.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/pergamum/vinculos/PA2025-17.688.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergamum.anac.gov.br/arquivos/PA2023-12.080.PDF" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2026/portaria-18935" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2019/portaria-no-3342-sia-28-10-2019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2025/portaria-16329" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2017/portaria-no-1597-sia-09-05-2017/@@display-file/arquivo_norma/PA2017-1597.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anac.gov.br/assuntos/legislacao/legislacao-1/portarias/2018/portaria-no-2773-sia-04-09-2018/@@display-file/arquivo_norma/PA2018-2773.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4DD88A9-023C-4B81-A7A6-DCE4235F5575}">
-  <dimension ref="A1:L70"/>
+  <dimension ref="A1:L71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="120" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:L5"/>
+      <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.36328125" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5.54296875" style="4" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="19.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="8.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.36328125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="13.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.08984375" style="4" customWidth="1"/>
     <col min="6" max="6" width="6.54296875" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="49" style="4" customWidth="1"/>
-    <col min="8" max="8" width="16.26953125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="9.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.36328125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="11.6328125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="9.36328125" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.453125" style="4" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="24.7265625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="24.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
@@ -2133,2519 +2174,2557 @@
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
     <row r="3" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
-      <c r="G4" s="41" t="s">
+      <c r="G4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="41"/>
+      <c r="H4" s="44"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="2"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A5" s="40" t="s">
-[...12 lines deleted...]
-      <c r="L5" s="40"/>
+      <c r="A5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="43"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="3" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="7" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I7" s="8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K7" s="8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L7" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A8" s="7">
         <v>1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" s="12">
         <v>154217</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G8" s="10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I8" s="9">
         <v>42864</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K8" s="9">
         <v>42864</v>
       </c>
       <c r="L8" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="6" customFormat="1" ht="31.5" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" s="12">
         <v>154217</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G9" s="10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I9" s="9">
         <v>42867</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K9" s="9">
         <v>45756</v>
       </c>
       <c r="L9" s="11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="12">
         <v>154207</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G10" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I10" s="9">
         <v>42921</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K10" s="9">
         <v>42921</v>
       </c>
       <c r="L10" s="11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" s="12">
         <v>154209</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G11" s="10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I11" s="9">
         <v>42921</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K11" s="9">
         <v>42921</v>
       </c>
       <c r="L11" s="11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12" s="12">
         <v>154217</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G12" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I12" s="9">
         <v>42921</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K12" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L12" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" s="12">
         <v>154217</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G13" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I13" s="9">
         <v>42951</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K13" s="9">
         <v>45807</v>
       </c>
-      <c r="L13" s="30" t="s">
-        <v>50</v>
+      <c r="L13" s="29" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="6" customFormat="1" ht="31.5" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="12">
         <v>154223</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" s="10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I14" s="9">
         <v>42951</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="K14" s="9">
+        <v>28</v>
+      </c>
+      <c r="K14" s="39">
         <v>45807</v>
       </c>
-      <c r="L14" s="30" t="s">
-        <v>50</v>
+      <c r="L14" s="40" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" s="12">
         <v>154217</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G15" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I15" s="9">
         <v>42975</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K15" s="9">
         <v>42975</v>
       </c>
       <c r="L15" s="11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E16" s="12">
         <v>154217</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G16" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I16" s="9">
         <v>42975</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K16" s="9">
         <v>42975</v>
       </c>
       <c r="L16" s="11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E17" s="12">
         <v>154217</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G17" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I17" s="9">
         <v>42975</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K17" s="9">
         <v>45905</v>
       </c>
       <c r="L17" s="11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E18" s="12">
         <v>154221</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G18" s="10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I18" s="9">
         <v>42975</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K18" s="9">
         <v>45905</v>
       </c>
       <c r="L18" s="11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19" s="12">
         <v>154305</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G19" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I19" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K19" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L19" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E20" s="12">
         <v>154221</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G20" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I20" s="9">
         <v>43087</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K20" s="9">
         <v>43087</v>
       </c>
       <c r="L20" s="11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" s="12">
         <v>154221</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G21" s="10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I21" s="9">
         <v>43083</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K21" s="9">
         <v>44221</v>
       </c>
       <c r="L21" s="11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="12">
         <v>154209</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G22" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I22" s="9">
         <v>43090</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K22" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L22" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" s="12">
         <v>154305</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G23" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I23" s="9">
         <v>43112</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K23" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L23" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E24" s="12">
         <v>154207</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G24" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I24" s="9">
         <v>43180</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K24" s="9">
         <v>43180</v>
       </c>
       <c r="L24" s="11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E25" s="12">
         <v>154201</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G25" s="10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I25" s="9">
         <v>43192</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K25" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L25" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E26" s="12">
         <v>154221</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G26" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I26" s="9">
         <v>43229</v>
       </c>
       <c r="J26" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K26" s="9">
         <v>45734</v>
       </c>
-      <c r="L26" s="26" t="s">
-        <v>109</v>
+      <c r="L26" s="41" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E27" s="12">
         <v>154221</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I27" s="9">
         <v>43282</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K27" s="9">
         <v>43282</v>
       </c>
       <c r="L27" s="11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E28" s="12">
         <v>154201</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G28" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I28" s="9">
         <v>43362</v>
       </c>
       <c r="J28" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K28" s="9">
         <v>43727</v>
       </c>
       <c r="L28" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E29" s="12">
         <v>154217</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G29" s="10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I29" s="9">
         <v>43353</v>
       </c>
       <c r="J29" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K29" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L29" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>23</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E30" s="12">
         <v>154207</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G30" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I30" s="9">
         <v>43356</v>
       </c>
       <c r="J30" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K30" s="9">
         <v>43347</v>
       </c>
       <c r="L30" s="11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E31" s="12">
         <v>154217</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G31" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I31" s="9">
         <v>43361</v>
       </c>
       <c r="J31" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K31" s="9">
         <v>45734</v>
       </c>
       <c r="L31" s="11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E32" s="12">
         <v>154305</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G32" s="10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I32" s="9">
         <v>43391</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K32" s="9">
         <v>43426</v>
       </c>
       <c r="L32" s="11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:12" s="6" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>26</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E33" s="12">
         <v>154201</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G33" s="10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I33" s="9">
         <v>43413</v>
       </c>
       <c r="J33" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K33" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L33" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:12" s="6" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E34" s="12">
         <v>154207</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G34" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I34" s="9">
         <v>43469</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K34" s="9">
         <v>43469</v>
       </c>
       <c r="L34" s="11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>28</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E35" s="12">
         <v>154201</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G35" s="10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I35" s="9">
         <v>43564</v>
       </c>
       <c r="J35" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K35" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L35" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7">
         <v>29</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E36" s="12">
         <v>154207</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G36" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I36" s="9">
         <v>43648</v>
       </c>
       <c r="J36" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K36" s="9">
         <v>43766</v>
       </c>
       <c r="L36" s="11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:12" s="5" customFormat="1" ht="21" x14ac:dyDescent="0.35">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E37" s="12">
         <v>154221</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G37" s="10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I37" s="9">
         <v>43705</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K37" s="9">
         <v>43733</v>
       </c>
       <c r="L37" s="11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7">
         <v>31</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E38" s="12">
         <v>154207</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G38" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I38" s="9">
         <v>43747</v>
       </c>
       <c r="J38" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K38" s="9">
         <v>43809</v>
       </c>
       <c r="L38" s="11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A39" s="7">
         <v>32</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E39" s="12">
         <v>154221</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G39" s="10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I39" s="9">
         <v>43760</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K39" s="9">
         <v>43763</v>
       </c>
       <c r="L39" s="11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="63" x14ac:dyDescent="0.35">
       <c r="A40" s="7">
         <v>33</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E40" s="12">
         <v>154221</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G40" s="10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I40" s="9">
         <v>43761</v>
       </c>
       <c r="J40" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K40" s="9">
         <v>43767</v>
       </c>
       <c r="L40" s="11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A41" s="7">
         <v>34</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E41" s="12">
         <v>154303</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G41" s="10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I41" s="9">
         <v>43812</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K41" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L41" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A42" s="7">
         <v>35</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E42" s="13">
         <v>154217</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G42" s="10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I42" s="9">
         <v>43862</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K42" s="9">
         <v>44027</v>
       </c>
       <c r="L42" s="11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A43" s="7">
         <v>36</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E43" s="12">
         <v>154217</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G43" s="10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I43" s="9">
         <v>43907</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K43" s="9">
         <v>45726</v>
       </c>
       <c r="L43" s="11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A44" s="7">
         <v>37</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E44" s="12">
         <v>154207</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G44" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I44" s="9">
         <v>43915</v>
       </c>
       <c r="J44" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K44" s="9">
         <v>44047</v>
       </c>
       <c r="L44" s="11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E45" s="12">
         <v>154217</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G45" s="10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I45" s="9">
         <v>43950</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K45" s="9">
         <v>44063</v>
       </c>
       <c r="L45" s="11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A46" s="7">
         <v>39</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E46" s="12">
         <v>154207</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G46" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I46" s="9">
         <v>43928</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K46" s="9">
         <v>43966</v>
       </c>
       <c r="L46" s="11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A47" s="7">
         <v>40</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E47" s="12">
         <v>154207</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G47" s="10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I47" s="9">
         <v>44041</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K47" s="9">
         <v>45030</v>
       </c>
       <c r="L47" s="11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="7">
         <v>41</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E48" s="13">
         <v>154217</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G48" s="10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I48" s="9">
         <v>44126</v>
       </c>
       <c r="J48" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K48" s="9">
         <v>44179</v>
       </c>
       <c r="L48" s="11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="7">
         <v>42</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E49" s="12">
         <v>153309</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G49" s="10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I49" s="9">
         <v>44126</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K49" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L49" s="8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A50" s="7">
         <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E50" s="12">
         <v>154207</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G50" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I50" s="9">
         <v>44148</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K50" s="9">
         <v>45734</v>
       </c>
       <c r="L50" s="11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A51" s="7">
         <v>44</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E51" s="12">
         <v>154225</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G51" s="10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I51" s="9">
         <v>44175</v>
       </c>
       <c r="J51" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K51" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L51" s="8" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A52" s="7">
         <v>45</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E52" s="12">
         <v>154217</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G52" s="10" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="I52" s="9">
         <v>44260</v>
       </c>
       <c r="J52" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K52" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L52" s="8" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="22" x14ac:dyDescent="0.35">
       <c r="A53" s="23">
         <v>46</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C53" s="19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D53" s="20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E53" s="21">
         <v>154207</v>
       </c>
       <c r="F53" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G53" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H53" s="20" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I53" s="22">
         <v>44356</v>
       </c>
       <c r="J53" s="20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K53" s="9">
         <v>44393</v>
       </c>
       <c r="L53" s="11" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A54" s="14">
         <v>47</v>
       </c>
       <c r="B54" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E54" s="16">
         <v>154207</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G54" s="17" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H54" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I54" s="18">
         <v>44357</v>
       </c>
       <c r="J54" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K54" s="9">
         <v>44473</v>
       </c>
       <c r="L54" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A55" s="7">
         <v>48</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E55" s="12">
         <v>154217</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G55" s="10" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I55" s="9">
         <v>44375</v>
       </c>
       <c r="J55" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K55" s="9">
         <v>44466</v>
       </c>
       <c r="L55" s="11" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A56" s="14">
         <v>49</v>
       </c>
       <c r="B56" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E56" s="16">
         <v>154207</v>
       </c>
       <c r="F56" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G56" s="17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H56" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I56" s="18">
         <v>44443</v>
       </c>
       <c r="J56" s="15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K56" s="9">
         <v>45894</v>
       </c>
       <c r="L56" s="11" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A57" s="7">
         <v>50</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E57" s="12">
         <v>154207</v>
       </c>
       <c r="F57" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G57" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I57" s="9">
         <v>44461</v>
       </c>
       <c r="J57" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K57" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>37</v>
+      </c>
+      <c r="L57" s="7" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A58" s="7">
         <v>51</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E58" s="12">
         <v>154207</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G58" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I58" s="9">
         <v>43966</v>
       </c>
       <c r="J58" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K58" s="9">
         <v>44050</v>
       </c>
       <c r="L58" s="11" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A59" s="7">
         <v>52</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E59" s="12">
         <v>154217</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G59" s="10" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I59" s="9">
         <v>44533</v>
       </c>
       <c r="J59" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K59" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L59" s="7" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A60" s="7">
         <v>53</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E60" s="12">
         <v>154217</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G60" s="10" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="I60" s="9">
         <v>44565</v>
       </c>
       <c r="J60" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K60" s="9">
         <v>44903</v>
       </c>
       <c r="L60" s="7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A61" s="7">
         <v>54</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E61" s="12">
         <v>154217</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G61" s="10" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I61" s="9">
         <v>44592</v>
       </c>
       <c r="J61" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K61" s="9">
         <v>44894</v>
       </c>
       <c r="L61" s="25" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A62" s="7">
         <v>55</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E62" s="12">
         <v>154207</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G62" s="10" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="I62" s="9">
         <v>44631</v>
       </c>
       <c r="J62" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K62" s="7"/>
       <c r="L62" s="8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="42" x14ac:dyDescent="0.35">
       <c r="A63" s="7">
         <v>56</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E63" s="12">
         <v>154217</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G63" s="10" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I63" s="9">
         <v>42975</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K63" s="9">
         <v>44825</v>
       </c>
       <c r="L63" s="11" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A64" s="7">
         <v>57</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E64" s="12">
         <v>154207</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G64" s="10" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I64" s="9">
         <v>44727</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K64" s="9">
         <v>44827</v>
       </c>
       <c r="L64" s="11" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A65" s="7">
         <v>58</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E65" s="12">
         <v>154207</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G65" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I65" s="9">
         <v>45104</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K65" s="9">
         <v>45160</v>
       </c>
       <c r="L65" s="11" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="21" x14ac:dyDescent="0.35">
       <c r="A66" s="7">
         <v>59</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E66" s="12">
         <v>154207</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G66" s="10" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I66" s="9">
         <v>45101</v>
       </c>
       <c r="J66" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K66" s="9">
         <v>45192</v>
       </c>
       <c r="L66" s="24" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A67" s="7">
         <v>60</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E67" s="12">
         <v>154207</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G67" s="10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I67" s="9">
         <v>45166</v>
       </c>
       <c r="J67" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K67" s="9">
         <v>45218</v>
       </c>
       <c r="L67" s="11" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A68" s="7">
         <v>61</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E68" s="12">
         <v>154201</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G68" s="10" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I68" s="9">
         <v>45489</v>
       </c>
       <c r="J68" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K68" s="9">
         <v>45539</v>
       </c>
-      <c r="L68" s="26" t="s">
-        <v>313</v>
+      <c r="L68" s="42" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="31.5" x14ac:dyDescent="0.35">
-      <c r="A69" s="29">
+      <c r="A69" s="28">
         <v>62</v>
       </c>
-      <c r="B69" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="29" t="s">
+      <c r="B69" s="28" t="s">
         <v>127</v>
       </c>
-      <c r="D69" s="29" t="s">
+      <c r="C69" s="28" t="s">
         <v>128</v>
       </c>
-      <c r="E69" s="34">
+      <c r="D69" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="E69" s="33">
         <v>154217</v>
       </c>
-      <c r="F69" s="29" t="s">
-[...5 lines deleted...]
-      <c r="H69" s="27" t="s">
+      <c r="F69" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="27" t="s">
         <v>315</v>
       </c>
-      <c r="I69" s="27">
+      <c r="H69" s="26" t="s">
+        <v>316</v>
+      </c>
+      <c r="I69" s="26">
         <v>45246</v>
       </c>
-      <c r="J69" s="27" t="s">
-[...2 lines deleted...]
-      <c r="K69" s="27">
+      <c r="J69" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K69" s="26">
         <v>45701</v>
       </c>
-      <c r="L69" s="38" t="s">
-        <v>316</v>
+      <c r="L69" s="42" t="s">
+        <v>317</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="94.5" x14ac:dyDescent="0.35">
-      <c r="A70" s="31">
+      <c r="A70" s="30">
         <v>63</v>
       </c>
-      <c r="B70" s="32" t="s">
-[...11 lines deleted...]
-      <c r="F70" s="35" t="s">
+      <c r="B70" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="E70" s="32" t="s">
+        <v>324</v>
+      </c>
+      <c r="F70" s="34" t="s">
         <v>318</v>
       </c>
-      <c r="G70" s="37" t="s">
+      <c r="G70" s="36" t="s">
         <v>319</v>
       </c>
-      <c r="H70" s="32" t="s">
+      <c r="H70" s="31" t="s">
         <v>320</v>
       </c>
-      <c r="I70" s="36">
+      <c r="I70" s="35">
         <v>45510</v>
       </c>
-      <c r="J70" s="32" t="s">
-[...5 lines deleted...]
-      <c r="L70" s="39" t="s">
+      <c r="J70" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="K70" s="35">
+        <v>45807</v>
+      </c>
+      <c r="L70" s="42" t="s">
         <v>321</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="73.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="28">
+        <v>64</v>
+      </c>
+      <c r="B71" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="C71" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="D71" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>323</v>
+      </c>
+      <c r="F71" s="28" t="s">
+        <v>322</v>
+      </c>
+      <c r="G71" s="27" t="s">
+        <v>319</v>
+      </c>
+      <c r="H71" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="I71" s="26">
+        <v>46044</v>
+      </c>
+      <c r="J71" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K71" s="26">
+        <v>46097</v>
+      </c>
+      <c r="L71" s="38" t="s">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L8" r:id="rId1" display="1.597/SIA " xr:uid="{DBBC56F7-4785-40B6-9AE0-2F4A25BD1D4B}"/>
     <hyperlink ref="L24" r:id="rId2" display="971/SIA " xr:uid="{A11F2615-D335-4B0D-8A6E-47D836EC5414}"/>
     <hyperlink ref="L26" r:id="rId3" xr:uid="{3DB319F6-7FEC-4F2A-AEE8-88A321A69D67}"/>
     <hyperlink ref="L27" r:id="rId4" display="1.700/SIA " xr:uid="{B67BE5AE-946E-4D73-89C6-60BAC90E2A6E}"/>
     <hyperlink ref="L28" r:id="rId5" display="2.940/SIA" xr:uid="{6548C0A9-DB82-4FBE-972D-A907F122A0A9}"/>
     <hyperlink ref="L30" r:id="rId6" display="2.773/SAI" xr:uid="{EB082152-A1AA-4A07-BFEB-CF77B34AF773}"/>
     <hyperlink ref="L32" r:id="rId7" display="PORTARIA Nº 3.596/SIA, 22/11/18" xr:uid="{6E1D4AC6-2B8E-4511-AC1E-18D3CBDD88A7}"/>
     <hyperlink ref="L34" r:id="rId8" display="PORTARIA Nº 24/SIA, 04/01/19 " xr:uid="{CB7D7D9D-08D4-458A-AF4B-F6E5937D4CA7}"/>
     <hyperlink ref="L20" r:id="rId9" display="4.188/SIA " xr:uid="{6906E059-9CF3-4EF0-A861-30801858A37E}"/>
     <hyperlink ref="L17" r:id="rId10" xr:uid="{7679E509-1ABF-416F-AF0B-7B93624B4918}"/>
     <hyperlink ref="L16" r:id="rId11" display="2.996/SIA" xr:uid="{DE28AAAE-7972-4C2D-A4F2-FB71DB132A19}"/>
     <hyperlink ref="L15" r:id="rId12" display="2.996/SIA" xr:uid="{680B3C53-61D8-491E-B89A-B47912065A28}"/>
     <hyperlink ref="L10" r:id="rId13" display="2.271/SIA " xr:uid="{18CA1D59-9FF8-475F-AA60-24484AE4579C}"/>
     <hyperlink ref="L11" r:id="rId14" display="2.271/SIA " xr:uid="{3D350023-11FA-4DFA-B08D-09F7018E7271}"/>
     <hyperlink ref="L13" r:id="rId15" xr:uid="{759B7D79-8824-4534-8C5D-0720BA547062}"/>
     <hyperlink ref="L14" r:id="rId16" xr:uid="{BDC9E152-596C-47AE-BF89-F75732021E7D}"/>
     <hyperlink ref="L9" r:id="rId17" xr:uid="{64BC09D1-0A17-4C83-B588-601AD7C83C38}"/>
@@ -4655,95 +4734,85 @@
     <hyperlink ref="L37" r:id="rId21" xr:uid="{22A75A2F-B970-44E2-B465-0DEF5A67F883}"/>
     <hyperlink ref="L38" r:id="rId22" xr:uid="{43D9F254-B5D3-476C-B375-2139ED5E72EE}"/>
     <hyperlink ref="L43" r:id="rId23" xr:uid="{BE9D4A92-081D-48F3-8783-C78C1F566DD9}"/>
     <hyperlink ref="L42" r:id="rId24" xr:uid="{FC19DA3A-9A80-48EE-851A-8D6AD746523E}"/>
     <hyperlink ref="L46" r:id="rId25" xr:uid="{0FA106AE-1312-45AC-8D49-39F7D7193B21}"/>
     <hyperlink ref="L45" r:id="rId26" xr:uid="{9698D7AA-B351-4B58-885F-D2F2AE633281}"/>
     <hyperlink ref="L48" r:id="rId27" xr:uid="{BC410D85-3B59-482D-BB63-0CE3887EFBB2}"/>
     <hyperlink ref="L44" r:id="rId28" xr:uid="{FF85D828-049E-4FCE-8F43-0A32EC677B98}"/>
     <hyperlink ref="L21" r:id="rId29" xr:uid="{6E001276-99DE-44AD-9FEC-F8B31CDEA9A1}"/>
     <hyperlink ref="L50" r:id="rId30" xr:uid="{8F66E490-1E11-4692-8C60-2657CD954E56}"/>
     <hyperlink ref="L53" r:id="rId31" xr:uid="{43D80BAB-1D88-4C51-87C3-183AAAA32F0E}"/>
     <hyperlink ref="L58" r:id="rId32" display="Portaria 1.949/SIA" xr:uid="{5B52A21F-D2A0-467D-88AC-03007214B8C3}"/>
     <hyperlink ref="L56" r:id="rId33" xr:uid="{BB1E9030-013C-4B3C-8BF4-4AC744170BA0}"/>
     <hyperlink ref="L55" r:id="rId34" xr:uid="{E7DAD6AD-258B-43F7-8B44-863EDFBC9DD4}"/>
     <hyperlink ref="L64" r:id="rId35" xr:uid="{8CCE824E-6877-4BD3-AE83-8A993D2C4EF8}"/>
     <hyperlink ref="L47" r:id="rId36" xr:uid="{CBF691C9-DB83-4C82-A112-3A35EF3F5F39}"/>
     <hyperlink ref="L65" r:id="rId37" xr:uid="{E50E7034-81E9-47B9-93DD-F4091643FBC8}"/>
     <hyperlink ref="L66" r:id="rId38" xr:uid="{FD1DF6D4-673E-4D9E-86FB-7EE16CED0C80}"/>
     <hyperlink ref="L61" r:id="rId39" xr:uid="{88158A60-E009-4700-ACF7-1BFD89FCCB75}"/>
     <hyperlink ref="L67" r:id="rId40" xr:uid="{FF371ACF-51B3-4A67-BA06-915D5042C8D7}"/>
     <hyperlink ref="L69" r:id="rId41" xr:uid="{4B5EDAB0-BDB0-4241-BEB3-E9630FED91A9}"/>
     <hyperlink ref="L31" r:id="rId42" xr:uid="{C0B6A55C-DBA7-4E49-B76E-26AAF11F63E1}"/>
     <hyperlink ref="L68" r:id="rId43" xr:uid="{DBF0DD1F-9564-4716-ABF4-8E5588CDBF83}"/>
     <hyperlink ref="L70" r:id="rId44" display="PORTARIA Nº 17.034/SIA" xr:uid="{292371CF-6360-413F-946C-74095751C06C}"/>
     <hyperlink ref="L18" r:id="rId45" xr:uid="{C5B7DBF4-32B3-41A7-9A39-685F024CF152}"/>
+    <hyperlink ref="L71" r:id="rId46" xr:uid="{99EFC0A5-C47F-4B7A-AD29-5F3729D87C38}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" scale="43" orientation="portrait" verticalDpi="0" r:id="rId46"/>
-  <drawing r:id="rId47"/>
+  <pageSetup paperSize="9" scale="43" orientation="portrait" verticalDpi="0" r:id="rId47"/>
+  <drawing r:id="rId48"/>
   <tableParts count="1">
-    <tablePart r:id="rId48"/>
+    <tablePart r:id="rId49"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="daaa9464-4424-40fe-be37-0a216c42574f" xmlns:ns3="858fbe19-3582-43df-8e84-fb58b8207311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="19073eeef4fd551011e571881b815a27" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010066E9AB42C09A5142BF4DA83E120836C2" ma:contentTypeVersion="18" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="348da437ade58ef00aefd41e7424cebd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="daaa9464-4424-40fe-be37-0a216c42574f" xmlns:ns3="858fbe19-3582-43df-8e84-fb58b8207311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f85eb2c3e2a8f4ba401c340cba035752" ns2:_="" ns3:_="">
     <xsd:import namespace="daaa9464-4424-40fe-be37-0a216c42574f"/>
     <xsd:import namespace="858fbe19-3582-43df-8e84-fb58b8207311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4952,84 +5021,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="daaa9464-4424-40fe-be37-0a216c42574f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="858fbe19-3582-43df-8e84-fb58b8207311" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08DC1D38-B786-4570-A7BB-4C55A2621A96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93A35334-D69A-4789-8CDD-DCF9D1BF6F19}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D5908E-727C-4E70-AD6A-9784FEE83DFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F2DEE62-73F3-456D-8193-997B31A0A4FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="daaa9464-4424-40fe-be37-0a216c42574f"/>
     <ds:schemaRef ds:uri="858fbe19-3582-43df-8e84-fb58b8207311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93A35334-D69A-4789-8CDD-DCF9D1BF6F19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="858fbe19-3582-43df-8e84-fb58b8207311"/>
+    <ds:schemaRef ds:uri="daaa9464-4424-40fe-be37-0a216c42574f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>