--- v0 (2025-12-16)
+++ v1 (2026-04-19)
@@ -216,90 +216,79 @@
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00250AC3" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Nome da </w:t>
-[...9 lines deleted...]
-        <w:t>Instituição)</w:t>
+        <w:t xml:space="preserve"> (Nome da Instituição)</w:t>
       </w:r>
       <w:r w:rsidR="0099364D" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
       <w:r w:rsidR="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
       <w:r w:rsidR="0099364D" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ao </w:t>
       </w:r>
       <w:r w:rsidR="001F3C13" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grupo Brasileiro de Segurança da Aviação Civil contra Atos de Interferência Ilícita, também denominado por </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk50118351"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001F3C13" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -684,58 +673,69 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no CNPJ sob nº </w:t>
       </w:r>
       <w:r w:rsidR="0099364D" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">................., ao assinar este Termo de Adesão, concorda em participar voluntariamente do </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B559AE" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BASeT e em</w:t>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B559AE" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e em</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> indica</w:t>
       </w:r>
       <w:r w:rsidR="00B559AE" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1125,183 +1125,194 @@
       <w:r w:rsidR="00C766A9" w:rsidRPr="00700ADA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E5FFD" w:rsidRPr="00700ADA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subgrupos instituídos pelo</w:t>
       </w:r>
       <w:r w:rsidR="00C766A9" w:rsidRPr="00700ADA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BASeT.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C766A9" w:rsidRPr="00700ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C766A9" w:rsidRPr="00700ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B61D34" w14:textId="77777777" w:rsidR="002D200D" w:rsidRPr="002D200D" w:rsidRDefault="007837F9" w:rsidP="002D200D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138B11B6" w14:textId="276C7E52" w:rsidR="002D200D" w:rsidRPr="00D82AC1" w:rsidRDefault="002D200D" w:rsidP="0059120C">
+    <w:p w14:paraId="138B11B6" w14:textId="28796D1E" w:rsidR="002D200D" w:rsidRPr="00D82AC1" w:rsidRDefault="002D200D" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ao aderir voluntariamente ao </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A21C1" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BASeT</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, os </w:t>
       </w:r>
       <w:r w:rsidR="0099364D" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">epresentantes </w:t>
       </w:r>
       <w:r w:rsidR="001F73D9" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">do(a) </w:t>
       </w:r>
       <w:r w:rsidR="00275B0D" w:rsidRPr="00342713">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Nome da </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(Nome da Instituição)</w:t>
+      </w:r>
+      <w:r w:rsidR="0099364D" w:rsidRPr="00342713">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
       <w:r w:rsidR="00275B0D" w:rsidRPr="00342713">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Instituição)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0099364D" w:rsidRPr="00342713">
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342713">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>...........................</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comprometem-se a participar das atividades</w:t>
       </w:r>
       <w:r w:rsidR="00275B0D" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Grupo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
@@ -1393,60 +1404,69 @@
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>colabora</w:t>
       </w:r>
       <w:r w:rsidR="00ED05AF" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00595AB3" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, quando houver interesse,  </w:t>
+        <w:t xml:space="preserve">, quando houver </w:t>
+      </w:r>
+      <w:r w:rsidR="00292DC7" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interesse,  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> com os </w:t>
+        <w:t xml:space="preserve">com os </w:t>
       </w:r>
       <w:r w:rsidR="006A21C1" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sub</w:t>
       </w:r>
       <w:r w:rsidR="00250AC3" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1629,59 +1649,61 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relativas</w:t>
       </w:r>
       <w:r w:rsidR="00F042D2" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aos materiais, aos produtos, aos trabalhos, às atividades, aos dados, aos estudos, aos relatórios, às fontes e às demais informações </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A21C1" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BASeT</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, estabelecidas no seu </w:t>
       </w:r>
       <w:r w:rsidR="00ED05AF" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regimento Interno</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1761,51 +1783,71 @@
       <w:r w:rsidR="009E1EC2" w:rsidRPr="009E1EC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">interação entre os </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk49765327"/>
       <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>integrantes do BASeT e, por extensão, entre os componentes dos respectivos Subgrupos temáticos</w:t>
+        <w:t xml:space="preserve">integrantes do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e, por extensão, entre os componentes dos respectivos Subgrupos temáticos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve ser respeitosa, harmônica, voluntária e colaborativa, sem implicar, necessariamente, subordinação ou hierarquia entre os membros e as respectivas Entidades, Instituições ou Organismos que eles integram ou representam</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17430C6C" w14:textId="77777777" w:rsidR="009153BE" w:rsidRDefault="009153BE" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
@@ -1827,58 +1869,69 @@
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009E1EC2" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s integrantes do </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BASeT e, por extensão, os componentes dos seus respectivos Subgrupos temáticos limitam-se a discutir, analisar, tratar, abordar proposições de ações elaboradas por seus membros participantes, bem como temas relevantes e assuntos relacionados à segurança da aviação civil contra atos de interferência ilícita brasileira, em obediência aos termos da Resolução nº 542, de 18 de fevereiro de 2020, da Agência Nacional de Aviação Civil </w:t>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e, por extensão, os componentes dos seus respectivos Subgrupos temáticos limitam-se a discutir, analisar, tratar, abordar proposições de ações elaboradas por seus membros participantes, bem como temas relevantes e assuntos relacionados à segurança da aviação civil contra atos de interferência ilícita brasileira, em obediência aos termos da Resolução nº 542, de 18 de fevereiro de 2020, da Agência Nacional de Aviação Civil </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="009E1EC2" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ANAC</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1918,155 +1971,206 @@
       <w:bookmarkStart w:id="4" w:name="_Hlk49440863"/>
       <w:r w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">odos os participantes/integrantes/representantes/componentes </w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do BASeT </w:t>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>devem ser tratados com igualdade e respeitar os pontos de vista, opiniões, sugestões e ideias apresentados;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F111883" w14:textId="77777777" w:rsidR="009153BE" w:rsidRPr="009153BE" w:rsidRDefault="009153BE" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DE60EF1" w14:textId="77777777" w:rsidR="00C75AF3" w:rsidRPr="009153BE" w:rsidRDefault="00C75AF3" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">odos os participantes/integrantes/representantes/componentes do BASeT </w:t>
+        <w:t xml:space="preserve">odos os participantes/integrantes/representantes/componentes do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00373356" w:rsidRPr="009153BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00373356" w:rsidRPr="009153BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>devem</w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prezar pela </w:t>
       </w:r>
       <w:r w:rsidR="00250AC3" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>manuten</w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ção do ambiente colaborativo e pelo incentivo ao compartilhamento de informações, dados, estudos e soluções referentes à temática </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aviation Security</w:t>
+        <w:t>Aviation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security</w:t>
       </w:r>
       <w:r w:rsidR="00373356" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - AVSEC;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD7F39E" w14:textId="77777777" w:rsidR="009153BE" w:rsidRPr="009153BE" w:rsidRDefault="009153BE" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A9B37E" w14:textId="77777777" w:rsidR="00C75AF3" w:rsidRPr="00D82AC1" w:rsidRDefault="002D200D" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2083,59 +2187,61 @@
       </w:pPr>
       <w:r w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C75AF3" w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009153BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s informações apresentadas ao </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00875D97" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BASeT</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> são de propriedade </w:t>
       </w:r>
       <w:r w:rsidR="007343EE" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e responsabilidade </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2193,51 +2299,69 @@
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="002D200D" w:rsidRPr="0014552E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informações apresentadas</w:t>
       </w:r>
       <w:r w:rsidRPr="0014552E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007343EE" w:rsidRPr="0014552E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ao BASeT </w:t>
+        <w:t xml:space="preserve">ao </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007343EE" w:rsidRPr="0014552E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007343EE" w:rsidRPr="0014552E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0014552E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pela Organização/Instituição </w:t>
       </w:r>
       <w:r w:rsidR="008324AC" w:rsidRPr="0014552E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">proprietária </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">não serão nem poderão ser utilizadas </w:t>
@@ -2399,70 +2523,99 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7D1EEA" w14:textId="77777777" w:rsidR="00E46B42" w:rsidRPr="009153BE" w:rsidRDefault="00E82F86" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014552E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">os integrantes do BASeT e, </w:t>
+        <w:t xml:space="preserve">os integrantes do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0014552E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0014552E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">por extensão, os componentes dos respectivos Subgrupos temáticos comprometem-se a </w:t>
       </w:r>
       <w:r w:rsidR="00E46B42" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>manter a confidencialidade e o sigilo relativos aos materiais, aos produtos, aos trabalhos, às atividades, aos dados, aos estudos, aos relatórios, às fontes e às demais informações que, no contexto da temática AVSEC, assim o requererem ou o exigirem, dos quais, sob qualquer pretexto e de qualquer forma, obtiveram conhecimento no âmbito das atividades e dos trabalhos do BASeT</w:t>
-      </w:r>
+        <w:t xml:space="preserve">manter a confidencialidade e o sigilo relativos aos materiais, aos produtos, aos trabalhos, às atividades, aos dados, aos estudos, aos relatórios, às fontes e às demais informações que, no contexto da temática AVSEC, assim o requererem ou o exigirem, dos quais, sob qualquer pretexto e de qualquer forma, obtiveram conhecimento no âmbito das atividades e dos trabalhos do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E46B42" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009153BE" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0117EB9A" w14:textId="77777777" w:rsidR="009153BE" w:rsidRDefault="009153BE" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB61857" w14:textId="77777777" w:rsidR="00C75AF3" w:rsidRPr="00D82AC1" w:rsidRDefault="00C75AF3" w:rsidP="0059120C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2596,52 +2749,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> extern</w:t>
       </w:r>
       <w:r w:rsidR="00A47E2E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="002D200D" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ao BASeT</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> ao </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002D200D" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk49763644"/>
       <w:r w:rsidR="002D200D" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sem o </w:t>
       </w:r>
       <w:r w:rsidR="00A47E2E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">devido </w:t>
       </w:r>
@@ -2975,188 +3138,188 @@
       </w:r>
       <w:r w:rsidR="0004125E" w:rsidRPr="002D200D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestor Responsável </w:t>
       </w:r>
       <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">do(a) </w:t>
       </w:r>
       <w:r w:rsidR="0004125E" w:rsidRPr="00192D76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Nome da </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(Nome da Instituição)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C745B" w:rsidRPr="00192D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
       <w:r w:rsidR="0004125E" w:rsidRPr="00192D76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Instituição)</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eventual situação de desligamento, renúncia, licença, afastamento dos procedentes </w:t>
+      </w:r>
+      <w:r w:rsidR="008C745B" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>epresentantes nominados pela Instituição</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> deverá ser</w:t>
+      </w:r>
+      <w:r w:rsidR="0089596C" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>encaminhad</w:t>
+      </w:r>
       <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eventual situação de desligamento, renúncia, licença, afastamento dos procedentes </w:t>
-[...8 lines deleted...]
-        <w:t>R</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0089596C" w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, formalmente, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ao </w:t>
       </w:r>
       <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>epresentantes nominados pela Instituição</w:t>
-[...27 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Secretário Executivo do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Secretário Executivo do BASeT, na forma prevista no seu Regimento Interno, </w:t>
+        <w:t xml:space="preserve">, na forma prevista no seu Regimento Interno, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>com cópia</w:t>
       </w:r>
       <w:r w:rsidR="0004125E" w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a critério, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D82AC1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3761,63 +3924,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> Subgrupo</w:t>
       </w:r>
       <w:r w:rsidR="00027ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="006E0D22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00761FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nº ?</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4D5F7F30" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00374F85">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56F6357A" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00D82AC1" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3900,63 +4061,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> Subgrupo</w:t>
       </w:r>
       <w:r w:rsidR="00027ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="006E0D22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00761FFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nº ?</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3E6E7D4F" w14:textId="2A1FA512" w:rsidR="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA8D493" w14:textId="69EFF8DF" w:rsidR="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
@@ -3976,65 +4135,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="875"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="905"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="140"/>
-        <w:gridCol w:w="994"/>
-        <w:gridCol w:w="1354"/>
+        <w:gridCol w:w="1001"/>
+        <w:gridCol w:w="1361"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F7941" w:rsidRPr="00236D8C" w14:paraId="5C254BF8" w14:textId="77777777" w:rsidTr="00715D98">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57F56C4F" w14:textId="77777777" w:rsidR="000936EC" w:rsidRDefault="000936EC" w:rsidP="000F7941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-214"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -4062,56 +4221,56 @@
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrantes do </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>BASeT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00965EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00965EFA" w:rsidRPr="00965EFA">
+            <w:r w:rsidR="00965EFA" w:rsidRPr="0062061E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Membro do Conselho)</w:t>
             </w:r>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12DDA590" w14:textId="30366A01" w:rsidR="002E5FFD" w:rsidRPr="00236D8C" w:rsidRDefault="002E5FFD" w:rsidP="00236D8C">
@@ -4147,51 +4306,50 @@
           </w:tcPr>
           <w:p w14:paraId="1DE04DF3" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="411B297C" w14:textId="2B81D198" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="0034788F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do</w:t>
             </w:r>
             <w:r w:rsidR="0034788F" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4260,136 +4418,184 @@
           </w:tcPr>
           <w:p w14:paraId="4B14C810" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="774BDB83" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que ocupará/representará no BASeT: Titular ou Único?</w:t>
+              <w:t xml:space="preserve">Função que ocupará/representará no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>: Titular ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3431184B" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
+          <w:p w14:paraId="3431184B" w14:textId="27F132DF" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="0062061E" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00700ADA">
+            <w:r w:rsidRPr="00D82AC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Titular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>ou Único</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00236D8C" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D71F45" w:rsidRPr="00236D8C" w14:paraId="0915BE89" w14:textId="77777777" w:rsidTr="001569AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23FD7904" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E185543" w14:textId="080D010D" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Cargo/Função na Instituição/Entidade</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -4428,51 +4634,50 @@
           </w:tcPr>
           <w:p w14:paraId="223B4991" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5781F134" w14:textId="75EE007F" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>E-mail institucional</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -4521,51 +4726,50 @@
           </w:tcPr>
           <w:p w14:paraId="79124E16" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E4AA318" w14:textId="469611DB" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone institucional com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -4613,51 +4817,50 @@
           </w:tcPr>
           <w:p w14:paraId="4969A2E6" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="749B4025" w14:textId="0637D302" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone celular com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -4712,51 +4915,50 @@
           </w:tcPr>
           <w:p w14:paraId="68F0A49C" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72E7E942" w14:textId="26A69C0A" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Integrante que está sendo substituído</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -4813,68 +5015,83 @@
           </w:tcPr>
           <w:p w14:paraId="2172546B" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A1D5D45" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que o Integrante ocupava/representava no BASeT: Titular, Suplente ou Único?</w:t>
+              <w:t xml:space="preserve">Função que o Integrante ocupava/representava no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>: Titular, Suplente ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="138FF616" w14:textId="4CEF96FE" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5168,56 +5385,56 @@
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrantes do </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>BASeT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00965EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00965EFA" w:rsidRPr="00965EFA">
+            <w:r w:rsidR="00965EFA" w:rsidRPr="00D86EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Membro do Conselho)</w:t>
             </w:r>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D71F45" w:rsidRPr="00236D8C" w14:paraId="53C95B22" w14:textId="77777777" w:rsidTr="001569AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -5228,51 +5445,50 @@
           </w:tcPr>
           <w:p w14:paraId="163B951D" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06D449DD" w14:textId="4B38A2A4" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Integrante</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -5327,69 +5543,77 @@
           </w:tcPr>
           <w:p w14:paraId="6EBA12B9" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="736D2835" w14:textId="626F59F6" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que ocupará/representará no BASeT</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Função que ocupará/representará no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DAC73C3" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -5419,51 +5643,50 @@
           </w:tcPr>
           <w:p w14:paraId="4251BAEB" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="547C9D5D" w14:textId="6B562250" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Cargo/Função na Instituição/Entidade</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -5510,51 +5733,50 @@
           </w:tcPr>
           <w:p w14:paraId="68602BD6" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C7EA900" w14:textId="64DB18CB" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>E-mail institucional</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -5603,51 +5825,50 @@
           </w:tcPr>
           <w:p w14:paraId="20C08AD6" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="159AF528" w14:textId="44530933" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone institucional com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -5695,51 +5916,50 @@
           </w:tcPr>
           <w:p w14:paraId="5F71C57B" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AB1F5EC" w14:textId="4094C11E" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone celular com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -5794,51 +6014,50 @@
           </w:tcPr>
           <w:p w14:paraId="1103E812" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DEAA7F2" w14:textId="25C182B4" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Integrante que está sendo substituído</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -5895,68 +6114,83 @@
           </w:tcPr>
           <w:p w14:paraId="15DC6142" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428BD713" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que o Integrante ocupava/representava no BASeT: Titular, Suplente ou Único?</w:t>
+              <w:t xml:space="preserve">Função que o Integrante ocupava/representava no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>: Titular, Suplente ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09C6D34A" w14:textId="0BBFEEF6" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6206,175 +6440,167 @@
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B2E0ECB" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Hlk86142761"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Componentes dos Subgrupos Temáticos do BASeT</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Componentes dos Subgrupos Temáticos do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F7941" w:rsidRPr="00236D8C" w14:paraId="41349D8A" w14:textId="77777777" w:rsidTr="00715D98">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F9B3B09" w14:textId="42F43929" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
+          <w:p w14:paraId="3F9B3B09" w14:textId="3DEB1901" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Preencha aqui apenas a indicação do número específico do Subgrupo do qual participará (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Ex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>: Subgrupo: nº 1; nº 2; nº 3</w:t>
             </w:r>
-            <w:r w:rsidR="00320325">
+            <w:r w:rsidR="00D71F45" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...17 lines deleted...]
-              <w:t>4) *</w:t>
+              <w:t>) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D71F45" w:rsidRPr="00236D8C" w14:paraId="66B29A0C" w14:textId="77777777" w:rsidTr="001569AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A8C85BC" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BF34588" w14:textId="127603D7" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -6420,137 +6646,185 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CCCA7A2" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0247D390" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="006E0D22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que ocupará/representará no Subgrupo do BASeT: Titular ou Único?</w:t>
+              <w:t xml:space="preserve">Função que ocupará/representará no Subgrupo do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>: Titular ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="188BE965" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
+          <w:p w14:paraId="188BE965" w14:textId="6B395380" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="0062061E" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00236D8C">
+            <w:r w:rsidRPr="00D82AC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Titular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>ou Único</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00236D8C" w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D71F45" w:rsidRPr="00236D8C" w14:paraId="0951D200" w14:textId="77777777" w:rsidTr="001569AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01E67A5B" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01F09F3F" w14:textId="547DF7CA" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Cargo/Função na Instituição/Entidade</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -6596,51 +6870,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22F1FF72" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38E17799" w14:textId="7F97F26C" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="006E0D22">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>E-mail institucional</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -6687,51 +6960,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="338CD044" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C1E7F32" w14:textId="033C049C" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone institucional com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -6778,51 +7050,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C457E4F" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="310B5592" w14:textId="30899363" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone celular com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -6876,51 +7147,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40968314" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="692F7100" w14:textId="28E81815" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente que está sendo substituído</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -6976,51 +7246,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45844690" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E93CA2A" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Função que o Componente ocupava/representava no Subgrupo: Titular, Suplente ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
@@ -7298,177 +7567,169 @@
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="385F8C24" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Componentes dos Subgrupos Temáticos do BASeT</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Componentes dos Subgrupos Temáticos do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F7941" w:rsidRPr="00236D8C" w14:paraId="4B00E06E" w14:textId="77777777" w:rsidTr="00715D98">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66FB1FD3" w14:textId="15C0E702" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="000F7941">
+          <w:p w14:paraId="66FB1FD3" w14:textId="073BB6E5" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="000F7941">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Preencha aqui apenas a indicação do número específico do Subgrupo do qual participará (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Ex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>: Subgrupo: nº 1; nº 2; nº 3</w:t>
-[...17 lines deleted...]
-              <w:t>nº 4)</w:t>
+              <w:t>: Subgrupo: nº 1; nº 2; nº 3)</w:t>
             </w:r>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D71F45" w:rsidRPr="00236D8C" w14:paraId="69E1934B" w14:textId="77777777" w:rsidTr="001569AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BAEC2AF" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A6FB4E6" w14:textId="5CF12A45" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -7524,70 +7785,78 @@
           </w:tcPr>
           <w:p w14:paraId="0DDC9D2F" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6386CDFE" w14:textId="7C6AAF6E" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que ocupará/representará no Subgrupo do BASeT</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Função que ocupará/representará no Subgrupo do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="459972C6" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -7617,51 +7886,50 @@
           </w:tcPr>
           <w:p w14:paraId="448F3ACB" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45CF4D8B" w14:textId="23D8FB4F" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Cargo/Função na Instituição/Entidade</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -7709,51 +7977,50 @@
           </w:tcPr>
           <w:p w14:paraId="2E57265C" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60676EB6" w14:textId="562DD25A" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>E-mail institucional</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -7801,51 +8068,50 @@
           </w:tcPr>
           <w:p w14:paraId="16C52318" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4886" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E000B9" w14:textId="36EB9991" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone institucional com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -7894,51 +8160,50 @@
           </w:tcPr>
           <w:p w14:paraId="196C04E3" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60044557" w14:textId="076F2579" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone celular com DDD</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -7994,51 +8259,50 @@
           </w:tcPr>
           <w:p w14:paraId="5A47940B" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0707578C" w14:textId="4DFD459C" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="005B42D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente que está sendo substituído</w:t>
             </w:r>
             <w:r w:rsidR="00851E88" w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -8096,51 +8360,50 @@
           </w:tcPr>
           <w:p w14:paraId="7B19241B" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E8B0C75" w14:textId="77777777" w:rsidR="00236D8C" w:rsidRPr="00700ADA" w:rsidRDefault="00236D8C" w:rsidP="00851E88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Função que o Componente ocupava/representava no Subgrupo: Titular, Suplente ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
@@ -8171,110 +8434,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D293AF0" w14:textId="01C6D2FF" w:rsidR="00236D8C" w:rsidRDefault="00236D8C" w:rsidP="00236D8C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BF76CB3" w14:textId="33B286BC" w:rsidR="000768C7" w:rsidRPr="00236D8C" w:rsidRDefault="000768C7" w:rsidP="008349F8">
+    <w:p w14:paraId="1BF76CB3" w14:textId="19F66B1A" w:rsidR="000768C7" w:rsidRPr="00236D8C" w:rsidRDefault="000768C7" w:rsidP="008349F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> A indicação deverá ser feita e preenchida para cada um dos </w:t>
       </w:r>
-      <w:r w:rsidR="0004338E">
+      <w:r w:rsidR="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0004338E">
+      <w:r w:rsidR="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>quatro</w:t>
+        <w:t>três</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>) Subgrupos Temáticos instituídos dos quais a Instituição/Entidade e os Componentes participarão; exceto para os casos em que se tratar de Subgrupos distintos, mas de serem os mesmos Componentes, com os mesmos Cargos/Funções que ocuparão/representarão nesses respectivos Subgrupos</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="5FC4C974" w14:textId="77777777" w:rsidR="00CC3C7F" w:rsidRDefault="00CC3C7F" w:rsidP="00374F85">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
@@ -8286,221 +8549,213 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="449"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="4249"/>
+        <w:gridCol w:w="643"/>
+        <w:gridCol w:w="224"/>
+        <w:gridCol w:w="224"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="68"/>
+        <w:gridCol w:w="1093"/>
+        <w:gridCol w:w="1062"/>
       </w:tblGrid>
       <w:tr w:rsidR="001569AB" w:rsidRPr="00236D8C" w14:paraId="1AD05E25" w14:textId="77777777" w:rsidTr="00180EE0">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24DF0505" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Componentes dos Subgrupos Temáticos do BASeT</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Componentes dos Subgrupos Temáticos do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001569AB" w:rsidRPr="00236D8C" w14:paraId="2D9F3F0A" w14:textId="77777777" w:rsidTr="00180EE0">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46B8764D" w14:textId="6C609E8F" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
+          <w:p w14:paraId="46B8764D" w14:textId="697B7F8C" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Preencha aqui apenas a indicação do número específico do Subgrupo do qual participará (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Ex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>: Subgrupo: nº 1; nº 2; nº 3</w:t>
-[...17 lines deleted...]
-              <w:t>nº 4) *</w:t>
+              <w:t>: Subgrupo: nº 1; nº 2; nº 3) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001569AB" w:rsidRPr="00236D8C" w14:paraId="1F9498EF" w14:textId="77777777" w:rsidTr="0041044C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51423F05" w14:textId="0CB02610" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75787B3B" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
@@ -8539,137 +8794,185 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22BBD6E7" w14:textId="04A422C2" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6181" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B3019BD" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que ocupará/representará no Subgrupo do BASeT: Titular ou Único?</w:t>
+              <w:t xml:space="preserve">Função que ocupará/representará no Subgrupo do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>: Titular ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F581585" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
+          <w:p w14:paraId="1F581585" w14:textId="11454213" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="0062061E" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00236D8C">
+            <w:r w:rsidRPr="00D82AC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Titular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0D22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>ou Único</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="001569AB" w:rsidRPr="00236D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001569AB" w:rsidRPr="00236D8C" w14:paraId="34AF2E6D" w14:textId="77777777" w:rsidTr="0041044C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D86AC8F" w14:textId="0C843851" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52969C13" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Cargo/Função na Instituição/Entidade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
@@ -8708,51 +9011,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F94D328" w14:textId="74AD027F" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B756AEA" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>E-mail institucional:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
@@ -8792,51 +9094,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05E6691B" w14:textId="478CED60" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="735AD885" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone institucional com DDD:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
@@ -8876,51 +9177,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27AD6924" w14:textId="4022FB87" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5741" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42A74220" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone celular com DDD: (disponibilização a critério)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -8960,51 +9260,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78C17BBD" w14:textId="523EB91E" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5741" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31B50323" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente que está sendo substituído:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -9046,51 +9345,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5563405D" w14:textId="263E5F37" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6181" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BA90C65" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Função que o Componente ocupava/representava no Subgrupo: Titular, Suplente ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
@@ -9368,177 +9666,169 @@
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="039AA87E" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Componentes dos Subgrupos Temáticos do BASeT</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Componentes dos Subgrupos Temáticos do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001569AB" w:rsidRPr="00236D8C" w14:paraId="2598958A" w14:textId="77777777" w:rsidTr="00180EE0">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="020C1BF1" w14:textId="5B7845F5" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
+          <w:p w14:paraId="020C1BF1" w14:textId="3CEB9647" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Preencha aqui apenas a indicação do número específico do Subgrupo do qual participará (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Ex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>: Subgrupo: nº 1; nº 2; nº 3</w:t>
-[...17 lines deleted...]
-              <w:t>nº 4)</w:t>
+              <w:t>: Subgrupo: nº 1; nº 2; nº 3)</w:t>
             </w:r>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001569AB" w:rsidRPr="00236D8C" w14:paraId="052CFA31" w14:textId="77777777" w:rsidTr="0041044C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69AD9052" w14:textId="38A3E249" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42868BAE" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
@@ -9580,69 +9870,84 @@
           </w:tcPr>
           <w:p w14:paraId="2986D6D6" w14:textId="253C1EB8" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5961" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34EC8996" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>Função que ocupará/representará no Subgrupo do BASeT:</w:t>
+              <w:t xml:space="preserve">Função que ocupará/representará no Subgrupo do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>BASeT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00700ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71672205" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -9666,51 +9971,50 @@
           </w:tcPr>
           <w:p w14:paraId="04CE2D15" w14:textId="54694AB2" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A43985" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Cargo/Função na Instituição/Entidade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
@@ -9751,51 +10055,50 @@
           </w:tcPr>
           <w:p w14:paraId="3B4E3213" w14:textId="63989F3B" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41E3C72A" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>E-mail institucional:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
@@ -9836,51 +10139,50 @@
           </w:tcPr>
           <w:p w14:paraId="46D4C0EA" w14:textId="0574C131" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AF9AD8B" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone institucional com DDD:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
@@ -9922,51 +10224,50 @@
           </w:tcPr>
           <w:p w14:paraId="6E2320E0" w14:textId="73D7C2CB" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5741" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54B135EC" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Telefone celular com DDD: (disponibilização a critério)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -10008,51 +10309,50 @@
           </w:tcPr>
           <w:p w14:paraId="66EB6924" w14:textId="70DF41FE" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5741" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="702D7021" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome completo do Componente que está sendo substituído:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -10096,51 +10396,50 @@
           </w:tcPr>
           <w:p w14:paraId="756AB81C" w14:textId="08816220" w:rsidR="001569AB" w:rsidRPr="00236D8C" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6181" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A25F998" w14:textId="77777777" w:rsidR="001569AB" w:rsidRPr="00700ADA" w:rsidRDefault="001569AB" w:rsidP="00180EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Função que o Componente ocupava/representava no Subgrupo: Titular, Suplente ou Único?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
@@ -10171,789 +10470,675 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29A6ABF3" w14:textId="77777777" w:rsidR="001569AB" w:rsidRDefault="001569AB" w:rsidP="001569AB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A1F449E" w14:textId="7797F9EC" w:rsidR="001569AB" w:rsidRDefault="001569AB" w:rsidP="001569AB">
+    <w:p w14:paraId="7A1F449E" w14:textId="6C2B173B" w:rsidR="001569AB" w:rsidRDefault="001569AB" w:rsidP="001569AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> A indicação deverá ser feita e preenchida para cada um dos </w:t>
       </w:r>
-      <w:r w:rsidR="00D71F45">
+      <w:r w:rsidR="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00D71F45">
+      <w:r w:rsidR="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>quatro</w:t>
+        <w:t>três</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>) Subgrupos Temáticos instituídos dos quais a Instituição/Entidade e os Componentes participarão; exceto para os casos em que se tratar de Subgrupos distintos, mas de serem os mesmos Componentes, com os mesmos Cargos/Funções que ocuparão/representarão nesses respectivos Subgrupos</w:t>
       </w:r>
       <w:r w:rsidRPr="00236D8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0F62F5" w14:textId="72540946" w:rsidR="00716213" w:rsidRDefault="00716213" w:rsidP="001569AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1998A053" w14:textId="3F6D8B0D" w:rsidR="00716213" w:rsidRPr="00215F7E" w:rsidRDefault="00716213" w:rsidP="00716213">
+    <w:p w14:paraId="1998A053" w14:textId="012F112B" w:rsidR="00716213" w:rsidRPr="00215F7E" w:rsidRDefault="00716213" w:rsidP="00716213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00215F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Projetos e Produtos dos Subgrupos do BASeT para o Ciclo </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B7118" w:rsidRPr="00215F7E">
+        <w:t xml:space="preserve">*Projetos e Produtos dos Subgrupos do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D71F45" w:rsidRPr="00215F7E">
+        </w:rPr>
+        <w:t>BASeT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008A533D" w:rsidRPr="00215F7E">
+        </w:rPr>
+        <w:t xml:space="preserve"> para o Ciclo </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7118" w:rsidRPr="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D71F45" w:rsidRPr="00215F7E">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B" w:rsidRPr="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008A533D" w:rsidRPr="0096275B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B" w:rsidRPr="0096275B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00215F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4B5876" w14:textId="77777777" w:rsidR="00716213" w:rsidRPr="00716213" w:rsidRDefault="00716213" w:rsidP="00716213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F147EE3" w14:textId="3BC44E7E" w:rsidR="005B7118" w:rsidRPr="00D415A1" w:rsidRDefault="00716213" w:rsidP="00716213">
+    <w:p w14:paraId="4F147EE3" w14:textId="7B2326E2" w:rsidR="005B7118" w:rsidRPr="00D415A1" w:rsidRDefault="00716213" w:rsidP="00716213">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716213">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subgrupo 1: </w:t>
       </w:r>
-      <w:r w:rsidR="00D415A1">
+      <w:r w:rsidR="00000000" w:rsidRPr="00185920">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Desenvolvimento de a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D71F45" w:rsidRPr="00D71F45">
+        <w:t>Desenvolvimento de um Manual Prático de Treinamento em Serviço, com detalhamento das etapas do treinamento, exemplos dessas etapas e propostas de melhoria nos processos e procedimentos</w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B" w:rsidRPr="00130EA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ções para fortalecimento dos Recursos Humanos e fomento da Cultura Justa em AVSEC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F4C8E" w:rsidRPr="00D71F45">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B" w:rsidRPr="00130EA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009F4C8E">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Coordenador – Representante da </w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009F4C8E" w:rsidRPr="00410246">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concessionária </w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B" w:rsidRPr="00130EA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(Coordenador – Representante da AENA BRASIL)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00410246">
+        <w:t>FRAPORT BRASIL</w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> ou da Concessionária</w:t>
+      </w:r>
+      <w:r w:rsidR="0096275B" w:rsidRPr="00130EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFRAMÉRICA).</w:t>
       </w:r>
       <w:r w:rsidR="009F4C8E" w:rsidRPr="00410246">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C784EE" w14:textId="77777777" w:rsidR="00D415A1" w:rsidRDefault="00D415A1" w:rsidP="00D415A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B9F88D" w14:textId="61849D44" w:rsidR="00D415A1" w:rsidRPr="00D415A1" w:rsidRDefault="00716213" w:rsidP="00EC3C68">
+    <w:p w14:paraId="76B9F88D" w14:textId="1EFCA4E6" w:rsidR="00D415A1" w:rsidRPr="00D415A1" w:rsidRDefault="00716213" w:rsidP="00EC3C68">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D415A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subgrupo 2: </w:t>
       </w:r>
-      <w:r w:rsidR="00D71F45" w:rsidRPr="00D415A1">
+      <w:r w:rsidR="00000000" w:rsidRPr="00130EA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Definição e estabelecimento de indicadores de segurança padronizados para auxiliar no estabelecimento do Sistema de Gerenciamento da Segurança da Aviação Civil contra Atos de Interferência Ilícita (SGSE) e na gestão de ameaças e riscos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F4C8E" w:rsidRPr="00D415A1">
+        <w:t>Elaboração avançada de Plano de Contingência (critérios, requisitos, fluxos de acionamento, implementação e ações de melhorias)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208" w:rsidRPr="00130EA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="009F4C8E" w:rsidRPr="00D415A1">
+      <w:r w:rsidR="003D1208" w:rsidRPr="00130EA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coordenador – Representante da </w:t>
       </w:r>
-      <w:r w:rsidR="00D71F45" w:rsidRPr="00D415A1">
+      <w:r w:rsidR="003D1208">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ANAC – AGÊNCIA NACIONAL DE AVIAÇÃO CIVIL)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A2B51" w:rsidRPr="00D415A1">
+        <w:t>Concessionária</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208" w:rsidRPr="00130EA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> RIO GALEÃO).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D52359" w14:textId="77777777" w:rsidR="00D415A1" w:rsidRDefault="00D415A1" w:rsidP="00D415A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73BE1F02" w14:textId="43D1C523" w:rsidR="00215F7E" w:rsidRPr="00215F7E" w:rsidRDefault="00716213" w:rsidP="00ED4D51">
+    <w:p w14:paraId="73BE1F02" w14:textId="23D00BE3" w:rsidR="00215F7E" w:rsidRPr="00215F7E" w:rsidRDefault="00716213" w:rsidP="00ED4D51">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00215F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subgrupo 3: </w:t>
       </w:r>
-      <w:r w:rsidR="00D415A1" w:rsidRPr="00215F7E">
+      <w:r w:rsidR="00000000" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Desenvolvimento de ações</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0004338E" w:rsidRPr="00215F7E">
+        <w:t xml:space="preserve">Promoção de ações para a padronização de </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para fortalecimento da cooperação e integração entre os órgãos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00215F7E">
+        <w:t xml:space="preserve">técnicas de abordagem interpessoal com o público nos controles de acesso de pessoas e veículos voltada para os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00000000" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de atuação no ambiente aeroportuário</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000756D0" w:rsidRPr="00215F7E">
+        <w:t>APAC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00000000" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000756D0" w:rsidRPr="00215F7E">
+        <w:t xml:space="preserve"> e Vigilantes</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00D415A1" w:rsidRPr="00215F7E">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Mariana</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00215F7E" w:rsidRPr="00215F7E">
+        <w:t>(Coordenador</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D415A1" w:rsidRPr="00215F7E">
+      <w:r w:rsidR="003D1208" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Menezes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000756D0" w:rsidRPr="00215F7E">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">– Representante da </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D415A1" w:rsidRPr="00215F7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ABR - AEROPORTOS DO BRASIL</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000756D0" w:rsidRPr="00215F7E">
+        <w:t>Representante da</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00410246" w:rsidRPr="00215F7E">
+        <w:t xml:space="preserve"> Concessionária</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1208" w:rsidRPr="007D0B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> MOTIVA AEROPORTOS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E24001" w14:textId="77777777" w:rsidR="00215F7E" w:rsidRDefault="00215F7E" w:rsidP="00215F7E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...149 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="64F0D356" w14:textId="77777777" w:rsidR="002470C5" w:rsidRPr="002470C5" w:rsidRDefault="002470C5" w:rsidP="00410246">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF4AC15" w14:textId="77777777" w:rsidR="00716213" w:rsidRPr="00236D8C" w:rsidRDefault="00716213" w:rsidP="001569AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -10966,61 +11151,61 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC3C7F">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76777B49" w14:textId="77777777" w:rsidR="00132E96" w:rsidRDefault="00132E96" w:rsidP="00DD07EB">
+    <w:p w14:paraId="5B45FA85" w14:textId="77777777" w:rsidR="00241FEC" w:rsidRDefault="00241FEC" w:rsidP="00DD07EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FCB85EF" w14:textId="77777777" w:rsidR="00132E96" w:rsidRDefault="00132E96" w:rsidP="00DD07EB">
+    <w:p w14:paraId="2CC1871E" w14:textId="77777777" w:rsidR="00241FEC" w:rsidRDefault="00241FEC" w:rsidP="00DD07EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11052,97 +11237,96 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1746300565"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="21AE250C" w14:textId="77777777" w:rsidR="00DD07EB" w:rsidRDefault="00DD07EB">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="30D0061E" w14:textId="77777777" w:rsidR="00DD07EB" w:rsidRDefault="00DD07EB">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A996991" w14:textId="77777777" w:rsidR="00132E96" w:rsidRDefault="00132E96" w:rsidP="00DD07EB">
+    <w:p w14:paraId="62DFC901" w14:textId="77777777" w:rsidR="00241FEC" w:rsidRDefault="00241FEC" w:rsidP="00DD07EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69F35153" w14:textId="77777777" w:rsidR="00132E96" w:rsidRDefault="00132E96" w:rsidP="00DD07EB">
+    <w:p w14:paraId="2EF29607" w14:textId="77777777" w:rsidR="00241FEC" w:rsidRDefault="00241FEC" w:rsidP="00DD07EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB02A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="628AB302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -11466,243 +11650,255 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D200D"/>
-    <w:rsid w:val="0001767B"/>
     <w:rsid w:val="00024E66"/>
     <w:rsid w:val="00027ABB"/>
     <w:rsid w:val="0004125E"/>
     <w:rsid w:val="0004338E"/>
     <w:rsid w:val="00043B7E"/>
     <w:rsid w:val="00056A3A"/>
     <w:rsid w:val="000756D0"/>
     <w:rsid w:val="000768C7"/>
     <w:rsid w:val="0009209F"/>
     <w:rsid w:val="000936EC"/>
     <w:rsid w:val="000B299D"/>
     <w:rsid w:val="000C4CB7"/>
     <w:rsid w:val="000E0A89"/>
     <w:rsid w:val="000F7941"/>
     <w:rsid w:val="0010422C"/>
     <w:rsid w:val="001105F1"/>
     <w:rsid w:val="001159E9"/>
     <w:rsid w:val="00132E96"/>
     <w:rsid w:val="0014552E"/>
     <w:rsid w:val="00150126"/>
     <w:rsid w:val="001569AB"/>
     <w:rsid w:val="001643CD"/>
     <w:rsid w:val="00176190"/>
     <w:rsid w:val="00192D76"/>
     <w:rsid w:val="001A0C98"/>
     <w:rsid w:val="001A1B25"/>
     <w:rsid w:val="001B756A"/>
     <w:rsid w:val="001E1271"/>
     <w:rsid w:val="001E3732"/>
     <w:rsid w:val="001F3C13"/>
     <w:rsid w:val="001F73D9"/>
     <w:rsid w:val="00215F7E"/>
     <w:rsid w:val="00236D8C"/>
     <w:rsid w:val="00241130"/>
+    <w:rsid w:val="00241FEC"/>
     <w:rsid w:val="002470C5"/>
     <w:rsid w:val="002474B8"/>
     <w:rsid w:val="00250AC3"/>
     <w:rsid w:val="002744B3"/>
     <w:rsid w:val="00275B0D"/>
+    <w:rsid w:val="00292DC7"/>
     <w:rsid w:val="002C3C82"/>
     <w:rsid w:val="002C7281"/>
     <w:rsid w:val="002D200D"/>
     <w:rsid w:val="002E5FFD"/>
     <w:rsid w:val="00301F69"/>
     <w:rsid w:val="00320325"/>
     <w:rsid w:val="0032799F"/>
     <w:rsid w:val="00342713"/>
     <w:rsid w:val="0034596C"/>
     <w:rsid w:val="0034788F"/>
     <w:rsid w:val="003516DB"/>
     <w:rsid w:val="00371754"/>
     <w:rsid w:val="00373356"/>
     <w:rsid w:val="00374F85"/>
     <w:rsid w:val="00396468"/>
+    <w:rsid w:val="003A231B"/>
+    <w:rsid w:val="003D1208"/>
     <w:rsid w:val="003E407E"/>
     <w:rsid w:val="00410246"/>
     <w:rsid w:val="0041044C"/>
     <w:rsid w:val="004108E2"/>
     <w:rsid w:val="004269AF"/>
     <w:rsid w:val="004413DD"/>
     <w:rsid w:val="004429B2"/>
     <w:rsid w:val="004454B7"/>
     <w:rsid w:val="00472D38"/>
     <w:rsid w:val="00492564"/>
     <w:rsid w:val="00497B6B"/>
     <w:rsid w:val="004B5B0C"/>
     <w:rsid w:val="004D5E38"/>
     <w:rsid w:val="004E5130"/>
     <w:rsid w:val="004E61CA"/>
     <w:rsid w:val="0050675C"/>
     <w:rsid w:val="0052348D"/>
     <w:rsid w:val="00542B85"/>
     <w:rsid w:val="00547F69"/>
+    <w:rsid w:val="0057661F"/>
     <w:rsid w:val="0059120C"/>
     <w:rsid w:val="00592E0F"/>
     <w:rsid w:val="00595AB3"/>
     <w:rsid w:val="005A1A14"/>
     <w:rsid w:val="005A7F51"/>
     <w:rsid w:val="005B051F"/>
     <w:rsid w:val="005B42D9"/>
     <w:rsid w:val="005B7118"/>
     <w:rsid w:val="005C3A00"/>
     <w:rsid w:val="005E1EC5"/>
     <w:rsid w:val="005E31E5"/>
     <w:rsid w:val="00603BA3"/>
     <w:rsid w:val="006202BE"/>
+    <w:rsid w:val="0062061E"/>
     <w:rsid w:val="006407D4"/>
     <w:rsid w:val="00641A47"/>
     <w:rsid w:val="00685CD1"/>
     <w:rsid w:val="006A21C1"/>
     <w:rsid w:val="006D4459"/>
     <w:rsid w:val="006D48D3"/>
     <w:rsid w:val="006D5B5E"/>
     <w:rsid w:val="006E0D22"/>
     <w:rsid w:val="006F0B3E"/>
     <w:rsid w:val="006F552B"/>
     <w:rsid w:val="00700ADA"/>
     <w:rsid w:val="00715D98"/>
     <w:rsid w:val="00716213"/>
     <w:rsid w:val="00727791"/>
     <w:rsid w:val="00734026"/>
     <w:rsid w:val="007343EE"/>
     <w:rsid w:val="007449FB"/>
     <w:rsid w:val="0075311C"/>
     <w:rsid w:val="00761FFD"/>
     <w:rsid w:val="007837F9"/>
     <w:rsid w:val="007B1387"/>
     <w:rsid w:val="007C67AC"/>
     <w:rsid w:val="007F5156"/>
     <w:rsid w:val="00800FC0"/>
     <w:rsid w:val="008120B4"/>
     <w:rsid w:val="008203CA"/>
     <w:rsid w:val="00830220"/>
     <w:rsid w:val="008324AC"/>
     <w:rsid w:val="008349F8"/>
     <w:rsid w:val="00851E88"/>
     <w:rsid w:val="00860727"/>
     <w:rsid w:val="00872698"/>
     <w:rsid w:val="00875D97"/>
     <w:rsid w:val="008937E1"/>
     <w:rsid w:val="0089596C"/>
     <w:rsid w:val="008969DD"/>
     <w:rsid w:val="008A2B51"/>
     <w:rsid w:val="008A533D"/>
     <w:rsid w:val="008B340D"/>
     <w:rsid w:val="008C745B"/>
     <w:rsid w:val="008C7583"/>
     <w:rsid w:val="009153BE"/>
     <w:rsid w:val="00926BC1"/>
     <w:rsid w:val="00946D78"/>
     <w:rsid w:val="00947F3A"/>
     <w:rsid w:val="0095756F"/>
+    <w:rsid w:val="0096275B"/>
     <w:rsid w:val="00965EFA"/>
     <w:rsid w:val="00991441"/>
     <w:rsid w:val="0099364D"/>
     <w:rsid w:val="009946F0"/>
     <w:rsid w:val="009E1EC2"/>
     <w:rsid w:val="009E359E"/>
+    <w:rsid w:val="009E72A6"/>
     <w:rsid w:val="009F4C8E"/>
     <w:rsid w:val="00A12666"/>
     <w:rsid w:val="00A22443"/>
     <w:rsid w:val="00A359F9"/>
     <w:rsid w:val="00A438F7"/>
     <w:rsid w:val="00A47E2E"/>
     <w:rsid w:val="00A54159"/>
     <w:rsid w:val="00A609F6"/>
     <w:rsid w:val="00A675BE"/>
     <w:rsid w:val="00A77F68"/>
     <w:rsid w:val="00A85998"/>
     <w:rsid w:val="00A85C71"/>
     <w:rsid w:val="00A85F82"/>
+    <w:rsid w:val="00A90188"/>
     <w:rsid w:val="00AF355E"/>
     <w:rsid w:val="00B03190"/>
     <w:rsid w:val="00B17636"/>
+    <w:rsid w:val="00B357C7"/>
     <w:rsid w:val="00B559AE"/>
     <w:rsid w:val="00B667F4"/>
     <w:rsid w:val="00BA1782"/>
     <w:rsid w:val="00BA5DD8"/>
     <w:rsid w:val="00BC0CA0"/>
     <w:rsid w:val="00BC33E8"/>
     <w:rsid w:val="00BD3AE7"/>
     <w:rsid w:val="00BE39DC"/>
     <w:rsid w:val="00BE7634"/>
     <w:rsid w:val="00C142A8"/>
     <w:rsid w:val="00C652A1"/>
     <w:rsid w:val="00C75453"/>
     <w:rsid w:val="00C75AF3"/>
     <w:rsid w:val="00C766A9"/>
     <w:rsid w:val="00C83BA5"/>
     <w:rsid w:val="00C848A1"/>
     <w:rsid w:val="00CC3C7F"/>
     <w:rsid w:val="00CD65AB"/>
     <w:rsid w:val="00CE57D0"/>
     <w:rsid w:val="00CF0115"/>
     <w:rsid w:val="00D17973"/>
     <w:rsid w:val="00D415A1"/>
     <w:rsid w:val="00D71F45"/>
     <w:rsid w:val="00D82AC1"/>
+    <w:rsid w:val="00D86EE6"/>
     <w:rsid w:val="00D875C3"/>
     <w:rsid w:val="00DA2F46"/>
     <w:rsid w:val="00DB1697"/>
+    <w:rsid w:val="00DB5A5C"/>
     <w:rsid w:val="00DB5DC0"/>
     <w:rsid w:val="00DC07A0"/>
     <w:rsid w:val="00DC48FB"/>
     <w:rsid w:val="00DD07EB"/>
     <w:rsid w:val="00DD1A0A"/>
     <w:rsid w:val="00E25140"/>
     <w:rsid w:val="00E46B42"/>
     <w:rsid w:val="00E73BA9"/>
     <w:rsid w:val="00E75166"/>
     <w:rsid w:val="00E82E15"/>
     <w:rsid w:val="00E82F86"/>
+    <w:rsid w:val="00E87331"/>
     <w:rsid w:val="00E93EA9"/>
     <w:rsid w:val="00E9585B"/>
     <w:rsid w:val="00E95C2E"/>
     <w:rsid w:val="00EA0B5D"/>
     <w:rsid w:val="00EA3A32"/>
     <w:rsid w:val="00ED05AF"/>
     <w:rsid w:val="00EF1050"/>
     <w:rsid w:val="00F042D2"/>
     <w:rsid w:val="00FA75EC"/>
     <w:rsid w:val="00FC125A"/>
     <w:rsid w:val="00FE1A7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -12668,70 +12864,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1874</Words>
-  <Characters>10122</Characters>
+  <Words>1854</Words>
+  <Characters>10016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
+  <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11973</CharactersWithSpaces>
+  <CharactersWithSpaces>11847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sergio Martins Carvalho</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>