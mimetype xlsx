--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -26,113 +26,113 @@
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mapa\Sumários\Sumários\Web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7694300A-67DF-4D0D-8031-994847E1C8AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F96A1E38-61C5-4C5B-932D-4233247E1384}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="base_demais" sheetId="27" state="hidden" r:id="rId1"/>
     <sheet name="base_fluido" sheetId="26" state="hidden" r:id="rId2"/>
     <sheet name="usda_consulta_leite" sheetId="25" state="hidden" r:id="rId3"/>
     <sheet name="Capa" sheetId="28" r:id="rId4"/>
     <sheet name="OD Leite fluido" sheetId="19" r:id="rId5"/>
     <sheet name="OD Demais" sheetId="21" r:id="rId6"/>
     <sheet name="CExterior - Anual" sheetId="4" r:id="rId7"/>
     <sheet name="CExterior - Mensal" sheetId="15" r:id="rId8"/>
     <sheet name="CExterior - Origem" sheetId="17" r:id="rId9"/>
     <sheet name="Gráficos de Preços" sheetId="7" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Capa!$A$1:$A$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'CExterior - Anual'!$A$1:$U$31</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'CExterior - Mensal'!$A$1:$M$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'CExterior - Mensal'!$A$1:$M$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'CExterior - Origem'!$A$1:$U$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'OD Demais'!$A$4:$H$96</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'OD Leite fluido'!$A$5:$I$29</definedName>
     <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_leite!$A$1:$O$121</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'OD Demais'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'OD Leite fluido'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="21" r:id="rId12"/>
+    <pivotCache cacheId="31" r:id="rId12"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{5BBA7AD6-D173-44A4-BCCC-6E66B6987815}" keepAlive="1" name="Consulta - usda_consulta_leite" description="Conexão com a consulta 'usda_consulta_leite' na pasta de trabalho." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=usda_consulta_leite;Extended Properties=&quot;&quot;" command="SELECT * FROM [usda_consulta_leite]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="840" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="129">
   <si>
     <t>Safra</t>
   </si>
   <si>
     <t>Fonte: Conab</t>
   </si>
   <si>
     <t>Sul e Sudeste</t>
   </si>
   <si>
     <t>Centro-Oeste (exceto MT)</t>
   </si>
   <si>
     <t>Norte e MT</t>
   </si>
   <si>
     <t>Nordeste</t>
   </si>
   <si>
     <t>Leite UHT</t>
   </si>
   <si>
     <t>Iogurtes</t>
   </si>
   <si>
@@ -555,90 +555,90 @@
   <si>
     <t>Iogurte</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Uruguai</t>
   </si>
   <si>
     <t>Nova Zelândia</t>
   </si>
   <si>
     <t>Paraguai</t>
   </si>
   <si>
     <t>Marshall, Ilhas</t>
   </si>
   <si>
     <t>Países Baixos (Holanda)</t>
   </si>
   <si>
     <t>Estados Unidos</t>
   </si>
   <si>
-    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 30/11/2025, inclusive.</t>
+    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 31/03/2026, inclusive.</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Ago</t>
   </si>
   <si>
     <t>Set</t>
   </si>
   <si>
     <t>Out</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Dez</t>
   </si>
   <si>
-    <t>Fonte: Usda (www.usda.gov) - dezembro/2025 (divulgação semestral)</t>
+    <t>Fonte: Usda (www.usda.gov) - abril/2026 (divulgação semestral)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1129,51 +1129,51 @@
         <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1393,53 +1393,51 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="9" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="9" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="8" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="4" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="5" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
@@ -1468,51 +1466,79 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_aliceweb20110819100727378" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_Pasta1" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Vírgula 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="19">
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment wrapText="1"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment wrapText="1"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <alignment vertical="center"/>
     </dxf>
     <dxf>
       <alignment horizontal="center"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <alignment wrapText="1"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
@@ -2268,87 +2294,87 @@
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:fld id="{DDC389E5-BA68-4F29-B03F-EB6C9FF302F7}" type="TxLink">
             <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="ctr"/>
-            <a:t>janeiro-2026</a:t>
+            <a:t>abril-2026</a:t>
           </a:fld>
           <a:endParaRPr lang="pt-BR" sz="2800" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>591786</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>31613</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagem 1">
+        <xdr:cNvPr id="3" name="Imagem 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F2BCD5-1C19-7AEB-478C-08D70A0B26BD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E4DD0F8-0143-D94B-72F7-510A270F4758}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5468586" cy="4279763"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -4539,73 +4565,115 @@
             <v>2.1099998950958252</v>
           </cell>
           <cell r="AG156">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="157">
           <cell r="A157">
             <v>45992</v>
           </cell>
           <cell r="AE157">
             <v>2.190000057220459</v>
           </cell>
           <cell r="AF157">
             <v>2.1099998950958252</v>
           </cell>
           <cell r="AG157">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="158">
           <cell r="A158">
             <v>46023</v>
           </cell>
           <cell r="AE158">
-            <v>2.190000057220459</v>
+            <v>2.0269999504089355</v>
           </cell>
           <cell r="AF158">
-            <v>2.1099998950958252</v>
+            <v>1.9966000318527222</v>
           </cell>
           <cell r="AG158">
             <v>1.8799999952316284</v>
+          </cell>
+        </row>
+        <row r="159">
+          <cell r="A159">
+            <v>46054</v>
+          </cell>
+          <cell r="AE159">
+            <v>2.0632998943328857</v>
+          </cell>
+          <cell r="AF159">
+            <v>2.0216000080108643</v>
+          </cell>
+          <cell r="AG159">
+            <v>1.8799999952316284</v>
+          </cell>
+        </row>
+        <row r="160">
+          <cell r="A160">
+            <v>46082</v>
+          </cell>
+          <cell r="AE160">
+            <v>2.1036999230000002</v>
+          </cell>
+          <cell r="AF160">
+            <v>2.146399975</v>
+          </cell>
+          <cell r="AG160">
+            <v>1.8799999949999999</v>
+          </cell>
+        </row>
+        <row r="161">
+          <cell r="A161">
+            <v>46113</v>
+          </cell>
+          <cell r="AE161">
+            <v>2.1036999230000002</v>
+          </cell>
+          <cell r="AF161">
+            <v>2.146399975</v>
+          </cell>
+          <cell r="AG161">
+            <v>1.8799999949999999</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46037.430838888889" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="120" xr:uid="{FEA34BAB-A52D-44D0-BAAB-01D28DFEC2EF}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46126.541947685182" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="120" xr:uid="{FEA34BAB-A52D-44D0-BAAB-01D28DFEC2EF}">
   <cacheSource type="worksheet">
     <worksheetSource name="usda_consulta_leite"/>
   </cacheSource>
   <cacheFields count="15">
     <cacheField name="Produto_" numFmtId="0">
       <sharedItems count="5">
         <s v="Manteiga"/>
         <s v="Queijo"/>
         <s v="Leite em Pó"/>
         <s v="Leite Fluido"/>
         <s v="Leite desnatado"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Pais_" numFmtId="0">
       <sharedItems count="2">
         <s v="Brasil"/>
         <s v="Mundo"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Ano_" numFmtId="0">
       <sharedItems count="13">
         <s v="2015/2016"/>
         <s v="2016/2017"/>
         <s v="2017/2018"/>
         <s v="2018/2019"/>
@@ -6697,51 +6765,51 @@
     <n v="429"/>
     <n v="4849"/>
     <n v="0"/>
     <n v="0"/>
     <n v="0"/>
     <n v="1374"/>
     <n v="6652"/>
     <n v="2319"/>
     <n v="3896"/>
     <n v="437"/>
     <n v="0.112166324435318"/>
     <n v="1803"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="21" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="31" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:H95" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="5">
         <item x="4"/>
         <item x="2"/>
         <item h="1" x="3"/>
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="3"/>
             </reference>
           </references>
         </pivotArea>
       </autoSortScope>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
@@ -7083,122 +7151,122 @@
       <x v="2"/>
     </i>
     <i i="3">
       <x v="3"/>
     </i>
     <i i="4">
       <x v="4"/>
     </i>
     <i i="5">
       <x v="5"/>
     </i>
     <i i="6">
       <x v="6"/>
     </i>
   </colItems>
   <dataFields count="7">
     <dataField name="Soma de Estoque_Inicial" fld="3" baseField="0" baseItem="0"/>
     <dataField name="Soma de Producao_" fld="4" baseField="0" baseItem="0"/>
     <dataField name="Soma de Importacao_" fld="8" baseField="0" baseItem="0"/>
     <dataField name="Soma de Suprimento_Total" fld="9" baseField="0" baseItem="0"/>
     <dataField name="Soma de Exportacao_" fld="10" baseField="0" baseItem="0"/>
     <dataField name="Soma de Consumo_Domestico" fld="11" baseField="0" baseItem="0"/>
     <dataField name="Soma de Estoque_Final" fld="12" baseField="0" baseItem="0"/>
   </dataFields>
   <formats count="5">
-    <format dxfId="10">
+    <format dxfId="18">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="9">
+    <format dxfId="17">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="8">
+    <format dxfId="16">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="7">
+    <format dxfId="15">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="6">
+    <format dxfId="14">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="6"/>
           </reference>
         </references>
       </pivotArea>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/pivotTables/pivotTable2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="21" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="31" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:I26" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0">
       <items count="6">
         <item h="1" x="4"/>
         <item h="1" x="2"/>
         <item x="3"/>
         <item h="1" x="0"/>
         <item h="1" x="1"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="5"/>
             </reference>
           </references>
         </pivotArea>
@@ -7329,83 +7397,83 @@
     </i>
     <i i="4">
       <x v="4"/>
     </i>
     <i i="5">
       <x v="5"/>
     </i>
     <i i="6">
       <x v="6"/>
     </i>
     <i i="7">
       <x v="7"/>
     </i>
   </colItems>
   <dataFields count="8">
     <dataField name="Soma de Vacas_Leiteiras" fld="5" baseField="0" baseItem="0"/>
     <dataField name="Soma de Produção_Leite" fld="6" baseField="0" baseItem="0"/>
     <dataField name="Soma de Outros_Leites" fld="7" baseField="0" baseItem="0"/>
     <dataField name="Soma de Producao_" fld="4" baseField="0" baseItem="0"/>
     <dataField name="Soma de Importacao_" fld="8" baseField="0" baseItem="0"/>
     <dataField name="Soma de Suprimento_Total" fld="9" baseField="0" baseItem="0"/>
     <dataField name="Soma de Exportacao_" fld="10" baseField="0" baseItem="0"/>
     <dataField name="Soma de Consumo_Domestico" fld="11" baseField="0" baseItem="0"/>
   </dataFields>
   <formats count="3">
-    <format dxfId="5">
+    <format dxfId="13">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="4">
+    <format dxfId="12">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="3">
+    <format dxfId="11">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
@@ -7421,53 +7489,53 @@
       <queryTableField id="3" name="Ano_" tableColumnId="3"/>
       <queryTableField id="4" name="Estoque_Inicial" tableColumnId="4"/>
       <queryTableField id="5" name="Producao_" tableColumnId="5"/>
       <queryTableField id="6" name="Vacas_Leiteiras" tableColumnId="6"/>
       <queryTableField id="7" name="Produção_Leite" tableColumnId="7"/>
       <queryTableField id="8" name="Outros_Leites" tableColumnId="8"/>
       <queryTableField id="9" name="Importacao_" tableColumnId="9"/>
       <queryTableField id="10" name="Suprimento_Total" tableColumnId="10"/>
       <queryTableField id="11" name="Exportacao_" tableColumnId="11"/>
       <queryTableField id="12" name="Consumo_Domestico" tableColumnId="12"/>
       <queryTableField id="13" name="Estoque_Final" tableColumnId="13"/>
       <queryTableField id="14" name="Relacao_Leite" tableColumnId="14"/>
       <queryTableField id="15" name="Suprimento_Leite" tableColumnId="15"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A1D98F37-E16E-4810-8D0E-1AD03478AD30}" name="usda_consulta_leite" displayName="usda_consulta_leite" ref="A1:O121" tableType="queryTable" totalsRowShown="0">
   <tableColumns count="15">
-    <tableColumn id="1" xr3:uid="{FDA32EC7-C7AF-4AE6-A93E-EA109A915FBE}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="2"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{BECFE604-23FE-4F74-B247-7B6CC92B0043}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{FDA32EC7-C7AF-4AE6-A93E-EA109A915FBE}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{02BA7B12-A3B7-40DB-B830-786ED5416DE0}" uniqueName="2" name="Pais_" queryTableFieldId="2" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{BECFE604-23FE-4F74-B247-7B6CC92B0043}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="8"/>
     <tableColumn id="4" xr3:uid="{F43EAA0F-D0F0-469C-BBA9-8269AB6E9FB0}" uniqueName="4" name="Estoque_Inicial" queryTableFieldId="4"/>
     <tableColumn id="5" xr3:uid="{CE2896C4-CAB7-400C-93CD-BB69A995B050}" uniqueName="5" name="Producao_" queryTableFieldId="5"/>
     <tableColumn id="6" xr3:uid="{55EB5CA4-32F4-4856-AC9A-565EF7BB7DBA}" uniqueName="6" name="Vacas_Leiteiras" queryTableFieldId="6"/>
     <tableColumn id="7" xr3:uid="{7B1AE2DD-E156-4FE5-9A1C-5FC6E92675A7}" uniqueName="7" name="Produção_Leite" queryTableFieldId="7"/>
     <tableColumn id="8" xr3:uid="{23C6F0FC-14A8-489E-9C16-8DAE2FE6A8F3}" uniqueName="8" name="Outros_Leites" queryTableFieldId="8"/>
     <tableColumn id="9" xr3:uid="{E2A8B8A4-5AFA-49FB-AB34-5A9E6594746A}" uniqueName="9" name="Importacao_" queryTableFieldId="9"/>
     <tableColumn id="10" xr3:uid="{5AE7979D-7B30-4A4A-9D32-D56B2F52B225}" uniqueName="10" name="Suprimento_Total" queryTableFieldId="10"/>
     <tableColumn id="11" xr3:uid="{69E4E195-9926-4052-8662-25B14BE51C1E}" uniqueName="11" name="Exportacao_" queryTableFieldId="11"/>
     <tableColumn id="12" xr3:uid="{9CA08B2C-B4F8-438C-9C2D-7FB5B08E64C0}" uniqueName="12" name="Consumo_Domestico" queryTableFieldId="12"/>
     <tableColumn id="13" xr3:uid="{A26F036D-231C-42C1-9B5F-B779C3EDB4DA}" uniqueName="13" name="Estoque_Final" queryTableFieldId="13"/>
     <tableColumn id="14" xr3:uid="{096898E1-D9BD-4293-A34F-2FC27A715FF0}" uniqueName="14" name="Relacao_Leite" queryTableFieldId="14"/>
     <tableColumn id="15" xr3:uid="{3DFF25A4-608B-4A08-B69E-01C140513815}" uniqueName="15" name="Suprimento_Leite" queryTableFieldId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -7820,2459 +7888,2459 @@
         <v>85</v>
       </c>
       <c r="C3" s="79" t="s">
         <v>86</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>74</v>
       </c>
       <c r="E3" s="79" t="s">
         <v>73</v>
       </c>
       <c r="F3" s="79" t="s">
         <v>75</v>
       </c>
       <c r="G3" s="79" t="s">
         <v>76</v>
       </c>
       <c r="H3" s="79" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="135"/>
-[...5 lines deleted...]
-      <c r="H4" s="135"/>
+      <c r="B4" s="133"/>
+      <c r="C4" s="133"/>
+      <c r="D4" s="133"/>
+      <c r="E4" s="133"/>
+      <c r="F4" s="133"/>
+      <c r="G4" s="133"/>
+      <c r="H4" s="133"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="135"/>
-[...5 lines deleted...]
-      <c r="H5" s="135"/>
+      <c r="B5" s="133"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="133"/>
+      <c r="F5" s="133"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="133"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="135">
+      <c r="B6" s="133">
         <v>827</v>
       </c>
-      <c r="C6" s="135">
+      <c r="C6" s="133">
         <v>20390</v>
       </c>
-      <c r="D6" s="135">
+      <c r="D6" s="133">
         <v>1938</v>
       </c>
-      <c r="E6" s="135">
+      <c r="E6" s="133">
         <v>23155</v>
       </c>
-      <c r="F6" s="135">
+      <c r="F6" s="133">
         <v>2589</v>
       </c>
-      <c r="G6" s="135">
+      <c r="G6" s="133">
         <v>19690</v>
       </c>
-      <c r="H6" s="135">
+      <c r="H6" s="133">
         <v>876</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="135">
+      <c r="B7" s="133">
         <v>876</v>
       </c>
-      <c r="C7" s="135">
+      <c r="C7" s="133">
         <v>20656</v>
       </c>
-      <c r="D7" s="135">
+      <c r="D7" s="133">
         <v>1998</v>
       </c>
-      <c r="E7" s="135">
+      <c r="E7" s="133">
         <v>23530</v>
       </c>
-      <c r="F7" s="135">
+      <c r="F7" s="133">
         <v>2643</v>
       </c>
-      <c r="G7" s="135">
+      <c r="G7" s="133">
         <v>19958</v>
       </c>
-      <c r="H7" s="135">
+      <c r="H7" s="133">
         <v>929</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="135">
+      <c r="B8" s="133">
         <v>929</v>
       </c>
-      <c r="C8" s="135">
+      <c r="C8" s="133">
         <v>21129</v>
       </c>
-      <c r="D8" s="135">
+      <c r="D8" s="133">
         <v>2095</v>
       </c>
-      <c r="E8" s="135">
+      <c r="E8" s="133">
         <v>24153</v>
       </c>
-      <c r="F8" s="135">
+      <c r="F8" s="133">
         <v>2766</v>
       </c>
-      <c r="G8" s="135">
+      <c r="G8" s="133">
         <v>20464</v>
       </c>
-      <c r="H8" s="135">
+      <c r="H8" s="133">
         <v>923</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="135">
+      <c r="B9" s="133">
         <v>923</v>
       </c>
-      <c r="C9" s="135">
+      <c r="C9" s="133">
         <v>21525</v>
       </c>
-      <c r="D9" s="135">
+      <c r="D9" s="133">
         <v>2139</v>
       </c>
-      <c r="E9" s="135">
+      <c r="E9" s="133">
         <v>24587</v>
       </c>
-      <c r="F9" s="135">
+      <c r="F9" s="133">
         <v>2833</v>
       </c>
-      <c r="G9" s="135">
+      <c r="G9" s="133">
         <v>20768</v>
       </c>
-      <c r="H9" s="135">
+      <c r="H9" s="133">
         <v>986</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="135">
+      <c r="B10" s="133">
         <v>986</v>
       </c>
-      <c r="C10" s="135">
+      <c r="C10" s="133">
         <v>21934</v>
       </c>
-      <c r="D10" s="135">
+      <c r="D10" s="133">
         <v>2159</v>
       </c>
-      <c r="E10" s="135">
+      <c r="E10" s="133">
         <v>25079</v>
       </c>
-      <c r="F10" s="135">
+      <c r="F10" s="133">
         <v>2905</v>
       </c>
-      <c r="G10" s="135">
+      <c r="G10" s="133">
         <v>21166</v>
       </c>
-      <c r="H10" s="135">
+      <c r="H10" s="133">
         <v>1008</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="135">
+      <c r="B11" s="133">
         <v>1008</v>
       </c>
-      <c r="C11" s="135">
+      <c r="C11" s="133">
         <v>22016</v>
       </c>
-      <c r="D11" s="135">
+      <c r="D11" s="133">
         <v>2111</v>
       </c>
-      <c r="E11" s="135">
+      <c r="E11" s="133">
         <v>25135</v>
       </c>
-      <c r="F11" s="135">
+      <c r="F11" s="133">
         <v>2896</v>
       </c>
-      <c r="G11" s="135">
+      <c r="G11" s="133">
         <v>21183</v>
       </c>
-      <c r="H11" s="135">
+      <c r="H11" s="133">
         <v>1056</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="135">
+      <c r="B12" s="133">
         <v>1056</v>
       </c>
-      <c r="C12" s="135">
+      <c r="C12" s="133">
         <v>22335</v>
       </c>
-      <c r="D12" s="135">
+      <c r="D12" s="133">
         <v>2184</v>
       </c>
-      <c r="E12" s="135">
+      <c r="E12" s="133">
         <v>25575</v>
       </c>
-      <c r="F12" s="135">
+      <c r="F12" s="133">
         <v>2961</v>
       </c>
-      <c r="G12" s="135">
+      <c r="G12" s="133">
         <v>21524</v>
       </c>
-      <c r="H12" s="135">
+      <c r="H12" s="133">
         <v>1090</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="135">
+      <c r="B13" s="133">
         <v>1090</v>
       </c>
-      <c r="C13" s="135">
+      <c r="C13" s="133">
         <v>22620</v>
       </c>
-      <c r="D13" s="135">
+      <c r="D13" s="133">
         <v>2227</v>
       </c>
-      <c r="E13" s="135">
+      <c r="E13" s="133">
         <v>25937</v>
       </c>
-      <c r="F13" s="135">
+      <c r="F13" s="133">
         <v>3125</v>
       </c>
-      <c r="G13" s="135">
+      <c r="G13" s="133">
         <v>21750</v>
       </c>
-      <c r="H13" s="135">
+      <c r="H13" s="133">
         <v>1062</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="135">
+      <c r="B14" s="133">
         <v>1062</v>
       </c>
-      <c r="C14" s="135">
+      <c r="C14" s="133">
         <v>22890</v>
       </c>
-      <c r="D14" s="135">
+      <c r="D14" s="133">
         <v>2313</v>
       </c>
-      <c r="E14" s="135">
+      <c r="E14" s="133">
         <v>26265</v>
       </c>
-      <c r="F14" s="135">
+      <c r="F14" s="133">
         <v>3271</v>
       </c>
-      <c r="G14" s="135">
+      <c r="G14" s="133">
         <v>21922</v>
       </c>
-      <c r="H14" s="135">
+      <c r="H14" s="133">
         <v>1072</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="135">
+      <c r="B15" s="133">
         <v>1072</v>
       </c>
-      <c r="C15" s="135">
+      <c r="C15" s="133">
         <v>23189</v>
       </c>
-      <c r="D15" s="135">
+      <c r="D15" s="133">
         <v>2282</v>
       </c>
-      <c r="E15" s="135">
+      <c r="E15" s="133">
         <v>26543</v>
       </c>
-      <c r="F15" s="135">
+      <c r="F15" s="133">
         <v>3317</v>
       </c>
-      <c r="G15" s="135">
+      <c r="G15" s="133">
         <v>22153</v>
       </c>
-      <c r="H15" s="135">
+      <c r="H15" s="133">
         <v>1073</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="135"/>
-[...5 lines deleted...]
-      <c r="H16" s="135"/>
+      <c r="B16" s="133"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="133"/>
+      <c r="G16" s="133"/>
+      <c r="H16" s="133"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="135">
-[...2 lines deleted...]
-      <c r="C17" s="135">
+      <c r="B17" s="133">
+        <v>0</v>
+      </c>
+      <c r="C17" s="133">
         <v>771</v>
       </c>
-      <c r="D17" s="135">
+      <c r="D17" s="133">
         <v>32</v>
       </c>
-      <c r="E17" s="135">
+      <c r="E17" s="133">
         <v>803</v>
       </c>
-      <c r="F17" s="135">
+      <c r="F17" s="133">
         <v>4</v>
       </c>
-      <c r="G17" s="135">
+      <c r="G17" s="133">
         <v>799</v>
       </c>
-      <c r="H17" s="135">
+      <c r="H17" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="135">
-[...2 lines deleted...]
-      <c r="C18" s="135">
+      <c r="B18" s="133">
+        <v>0</v>
+      </c>
+      <c r="C18" s="133">
         <v>760</v>
       </c>
-      <c r="D18" s="135">
+      <c r="D18" s="133">
         <v>29</v>
       </c>
-      <c r="E18" s="135">
+      <c r="E18" s="133">
         <v>789</v>
       </c>
-      <c r="F18" s="135">
+      <c r="F18" s="133">
         <v>4</v>
       </c>
-      <c r="G18" s="135">
+      <c r="G18" s="133">
         <v>785</v>
       </c>
-      <c r="H18" s="135">
+      <c r="H18" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="135">
-[...2 lines deleted...]
-      <c r="C19" s="135">
+      <c r="B19" s="133">
+        <v>0</v>
+      </c>
+      <c r="C19" s="133">
         <v>770</v>
       </c>
-      <c r="D19" s="135">
+      <c r="D19" s="133">
         <v>28</v>
       </c>
-      <c r="E19" s="135">
+      <c r="E19" s="133">
         <v>798</v>
       </c>
-      <c r="F19" s="135">
+      <c r="F19" s="133">
         <v>3</v>
       </c>
-      <c r="G19" s="135">
+      <c r="G19" s="133">
         <v>795</v>
       </c>
-      <c r="H19" s="135">
+      <c r="H19" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="135">
-[...2 lines deleted...]
-      <c r="C20" s="135">
+      <c r="B20" s="133">
+        <v>0</v>
+      </c>
+      <c r="C20" s="133">
         <v>790</v>
       </c>
-      <c r="D20" s="135">
+      <c r="D20" s="133">
         <v>31</v>
       </c>
-      <c r="E20" s="135">
+      <c r="E20" s="133">
         <v>821</v>
       </c>
-      <c r="F20" s="135">
+      <c r="F20" s="133">
         <v>4</v>
       </c>
-      <c r="G20" s="135">
+      <c r="G20" s="133">
         <v>817</v>
       </c>
-      <c r="H20" s="135">
+      <c r="H20" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="135">
-[...2 lines deleted...]
-      <c r="C21" s="135">
+      <c r="B21" s="133">
+        <v>0</v>
+      </c>
+      <c r="C21" s="133">
         <v>790</v>
       </c>
-      <c r="D21" s="135">
+      <c r="D21" s="133">
         <v>32</v>
       </c>
-      <c r="E21" s="135">
+      <c r="E21" s="133">
         <v>822</v>
       </c>
-      <c r="F21" s="135">
+      <c r="F21" s="133">
         <v>5</v>
       </c>
-      <c r="G21" s="135">
+      <c r="G21" s="133">
         <v>817</v>
       </c>
-      <c r="H21" s="135">
+      <c r="H21" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="135">
-[...2 lines deleted...]
-      <c r="C22" s="135">
+      <c r="B22" s="133">
+        <v>0</v>
+      </c>
+      <c r="C22" s="133">
         <v>745</v>
       </c>
-      <c r="D22" s="135">
+      <c r="D22" s="133">
         <v>33</v>
       </c>
-      <c r="E22" s="135">
+      <c r="E22" s="133">
         <v>778</v>
       </c>
-      <c r="F22" s="135">
+      <c r="F22" s="133">
         <v>4</v>
       </c>
-      <c r="G22" s="135">
+      <c r="G22" s="133">
         <v>774</v>
       </c>
-      <c r="H22" s="135">
+      <c r="H22" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="135">
-[...2 lines deleted...]
-      <c r="C23" s="135">
+      <c r="B23" s="133">
+        <v>0</v>
+      </c>
+      <c r="C23" s="133">
         <v>770</v>
       </c>
-      <c r="D23" s="135">
+      <c r="D23" s="133">
         <v>43</v>
       </c>
-      <c r="E23" s="135">
+      <c r="E23" s="133">
         <v>813</v>
       </c>
-      <c r="F23" s="135">
+      <c r="F23" s="133">
         <v>3</v>
       </c>
-      <c r="G23" s="135">
+      <c r="G23" s="133">
         <v>810</v>
       </c>
-      <c r="H23" s="135">
+      <c r="H23" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="135">
-[...2 lines deleted...]
-      <c r="C24" s="135">
+      <c r="B24" s="133">
+        <v>0</v>
+      </c>
+      <c r="C24" s="133">
         <v>780</v>
       </c>
-      <c r="D24" s="135">
+      <c r="D24" s="133">
         <v>63</v>
       </c>
-      <c r="E24" s="135">
+      <c r="E24" s="133">
         <v>843</v>
       </c>
-      <c r="F24" s="135">
+      <c r="F24" s="133">
         <v>3</v>
       </c>
-      <c r="G24" s="135">
+      <c r="G24" s="133">
         <v>840</v>
       </c>
-      <c r="H24" s="135">
+      <c r="H24" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="135">
-[...2 lines deleted...]
-      <c r="C25" s="135">
+      <c r="B25" s="133">
+        <v>0</v>
+      </c>
+      <c r="C25" s="133">
         <v>805</v>
       </c>
-      <c r="D25" s="135">
+      <c r="D25" s="133">
         <v>52</v>
       </c>
-      <c r="E25" s="135">
+      <c r="E25" s="133">
         <v>857</v>
       </c>
-      <c r="F25" s="135">
+      <c r="F25" s="133">
         <v>3</v>
       </c>
-      <c r="G25" s="135">
+      <c r="G25" s="133">
         <v>854</v>
       </c>
-      <c r="H25" s="135">
+      <c r="H25" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="135">
-[...2 lines deleted...]
-      <c r="C26" s="135">
+      <c r="B26" s="133">
+        <v>0</v>
+      </c>
+      <c r="C26" s="133">
         <v>820</v>
       </c>
-      <c r="D26" s="135">
+      <c r="D26" s="133">
         <v>52</v>
       </c>
-      <c r="E26" s="135">
+      <c r="E26" s="133">
         <v>872</v>
       </c>
-      <c r="F26" s="135">
+      <c r="F26" s="133">
         <v>4</v>
       </c>
-      <c r="G26" s="135">
+      <c r="G26" s="133">
         <v>868</v>
       </c>
-      <c r="H26" s="135">
+      <c r="H26" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="76" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="135"/>
-[...5 lines deleted...]
-      <c r="H27" s="135"/>
+      <c r="B27" s="133"/>
+      <c r="C27" s="133"/>
+      <c r="D27" s="133"/>
+      <c r="E27" s="133"/>
+      <c r="F27" s="133"/>
+      <c r="G27" s="133"/>
+      <c r="H27" s="133"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="135"/>
-[...5 lines deleted...]
-      <c r="H28" s="135"/>
+      <c r="B28" s="133"/>
+      <c r="C28" s="133"/>
+      <c r="D28" s="133"/>
+      <c r="E28" s="133"/>
+      <c r="F28" s="133"/>
+      <c r="G28" s="133"/>
+      <c r="H28" s="133"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="133">
         <v>314</v>
       </c>
-      <c r="C29" s="135">
+      <c r="C29" s="133">
         <v>10161</v>
       </c>
-      <c r="D29" s="135">
+      <c r="D29" s="133">
         <v>528</v>
       </c>
-      <c r="E29" s="135">
+      <c r="E29" s="133">
         <v>11003</v>
       </c>
-      <c r="F29" s="135">
+      <c r="F29" s="133">
         <v>966</v>
       </c>
-      <c r="G29" s="135">
+      <c r="G29" s="133">
         <v>9703</v>
       </c>
-      <c r="H29" s="135">
+      <c r="H29" s="133">
         <v>334</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="135">
+      <c r="B30" s="133">
         <v>334</v>
       </c>
-      <c r="C30" s="135">
+      <c r="C30" s="133">
         <v>10452</v>
       </c>
-      <c r="D30" s="135">
+      <c r="D30" s="133">
         <v>570</v>
       </c>
-      <c r="E30" s="135">
+      <c r="E30" s="133">
         <v>11356</v>
       </c>
-      <c r="F30" s="135">
+      <c r="F30" s="133">
         <v>1048</v>
       </c>
-      <c r="G30" s="135">
+      <c r="G30" s="133">
         <v>9949</v>
       </c>
-      <c r="H30" s="135">
+      <c r="H30" s="133">
         <v>359</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B31" s="135">
+      <c r="B31" s="133">
         <v>359</v>
       </c>
-      <c r="C31" s="135">
+      <c r="C31" s="133">
         <v>10775</v>
       </c>
-      <c r="D31" s="135">
+      <c r="D31" s="133">
         <v>610</v>
       </c>
-      <c r="E31" s="135">
+      <c r="E31" s="133">
         <v>11744</v>
       </c>
-      <c r="F31" s="135">
+      <c r="F31" s="133">
         <v>1094</v>
       </c>
-      <c r="G31" s="135">
+      <c r="G31" s="133">
         <v>10317</v>
       </c>
-      <c r="H31" s="135">
+      <c r="H31" s="133">
         <v>333</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="135">
+      <c r="B32" s="133">
         <v>333</v>
       </c>
-      <c r="C32" s="135">
+      <c r="C32" s="133">
         <v>11153</v>
       </c>
-      <c r="D32" s="135">
+      <c r="D32" s="133">
         <v>611</v>
       </c>
-      <c r="E32" s="135">
+      <c r="E32" s="133">
         <v>12097</v>
       </c>
-      <c r="F32" s="135">
+      <c r="F32" s="133">
         <v>1027</v>
       </c>
-      <c r="G32" s="135">
+      <c r="G32" s="133">
         <v>10680</v>
       </c>
-      <c r="H32" s="135">
+      <c r="H32" s="133">
         <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B33" s="135">
+      <c r="B33" s="133">
         <v>390</v>
       </c>
-      <c r="C33" s="135">
+      <c r="C33" s="133">
         <v>11252</v>
       </c>
-      <c r="D33" s="135">
+      <c r="D33" s="133">
         <v>572</v>
       </c>
-      <c r="E33" s="135">
+      <c r="E33" s="133">
         <v>12214</v>
       </c>
-      <c r="F33" s="135">
+      <c r="F33" s="133">
         <v>990</v>
       </c>
-      <c r="G33" s="135">
+      <c r="G33" s="133">
         <v>10876</v>
       </c>
-      <c r="H33" s="135">
+      <c r="H33" s="133">
         <v>348</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B34" s="135">
+      <c r="B34" s="133">
         <v>348</v>
       </c>
-      <c r="C34" s="135">
+      <c r="C34" s="133">
         <v>11403</v>
       </c>
-      <c r="D34" s="135">
+      <c r="D34" s="133">
         <v>584</v>
       </c>
-      <c r="E34" s="135">
+      <c r="E34" s="133">
         <v>12335</v>
       </c>
-      <c r="F34" s="135">
+      <c r="F34" s="133">
         <v>1053</v>
       </c>
-      <c r="G34" s="135">
+      <c r="G34" s="133">
         <v>10962</v>
       </c>
-      <c r="H34" s="135">
+      <c r="H34" s="133">
         <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B35" s="135">
+      <c r="B35" s="133">
         <v>320</v>
       </c>
-      <c r="C35" s="135">
+      <c r="C35" s="133">
         <v>11744</v>
       </c>
-      <c r="D35" s="135">
+      <c r="D35" s="133">
         <v>570</v>
       </c>
-      <c r="E35" s="135">
+      <c r="E35" s="133">
         <v>12634</v>
       </c>
-      <c r="F35" s="135">
+      <c r="F35" s="133">
         <v>1047</v>
       </c>
-      <c r="G35" s="135">
+      <c r="G35" s="133">
         <v>11332</v>
       </c>
-      <c r="H35" s="135">
+      <c r="H35" s="133">
         <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B36" s="135">
+      <c r="B36" s="133">
         <v>255</v>
       </c>
-      <c r="C36" s="135">
+      <c r="C36" s="133">
         <v>11991</v>
       </c>
-      <c r="D36" s="135">
+      <c r="D36" s="133">
         <v>623</v>
       </c>
-      <c r="E36" s="135">
+      <c r="E36" s="133">
         <v>12869</v>
       </c>
-      <c r="F36" s="135">
+      <c r="F36" s="133">
         <v>1042</v>
       </c>
-      <c r="G36" s="135">
+      <c r="G36" s="133">
         <v>11559</v>
       </c>
-      <c r="H36" s="135">
+      <c r="H36" s="133">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B37" s="135">
+      <c r="B37" s="133">
         <v>268</v>
       </c>
-      <c r="C37" s="135">
+      <c r="C37" s="133">
         <v>12321</v>
       </c>
-      <c r="D37" s="135">
+      <c r="D37" s="133">
         <v>661</v>
       </c>
-      <c r="E37" s="135">
+      <c r="E37" s="133">
         <v>13250</v>
       </c>
-      <c r="F37" s="135">
+      <c r="F37" s="133">
         <v>1173</v>
       </c>
-      <c r="G37" s="135">
+      <c r="G37" s="133">
         <v>11826</v>
       </c>
-      <c r="H37" s="135">
+      <c r="H37" s="133">
         <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B38" s="135">
+      <c r="B38" s="133">
         <v>251</v>
       </c>
-      <c r="C38" s="135">
+      <c r="C38" s="133">
         <v>12622</v>
       </c>
-      <c r="D38" s="135">
+      <c r="D38" s="133">
         <v>673</v>
       </c>
-      <c r="E38" s="135">
+      <c r="E38" s="133">
         <v>13546</v>
       </c>
-      <c r="F38" s="135">
+      <c r="F38" s="133">
         <v>1117</v>
       </c>
-      <c r="G38" s="135">
+      <c r="G38" s="133">
         <v>12188</v>
       </c>
-      <c r="H38" s="135">
+      <c r="H38" s="133">
         <v>241</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B39" s="135"/>
-[...5 lines deleted...]
-      <c r="H39" s="135"/>
+      <c r="B39" s="133"/>
+      <c r="C39" s="133"/>
+      <c r="D39" s="133"/>
+      <c r="E39" s="133"/>
+      <c r="F39" s="133"/>
+      <c r="G39" s="133"/>
+      <c r="H39" s="133"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="135">
-[...2 lines deleted...]
-      <c r="C40" s="135">
+      <c r="B40" s="133">
+        <v>0</v>
+      </c>
+      <c r="C40" s="133">
         <v>83</v>
       </c>
-      <c r="D40" s="135">
+      <c r="D40" s="133">
         <v>5</v>
       </c>
-      <c r="E40" s="135">
+      <c r="E40" s="133">
         <v>88</v>
       </c>
-      <c r="F40" s="135">
-[...2 lines deleted...]
-      <c r="G40" s="135">
+      <c r="F40" s="133">
+        <v>0</v>
+      </c>
+      <c r="G40" s="133">
         <v>88</v>
       </c>
-      <c r="H40" s="135">
+      <c r="H40" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B41" s="135">
-[...2 lines deleted...]
-      <c r="C41" s="135">
+      <c r="B41" s="133">
+        <v>0</v>
+      </c>
+      <c r="C41" s="133">
         <v>85</v>
       </c>
-      <c r="D41" s="135">
+      <c r="D41" s="133">
         <v>6</v>
       </c>
-      <c r="E41" s="135">
+      <c r="E41" s="133">
         <v>91</v>
       </c>
-      <c r="F41" s="135">
-[...2 lines deleted...]
-      <c r="G41" s="135">
+      <c r="F41" s="133">
+        <v>0</v>
+      </c>
+      <c r="G41" s="133">
         <v>91</v>
       </c>
-      <c r="H41" s="135">
+      <c r="H41" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B42" s="135">
-[...2 lines deleted...]
-      <c r="C42" s="135">
+      <c r="B42" s="133">
+        <v>0</v>
+      </c>
+      <c r="C42" s="133">
         <v>85</v>
       </c>
-      <c r="D42" s="135">
+      <c r="D42" s="133">
         <v>5</v>
       </c>
-      <c r="E42" s="135">
+      <c r="E42" s="133">
         <v>90</v>
       </c>
-      <c r="F42" s="135">
+      <c r="F42" s="133">
         <v>1</v>
       </c>
-      <c r="G42" s="135">
+      <c r="G42" s="133">
         <v>89</v>
       </c>
-      <c r="H42" s="135">
+      <c r="H42" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="135">
-[...2 lines deleted...]
-      <c r="C43" s="135">
+      <c r="B43" s="133">
+        <v>0</v>
+      </c>
+      <c r="C43" s="133">
         <v>82</v>
       </c>
-      <c r="D43" s="135">
+      <c r="D43" s="133">
         <v>3</v>
       </c>
-      <c r="E43" s="135">
+      <c r="E43" s="133">
         <v>85</v>
       </c>
-      <c r="F43" s="135">
-[...2 lines deleted...]
-      <c r="G43" s="135">
+      <c r="F43" s="133">
+        <v>0</v>
+      </c>
+      <c r="G43" s="133">
         <v>85</v>
       </c>
-      <c r="H43" s="135">
+      <c r="H43" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="135">
-[...2 lines deleted...]
-      <c r="C44" s="135">
+      <c r="B44" s="133">
+        <v>0</v>
+      </c>
+      <c r="C44" s="133">
         <v>82</v>
       </c>
-      <c r="D44" s="135">
+      <c r="D44" s="133">
         <v>7</v>
       </c>
-      <c r="E44" s="135">
+      <c r="E44" s="133">
         <v>89</v>
       </c>
-      <c r="F44" s="135">
+      <c r="F44" s="133">
         <v>1</v>
       </c>
-      <c r="G44" s="135">
+      <c r="G44" s="133">
         <v>88</v>
       </c>
-      <c r="H44" s="135">
+      <c r="H44" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="135">
-[...2 lines deleted...]
-      <c r="C45" s="135">
+      <c r="B45" s="133">
+        <v>0</v>
+      </c>
+      <c r="C45" s="133">
         <v>81</v>
       </c>
-      <c r="D45" s="135">
+      <c r="D45" s="133">
         <v>6</v>
       </c>
-      <c r="E45" s="135">
+      <c r="E45" s="133">
         <v>87</v>
       </c>
-      <c r="F45" s="135">
+      <c r="F45" s="133">
         <v>1</v>
       </c>
-      <c r="G45" s="135">
+      <c r="G45" s="133">
         <v>86</v>
       </c>
-      <c r="H45" s="135">
+      <c r="H45" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="135">
-[...2 lines deleted...]
-      <c r="C46" s="135">
+      <c r="B46" s="133">
+        <v>0</v>
+      </c>
+      <c r="C46" s="133">
         <v>81</v>
       </c>
-      <c r="D46" s="135">
+      <c r="D46" s="133">
         <v>6</v>
       </c>
-      <c r="E46" s="135">
+      <c r="E46" s="133">
         <v>87</v>
       </c>
-      <c r="F46" s="135">
-[...2 lines deleted...]
-      <c r="G46" s="135">
+      <c r="F46" s="133">
+        <v>0</v>
+      </c>
+      <c r="G46" s="133">
         <v>87</v>
       </c>
-      <c r="H46" s="135">
+      <c r="H46" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B47" s="135">
-[...2 lines deleted...]
-      <c r="C47" s="135">
+      <c r="B47" s="133">
+        <v>0</v>
+      </c>
+      <c r="C47" s="133">
         <v>83</v>
       </c>
-      <c r="D47" s="135">
+      <c r="D47" s="133">
         <v>4</v>
       </c>
-      <c r="E47" s="135">
+      <c r="E47" s="133">
         <v>87</v>
       </c>
-      <c r="F47" s="135">
+      <c r="F47" s="133">
         <v>1</v>
       </c>
-      <c r="G47" s="135">
+      <c r="G47" s="133">
         <v>86</v>
       </c>
-      <c r="H47" s="135">
+      <c r="H47" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B48" s="135">
-[...2 lines deleted...]
-      <c r="C48" s="135">
+      <c r="B48" s="133">
+        <v>0</v>
+      </c>
+      <c r="C48" s="133">
         <v>86</v>
       </c>
-      <c r="D48" s="135">
+      <c r="D48" s="133">
         <v>3</v>
       </c>
-      <c r="E48" s="135">
+      <c r="E48" s="133">
         <v>89</v>
       </c>
-      <c r="F48" s="135">
+      <c r="F48" s="133">
         <v>3</v>
       </c>
-      <c r="G48" s="135">
+      <c r="G48" s="133">
         <v>86</v>
       </c>
-      <c r="H48" s="135">
+      <c r="H48" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B49" s="135">
-[...2 lines deleted...]
-      <c r="C49" s="135">
+      <c r="B49" s="133">
+        <v>0</v>
+      </c>
+      <c r="C49" s="133">
         <v>88</v>
       </c>
-      <c r="D49" s="135">
+      <c r="D49" s="133">
         <v>2</v>
       </c>
-      <c r="E49" s="135">
+      <c r="E49" s="133">
         <v>90</v>
       </c>
-      <c r="F49" s="135">
+      <c r="F49" s="133">
         <v>3</v>
       </c>
-      <c r="G49" s="135">
+      <c r="G49" s="133">
         <v>87</v>
       </c>
-      <c r="H49" s="135">
+      <c r="H49" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="76" t="s">
         <v>95</v>
       </c>
-      <c r="B50" s="135"/>
-[...5 lines deleted...]
-      <c r="H50" s="135"/>
+      <c r="B50" s="133"/>
+      <c r="C50" s="133"/>
+      <c r="D50" s="133"/>
+      <c r="E50" s="133"/>
+      <c r="F50" s="133"/>
+      <c r="G50" s="133"/>
+      <c r="H50" s="133"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B51" s="135"/>
-[...5 lines deleted...]
-      <c r="H51" s="135"/>
+      <c r="B51" s="133"/>
+      <c r="C51" s="133"/>
+      <c r="D51" s="133"/>
+      <c r="E51" s="133"/>
+      <c r="F51" s="133"/>
+      <c r="G51" s="133"/>
+      <c r="H51" s="133"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B52" s="135">
+      <c r="B52" s="133">
         <v>938</v>
       </c>
-      <c r="C52" s="135">
+      <c r="C52" s="133">
         <v>4650</v>
       </c>
-      <c r="D52" s="135">
+      <c r="D52" s="133">
         <v>1427</v>
       </c>
-      <c r="E52" s="135">
+      <c r="E52" s="133">
         <v>7015</v>
       </c>
-      <c r="F52" s="135">
+      <c r="F52" s="133">
         <v>2287</v>
       </c>
-      <c r="G52" s="135">
+      <c r="G52" s="133">
         <v>3778</v>
       </c>
-      <c r="H52" s="135">
+      <c r="H52" s="133">
         <v>950</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B53" s="135">
+      <c r="B53" s="133">
         <v>950</v>
       </c>
-      <c r="C53" s="135">
+      <c r="C53" s="133">
         <v>4661</v>
       </c>
-      <c r="D53" s="135">
+      <c r="D53" s="133">
         <v>1462</v>
       </c>
-      <c r="E53" s="135">
+      <c r="E53" s="133">
         <v>7073</v>
       </c>
-      <c r="F53" s="135">
+      <c r="F53" s="133">
         <v>2449</v>
       </c>
-      <c r="G53" s="135">
+      <c r="G53" s="133">
         <v>3856</v>
       </c>
-      <c r="H53" s="135">
+      <c r="H53" s="133">
         <v>768</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B54" s="135">
+      <c r="B54" s="133">
         <v>768</v>
       </c>
-      <c r="C54" s="135">
+      <c r="C54" s="133">
         <v>4653</v>
       </c>
-      <c r="D54" s="135">
+      <c r="D54" s="133">
         <v>1517</v>
       </c>
-      <c r="E54" s="135">
+      <c r="E54" s="133">
         <v>6938</v>
       </c>
-      <c r="F54" s="135">
+      <c r="F54" s="133">
         <v>2520</v>
       </c>
-      <c r="G54" s="135">
+      <c r="G54" s="133">
         <v>3822</v>
       </c>
-      <c r="H54" s="135">
+      <c r="H54" s="133">
         <v>596</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B55" s="135">
+      <c r="B55" s="133">
         <v>596</v>
       </c>
-      <c r="C55" s="135">
+      <c r="C55" s="133">
         <v>4835</v>
       </c>
-      <c r="D55" s="135">
+      <c r="D55" s="133">
         <v>1435</v>
       </c>
-      <c r="E55" s="135">
+      <c r="E55" s="133">
         <v>6866</v>
       </c>
-      <c r="F55" s="135">
+      <c r="F55" s="133">
         <v>2416</v>
       </c>
-      <c r="G55" s="135">
+      <c r="G55" s="133">
         <v>3837</v>
       </c>
-      <c r="H55" s="135">
+      <c r="H55" s="133">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B56" s="135">
+      <c r="B56" s="133">
         <v>613</v>
       </c>
-      <c r="C56" s="135">
+      <c r="C56" s="133">
         <v>4781</v>
       </c>
-      <c r="D56" s="135">
+      <c r="D56" s="133">
         <v>1502</v>
       </c>
-      <c r="E56" s="135">
+      <c r="E56" s="133">
         <v>6896</v>
       </c>
-      <c r="F56" s="135">
+      <c r="F56" s="133">
         <v>2433</v>
       </c>
-      <c r="G56" s="135">
+      <c r="G56" s="133">
         <v>3935</v>
       </c>
-      <c r="H56" s="135">
+      <c r="H56" s="133">
         <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B57" s="135">
+      <c r="B57" s="133">
         <v>528</v>
       </c>
-      <c r="C57" s="135">
+      <c r="C57" s="133">
         <v>4813</v>
       </c>
-      <c r="D57" s="135">
+      <c r="D57" s="133">
         <v>1485</v>
       </c>
-      <c r="E57" s="135">
+      <c r="E57" s="133">
         <v>6826</v>
       </c>
-      <c r="F57" s="135">
+      <c r="F57" s="133">
         <v>2354</v>
       </c>
-      <c r="G57" s="135">
+      <c r="G57" s="133">
         <v>3955</v>
       </c>
-      <c r="H57" s="135">
+      <c r="H57" s="133">
         <v>517</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B58" s="135">
+      <c r="B58" s="133">
         <v>517</v>
       </c>
-      <c r="C58" s="135">
+      <c r="C58" s="133">
         <v>4810</v>
       </c>
-      <c r="D58" s="135">
+      <c r="D58" s="133">
         <v>1406</v>
       </c>
-      <c r="E58" s="135">
+      <c r="E58" s="133">
         <v>6733</v>
       </c>
-      <c r="F58" s="135">
+      <c r="F58" s="133">
         <v>2460</v>
       </c>
-      <c r="G58" s="135">
+      <c r="G58" s="133">
         <v>3894</v>
       </c>
-      <c r="H58" s="135">
+      <c r="H58" s="133">
         <v>379</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="135">
+      <c r="B59" s="133">
         <v>379</v>
       </c>
-      <c r="C59" s="135">
+      <c r="C59" s="133">
         <v>4844</v>
       </c>
-      <c r="D59" s="135">
+      <c r="D59" s="133">
         <v>1377</v>
       </c>
-      <c r="E59" s="135">
+      <c r="E59" s="133">
         <v>6600</v>
       </c>
-      <c r="F59" s="135">
+      <c r="F59" s="133">
         <v>2344</v>
       </c>
-      <c r="G59" s="135">
+      <c r="G59" s="133">
         <v>3872</v>
       </c>
-      <c r="H59" s="135">
+      <c r="H59" s="133">
         <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B60" s="135">
+      <c r="B60" s="133">
         <v>384</v>
       </c>
-      <c r="C60" s="135">
+      <c r="C60" s="133">
         <v>4780</v>
       </c>
-      <c r="D60" s="135">
+      <c r="D60" s="133">
         <v>1354</v>
       </c>
-      <c r="E60" s="135">
+      <c r="E60" s="133">
         <v>6518</v>
       </c>
-      <c r="F60" s="135">
+      <c r="F60" s="133">
         <v>2312</v>
       </c>
-      <c r="G60" s="135">
+      <c r="G60" s="133">
         <v>3777</v>
       </c>
-      <c r="H60" s="135">
+      <c r="H60" s="133">
         <v>429</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B61" s="135">
+      <c r="B61" s="133">
         <v>429</v>
       </c>
-      <c r="C61" s="135">
+      <c r="C61" s="133">
         <v>4849</v>
       </c>
-      <c r="D61" s="135">
+      <c r="D61" s="133">
         <v>1374</v>
       </c>
-      <c r="E61" s="135">
+      <c r="E61" s="133">
         <v>6652</v>
       </c>
-      <c r="F61" s="135">
+      <c r="F61" s="133">
         <v>2319</v>
       </c>
-      <c r="G61" s="135">
+      <c r="G61" s="133">
         <v>3896</v>
       </c>
-      <c r="H61" s="135">
+      <c r="H61" s="133">
         <v>437</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B62" s="135"/>
-[...5 lines deleted...]
-      <c r="H62" s="135"/>
+      <c r="B62" s="133"/>
+      <c r="C62" s="133"/>
+      <c r="D62" s="133"/>
+      <c r="E62" s="133"/>
+      <c r="F62" s="133"/>
+      <c r="G62" s="133"/>
+      <c r="H62" s="133"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B63" s="135">
-[...2 lines deleted...]
-      <c r="C63" s="135">
+      <c r="B63" s="133">
+        <v>0</v>
+      </c>
+      <c r="C63" s="133">
         <v>158</v>
       </c>
-      <c r="D63" s="135">
+      <c r="D63" s="133">
         <v>31</v>
       </c>
-      <c r="E63" s="135">
+      <c r="E63" s="133">
         <v>189</v>
       </c>
-      <c r="F63" s="135">
-[...2 lines deleted...]
-      <c r="G63" s="135">
+      <c r="F63" s="133">
+        <v>0</v>
+      </c>
+      <c r="G63" s="133">
         <v>189</v>
       </c>
-      <c r="H63" s="135">
+      <c r="H63" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B64" s="135">
-[...2 lines deleted...]
-      <c r="C64" s="135">
+      <c r="B64" s="133">
+        <v>0</v>
+      </c>
+      <c r="C64" s="133">
         <v>155</v>
       </c>
-      <c r="D64" s="135">
+      <c r="D64" s="133">
         <v>29</v>
       </c>
-      <c r="E64" s="135">
+      <c r="E64" s="133">
         <v>184</v>
       </c>
-      <c r="F64" s="135">
-[...2 lines deleted...]
-      <c r="G64" s="135">
+      <c r="F64" s="133">
+        <v>0</v>
+      </c>
+      <c r="G64" s="133">
         <v>184</v>
       </c>
-      <c r="H64" s="135">
+      <c r="H64" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B65" s="135">
-[...2 lines deleted...]
-      <c r="C65" s="135">
+      <c r="B65" s="133">
+        <v>0</v>
+      </c>
+      <c r="C65" s="133">
         <v>158</v>
       </c>
-      <c r="D65" s="135">
+      <c r="D65" s="133">
         <v>25</v>
       </c>
-      <c r="E65" s="135">
+      <c r="E65" s="133">
         <v>183</v>
       </c>
-      <c r="F65" s="135">
-[...2 lines deleted...]
-      <c r="G65" s="135">
+      <c r="F65" s="133">
+        <v>0</v>
+      </c>
+      <c r="G65" s="133">
         <v>183</v>
       </c>
-      <c r="H65" s="135">
+      <c r="H65" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B66" s="135">
-[...2 lines deleted...]
-      <c r="C66" s="135">
+      <c r="B66" s="133">
+        <v>0</v>
+      </c>
+      <c r="C66" s="133">
         <v>161</v>
       </c>
-      <c r="D66" s="135">
+      <c r="D66" s="133">
         <v>26</v>
       </c>
-      <c r="E66" s="135">
+      <c r="E66" s="133">
         <v>187</v>
       </c>
-      <c r="F66" s="135">
-[...2 lines deleted...]
-      <c r="G66" s="135">
+      <c r="F66" s="133">
+        <v>0</v>
+      </c>
+      <c r="G66" s="133">
         <v>187</v>
       </c>
-      <c r="H66" s="135">
+      <c r="H66" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B67" s="135">
-[...2 lines deleted...]
-      <c r="C67" s="135">
+      <c r="B67" s="133">
+        <v>0</v>
+      </c>
+      <c r="C67" s="133">
         <v>164</v>
       </c>
-      <c r="D67" s="135">
+      <c r="D67" s="133">
         <v>24</v>
       </c>
-      <c r="E67" s="135">
+      <c r="E67" s="133">
         <v>188</v>
       </c>
-      <c r="F67" s="135">
-[...2 lines deleted...]
-      <c r="G67" s="135">
+      <c r="F67" s="133">
+        <v>0</v>
+      </c>
+      <c r="G67" s="133">
         <v>188</v>
       </c>
-      <c r="H67" s="135">
+      <c r="H67" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B68" s="135">
-[...2 lines deleted...]
-      <c r="C68" s="135">
+      <c r="B68" s="133">
+        <v>0</v>
+      </c>
+      <c r="C68" s="133">
         <v>157</v>
       </c>
-      <c r="D68" s="135">
+      <c r="D68" s="133">
         <v>25</v>
       </c>
-      <c r="E68" s="135">
+      <c r="E68" s="133">
         <v>182</v>
       </c>
-      <c r="F68" s="135">
-[...2 lines deleted...]
-      <c r="G68" s="135">
+      <c r="F68" s="133">
+        <v>0</v>
+      </c>
+      <c r="G68" s="133">
         <v>182</v>
       </c>
-      <c r="H68" s="135">
+      <c r="H68" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B69" s="135">
-[...2 lines deleted...]
-      <c r="C69" s="135">
+      <c r="B69" s="133">
+        <v>0</v>
+      </c>
+      <c r="C69" s="133">
         <v>162</v>
       </c>
-      <c r="D69" s="135">
+      <c r="D69" s="133">
         <v>34</v>
       </c>
-      <c r="E69" s="135">
+      <c r="E69" s="133">
         <v>196</v>
       </c>
-      <c r="F69" s="135">
-[...2 lines deleted...]
-      <c r="G69" s="135">
+      <c r="F69" s="133">
+        <v>0</v>
+      </c>
+      <c r="G69" s="133">
         <v>196</v>
       </c>
-      <c r="H69" s="135">
+      <c r="H69" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B70" s="135">
-[...2 lines deleted...]
-      <c r="C70" s="135">
+      <c r="B70" s="133">
+        <v>0</v>
+      </c>
+      <c r="C70" s="133">
         <v>162</v>
       </c>
-      <c r="D70" s="135">
+      <c r="D70" s="133">
         <v>40</v>
       </c>
-      <c r="E70" s="135">
+      <c r="E70" s="133">
         <v>202</v>
       </c>
-      <c r="F70" s="135">
-[...2 lines deleted...]
-      <c r="G70" s="135">
+      <c r="F70" s="133">
+        <v>0</v>
+      </c>
+      <c r="G70" s="133">
         <v>202</v>
       </c>
-      <c r="H70" s="135">
+      <c r="H70" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B71" s="135">
-[...2 lines deleted...]
-      <c r="C71" s="135">
+      <c r="B71" s="133">
+        <v>0</v>
+      </c>
+      <c r="C71" s="133">
         <v>165</v>
       </c>
-      <c r="D71" s="135">
+      <c r="D71" s="133">
         <v>48</v>
       </c>
-      <c r="E71" s="135">
+      <c r="E71" s="133">
         <v>213</v>
       </c>
-      <c r="F71" s="135">
-[...2 lines deleted...]
-      <c r="G71" s="135">
+      <c r="F71" s="133">
+        <v>0</v>
+      </c>
+      <c r="G71" s="133">
         <v>213</v>
       </c>
-      <c r="H71" s="135">
+      <c r="H71" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B72" s="135">
-[...2 lines deleted...]
-      <c r="C72" s="135">
+      <c r="B72" s="133">
+        <v>0</v>
+      </c>
+      <c r="C72" s="133">
         <v>167</v>
       </c>
-      <c r="D72" s="135">
+      <c r="D72" s="133">
         <v>48</v>
       </c>
-      <c r="E72" s="135">
+      <c r="E72" s="133">
         <v>215</v>
       </c>
-      <c r="F72" s="135">
-[...2 lines deleted...]
-      <c r="G72" s="135">
+      <c r="F72" s="133">
+        <v>0</v>
+      </c>
+      <c r="G72" s="133">
         <v>215</v>
       </c>
-      <c r="H72" s="135">
+      <c r="H72" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="B73" s="135"/>
-[...5 lines deleted...]
-      <c r="H73" s="135"/>
+      <c r="B73" s="133"/>
+      <c r="C73" s="133"/>
+      <c r="D73" s="133"/>
+      <c r="E73" s="133"/>
+      <c r="F73" s="133"/>
+      <c r="G73" s="133"/>
+      <c r="H73" s="133"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B74" s="135"/>
-[...5 lines deleted...]
-      <c r="H74" s="135"/>
+      <c r="B74" s="133"/>
+      <c r="C74" s="133"/>
+      <c r="D74" s="133"/>
+      <c r="E74" s="133"/>
+      <c r="F74" s="133"/>
+      <c r="G74" s="133"/>
+      <c r="H74" s="133"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B75" s="135">
+      <c r="B75" s="133">
         <v>412</v>
       </c>
-      <c r="C75" s="135">
+      <c r="C75" s="133">
         <v>4512</v>
       </c>
-      <c r="D75" s="135">
+      <c r="D75" s="133">
         <v>1039</v>
       </c>
-      <c r="E75" s="135">
+      <c r="E75" s="133">
         <v>5963</v>
       </c>
-      <c r="F75" s="135">
+      <c r="F75" s="133">
         <v>1977</v>
       </c>
-      <c r="G75" s="135">
+      <c r="G75" s="133">
         <v>3551</v>
       </c>
-      <c r="H75" s="135">
+      <c r="H75" s="133">
         <v>435</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B76" s="135">
+      <c r="B76" s="133">
         <v>435</v>
       </c>
-      <c r="C76" s="135">
+      <c r="C76" s="133">
         <v>4407</v>
       </c>
-      <c r="D76" s="135">
+      <c r="D76" s="133">
         <v>1109</v>
       </c>
-      <c r="E76" s="135">
+      <c r="E76" s="133">
         <v>5951</v>
       </c>
-      <c r="F76" s="135">
+      <c r="F76" s="133">
         <v>2020</v>
       </c>
-      <c r="G76" s="135">
+      <c r="G76" s="133">
         <v>3501</v>
       </c>
-      <c r="H76" s="135">
+      <c r="H76" s="133">
         <v>430</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B77" s="135">
+      <c r="B77" s="133">
         <v>430</v>
       </c>
-      <c r="C77" s="135">
+      <c r="C77" s="133">
         <v>4546</v>
       </c>
-      <c r="D77" s="135">
+      <c r="D77" s="133">
         <v>1239</v>
       </c>
-      <c r="E77" s="135">
+      <c r="E77" s="133">
         <v>6215</v>
       </c>
-      <c r="F77" s="135">
+      <c r="F77" s="133">
         <v>2084</v>
       </c>
-      <c r="G77" s="135">
+      <c r="G77" s="133">
         <v>3773</v>
       </c>
-      <c r="H77" s="135">
+      <c r="H77" s="133">
         <v>358</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B78" s="135">
+      <c r="B78" s="133">
         <v>358</v>
       </c>
-      <c r="C78" s="135">
+      <c r="C78" s="133">
         <v>4606</v>
       </c>
-      <c r="D78" s="135">
+      <c r="D78" s="133">
         <v>1227</v>
       </c>
-      <c r="E78" s="135">
+      <c r="E78" s="133">
         <v>6191</v>
       </c>
-      <c r="F78" s="135">
+      <c r="F78" s="133">
         <v>2143</v>
       </c>
-      <c r="G78" s="135">
+      <c r="G78" s="133">
         <v>3613</v>
       </c>
-      <c r="H78" s="135">
+      <c r="H78" s="133">
         <v>435</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B79" s="135">
+      <c r="B79" s="133">
         <v>435</v>
       </c>
-      <c r="C79" s="135">
+      <c r="C79" s="133">
         <v>4619</v>
       </c>
-      <c r="D79" s="135">
+      <c r="D79" s="133">
         <v>1341</v>
       </c>
-      <c r="E79" s="135">
+      <c r="E79" s="133">
         <v>6395</v>
       </c>
-      <c r="F79" s="135">
+      <c r="F79" s="133">
         <v>2224</v>
       </c>
-      <c r="G79" s="135">
+      <c r="G79" s="133">
         <v>3729</v>
       </c>
-      <c r="H79" s="135">
+      <c r="H79" s="133">
         <v>442</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B80" s="135">
+      <c r="B80" s="133">
         <v>442</v>
       </c>
-      <c r="C80" s="135">
+      <c r="C80" s="133">
         <v>4337</v>
       </c>
-      <c r="D80" s="135">
+      <c r="D80" s="133">
         <v>1282</v>
       </c>
-      <c r="E80" s="135">
+      <c r="E80" s="133">
         <v>6061</v>
       </c>
-      <c r="F80" s="135">
+      <c r="F80" s="133">
         <v>1877</v>
       </c>
-      <c r="G80" s="135">
+      <c r="G80" s="133">
         <v>3708</v>
       </c>
-      <c r="H80" s="135">
+      <c r="H80" s="133">
         <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B81" s="135">
+      <c r="B81" s="133">
         <v>476</v>
       </c>
-      <c r="C81" s="135">
+      <c r="C81" s="133">
         <v>4447</v>
       </c>
-      <c r="D81" s="135">
+      <c r="D81" s="133">
         <v>1083</v>
       </c>
-      <c r="E81" s="135">
+      <c r="E81" s="133">
         <v>6006</v>
       </c>
-      <c r="F81" s="135">
+      <c r="F81" s="133">
         <v>1862</v>
       </c>
-      <c r="G81" s="135">
+      <c r="G81" s="133">
         <v>3609</v>
       </c>
-      <c r="H81" s="135">
+      <c r="H81" s="133">
         <v>535</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B82" s="135">
+      <c r="B82" s="133">
         <v>535</v>
       </c>
-      <c r="C82" s="135">
+      <c r="C82" s="133">
         <v>4420</v>
       </c>
-      <c r="D82" s="135">
+      <c r="D82" s="133">
         <v>1025</v>
       </c>
-      <c r="E82" s="135">
+      <c r="E82" s="133">
         <v>5980</v>
       </c>
-      <c r="F82" s="135">
+      <c r="F82" s="133">
         <v>1868</v>
       </c>
-      <c r="G82" s="135">
+      <c r="G82" s="133">
         <v>3598</v>
       </c>
-      <c r="H82" s="135">
+      <c r="H82" s="133">
         <v>514</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B83" s="135">
+      <c r="B83" s="133">
         <v>514</v>
       </c>
-      <c r="C83" s="135">
+      <c r="C83" s="133">
         <v>4419</v>
       </c>
-      <c r="D83" s="135">
+      <c r="D83" s="133">
         <v>1025</v>
       </c>
-      <c r="E83" s="135">
+      <c r="E83" s="133">
         <v>5958</v>
       </c>
-      <c r="F83" s="135">
+      <c r="F83" s="133">
         <v>1898</v>
       </c>
-      <c r="G83" s="135">
+      <c r="G83" s="133">
         <v>3560</v>
       </c>
-      <c r="H83" s="135">
+      <c r="H83" s="133">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B84" s="135">
+      <c r="B84" s="133">
         <v>500</v>
       </c>
-      <c r="C84" s="135">
+      <c r="C84" s="133">
         <v>4403</v>
       </c>
-      <c r="D84" s="135">
+      <c r="D84" s="133">
         <v>1034</v>
       </c>
-      <c r="E84" s="135">
+      <c r="E84" s="133">
         <v>5937</v>
       </c>
-      <c r="F84" s="135">
+      <c r="F84" s="133">
         <v>1884</v>
       </c>
-      <c r="G84" s="135">
+      <c r="G84" s="133">
         <v>3565</v>
       </c>
-      <c r="H84" s="135">
+      <c r="H84" s="133">
         <v>488</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B85" s="135"/>
-[...5 lines deleted...]
-      <c r="H85" s="135"/>
+      <c r="B85" s="133"/>
+      <c r="C85" s="133"/>
+      <c r="D85" s="133"/>
+      <c r="E85" s="133"/>
+      <c r="F85" s="133"/>
+      <c r="G85" s="133"/>
+      <c r="H85" s="133"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B86" s="135">
-[...2 lines deleted...]
-      <c r="C86" s="135">
+      <c r="B86" s="133">
+        <v>0</v>
+      </c>
+      <c r="C86" s="133">
         <v>596</v>
       </c>
-      <c r="D86" s="135">
+      <c r="D86" s="133">
         <v>73</v>
       </c>
-      <c r="E86" s="135">
+      <c r="E86" s="133">
         <v>669</v>
       </c>
-      <c r="F86" s="135">
+      <c r="F86" s="133">
         <v>5</v>
       </c>
-      <c r="G86" s="135">
+      <c r="G86" s="133">
         <v>664</v>
       </c>
-      <c r="H86" s="135">
+      <c r="H86" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B87" s="135">
-[...2 lines deleted...]
-      <c r="C87" s="135">
+      <c r="B87" s="133">
+        <v>0</v>
+      </c>
+      <c r="C87" s="133">
         <v>585</v>
       </c>
-      <c r="D87" s="135">
+      <c r="D87" s="133">
         <v>68</v>
       </c>
-      <c r="E87" s="135">
+      <c r="E87" s="133">
         <v>653</v>
       </c>
-      <c r="F87" s="135">
+      <c r="F87" s="133">
         <v>1</v>
       </c>
-      <c r="G87" s="135">
+      <c r="G87" s="133">
         <v>652</v>
       </c>
-      <c r="H87" s="135">
+      <c r="H87" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B88" s="135">
-[...2 lines deleted...]
-      <c r="C88" s="135">
+      <c r="B88" s="133">
+        <v>0</v>
+      </c>
+      <c r="C88" s="133">
         <v>596</v>
       </c>
-      <c r="D88" s="135">
+      <c r="D88" s="133">
         <v>61</v>
       </c>
-      <c r="E88" s="135">
+      <c r="E88" s="133">
         <v>657</v>
       </c>
-      <c r="F88" s="135">
-[...2 lines deleted...]
-      <c r="G88" s="135">
+      <c r="F88" s="133">
+        <v>0</v>
+      </c>
+      <c r="G88" s="133">
         <v>657</v>
       </c>
-      <c r="H88" s="135">
+      <c r="H88" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B89" s="135">
-[...2 lines deleted...]
-      <c r="C89" s="135">
+      <c r="B89" s="133">
+        <v>0</v>
+      </c>
+      <c r="C89" s="133">
         <v>590</v>
       </c>
-      <c r="D89" s="135">
+      <c r="D89" s="133">
         <v>89</v>
       </c>
-      <c r="E89" s="135">
+      <c r="E89" s="133">
         <v>679</v>
       </c>
-      <c r="F89" s="135">
+      <c r="F89" s="133">
         <v>1</v>
       </c>
-      <c r="G89" s="135">
+      <c r="G89" s="133">
         <v>678</v>
       </c>
-      <c r="H89" s="135">
+      <c r="H89" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B90" s="135">
-[...2 lines deleted...]
-      <c r="C90" s="135">
+      <c r="B90" s="133">
+        <v>0</v>
+      </c>
+      <c r="C90" s="133">
         <v>594</v>
       </c>
-      <c r="D90" s="135">
+      <c r="D90" s="133">
         <v>52</v>
       </c>
-      <c r="E90" s="135">
+      <c r="E90" s="133">
         <v>646</v>
       </c>
-      <c r="F90" s="135">
+      <c r="F90" s="133">
         <v>6</v>
       </c>
-      <c r="G90" s="135">
+      <c r="G90" s="133">
         <v>640</v>
       </c>
-      <c r="H90" s="135">
+      <c r="H90" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B91" s="135">
-[...2 lines deleted...]
-      <c r="C91" s="135">
+      <c r="B91" s="133">
+        <v>0</v>
+      </c>
+      <c r="C91" s="133">
         <v>568</v>
       </c>
-      <c r="D91" s="135">
+      <c r="D91" s="133">
         <v>82</v>
       </c>
-      <c r="E91" s="135">
+      <c r="E91" s="133">
         <v>650</v>
       </c>
-      <c r="F91" s="135">
+      <c r="F91" s="133">
         <v>6</v>
       </c>
-      <c r="G91" s="135">
+      <c r="G91" s="133">
         <v>644</v>
       </c>
-      <c r="H91" s="135">
+      <c r="H91" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B92" s="135">
-[...2 lines deleted...]
-      <c r="C92" s="135">
+      <c r="B92" s="133">
+        <v>0</v>
+      </c>
+      <c r="C92" s="133">
         <v>566</v>
       </c>
-      <c r="D92" s="135">
+      <c r="D92" s="133">
         <v>165</v>
       </c>
-      <c r="E92" s="135">
+      <c r="E92" s="133">
         <v>731</v>
       </c>
-      <c r="F92" s="135">
-[...2 lines deleted...]
-      <c r="G92" s="135">
+      <c r="F92" s="133">
+        <v>0</v>
+      </c>
+      <c r="G92" s="133">
         <v>731</v>
       </c>
-      <c r="H92" s="135">
+      <c r="H92" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B93" s="135">
-[...2 lines deleted...]
-      <c r="C93" s="135">
+      <c r="B93" s="133">
+        <v>0</v>
+      </c>
+      <c r="C93" s="133">
         <v>585</v>
       </c>
-      <c r="D93" s="135">
+      <c r="D93" s="133">
         <v>147</v>
       </c>
-      <c r="E93" s="135">
+      <c r="E93" s="133">
         <v>732</v>
       </c>
-      <c r="F93" s="135">
+      <c r="F93" s="133">
         <v>3</v>
       </c>
-      <c r="G93" s="135">
+      <c r="G93" s="133">
         <v>729</v>
       </c>
-      <c r="H93" s="135">
+      <c r="H93" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B94" s="135">
-[...2 lines deleted...]
-      <c r="C94" s="135">
+      <c r="B94" s="133">
+        <v>0</v>
+      </c>
+      <c r="C94" s="133">
         <v>595</v>
       </c>
-      <c r="D94" s="135">
+      <c r="D94" s="133">
         <v>137</v>
       </c>
-      <c r="E94" s="135">
+      <c r="E94" s="133">
         <v>732</v>
       </c>
-      <c r="F94" s="135">
+      <c r="F94" s="133">
         <v>1</v>
       </c>
-      <c r="G94" s="135">
+      <c r="G94" s="133">
         <v>731</v>
       </c>
-      <c r="H94" s="135">
+      <c r="H94" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B95" s="135">
-[...2 lines deleted...]
-      <c r="C95" s="135">
+      <c r="B95" s="133">
+        <v>0</v>
+      </c>
+      <c r="C95" s="133">
         <v>605</v>
       </c>
-      <c r="D95" s="135">
+      <c r="D95" s="133">
         <v>135</v>
       </c>
-      <c r="E95" s="135">
+      <c r="E95" s="133">
         <v>740</v>
       </c>
-      <c r="F95" s="135">
+      <c r="F95" s="133">
         <v>1</v>
       </c>
-      <c r="G95" s="135">
+      <c r="G95" s="133">
         <v>739</v>
       </c>
-      <c r="H95" s="135">
+      <c r="H95" s="133">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Planilha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0">
-      <selection activeCell="R18" sqref="R18"/>
+      <selection activeCell="S28" sqref="S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A28" s="132" t="s">
+      <c r="A28" s="130" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="132"/>
-[...4 lines deleted...]
-      <c r="G28" s="132"/>
+      <c r="B28" s="130"/>
+      <c r="C28" s="130"/>
+      <c r="D28" s="130"/>
+      <c r="E28" s="130"/>
+      <c r="F28" s="130"/>
+      <c r="G28" s="130"/>
     </row>
     <row r="29" spans="1:7" ht="51" x14ac:dyDescent="0.25">
       <c r="A29" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="66" t="s">
         <v>3</v>
       </c>
       <c r="D29" s="66" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="F29" s="133" t="s">
+      <c r="F29" s="131" t="s">
         <v>21</v>
       </c>
-      <c r="G29" s="134"/>
+      <c r="G29" s="132"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="69">
         <v>1.08</v>
       </c>
       <c r="C30" s="70">
         <v>1.06</v>
       </c>
       <c r="D30" s="70">
         <v>0.96</v>
       </c>
       <c r="E30" s="69">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F30" s="130" t="s">
+      <c r="F30" s="128" t="s">
         <v>22</v>
       </c>
-      <c r="G30" s="131"/>
+      <c r="G30" s="129"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="69">
         <v>1.48</v>
       </c>
       <c r="C31" s="70">
         <v>1.34</v>
       </c>
       <c r="D31" s="70">
         <v>1.21</v>
       </c>
       <c r="E31" s="69">
         <v>1.39</v>
       </c>
-      <c r="F31" s="130" t="s">
+      <c r="F31" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="G31" s="131"/>
+      <c r="G31" s="129"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="68" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="69">
         <v>1.79</v>
       </c>
       <c r="C32" s="70">
         <v>1.87</v>
       </c>
       <c r="D32" s="70">
         <v>1.38</v>
       </c>
       <c r="E32" s="69">
         <v>1.69</v>
       </c>
-      <c r="F32" s="130" t="s">
+      <c r="F32" s="128" t="s">
         <v>35</v>
       </c>
-      <c r="G32" s="131"/>
+      <c r="G32" s="129"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="68" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="69">
         <v>1.88</v>
       </c>
       <c r="C33" s="70">
         <v>1.87</v>
       </c>
       <c r="D33" s="70">
         <v>1.38</v>
       </c>
       <c r="E33" s="69">
         <v>2.17</v>
       </c>
-      <c r="F33" s="130" t="s">
+      <c r="F33" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="G33" s="131"/>
+      <c r="G33" s="129"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="68" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="69">
         <v>1.88</v>
       </c>
       <c r="C34" s="70">
         <v>1.87</v>
       </c>
       <c r="D34" s="70">
         <v>1.38</v>
       </c>
       <c r="E34" s="69">
         <v>2.17</v>
       </c>
-      <c r="F34" s="130" t="s">
+      <c r="F34" s="128" t="s">
         <v>97</v>
       </c>
-      <c r="G34" s="131"/>
+      <c r="G34" s="129"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="71" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="73">
         <v>1.88</v>
       </c>
       <c r="C35" s="72">
         <v>1.87</v>
       </c>
       <c r="D35" s="72">
         <v>1.38</v>
       </c>
       <c r="E35" s="73">
         <v>2.17</v>
       </c>
-      <c r="F35" s="128" t="s">
+      <c r="F35" s="126" t="s">
         <v>105</v>
       </c>
-      <c r="G35" s="129"/>
+      <c r="G35" s="127"/>
       <c r="H35" s="81"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="F34:G34"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.3779527559055118" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -10313,678 +10381,678 @@
         <v>71</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>72</v>
       </c>
       <c r="E3" s="79" t="s">
         <v>86</v>
       </c>
       <c r="F3" s="79" t="s">
         <v>74</v>
       </c>
       <c r="G3" s="79" t="s">
         <v>73</v>
       </c>
       <c r="H3" s="79" t="s">
         <v>75</v>
       </c>
       <c r="I3" s="79" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="B4" s="135">
+      <c r="B4" s="133">
         <v>1554782</v>
       </c>
-      <c r="C4" s="135">
+      <c r="C4" s="133">
         <v>5672995</v>
       </c>
-      <c r="D4" s="135">
+      <c r="D4" s="133">
         <v>1164312</v>
       </c>
-      <c r="E4" s="135">
+      <c r="E4" s="133">
         <v>6837307</v>
       </c>
-      <c r="F4" s="135">
+      <c r="F4" s="133">
         <v>24593</v>
       </c>
-      <c r="G4" s="135">
+      <c r="G4" s="133">
         <v>6861900</v>
       </c>
-      <c r="H4" s="135">
+      <c r="H4" s="133">
         <v>30744</v>
       </c>
-      <c r="I4" s="135">
+      <c r="I4" s="133">
         <v>6831156</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="135"/>
-[...6 lines deleted...]
-      <c r="I5" s="135"/>
+      <c r="B5" s="133"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="133"/>
+      <c r="F5" s="133"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="135">
+      <c r="B6" s="133">
         <v>137498</v>
       </c>
-      <c r="C6" s="135">
+      <c r="C6" s="133">
         <v>511533</v>
       </c>
-      <c r="D6" s="135">
+      <c r="D6" s="133">
         <v>101479</v>
       </c>
-      <c r="E6" s="135">
+      <c r="E6" s="133">
         <v>613012</v>
       </c>
-      <c r="F6" s="135">
+      <c r="F6" s="133">
         <v>2273</v>
       </c>
-      <c r="G6" s="135">
+      <c r="G6" s="133">
         <v>615285</v>
       </c>
-      <c r="H6" s="135">
+      <c r="H6" s="133">
         <v>2939</v>
       </c>
-      <c r="I6" s="135">
+      <c r="I6" s="133">
         <v>612346</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="135">
+      <c r="B7" s="133">
         <v>134773</v>
       </c>
-      <c r="C7" s="135">
+      <c r="C7" s="133">
         <v>522528</v>
       </c>
-      <c r="D7" s="135">
+      <c r="D7" s="133">
         <v>106898</v>
       </c>
-      <c r="E7" s="135">
+      <c r="E7" s="133">
         <v>629426</v>
       </c>
-      <c r="F7" s="135">
+      <c r="F7" s="133">
         <v>2358</v>
       </c>
-      <c r="G7" s="135">
+      <c r="G7" s="133">
         <v>631784</v>
       </c>
-      <c r="H7" s="135">
+      <c r="H7" s="133">
         <v>2976</v>
       </c>
-      <c r="I7" s="135">
+      <c r="I7" s="133">
         <v>628808</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="135">
+      <c r="B8" s="133">
         <v>136082</v>
       </c>
-      <c r="C8" s="135">
+      <c r="C8" s="133">
         <v>527630</v>
       </c>
-      <c r="D8" s="135">
+      <c r="D8" s="133">
         <v>107481</v>
       </c>
-      <c r="E8" s="135">
+      <c r="E8" s="133">
         <v>635111</v>
       </c>
-      <c r="F8" s="135">
+      <c r="F8" s="133">
         <v>2481</v>
       </c>
-      <c r="G8" s="135">
+      <c r="G8" s="133">
         <v>637592</v>
       </c>
-      <c r="H8" s="135">
+      <c r="H8" s="133">
         <v>3214</v>
       </c>
-      <c r="I8" s="135">
+      <c r="I8" s="133">
         <v>634378</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="135">
+      <c r="B9" s="133">
         <v>137348</v>
       </c>
-      <c r="C9" s="135">
+      <c r="C9" s="133">
         <v>539558</v>
       </c>
-      <c r="D9" s="135">
+      <c r="D9" s="133">
         <v>109878</v>
       </c>
-      <c r="E9" s="135">
+      <c r="E9" s="133">
         <v>649436</v>
       </c>
-      <c r="F9" s="135">
+      <c r="F9" s="133">
         <v>2625</v>
       </c>
-      <c r="G9" s="135">
+      <c r="G9" s="133">
         <v>652061</v>
       </c>
-      <c r="H9" s="135">
+      <c r="H9" s="133">
         <v>3325</v>
       </c>
-      <c r="I9" s="135">
+      <c r="I9" s="133">
         <v>648736</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="135">
+      <c r="B10" s="133">
         <v>138787</v>
       </c>
-      <c r="C10" s="135">
+      <c r="C10" s="133">
         <v>545385</v>
       </c>
-      <c r="D10" s="135">
+      <c r="D10" s="133">
         <v>111669</v>
       </c>
-      <c r="E10" s="135">
+      <c r="E10" s="133">
         <v>657054</v>
       </c>
-      <c r="F10" s="135">
+      <c r="F10" s="133">
         <v>2803</v>
       </c>
-      <c r="G10" s="135">
+      <c r="G10" s="133">
         <v>659857</v>
       </c>
-      <c r="H10" s="135">
+      <c r="H10" s="133">
         <v>3535</v>
       </c>
-      <c r="I10" s="135">
+      <c r="I10" s="133">
         <v>656322</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="135">
+      <c r="B11" s="133">
         <v>140129</v>
       </c>
-      <c r="C11" s="135">
+      <c r="C11" s="133">
         <v>545702</v>
       </c>
-      <c r="D11" s="135">
+      <c r="D11" s="133">
         <v>114287</v>
       </c>
-      <c r="E11" s="135">
+      <c r="E11" s="133">
         <v>659989</v>
       </c>
-      <c r="F11" s="135">
+      <c r="F11" s="133">
         <v>2570</v>
       </c>
-      <c r="G11" s="135">
+      <c r="G11" s="133">
         <v>662559</v>
       </c>
-      <c r="H11" s="135">
+      <c r="H11" s="133">
         <v>3227</v>
       </c>
-      <c r="I11" s="135">
+      <c r="I11" s="133">
         <v>659332</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="135">
+      <c r="B12" s="133">
         <v>141342</v>
       </c>
-      <c r="C12" s="135">
+      <c r="C12" s="133">
         <v>552696</v>
       </c>
-      <c r="D12" s="135">
+      <c r="D12" s="133">
         <v>116610</v>
       </c>
-      <c r="E12" s="135">
+      <c r="E12" s="133">
         <v>669306</v>
       </c>
-      <c r="F12" s="135">
+      <c r="F12" s="133">
         <v>2420</v>
       </c>
-      <c r="G12" s="135">
+      <c r="G12" s="133">
         <v>671726</v>
       </c>
-      <c r="H12" s="135">
+      <c r="H12" s="133">
         <v>2943</v>
       </c>
-      <c r="I12" s="135">
+      <c r="I12" s="133">
         <v>668783</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="135">
+      <c r="B13" s="133">
         <v>141517</v>
       </c>
-      <c r="C13" s="135">
+      <c r="C13" s="133">
         <v>554660</v>
       </c>
-      <c r="D13" s="135">
+      <c r="D13" s="133">
         <v>119182</v>
       </c>
-      <c r="E13" s="135">
+      <c r="E13" s="133">
         <v>673842</v>
       </c>
-      <c r="F13" s="135">
+      <c r="F13" s="133">
         <v>2432</v>
       </c>
-      <c r="G13" s="135">
+      <c r="G13" s="133">
         <v>676274</v>
       </c>
-      <c r="H13" s="135">
+      <c r="H13" s="133">
         <v>2887</v>
       </c>
-      <c r="I13" s="135">
+      <c r="I13" s="133">
         <v>673387</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="135">
+      <c r="B14" s="133">
         <v>140965</v>
       </c>
-      <c r="C14" s="135">
+      <c r="C14" s="133">
         <v>561269</v>
       </c>
-      <c r="D14" s="135">
+      <c r="D14" s="133">
         <v>121847</v>
       </c>
-      <c r="E14" s="135">
+      <c r="E14" s="133">
         <v>683116</v>
       </c>
-      <c r="F14" s="135">
+      <c r="F14" s="133">
         <v>2312</v>
       </c>
-      <c r="G14" s="135">
+      <c r="G14" s="133">
         <v>685428</v>
       </c>
-      <c r="H14" s="135">
+      <c r="H14" s="133">
         <v>2833</v>
       </c>
-      <c r="I14" s="135">
+      <c r="I14" s="133">
         <v>682595</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="135">
+      <c r="B15" s="133">
         <v>139172</v>
       </c>
-      <c r="C15" s="135">
+      <c r="C15" s="133">
         <v>565433</v>
       </c>
-      <c r="D15" s="135">
+      <c r="D15" s="133">
         <v>124584</v>
       </c>
-      <c r="E15" s="135">
+      <c r="E15" s="133">
         <v>690017</v>
       </c>
-      <c r="F15" s="135">
+      <c r="F15" s="133">
         <v>2318</v>
       </c>
-      <c r="G15" s="135">
+      <c r="G15" s="133">
         <v>692335</v>
       </c>
-      <c r="H15" s="135">
+      <c r="H15" s="133">
         <v>2768</v>
       </c>
-      <c r="I15" s="135">
+      <c r="I15" s="133">
         <v>689567</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="135"/>
-[...6 lines deleted...]
-      <c r="I16" s="135"/>
+      <c r="B16" s="133"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="133"/>
+      <c r="G16" s="133"/>
+      <c r="H16" s="133"/>
+      <c r="I16" s="133"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="135">
+      <c r="B17" s="133">
         <v>16262</v>
       </c>
-      <c r="C17" s="135">
+      <c r="C17" s="133">
         <v>23624</v>
       </c>
-      <c r="D17" s="135">
+      <c r="D17" s="133">
         <v>3142</v>
       </c>
-      <c r="E17" s="135">
+      <c r="E17" s="133">
         <v>26766</v>
       </c>
-      <c r="F17" s="135">
+      <c r="F17" s="133">
         <v>1</v>
       </c>
-      <c r="G17" s="135">
+      <c r="G17" s="133">
         <v>26767</v>
       </c>
-      <c r="H17" s="135">
+      <c r="H17" s="133">
         <v>7</v>
       </c>
-      <c r="I17" s="135">
+      <c r="I17" s="133">
         <v>26760</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="135">
+      <c r="B18" s="133">
         <v>16300</v>
       </c>
-      <c r="C18" s="135">
+      <c r="C18" s="133">
         <v>23745</v>
       </c>
-      <c r="D18" s="135">
+      <c r="D18" s="133">
         <v>3000</v>
       </c>
-      <c r="E18" s="135">
+      <c r="E18" s="133">
         <v>26745</v>
       </c>
-      <c r="F18" s="135">
-[...2 lines deleted...]
-      <c r="G18" s="135">
+      <c r="F18" s="133">
+        <v>0</v>
+      </c>
+      <c r="G18" s="133">
         <v>26745</v>
       </c>
-      <c r="H18" s="135">
+      <c r="H18" s="133">
         <v>6</v>
       </c>
-      <c r="I18" s="135">
+      <c r="I18" s="133">
         <v>26739</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="135">
+      <c r="B19" s="133">
         <v>16500</v>
       </c>
-      <c r="C19" s="135">
+      <c r="C19" s="133">
         <v>24262</v>
       </c>
-      <c r="D19" s="135">
+      <c r="D19" s="133">
         <v>3030</v>
       </c>
-      <c r="E19" s="135">
+      <c r="E19" s="133">
         <v>27292</v>
       </c>
-      <c r="F19" s="135">
-[...2 lines deleted...]
-      <c r="G19" s="135">
+      <c r="F19" s="133">
+        <v>0</v>
+      </c>
+      <c r="G19" s="133">
         <v>27292</v>
       </c>
-      <c r="H19" s="135">
+      <c r="H19" s="133">
         <v>9</v>
       </c>
-      <c r="I19" s="135">
+      <c r="I19" s="133">
         <v>27283</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="135">
+      <c r="B20" s="133">
         <v>16400</v>
       </c>
-      <c r="C20" s="135">
+      <c r="C20" s="133">
         <v>24965</v>
       </c>
-      <c r="D20" s="135">
+      <c r="D20" s="133">
         <v>3050</v>
       </c>
-      <c r="E20" s="135">
+      <c r="E20" s="133">
         <v>28015</v>
       </c>
-      <c r="F20" s="135">
-[...2 lines deleted...]
-      <c r="G20" s="135">
+      <c r="F20" s="133">
+        <v>0</v>
+      </c>
+      <c r="G20" s="133">
         <v>28015</v>
       </c>
-      <c r="H20" s="135">
+      <c r="H20" s="133">
         <v>10</v>
       </c>
-      <c r="I20" s="135">
+      <c r="I20" s="133">
         <v>28005</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="135">
+      <c r="B21" s="133">
         <v>16646</v>
       </c>
-      <c r="C21" s="135">
+      <c r="C21" s="133">
         <v>24845</v>
       </c>
-      <c r="D21" s="135">
+      <c r="D21" s="133">
         <v>2980</v>
       </c>
-      <c r="E21" s="135">
+      <c r="E21" s="133">
         <v>27825</v>
       </c>
-      <c r="F21" s="135">
-[...2 lines deleted...]
-      <c r="G21" s="135">
+      <c r="F21" s="133">
+        <v>0</v>
+      </c>
+      <c r="G21" s="133">
         <v>27825</v>
       </c>
-      <c r="H21" s="135">
+      <c r="H21" s="133">
         <v>12</v>
       </c>
-      <c r="I21" s="135">
+      <c r="I21" s="133">
         <v>27813</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="135">
+      <c r="B22" s="133">
         <v>16896</v>
       </c>
-      <c r="C22" s="135">
+      <c r="C22" s="133">
         <v>23660</v>
       </c>
-      <c r="D22" s="135">
+      <c r="D22" s="133">
         <v>2970</v>
       </c>
-      <c r="E22" s="135">
+      <c r="E22" s="133">
         <v>26630</v>
       </c>
-      <c r="F22" s="135">
-[...2 lines deleted...]
-      <c r="G22" s="135">
+      <c r="F22" s="133">
+        <v>0</v>
+      </c>
+      <c r="G22" s="133">
         <v>26630</v>
       </c>
-      <c r="H22" s="135">
+      <c r="H22" s="133">
         <v>11</v>
       </c>
-      <c r="I22" s="135">
+      <c r="I22" s="133">
         <v>26619</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="135">
+      <c r="B23" s="133">
         <v>17065</v>
       </c>
-      <c r="C23" s="135">
+      <c r="C23" s="133">
         <v>24700</v>
       </c>
-      <c r="D23" s="135">
+      <c r="D23" s="133">
         <v>2985</v>
       </c>
-      <c r="E23" s="135">
+      <c r="E23" s="133">
         <v>27685</v>
       </c>
-      <c r="F23" s="135">
-[...2 lines deleted...]
-      <c r="G23" s="135">
+      <c r="F23" s="133">
+        <v>0</v>
+      </c>
+      <c r="G23" s="133">
         <v>27685</v>
       </c>
-      <c r="H23" s="135">
+      <c r="H23" s="133">
         <v>11</v>
       </c>
-      <c r="I23" s="135">
+      <c r="I23" s="133">
         <v>27674</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="135">
+      <c r="B24" s="133">
         <v>17300</v>
       </c>
-      <c r="C24" s="135">
+      <c r="C24" s="133">
         <v>25000</v>
       </c>
-      <c r="D24" s="135">
+      <c r="D24" s="133">
         <v>2990</v>
       </c>
-      <c r="E24" s="135">
+      <c r="E24" s="133">
         <v>27990</v>
       </c>
-      <c r="F24" s="135">
-[...2 lines deleted...]
-      <c r="G24" s="135">
+      <c r="F24" s="133">
+        <v>0</v>
+      </c>
+      <c r="G24" s="133">
         <v>27990</v>
       </c>
-      <c r="H24" s="135">
+      <c r="H24" s="133">
         <v>11</v>
       </c>
-      <c r="I24" s="135">
+      <c r="I24" s="133">
         <v>27979</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="135">
+      <c r="B25" s="133">
         <v>17000</v>
       </c>
-      <c r="C25" s="135">
+      <c r="C25" s="133">
         <v>25600</v>
       </c>
-      <c r="D25" s="135">
+      <c r="D25" s="133">
         <v>3100</v>
       </c>
-      <c r="E25" s="135">
+      <c r="E25" s="133">
         <v>28700</v>
       </c>
-      <c r="F25" s="135">
-[...2 lines deleted...]
-      <c r="G25" s="135">
+      <c r="F25" s="133">
+        <v>0</v>
+      </c>
+      <c r="G25" s="133">
         <v>28700</v>
       </c>
-      <c r="H25" s="135">
+      <c r="H25" s="133">
         <v>10</v>
       </c>
-      <c r="I25" s="135">
+      <c r="I25" s="133">
         <v>28690</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="135">
+      <c r="B26" s="133">
         <v>16800</v>
       </c>
-      <c r="C26" s="135">
+      <c r="C26" s="133">
         <v>26200</v>
       </c>
-      <c r="D26" s="135">
+      <c r="D26" s="133">
         <v>3150</v>
       </c>
-      <c r="E26" s="135">
+      <c r="E26" s="133">
         <v>29350</v>
       </c>
-      <c r="F26" s="135">
-[...2 lines deleted...]
-      <c r="G26" s="135">
+      <c r="F26" s="133">
+        <v>0</v>
+      </c>
+      <c r="G26" s="133">
         <v>29350</v>
       </c>
-      <c r="H26" s="135">
+      <c r="H26" s="133">
         <v>10</v>
       </c>
-      <c r="I26" s="135">
+      <c r="I26" s="133">
         <v>29340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEA930C1-7AD5-4E7B-9F26-C021A3FAF853}">
   <dimension ref="A1:O121"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" bestFit="1" customWidth="1"/>
@@ -11024,5650 +11092,5650 @@
         <v>45</v>
       </c>
       <c r="I1" t="s">
         <v>46</v>
       </c>
       <c r="J1" t="s">
         <v>47</v>
       </c>
       <c r="K1" t="s">
         <v>48</v>
       </c>
       <c r="L1" t="s">
         <v>49</v>
       </c>
       <c r="M1" t="s">
         <v>50</v>
       </c>
       <c r="N1" t="s">
         <v>51</v>
       </c>
       <c r="O1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A2" s="135" t="s">
+      <c r="A2" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="135" t="s">
+      <c r="B2" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="135" t="s">
+      <c r="C2" t="s">
         <v>55</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>83</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>2</v>
       </c>
       <c r="J2">
         <v>85</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
         <v>84</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="135" t="s">
+      <c r="A3" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="135" t="s">
+      <c r="B3" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="135" t="s">
+      <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>82</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>7</v>
       </c>
       <c r="J3">
         <v>89</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>89</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A4" s="135" t="s">
+      <c r="A4" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="135" t="s">
+      <c r="B4" t="s">
         <v>54</v>
       </c>
-      <c r="C4" s="135" t="s">
+      <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>83</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>5</v>
       </c>
       <c r="J4">
         <v>88</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>88</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A5" s="135" t="s">
+      <c r="A5" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="135" t="s">
+      <c r="B5" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="135" t="s">
+      <c r="C5" t="s">
         <v>58</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>85</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>6</v>
       </c>
       <c r="J5">
         <v>91</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>91</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
       <c r="O5">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A6" s="135" t="s">
+      <c r="A6" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="135" t="s">
+      <c r="B6" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="135" t="s">
+      <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>85</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>5</v>
       </c>
       <c r="J6">
         <v>90</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>89</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
       <c r="O6">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A7" s="135" t="s">
+      <c r="A7" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="135" t="s">
+      <c r="B7" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="135" t="s">
+      <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>82</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>3</v>
       </c>
       <c r="J7">
         <v>85</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>85</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A8" s="135" t="s">
+      <c r="A8" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="135" t="s">
+      <c r="B8" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="135" t="s">
+      <c r="C8" t="s">
         <v>61</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>82</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>7</v>
       </c>
       <c r="J8">
         <v>89</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>88</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A9" s="135" t="s">
+      <c r="A9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="135" t="s">
+      <c r="B9" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="135" t="s">
+      <c r="C9" t="s">
         <v>62</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>81</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>6</v>
       </c>
       <c r="J9">
         <v>87</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>86</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A10" s="135" t="s">
+      <c r="A10" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="135" t="s">
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="135" t="s">
+      <c r="C10" t="s">
         <v>63</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>81</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>6</v>
       </c>
       <c r="J10">
         <v>87</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>87</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A11" s="135" t="s">
+      <c r="A11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="135" t="s">
+      <c r="B11" t="s">
         <v>54</v>
       </c>
-      <c r="C11" s="135" t="s">
+      <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>83</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11">
         <v>87</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>86</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A12" s="135" t="s">
+      <c r="A12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="135" t="s">
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="135" t="s">
+      <c r="C12" t="s">
         <v>98</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>86</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12">
         <v>89</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
         <v>86</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A13" s="135" t="s">
+      <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="135" t="s">
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="135" t="s">
+      <c r="C13" t="s">
         <v>106</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>88</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>2</v>
       </c>
       <c r="J13">
         <v>90</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>87</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A14" s="135" t="s">
+      <c r="A14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="135" t="s">
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="135" t="s">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14">
         <v>251</v>
       </c>
       <c r="E14">
         <v>9999</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>363</v>
       </c>
       <c r="J14">
         <v>10613</v>
       </c>
       <c r="K14">
         <v>908</v>
       </c>
       <c r="L14">
         <v>9373</v>
       </c>
       <c r="M14">
         <v>332</v>
       </c>
       <c r="N14">
         <v>3.5420889789821802E-2</v>
       </c>
       <c r="O14">
         <v>614</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A15" s="135" t="s">
+      <c r="A15" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="135" t="s">
+      <c r="B15" t="s">
         <v>65</v>
       </c>
-      <c r="C15" s="135" t="s">
+      <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15">
         <v>332</v>
       </c>
       <c r="E15">
         <v>9938</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>555</v>
       </c>
       <c r="J15">
         <v>10825</v>
       </c>
       <c r="K15">
         <v>1100</v>
       </c>
       <c r="L15">
         <v>9411</v>
       </c>
       <c r="M15">
         <v>314</v>
       </c>
       <c r="N15">
         <v>3.3365210923387498E-2</v>
       </c>
       <c r="O15">
         <v>887</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A16" s="135" t="s">
+      <c r="A16" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="135" t="s">
+      <c r="B16" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="135" t="s">
+      <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16">
         <v>314</v>
       </c>
       <c r="E16">
         <v>10161</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>528</v>
       </c>
       <c r="J16">
         <v>11003</v>
       </c>
       <c r="K16">
         <v>966</v>
       </c>
       <c r="L16">
         <v>9703</v>
       </c>
       <c r="M16">
         <v>334</v>
       </c>
       <c r="N16">
         <v>3.4422343605070599E-2</v>
       </c>
       <c r="O16">
         <v>842</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A17" s="135" t="s">
+      <c r="A17" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="135" t="s">
+      <c r="B17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="135" t="s">
+      <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17">
         <v>334</v>
       </c>
       <c r="E17">
         <v>10452</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>570</v>
       </c>
       <c r="J17">
         <v>11356</v>
       </c>
       <c r="K17">
         <v>1048</v>
       </c>
       <c r="L17">
         <v>9949</v>
       </c>
       <c r="M17">
         <v>359</v>
       </c>
       <c r="N17">
         <v>3.60840285455825E-2</v>
       </c>
       <c r="O17">
         <v>904</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A18" s="135" t="s">
+      <c r="A18" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="135" t="s">
+      <c r="B18" t="s">
         <v>65</v>
       </c>
-      <c r="C18" s="135" t="s">
+      <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18">
         <v>359</v>
       </c>
       <c r="E18">
         <v>10775</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>610</v>
       </c>
       <c r="J18">
         <v>11744</v>
       </c>
       <c r="K18">
         <v>1094</v>
       </c>
       <c r="L18">
         <v>10317</v>
       </c>
       <c r="M18">
         <v>333</v>
       </c>
       <c r="N18">
         <v>3.2276824658330899E-2</v>
       </c>
       <c r="O18">
         <v>969</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A19" s="135" t="s">
+      <c r="A19" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="135" t="s">
+      <c r="B19" t="s">
         <v>65</v>
       </c>
-      <c r="C19" s="135" t="s">
+      <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19">
         <v>333</v>
       </c>
       <c r="E19">
         <v>11153</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>611</v>
       </c>
       <c r="J19">
         <v>12097</v>
       </c>
       <c r="K19">
         <v>1027</v>
       </c>
       <c r="L19">
         <v>10680</v>
       </c>
       <c r="M19">
         <v>390</v>
       </c>
       <c r="N19">
         <v>3.6516853932584303E-2</v>
       </c>
       <c r="O19">
         <v>944</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A20" s="135" t="s">
+      <c r="A20" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="135" t="s">
+      <c r="B20" t="s">
         <v>65</v>
       </c>
-      <c r="C20" s="135" t="s">
+      <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20">
         <v>390</v>
       </c>
       <c r="E20">
         <v>11252</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>572</v>
       </c>
       <c r="J20">
         <v>12214</v>
       </c>
       <c r="K20">
         <v>990</v>
       </c>
       <c r="L20">
         <v>10876</v>
       </c>
       <c r="M20">
         <v>348</v>
       </c>
       <c r="N20">
         <v>3.1997057741816798E-2</v>
       </c>
       <c r="O20">
         <v>962</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A21" s="135" t="s">
+      <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="135" t="s">
+      <c r="B21" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="135" t="s">
+      <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21">
         <v>348</v>
       </c>
       <c r="E21">
         <v>11403</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>584</v>
       </c>
       <c r="J21">
         <v>12335</v>
       </c>
       <c r="K21">
         <v>1053</v>
       </c>
       <c r="L21">
         <v>10962</v>
       </c>
       <c r="M21">
         <v>320</v>
       </c>
       <c r="N21">
         <v>2.9191753329684399E-2</v>
       </c>
       <c r="O21">
         <v>932</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A22" s="135" t="s">
+      <c r="A22" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="135" t="s">
+      <c r="B22" t="s">
         <v>65</v>
       </c>
-      <c r="C22" s="135" t="s">
+      <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22">
         <v>320</v>
       </c>
       <c r="E22">
         <v>11744</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>570</v>
       </c>
       <c r="J22">
         <v>12634</v>
       </c>
       <c r="K22">
         <v>1047</v>
       </c>
       <c r="L22">
         <v>11332</v>
       </c>
       <c r="M22">
         <v>255</v>
       </c>
       <c r="N22">
         <v>2.2502647370278898E-2</v>
       </c>
       <c r="O22">
         <v>890</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A23" s="135" t="s">
+      <c r="A23" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="135" t="s">
+      <c r="B23" t="s">
         <v>65</v>
       </c>
-      <c r="C23" s="135" t="s">
+      <c r="C23" t="s">
         <v>64</v>
       </c>
       <c r="D23">
         <v>255</v>
       </c>
       <c r="E23">
         <v>11991</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>623</v>
       </c>
       <c r="J23">
         <v>12869</v>
       </c>
       <c r="K23">
         <v>1042</v>
       </c>
       <c r="L23">
         <v>11559</v>
       </c>
       <c r="M23">
         <v>268</v>
       </c>
       <c r="N23">
         <v>2.3185396660610799E-2</v>
       </c>
       <c r="O23">
         <v>878</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A24" s="135" t="s">
+      <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="135" t="s">
+      <c r="B24" t="s">
         <v>65</v>
       </c>
-      <c r="C24" s="135" t="s">
+      <c r="C24" t="s">
         <v>98</v>
       </c>
       <c r="D24">
         <v>268</v>
       </c>
       <c r="E24">
         <v>12321</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>661</v>
       </c>
       <c r="J24">
         <v>13250</v>
       </c>
       <c r="K24">
         <v>1173</v>
       </c>
       <c r="L24">
         <v>11826</v>
       </c>
       <c r="M24">
         <v>251</v>
       </c>
       <c r="N24">
         <v>2.12244207677998E-2</v>
       </c>
       <c r="O24">
         <v>929</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A25" s="135" t="s">
+      <c r="A25" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="135" t="s">
+      <c r="B25" t="s">
         <v>65</v>
       </c>
-      <c r="C25" s="135" t="s">
+      <c r="C25" t="s">
         <v>106</v>
       </c>
       <c r="D25">
         <v>251</v>
       </c>
       <c r="E25">
         <v>12622</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>673</v>
       </c>
       <c r="J25">
         <v>13546</v>
       </c>
       <c r="K25">
         <v>1117</v>
       </c>
       <c r="L25">
         <v>12188</v>
       </c>
       <c r="M25">
         <v>241</v>
       </c>
       <c r="N25">
         <v>1.97735477518871E-2</v>
       </c>
       <c r="O25">
         <v>924</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A26" s="135" t="s">
+      <c r="A26" t="s">
         <v>66</v>
       </c>
-      <c r="B26" s="135" t="s">
+      <c r="B26" t="s">
         <v>54</v>
       </c>
-      <c r="C26" s="135" t="s">
+      <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>754</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>22</v>
       </c>
       <c r="J26">
         <v>776</v>
       </c>
       <c r="K26">
         <v>3</v>
       </c>
       <c r="L26">
         <v>773</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="135" t="s">
+      <c r="A27" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="135" t="s">
+      <c r="B27" t="s">
         <v>54</v>
       </c>
-      <c r="C27" s="135" t="s">
+      <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>745</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>43</v>
       </c>
       <c r="J27">
         <v>788</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
       <c r="L27">
         <v>785</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A28" s="135" t="s">
+      <c r="A28" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="135" t="s">
+      <c r="B28" t="s">
         <v>54</v>
       </c>
-      <c r="C28" s="135" t="s">
+      <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>771</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>32</v>
       </c>
       <c r="J28">
         <v>803</v>
       </c>
       <c r="K28">
         <v>4</v>
       </c>
       <c r="L28">
         <v>799</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A29" s="135" t="s">
+      <c r="A29" t="s">
         <v>66</v>
       </c>
-      <c r="B29" s="135" t="s">
+      <c r="B29" t="s">
         <v>54</v>
       </c>
-      <c r="C29" s="135" t="s">
+      <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>760</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>29</v>
       </c>
       <c r="J29">
         <v>789</v>
       </c>
       <c r="K29">
         <v>4</v>
       </c>
       <c r="L29">
         <v>785</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A30" s="135" t="s">
+      <c r="A30" t="s">
         <v>66</v>
       </c>
-      <c r="B30" s="135" t="s">
+      <c r="B30" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="135" t="s">
+      <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>770</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>28</v>
       </c>
       <c r="J30">
         <v>798</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30">
         <v>795</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A31" s="135" t="s">
+      <c r="A31" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="135" t="s">
+      <c r="B31" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="135" t="s">
+      <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>790</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>31</v>
       </c>
       <c r="J31">
         <v>821</v>
       </c>
       <c r="K31">
         <v>4</v>
       </c>
       <c r="L31">
         <v>817</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A32" s="135" t="s">
+      <c r="A32" t="s">
         <v>66</v>
       </c>
-      <c r="B32" s="135" t="s">
+      <c r="B32" t="s">
         <v>54</v>
       </c>
-      <c r="C32" s="135" t="s">
+      <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>790</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>32</v>
       </c>
       <c r="J32">
         <v>822</v>
       </c>
       <c r="K32">
         <v>5</v>
       </c>
       <c r="L32">
         <v>817</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A33" s="135" t="s">
+      <c r="A33" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="135" t="s">
+      <c r="B33" t="s">
         <v>54</v>
       </c>
-      <c r="C33" s="135" t="s">
+      <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>745</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>33</v>
       </c>
       <c r="J33">
         <v>778</v>
       </c>
       <c r="K33">
         <v>4</v>
       </c>
       <c r="L33">
         <v>774</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A34" s="135" t="s">
+      <c r="A34" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="135" t="s">
+      <c r="B34" t="s">
         <v>54</v>
       </c>
-      <c r="C34" s="135" t="s">
+      <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>770</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>43</v>
       </c>
       <c r="J34">
         <v>813</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
         <v>810</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34">
         <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A35" s="135" t="s">
+      <c r="A35" t="s">
         <v>66</v>
       </c>
-      <c r="B35" s="135" t="s">
+      <c r="B35" t="s">
         <v>54</v>
       </c>
-      <c r="C35" s="135" t="s">
+      <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>780</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>63</v>
       </c>
       <c r="J35">
         <v>843</v>
       </c>
       <c r="K35">
         <v>3</v>
       </c>
       <c r="L35">
         <v>840</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35">
         <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A36" s="135" t="s">
+      <c r="A36" t="s">
         <v>66</v>
       </c>
-      <c r="B36" s="135" t="s">
+      <c r="B36" t="s">
         <v>54</v>
       </c>
-      <c r="C36" s="135" t="s">
+      <c r="C36" t="s">
         <v>98</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>805</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>52</v>
       </c>
       <c r="J36">
         <v>857</v>
       </c>
       <c r="K36">
         <v>3</v>
       </c>
       <c r="L36">
         <v>854</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
         <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A37" s="135" t="s">
+      <c r="A37" t="s">
         <v>66</v>
       </c>
-      <c r="B37" s="135" t="s">
+      <c r="B37" t="s">
         <v>54</v>
       </c>
-      <c r="C37" s="135" t="s">
+      <c r="C37" t="s">
         <v>106</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>820</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>52</v>
       </c>
       <c r="J37">
         <v>872</v>
       </c>
       <c r="K37">
         <v>4</v>
       </c>
       <c r="L37">
         <v>868</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37">
         <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A38" s="135" t="s">
+      <c r="A38" t="s">
         <v>66</v>
       </c>
-      <c r="B38" s="135" t="s">
+      <c r="B38" t="s">
         <v>65</v>
       </c>
-      <c r="C38" s="135" t="s">
+      <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38">
         <v>792</v>
       </c>
       <c r="E38">
         <v>19276</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>1196</v>
       </c>
       <c r="J38">
         <v>21264</v>
       </c>
       <c r="K38">
         <v>1815</v>
       </c>
       <c r="L38">
         <v>18599</v>
       </c>
       <c r="M38">
         <v>850</v>
       </c>
       <c r="N38">
         <v>4.5701381794720101E-2</v>
       </c>
       <c r="O38">
         <v>1988</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A39" s="135" t="s">
+      <c r="A39" t="s">
         <v>66</v>
       </c>
-      <c r="B39" s="135" t="s">
+      <c r="B39" t="s">
         <v>65</v>
       </c>
-      <c r="C39" s="135" t="s">
+      <c r="C39" t="s">
         <v>56</v>
       </c>
       <c r="D39">
         <v>850</v>
       </c>
       <c r="E39">
         <v>19835</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>1909</v>
       </c>
       <c r="J39">
         <v>22594</v>
       </c>
       <c r="K39">
         <v>2515</v>
       </c>
       <c r="L39">
         <v>19252</v>
       </c>
       <c r="M39">
         <v>827</v>
       </c>
       <c r="N39">
         <v>4.2956575940162098E-2</v>
       </c>
       <c r="O39">
         <v>2759</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A40" s="135" t="s">
+      <c r="A40" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="135" t="s">
+      <c r="B40" t="s">
         <v>65</v>
       </c>
-      <c r="C40" s="135" t="s">
+      <c r="C40" t="s">
         <v>57</v>
       </c>
       <c r="D40">
         <v>827</v>
       </c>
       <c r="E40">
         <v>20390</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>1938</v>
       </c>
       <c r="J40">
         <v>23155</v>
       </c>
       <c r="K40">
         <v>2589</v>
       </c>
       <c r="L40">
         <v>19690</v>
       </c>
       <c r="M40">
         <v>876</v>
       </c>
       <c r="N40">
         <v>4.4489588623666802E-2</v>
       </c>
       <c r="O40">
         <v>2765</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A41" s="135" t="s">
+      <c r="A41" t="s">
         <v>66</v>
       </c>
-      <c r="B41" s="135" t="s">
+      <c r="B41" t="s">
         <v>65</v>
       </c>
-      <c r="C41" s="135" t="s">
+      <c r="C41" t="s">
         <v>58</v>
       </c>
       <c r="D41">
         <v>876</v>
       </c>
       <c r="E41">
         <v>20656</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>1998</v>
       </c>
       <c r="J41">
         <v>23530</v>
       </c>
       <c r="K41">
         <v>2643</v>
       </c>
       <c r="L41">
         <v>19958</v>
       </c>
       <c r="M41">
         <v>929</v>
       </c>
       <c r="N41">
         <v>4.6547750275578698E-2</v>
       </c>
       <c r="O41">
         <v>2874</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A42" s="135" t="s">
+      <c r="A42" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="135" t="s">
+      <c r="B42" t="s">
         <v>65</v>
       </c>
-      <c r="C42" s="135" t="s">
+      <c r="C42" t="s">
         <v>59</v>
       </c>
       <c r="D42">
         <v>929</v>
       </c>
       <c r="E42">
         <v>21129</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>2095</v>
       </c>
       <c r="J42">
         <v>24153</v>
       </c>
       <c r="K42">
         <v>2766</v>
       </c>
       <c r="L42">
         <v>20464</v>
       </c>
       <c r="M42">
         <v>923</v>
       </c>
       <c r="N42">
         <v>4.5103596559812401E-2</v>
       </c>
       <c r="O42">
         <v>3024</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A43" s="135" t="s">
+      <c r="A43" t="s">
         <v>66</v>
       </c>
-      <c r="B43" s="135" t="s">
+      <c r="B43" t="s">
         <v>65</v>
       </c>
-      <c r="C43" s="135" t="s">
+      <c r="C43" t="s">
         <v>60</v>
       </c>
       <c r="D43">
         <v>923</v>
       </c>
       <c r="E43">
         <v>21525</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>2139</v>
       </c>
       <c r="J43">
         <v>24587</v>
       </c>
       <c r="K43">
         <v>2833</v>
       </c>
       <c r="L43">
         <v>20768</v>
       </c>
       <c r="M43">
         <v>986</v>
       </c>
       <c r="N43">
         <v>4.7476887519260401E-2</v>
       </c>
       <c r="O43">
         <v>3062</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A44" s="135" t="s">
+      <c r="A44" t="s">
         <v>66</v>
       </c>
-      <c r="B44" s="135" t="s">
+      <c r="B44" t="s">
         <v>65</v>
       </c>
-      <c r="C44" s="135" t="s">
+      <c r="C44" t="s">
         <v>61</v>
       </c>
       <c r="D44">
         <v>986</v>
       </c>
       <c r="E44">
         <v>21934</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>2159</v>
       </c>
       <c r="J44">
         <v>25079</v>
       </c>
       <c r="K44">
         <v>2905</v>
       </c>
       <c r="L44">
         <v>21166</v>
       </c>
       <c r="M44">
         <v>1008</v>
       </c>
       <c r="N44">
         <v>4.7623547198337002E-2</v>
       </c>
       <c r="O44">
         <v>3145</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A45" s="135" t="s">
+      <c r="A45" t="s">
         <v>66</v>
       </c>
-      <c r="B45" s="135" t="s">
+      <c r="B45" t="s">
         <v>65</v>
       </c>
-      <c r="C45" s="135" t="s">
+      <c r="C45" t="s">
         <v>62</v>
       </c>
       <c r="D45">
         <v>1008</v>
       </c>
       <c r="E45">
         <v>22016</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>2111</v>
       </c>
       <c r="J45">
         <v>25135</v>
       </c>
       <c r="K45">
         <v>2896</v>
       </c>
       <c r="L45">
         <v>21183</v>
       </c>
       <c r="M45">
         <v>1056</v>
       </c>
       <c r="N45">
         <v>4.9851295850446099E-2</v>
       </c>
       <c r="O45">
         <v>3119</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A46" s="135" t="s">
+      <c r="A46" t="s">
         <v>66</v>
       </c>
-      <c r="B46" s="135" t="s">
+      <c r="B46" t="s">
         <v>65</v>
       </c>
-      <c r="C46" s="135" t="s">
+      <c r="C46" t="s">
         <v>63</v>
       </c>
       <c r="D46">
         <v>1056</v>
       </c>
       <c r="E46">
         <v>22335</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>2184</v>
       </c>
       <c r="J46">
         <v>25575</v>
       </c>
       <c r="K46">
         <v>2961</v>
       </c>
       <c r="L46">
         <v>21524</v>
       </c>
       <c r="M46">
         <v>1090</v>
       </c>
       <c r="N46">
         <v>5.0641144768630401E-2</v>
       </c>
       <c r="O46">
         <v>3240</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A47" s="135" t="s">
+      <c r="A47" t="s">
         <v>66</v>
       </c>
-      <c r="B47" s="135" t="s">
+      <c r="B47" t="s">
         <v>65</v>
       </c>
-      <c r="C47" s="135" t="s">
+      <c r="C47" t="s">
         <v>64</v>
       </c>
       <c r="D47">
         <v>1090</v>
       </c>
       <c r="E47">
         <v>22620</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>2227</v>
       </c>
       <c r="J47">
         <v>25937</v>
       </c>
       <c r="K47">
         <v>3125</v>
       </c>
       <c r="L47">
         <v>21750</v>
       </c>
       <c r="M47">
         <v>1062</v>
       </c>
       <c r="N47">
         <v>4.8827586206896603E-2</v>
       </c>
       <c r="O47">
         <v>3317</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A48" s="135" t="s">
+      <c r="A48" t="s">
         <v>66</v>
       </c>
-      <c r="B48" s="135" t="s">
+      <c r="B48" t="s">
         <v>65</v>
       </c>
-      <c r="C48" s="135" t="s">
+      <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>1062</v>
       </c>
       <c r="E48">
         <v>22890</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>2313</v>
       </c>
       <c r="J48">
         <v>26265</v>
       </c>
       <c r="K48">
         <v>3271</v>
       </c>
       <c r="L48">
         <v>21922</v>
       </c>
       <c r="M48">
         <v>1072</v>
       </c>
       <c r="N48">
         <v>4.8900647751117597E-2</v>
       </c>
       <c r="O48">
         <v>3375</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A49" s="135" t="s">
+      <c r="A49" t="s">
         <v>66</v>
       </c>
-      <c r="B49" s="135" t="s">
+      <c r="B49" t="s">
         <v>65</v>
       </c>
-      <c r="C49" s="135" t="s">
+      <c r="C49" t="s">
         <v>106</v>
       </c>
       <c r="D49">
         <v>1072</v>
       </c>
       <c r="E49">
         <v>23189</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>2282</v>
       </c>
       <c r="J49">
         <v>26543</v>
       </c>
       <c r="K49">
         <v>3317</v>
       </c>
       <c r="L49">
         <v>22153</v>
       </c>
       <c r="M49">
         <v>1073</v>
       </c>
       <c r="N49">
         <v>4.8435877759220002E-2</v>
       </c>
       <c r="O49">
         <v>3354</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A50" s="135" t="s">
+      <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50" s="135" t="s">
+      <c r="B50" t="s">
         <v>54</v>
       </c>
-      <c r="C50" s="135" t="s">
+      <c r="C50" t="s">
         <v>55</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>610</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>59</v>
       </c>
       <c r="J50">
         <v>669</v>
       </c>
       <c r="K50">
         <v>41</v>
       </c>
       <c r="L50">
         <v>628</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
         <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A51" s="135" t="s">
+      <c r="A51" t="s">
         <v>67</v>
       </c>
-      <c r="B51" s="135" t="s">
+      <c r="B51" t="s">
         <v>54</v>
       </c>
-      <c r="C51" s="135" t="s">
+      <c r="C51" t="s">
         <v>56</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51">
         <v>550</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>126</v>
       </c>
       <c r="J51">
         <v>676</v>
       </c>
       <c r="K51">
         <v>14</v>
       </c>
       <c r="L51">
         <v>662</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51">
         <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A52" s="135" t="s">
+      <c r="A52" t="s">
         <v>67</v>
       </c>
-      <c r="B52" s="135" t="s">
+      <c r="B52" t="s">
         <v>54</v>
       </c>
-      <c r="C52" s="135" t="s">
+      <c r="C52" t="s">
         <v>57</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
         <v>596</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
         <v>73</v>
       </c>
       <c r="J52">
         <v>669</v>
       </c>
       <c r="K52">
         <v>5</v>
       </c>
       <c r="L52">
         <v>664</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
       <c r="O52">
         <v>73</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A53" s="135" t="s">
+      <c r="A53" t="s">
         <v>67</v>
       </c>
-      <c r="B53" s="135" t="s">
+      <c r="B53" t="s">
         <v>54</v>
       </c>
-      <c r="C53" s="135" t="s">
+      <c r="C53" t="s">
         <v>58</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53">
         <v>585</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
         <v>68</v>
       </c>
       <c r="J53">
         <v>653</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>652</v>
       </c>
       <c r="M53">
         <v>0</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
       <c r="O53">
         <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A54" s="135" t="s">
+      <c r="A54" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="135" t="s">
+      <c r="B54" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="135" t="s">
+      <c r="C54" t="s">
         <v>59</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
         <v>596</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
         <v>61</v>
       </c>
       <c r="J54">
         <v>657</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>657</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
         <v>0</v>
       </c>
       <c r="O54">
         <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A55" s="135" t="s">
+      <c r="A55" t="s">
         <v>67</v>
       </c>
-      <c r="B55" s="135" t="s">
+      <c r="B55" t="s">
         <v>54</v>
       </c>
-      <c r="C55" s="135" t="s">
+      <c r="C55" t="s">
         <v>60</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
         <v>590</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
         <v>89</v>
       </c>
       <c r="J55">
         <v>679</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>678</v>
       </c>
       <c r="M55">
         <v>0</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
       <c r="O55">
         <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A56" s="135" t="s">
+      <c r="A56" t="s">
         <v>67</v>
       </c>
-      <c r="B56" s="135" t="s">
+      <c r="B56" t="s">
         <v>54</v>
       </c>
-      <c r="C56" s="135" t="s">
+      <c r="C56" t="s">
         <v>61</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56">
         <v>594</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>52</v>
       </c>
       <c r="J56">
         <v>646</v>
       </c>
       <c r="K56">
         <v>6</v>
       </c>
       <c r="L56">
         <v>640</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56">
         <v>52</v>
       </c>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A57" s="135" t="s">
+      <c r="A57" t="s">
         <v>67</v>
       </c>
-      <c r="B57" s="135" t="s">
+      <c r="B57" t="s">
         <v>54</v>
       </c>
-      <c r="C57" s="135" t="s">
+      <c r="C57" t="s">
         <v>62</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
         <v>568</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>82</v>
       </c>
       <c r="J57">
         <v>650</v>
       </c>
       <c r="K57">
         <v>6</v>
       </c>
       <c r="L57">
         <v>644</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
       <c r="O57">
         <v>82</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A58" s="135" t="s">
+      <c r="A58" t="s">
         <v>67</v>
       </c>
-      <c r="B58" s="135" t="s">
+      <c r="B58" t="s">
         <v>54</v>
       </c>
-      <c r="C58" s="135" t="s">
+      <c r="C58" t="s">
         <v>63</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
         <v>566</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>165</v>
       </c>
       <c r="J58">
         <v>731</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>731</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58">
         <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A59" s="135" t="s">
+      <c r="A59" t="s">
         <v>67</v>
       </c>
-      <c r="B59" s="135" t="s">
+      <c r="B59" t="s">
         <v>54</v>
       </c>
-      <c r="C59" s="135" t="s">
+      <c r="C59" t="s">
         <v>64</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
       <c r="E59">
         <v>585</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>147</v>
       </c>
       <c r="J59">
         <v>732</v>
       </c>
       <c r="K59">
         <v>3</v>
       </c>
       <c r="L59">
         <v>729</v>
       </c>
       <c r="M59">
         <v>0</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59">
         <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A60" s="135" t="s">
+      <c r="A60" t="s">
         <v>67</v>
       </c>
-      <c r="B60" s="135" t="s">
+      <c r="B60" t="s">
         <v>54</v>
       </c>
-      <c r="C60" s="135" t="s">
+      <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
         <v>595</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
         <v>137</v>
       </c>
       <c r="J60">
         <v>732</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>731</v>
       </c>
       <c r="M60">
         <v>0</v>
       </c>
       <c r="N60">
         <v>0</v>
       </c>
       <c r="O60">
         <v>137</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A61" s="135" t="s">
+      <c r="A61" t="s">
         <v>67</v>
       </c>
-      <c r="B61" s="135" t="s">
+      <c r="B61" t="s">
         <v>54</v>
       </c>
-      <c r="C61" s="135" t="s">
+      <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
       <c r="E61">
         <v>605</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>135</v>
       </c>
       <c r="J61">
         <v>740</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>739</v>
       </c>
       <c r="M61">
         <v>0</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61">
         <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A62" s="135" t="s">
+      <c r="A62" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="135" t="s">
+      <c r="B62" t="s">
         <v>65</v>
       </c>
-      <c r="C62" s="135" t="s">
+      <c r="C62" t="s">
         <v>55</v>
       </c>
       <c r="D62">
         <v>660</v>
       </c>
       <c r="E62">
         <v>5099</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
         <v>996</v>
       </c>
       <c r="J62">
         <v>6755</v>
       </c>
       <c r="K62">
         <v>2124</v>
       </c>
       <c r="L62">
         <v>3941</v>
       </c>
       <c r="M62">
         <v>690</v>
       </c>
       <c r="N62">
         <v>0.175082466379092</v>
       </c>
       <c r="O62">
         <v>1656</v>
       </c>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A63" s="135" t="s">
+      <c r="A63" t="s">
         <v>67</v>
       </c>
-      <c r="B63" s="135" t="s">
+      <c r="B63" t="s">
         <v>65</v>
       </c>
-      <c r="C63" s="135" t="s">
+      <c r="C63" t="s">
         <v>56</v>
       </c>
       <c r="D63">
         <v>690</v>
       </c>
       <c r="E63">
         <v>4629</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
         <v>1096</v>
       </c>
       <c r="J63">
         <v>6415</v>
       </c>
       <c r="K63">
         <v>2014</v>
       </c>
       <c r="L63">
         <v>3989</v>
       </c>
       <c r="M63">
         <v>412</v>
       </c>
       <c r="N63">
         <v>0.10328403108548501</v>
       </c>
       <c r="O63">
         <v>1786</v>
       </c>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A64" s="135" t="s">
+      <c r="A64" t="s">
         <v>67</v>
       </c>
-      <c r="B64" s="135" t="s">
+      <c r="B64" t="s">
         <v>65</v>
       </c>
-      <c r="C64" s="135" t="s">
+      <c r="C64" t="s">
         <v>57</v>
       </c>
       <c r="D64">
         <v>412</v>
       </c>
       <c r="E64">
         <v>4512</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>1039</v>
       </c>
       <c r="J64">
         <v>5963</v>
       </c>
       <c r="K64">
         <v>1977</v>
       </c>
       <c r="L64">
         <v>3551</v>
       </c>
       <c r="M64">
         <v>435</v>
       </c>
       <c r="N64">
         <v>0.122500704027035</v>
       </c>
       <c r="O64">
         <v>1451</v>
       </c>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A65" s="135" t="s">
+      <c r="A65" t="s">
         <v>67</v>
       </c>
-      <c r="B65" s="135" t="s">
+      <c r="B65" t="s">
         <v>65</v>
       </c>
-      <c r="C65" s="135" t="s">
+      <c r="C65" t="s">
         <v>58</v>
       </c>
       <c r="D65">
         <v>435</v>
       </c>
       <c r="E65">
         <v>4407</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>1109</v>
       </c>
       <c r="J65">
         <v>5951</v>
       </c>
       <c r="K65">
         <v>2020</v>
       </c>
       <c r="L65">
         <v>3501</v>
       </c>
       <c r="M65">
         <v>430</v>
       </c>
       <c r="N65">
         <v>0.12282205084261601</v>
       </c>
       <c r="O65">
         <v>1544</v>
       </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A66" s="135" t="s">
+      <c r="A66" t="s">
         <v>67</v>
       </c>
-      <c r="B66" s="135" t="s">
+      <c r="B66" t="s">
         <v>65</v>
       </c>
-      <c r="C66" s="135" t="s">
+      <c r="C66" t="s">
         <v>59</v>
       </c>
       <c r="D66">
         <v>430</v>
       </c>
       <c r="E66">
         <v>4546</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>1239</v>
       </c>
       <c r="J66">
         <v>6215</v>
       </c>
       <c r="K66">
         <v>2084</v>
       </c>
       <c r="L66">
         <v>3773</v>
       </c>
       <c r="M66">
         <v>358</v>
       </c>
       <c r="N66">
         <v>9.4884707129605103E-2</v>
       </c>
       <c r="O66">
         <v>1669</v>
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A67" s="135" t="s">
+      <c r="A67" t="s">
         <v>67</v>
       </c>
-      <c r="B67" s="135" t="s">
+      <c r="B67" t="s">
         <v>65</v>
       </c>
-      <c r="C67" s="135" t="s">
+      <c r="C67" t="s">
         <v>60</v>
       </c>
       <c r="D67">
         <v>358</v>
       </c>
       <c r="E67">
         <v>4606</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>1227</v>
       </c>
       <c r="J67">
         <v>6191</v>
       </c>
       <c r="K67">
         <v>2143</v>
       </c>
       <c r="L67">
         <v>3613</v>
       </c>
       <c r="M67">
         <v>435</v>
       </c>
       <c r="N67">
         <v>0.120398560752837</v>
       </c>
       <c r="O67">
         <v>1585</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A68" s="135" t="s">
+      <c r="A68" t="s">
         <v>67</v>
       </c>
-      <c r="B68" s="135" t="s">
+      <c r="B68" t="s">
         <v>65</v>
       </c>
-      <c r="C68" s="135" t="s">
+      <c r="C68" t="s">
         <v>61</v>
       </c>
       <c r="D68">
         <v>435</v>
       </c>
       <c r="E68">
         <v>4619</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68">
         <v>1341</v>
       </c>
       <c r="J68">
         <v>6395</v>
       </c>
       <c r="K68">
         <v>2224</v>
       </c>
       <c r="L68">
         <v>3729</v>
       </c>
       <c r="M68">
         <v>442</v>
       </c>
       <c r="N68">
         <v>0.118530437114508</v>
       </c>
       <c r="O68">
         <v>1776</v>
       </c>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A69" s="135" t="s">
+      <c r="A69" t="s">
         <v>67</v>
       </c>
-      <c r="B69" s="135" t="s">
+      <c r="B69" t="s">
         <v>65</v>
       </c>
-      <c r="C69" s="135" t="s">
+      <c r="C69" t="s">
         <v>62</v>
       </c>
       <c r="D69">
         <v>442</v>
       </c>
       <c r="E69">
         <v>4337</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>1282</v>
       </c>
       <c r="J69">
         <v>6061</v>
       </c>
       <c r="K69">
         <v>1877</v>
       </c>
       <c r="L69">
         <v>3708</v>
       </c>
       <c r="M69">
         <v>476</v>
       </c>
       <c r="N69">
         <v>0.12837108953613799</v>
       </c>
       <c r="O69">
         <v>1724</v>
       </c>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A70" s="135" t="s">
+      <c r="A70" t="s">
         <v>67</v>
       </c>
-      <c r="B70" s="135" t="s">
+      <c r="B70" t="s">
         <v>65</v>
       </c>
-      <c r="C70" s="135" t="s">
+      <c r="C70" t="s">
         <v>63</v>
       </c>
       <c r="D70">
         <v>476</v>
       </c>
       <c r="E70">
         <v>4447</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70">
         <v>1083</v>
       </c>
       <c r="J70">
         <v>6006</v>
       </c>
       <c r="K70">
         <v>1862</v>
       </c>
       <c r="L70">
         <v>3609</v>
       </c>
       <c r="M70">
         <v>535</v>
       </c>
       <c r="N70">
         <v>0.14824050983652001</v>
       </c>
       <c r="O70">
         <v>1559</v>
       </c>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A71" s="135" t="s">
+      <c r="A71" t="s">
         <v>67</v>
       </c>
-      <c r="B71" s="135" t="s">
+      <c r="B71" t="s">
         <v>65</v>
       </c>
-      <c r="C71" s="135" t="s">
+      <c r="C71" t="s">
         <v>64</v>
       </c>
       <c r="D71">
         <v>535</v>
       </c>
       <c r="E71">
         <v>4420</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71">
         <v>1025</v>
       </c>
       <c r="J71">
         <v>5980</v>
       </c>
       <c r="K71">
         <v>1868</v>
       </c>
       <c r="L71">
         <v>3598</v>
       </c>
       <c r="M71">
         <v>514</v>
       </c>
       <c r="N71">
         <v>0.14285714285714299</v>
       </c>
       <c r="O71">
         <v>1560</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A72" s="135" t="s">
+      <c r="A72" t="s">
         <v>67</v>
       </c>
-      <c r="B72" s="135" t="s">
+      <c r="B72" t="s">
         <v>65</v>
       </c>
-      <c r="C72" s="135" t="s">
+      <c r="C72" t="s">
         <v>98</v>
       </c>
       <c r="D72">
         <v>514</v>
       </c>
       <c r="E72">
         <v>4419</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72">
         <v>1025</v>
       </c>
       <c r="J72">
         <v>5958</v>
       </c>
       <c r="K72">
         <v>1898</v>
       </c>
       <c r="L72">
         <v>3560</v>
       </c>
       <c r="M72">
         <v>500</v>
       </c>
       <c r="N72">
         <v>0.14044943820224701</v>
       </c>
       <c r="O72">
         <v>1539</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A73" s="135" t="s">
+      <c r="A73" t="s">
         <v>67</v>
       </c>
-      <c r="B73" s="135" t="s">
+      <c r="B73" t="s">
         <v>65</v>
       </c>
-      <c r="C73" s="135" t="s">
+      <c r="C73" t="s">
         <v>106</v>
       </c>
       <c r="D73">
         <v>500</v>
       </c>
       <c r="E73">
         <v>4403</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73">
         <v>1034</v>
       </c>
       <c r="J73">
         <v>5937</v>
       </c>
       <c r="K73">
         <v>1884</v>
       </c>
       <c r="L73">
         <v>3565</v>
       </c>
       <c r="M73">
         <v>488</v>
       </c>
       <c r="N73">
         <v>0.136886395511921</v>
       </c>
       <c r="O73">
         <v>1534</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A74" s="135" t="s">
+      <c r="A74" t="s">
         <v>68</v>
       </c>
-      <c r="B74" s="135" t="s">
+      <c r="B74" t="s">
         <v>54</v>
       </c>
-      <c r="C74" s="135" t="s">
+      <c r="C74" t="s">
         <v>55</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
         <v>25650</v>
       </c>
       <c r="F74">
         <v>17426</v>
       </c>
       <c r="G74">
         <v>24770</v>
       </c>
       <c r="H74">
         <v>880</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74">
         <v>25651</v>
       </c>
       <c r="K74">
         <v>6</v>
       </c>
       <c r="L74">
         <v>25645</v>
       </c>
       <c r="M74">
         <v>0</v>
       </c>
       <c r="N74">
         <v>0</v>
       </c>
       <c r="O74">
         <v>25651</v>
       </c>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A75" s="135" t="s">
+      <c r="A75" t="s">
         <v>68</v>
       </c>
-      <c r="B75" s="135" t="s">
+      <c r="B75" t="s">
         <v>54</v>
       </c>
-      <c r="C75" s="135" t="s">
+      <c r="C75" t="s">
         <v>56</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
         <v>25857</v>
       </c>
       <c r="F75">
         <v>17430</v>
       </c>
       <c r="G75">
         <v>22726</v>
       </c>
       <c r="H75">
         <v>3131</v>
       </c>
       <c r="I75">
         <v>2</v>
       </c>
       <c r="J75">
         <v>25859</v>
       </c>
       <c r="K75">
         <v>8</v>
       </c>
       <c r="L75">
         <v>25851</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
       <c r="O75">
         <v>25859</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A76" s="135" t="s">
+      <c r="A76" t="s">
         <v>68</v>
       </c>
-      <c r="B76" s="135" t="s">
+      <c r="B76" t="s">
         <v>54</v>
       </c>
-      <c r="C76" s="135" t="s">
+      <c r="C76" t="s">
         <v>57</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
         <v>26766</v>
       </c>
       <c r="F76">
         <v>16262</v>
       </c>
       <c r="G76">
         <v>23624</v>
       </c>
       <c r="H76">
         <v>3142</v>
       </c>
       <c r="I76">
         <v>1</v>
       </c>
       <c r="J76">
         <v>26767</v>
       </c>
       <c r="K76">
         <v>7</v>
       </c>
       <c r="L76">
         <v>26760</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76">
         <v>26767</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A77" s="135" t="s">
+      <c r="A77" t="s">
         <v>68</v>
       </c>
-      <c r="B77" s="135" t="s">
+      <c r="B77" t="s">
         <v>54</v>
       </c>
-      <c r="C77" s="135" t="s">
+      <c r="C77" t="s">
         <v>58</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>26745</v>
       </c>
       <c r="F77">
         <v>16300</v>
       </c>
       <c r="G77">
         <v>23745</v>
       </c>
       <c r="H77">
         <v>3000</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
         <v>26745</v>
       </c>
       <c r="K77">
         <v>6</v>
       </c>
       <c r="L77">
         <v>26739</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
       <c r="N77">
         <v>0</v>
       </c>
       <c r="O77">
         <v>26745</v>
       </c>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A78" s="135" t="s">
+      <c r="A78" t="s">
         <v>68</v>
       </c>
-      <c r="B78" s="135" t="s">
+      <c r="B78" t="s">
         <v>54</v>
       </c>
-      <c r="C78" s="135" t="s">
+      <c r="C78" t="s">
         <v>59</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
         <v>27292</v>
       </c>
       <c r="F78">
         <v>16500</v>
       </c>
       <c r="G78">
         <v>24262</v>
       </c>
       <c r="H78">
         <v>3030</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
         <v>27292</v>
       </c>
       <c r="K78">
         <v>9</v>
       </c>
       <c r="L78">
         <v>27283</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
       <c r="N78">
         <v>0</v>
       </c>
       <c r="O78">
         <v>27292</v>
       </c>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A79" s="135" t="s">
+      <c r="A79" t="s">
         <v>68</v>
       </c>
-      <c r="B79" s="135" t="s">
+      <c r="B79" t="s">
         <v>54</v>
       </c>
-      <c r="C79" s="135" t="s">
+      <c r="C79" t="s">
         <v>60</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
         <v>28015</v>
       </c>
       <c r="F79">
         <v>16400</v>
       </c>
       <c r="G79">
         <v>24965</v>
       </c>
       <c r="H79">
         <v>3050</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
         <v>28015</v>
       </c>
       <c r="K79">
         <v>10</v>
       </c>
       <c r="L79">
         <v>28005</v>
       </c>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79">
         <v>28015</v>
       </c>
     </row>
     <row r="80" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A80" s="135" t="s">
+      <c r="A80" t="s">
         <v>68</v>
       </c>
-      <c r="B80" s="135" t="s">
+      <c r="B80" t="s">
         <v>54</v>
       </c>
-      <c r="C80" s="135" t="s">
+      <c r="C80" t="s">
         <v>61</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>27825</v>
       </c>
       <c r="F80">
         <v>16646</v>
       </c>
       <c r="G80">
         <v>24845</v>
       </c>
       <c r="H80">
         <v>2980</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
         <v>27825</v>
       </c>
       <c r="K80">
         <v>12</v>
       </c>
       <c r="L80">
         <v>27813</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80">
         <v>27825</v>
       </c>
     </row>
     <row r="81" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A81" s="135" t="s">
+      <c r="A81" t="s">
         <v>68</v>
       </c>
-      <c r="B81" s="135" t="s">
+      <c r="B81" t="s">
         <v>54</v>
       </c>
-      <c r="C81" s="135" t="s">
+      <c r="C81" t="s">
         <v>62</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>26630</v>
       </c>
       <c r="F81">
         <v>16896</v>
       </c>
       <c r="G81">
         <v>23660</v>
       </c>
       <c r="H81">
         <v>2970</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
         <v>26630</v>
       </c>
       <c r="K81">
         <v>11</v>
       </c>
       <c r="L81">
         <v>26619</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
       <c r="N81">
         <v>0</v>
       </c>
       <c r="O81">
         <v>26630</v>
       </c>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A82" s="135" t="s">
+      <c r="A82" t="s">
         <v>68</v>
       </c>
-      <c r="B82" s="135" t="s">
+      <c r="B82" t="s">
         <v>54</v>
       </c>
-      <c r="C82" s="135" t="s">
+      <c r="C82" t="s">
         <v>63</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>27685</v>
       </c>
       <c r="F82">
         <v>17065</v>
       </c>
       <c r="G82">
         <v>24700</v>
       </c>
       <c r="H82">
         <v>2985</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
         <v>27685</v>
       </c>
       <c r="K82">
         <v>11</v>
       </c>
       <c r="L82">
         <v>27674</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82">
         <v>27685</v>
       </c>
     </row>
     <row r="83" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A83" s="135" t="s">
+      <c r="A83" t="s">
         <v>68</v>
       </c>
-      <c r="B83" s="135" t="s">
+      <c r="B83" t="s">
         <v>54</v>
       </c>
-      <c r="C83" s="135" t="s">
+      <c r="C83" t="s">
         <v>64</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
         <v>27990</v>
       </c>
       <c r="F83">
         <v>17300</v>
       </c>
       <c r="G83">
         <v>25000</v>
       </c>
       <c r="H83">
         <v>2990</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
         <v>27990</v>
       </c>
       <c r="K83">
         <v>11</v>
       </c>
       <c r="L83">
         <v>27979</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
       <c r="O83">
         <v>27990</v>
       </c>
     </row>
     <row r="84" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A84" s="135" t="s">
+      <c r="A84" t="s">
         <v>68</v>
       </c>
-      <c r="B84" s="135" t="s">
+      <c r="B84" t="s">
         <v>54</v>
       </c>
-      <c r="C84" s="135" t="s">
+      <c r="C84" t="s">
         <v>98</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
         <v>28700</v>
       </c>
       <c r="F84">
         <v>17000</v>
       </c>
       <c r="G84">
         <v>25600</v>
       </c>
       <c r="H84">
         <v>3100</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
         <v>28700</v>
       </c>
       <c r="K84">
         <v>10</v>
       </c>
       <c r="L84">
         <v>28690</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84">
         <v>28700</v>
       </c>
     </row>
     <row r="85" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A85" s="135" t="s">
+      <c r="A85" t="s">
         <v>68</v>
       </c>
-      <c r="B85" s="135" t="s">
+      <c r="B85" t="s">
         <v>54</v>
       </c>
-      <c r="C85" s="135" t="s">
+      <c r="C85" t="s">
         <v>106</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>29350</v>
       </c>
       <c r="F85">
         <v>16800</v>
       </c>
       <c r="G85">
         <v>26200</v>
       </c>
       <c r="H85">
         <v>3150</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>29350</v>
       </c>
       <c r="K85">
         <v>10</v>
       </c>
       <c r="L85">
         <v>29340</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85">
         <v>29350</v>
       </c>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A86" s="135" t="s">
+      <c r="A86" t="s">
         <v>68</v>
       </c>
-      <c r="B86" s="135" t="s">
+      <c r="B86" t="s">
         <v>65</v>
       </c>
-      <c r="C86" s="135" t="s">
+      <c r="C86" t="s">
         <v>55</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>585047</v>
       </c>
       <c r="F86">
         <v>139714</v>
       </c>
       <c r="G86">
         <v>495985</v>
       </c>
       <c r="H86">
         <v>89062</v>
       </c>
       <c r="I86">
         <v>1047</v>
       </c>
       <c r="J86">
         <v>586094</v>
       </c>
       <c r="K86">
         <v>1531</v>
       </c>
       <c r="L86">
         <v>584563</v>
       </c>
       <c r="M86">
         <v>0</v>
       </c>
       <c r="N86">
         <v>0</v>
       </c>
       <c r="O86">
         <v>586094</v>
       </c>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A87" s="135" t="s">
+      <c r="A87" t="s">
         <v>68</v>
       </c>
-      <c r="B87" s="135" t="s">
+      <c r="B87" t="s">
         <v>65</v>
       </c>
-      <c r="C87" s="135" t="s">
+      <c r="C87" t="s">
         <v>56</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
         <v>595997</v>
       </c>
       <c r="F87">
         <v>139500</v>
       </c>
       <c r="G87">
         <v>500007</v>
       </c>
       <c r="H87">
         <v>95990</v>
       </c>
       <c r="I87">
         <v>2026</v>
       </c>
       <c r="J87">
         <v>598023</v>
       </c>
       <c r="K87">
         <v>2728</v>
       </c>
       <c r="L87">
         <v>595295</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
       <c r="O87">
         <v>598023</v>
       </c>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A88" s="135" t="s">
+      <c r="A88" t="s">
         <v>68</v>
       </c>
-      <c r="B88" s="135" t="s">
+      <c r="B88" t="s">
         <v>65</v>
       </c>
-      <c r="C88" s="135" t="s">
+      <c r="C88" t="s">
         <v>57</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>613012</v>
       </c>
       <c r="F88">
         <v>137498</v>
       </c>
       <c r="G88">
         <v>511533</v>
       </c>
       <c r="H88">
         <v>101479</v>
       </c>
       <c r="I88">
         <v>2273</v>
       </c>
       <c r="J88">
         <v>615285</v>
       </c>
       <c r="K88">
         <v>2939</v>
       </c>
       <c r="L88">
         <v>612346</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
       <c r="O88">
         <v>615285</v>
       </c>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A89" s="135" t="s">
+      <c r="A89" t="s">
         <v>68</v>
       </c>
-      <c r="B89" s="135" t="s">
+      <c r="B89" t="s">
         <v>65</v>
       </c>
-      <c r="C89" s="135" t="s">
+      <c r="C89" t="s">
         <v>58</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
         <v>629426</v>
       </c>
       <c r="F89">
         <v>134773</v>
       </c>
       <c r="G89">
         <v>522528</v>
       </c>
       <c r="H89">
         <v>106898</v>
       </c>
       <c r="I89">
         <v>2358</v>
       </c>
       <c r="J89">
         <v>631784</v>
       </c>
       <c r="K89">
         <v>2976</v>
       </c>
       <c r="L89">
         <v>628808</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
       <c r="O89">
         <v>631784</v>
       </c>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A90" s="135" t="s">
+      <c r="A90" t="s">
         <v>68</v>
       </c>
-      <c r="B90" s="135" t="s">
+      <c r="B90" t="s">
         <v>65</v>
       </c>
-      <c r="C90" s="135" t="s">
+      <c r="C90" t="s">
         <v>59</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>635111</v>
       </c>
       <c r="F90">
         <v>136082</v>
       </c>
       <c r="G90">
         <v>527630</v>
       </c>
       <c r="H90">
         <v>107481</v>
       </c>
       <c r="I90">
         <v>2481</v>
       </c>
       <c r="J90">
         <v>637592</v>
       </c>
       <c r="K90">
         <v>3214</v>
       </c>
       <c r="L90">
         <v>634378</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
       <c r="N90">
         <v>0</v>
       </c>
       <c r="O90">
         <v>637592</v>
       </c>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A91" s="135" t="s">
+      <c r="A91" t="s">
         <v>68</v>
       </c>
-      <c r="B91" s="135" t="s">
+      <c r="B91" t="s">
         <v>65</v>
       </c>
-      <c r="C91" s="135" t="s">
+      <c r="C91" t="s">
         <v>60</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>649436</v>
       </c>
       <c r="F91">
         <v>137348</v>
       </c>
       <c r="G91">
         <v>539558</v>
       </c>
       <c r="H91">
         <v>109878</v>
       </c>
       <c r="I91">
         <v>2625</v>
       </c>
       <c r="J91">
         <v>652061</v>
       </c>
       <c r="K91">
         <v>3325</v>
       </c>
       <c r="L91">
         <v>648736</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
       <c r="N91">
         <v>0</v>
       </c>
       <c r="O91">
         <v>652061</v>
       </c>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A92" s="135" t="s">
+      <c r="A92" t="s">
         <v>68</v>
       </c>
-      <c r="B92" s="135" t="s">
+      <c r="B92" t="s">
         <v>65</v>
       </c>
-      <c r="C92" s="135" t="s">
+      <c r="C92" t="s">
         <v>61</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>657054</v>
       </c>
       <c r="F92">
         <v>138787</v>
       </c>
       <c r="G92">
         <v>545385</v>
       </c>
       <c r="H92">
         <v>111669</v>
       </c>
       <c r="I92">
         <v>2803</v>
       </c>
       <c r="J92">
         <v>659857</v>
       </c>
       <c r="K92">
         <v>3535</v>
       </c>
       <c r="L92">
         <v>656322</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
       <c r="N92">
         <v>0</v>
       </c>
       <c r="O92">
         <v>659857</v>
       </c>
     </row>
     <row r="93" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A93" s="135" t="s">
+      <c r="A93" t="s">
         <v>68</v>
       </c>
-      <c r="B93" s="135" t="s">
+      <c r="B93" t="s">
         <v>65</v>
       </c>
-      <c r="C93" s="135" t="s">
+      <c r="C93" t="s">
         <v>62</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>659989</v>
       </c>
       <c r="F93">
         <v>140129</v>
       </c>
       <c r="G93">
         <v>545702</v>
       </c>
       <c r="H93">
         <v>114287</v>
       </c>
       <c r="I93">
         <v>2570</v>
       </c>
       <c r="J93">
         <v>662559</v>
       </c>
       <c r="K93">
         <v>3227</v>
       </c>
       <c r="L93">
         <v>659332</v>
       </c>
       <c r="M93">
         <v>0</v>
       </c>
       <c r="N93">
         <v>0</v>
       </c>
       <c r="O93">
         <v>662559</v>
       </c>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A94" s="135" t="s">
+      <c r="A94" t="s">
         <v>68</v>
       </c>
-      <c r="B94" s="135" t="s">
+      <c r="B94" t="s">
         <v>65</v>
       </c>
-      <c r="C94" s="135" t="s">
+      <c r="C94" t="s">
         <v>63</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>669306</v>
       </c>
       <c r="F94">
         <v>141342</v>
       </c>
       <c r="G94">
         <v>552696</v>
       </c>
       <c r="H94">
         <v>116610</v>
       </c>
       <c r="I94">
         <v>2420</v>
       </c>
       <c r="J94">
         <v>671726</v>
       </c>
       <c r="K94">
         <v>2943</v>
       </c>
       <c r="L94">
         <v>668783</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
       <c r="N94">
         <v>0</v>
       </c>
       <c r="O94">
         <v>671726</v>
       </c>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A95" s="135" t="s">
+      <c r="A95" t="s">
         <v>68</v>
       </c>
-      <c r="B95" s="135" t="s">
+      <c r="B95" t="s">
         <v>65</v>
       </c>
-      <c r="C95" s="135" t="s">
+      <c r="C95" t="s">
         <v>64</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>673842</v>
       </c>
       <c r="F95">
         <v>141517</v>
       </c>
       <c r="G95">
         <v>554660</v>
       </c>
       <c r="H95">
         <v>119182</v>
       </c>
       <c r="I95">
         <v>2432</v>
       </c>
       <c r="J95">
         <v>676274</v>
       </c>
       <c r="K95">
         <v>2887</v>
       </c>
       <c r="L95">
         <v>673387</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
       <c r="N95">
         <v>0</v>
       </c>
       <c r="O95">
         <v>676274</v>
       </c>
     </row>
     <row r="96" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A96" s="135" t="s">
+      <c r="A96" t="s">
         <v>68</v>
       </c>
-      <c r="B96" s="135" t="s">
+      <c r="B96" t="s">
         <v>65</v>
       </c>
-      <c r="C96" s="135" t="s">
+      <c r="C96" t="s">
         <v>98</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>683116</v>
       </c>
       <c r="F96">
         <v>140965</v>
       </c>
       <c r="G96">
         <v>561269</v>
       </c>
       <c r="H96">
         <v>121847</v>
       </c>
       <c r="I96">
         <v>2312</v>
       </c>
       <c r="J96">
         <v>685428</v>
       </c>
       <c r="K96">
         <v>2833</v>
       </c>
       <c r="L96">
         <v>682595</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
       <c r="N96">
         <v>0</v>
       </c>
       <c r="O96">
         <v>685428</v>
       </c>
     </row>
     <row r="97" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A97" s="135" t="s">
+      <c r="A97" t="s">
         <v>68</v>
       </c>
-      <c r="B97" s="135" t="s">
+      <c r="B97" t="s">
         <v>65</v>
       </c>
-      <c r="C97" s="135" t="s">
+      <c r="C97" t="s">
         <v>106</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
         <v>690017</v>
       </c>
       <c r="F97">
         <v>139172</v>
       </c>
       <c r="G97">
         <v>565433</v>
       </c>
       <c r="H97">
         <v>124584</v>
       </c>
       <c r="I97">
         <v>2318</v>
       </c>
       <c r="J97">
         <v>692335</v>
       </c>
       <c r="K97">
         <v>2768</v>
       </c>
       <c r="L97">
         <v>689567</v>
       </c>
       <c r="M97">
         <v>0</v>
       </c>
       <c r="N97">
         <v>0</v>
       </c>
       <c r="O97">
         <v>692335</v>
       </c>
     </row>
     <row r="98" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A98" s="135" t="s">
+      <c r="A98" t="s">
         <v>95</v>
       </c>
-      <c r="B98" s="135" t="s">
+      <c r="B98" t="s">
         <v>54</v>
       </c>
-      <c r="C98" s="135" t="s">
+      <c r="C98" t="s">
         <v>55</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>155</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98">
         <v>35</v>
       </c>
       <c r="J98">
         <v>190</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>190</v>
       </c>
       <c r="M98">
         <v>0</v>
       </c>
       <c r="N98">
         <v>0</v>
       </c>
       <c r="O98">
         <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A99" s="135" t="s">
+      <c r="A99" t="s">
         <v>95</v>
       </c>
-      <c r="B99" s="135" t="s">
+      <c r="B99" t="s">
         <v>54</v>
       </c>
-      <c r="C99" s="135" t="s">
+      <c r="C99" t="s">
         <v>56</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
         <v>153</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99">
         <v>35</v>
       </c>
       <c r="J99">
         <v>188</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>188</v>
       </c>
       <c r="M99">
         <v>0</v>
       </c>
       <c r="N99">
         <v>0</v>
       </c>
       <c r="O99">
         <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A100" s="135" t="s">
+      <c r="A100" t="s">
         <v>95</v>
       </c>
-      <c r="B100" s="135" t="s">
+      <c r="B100" t="s">
         <v>54</v>
       </c>
-      <c r="C100" s="135" t="s">
+      <c r="C100" t="s">
         <v>57</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>158</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100">
         <v>31</v>
       </c>
       <c r="J100">
         <v>189</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>189</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
       <c r="N100">
         <v>0</v>
       </c>
       <c r="O100">
         <v>31</v>
       </c>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A101" s="135" t="s">
+      <c r="A101" t="s">
         <v>95</v>
       </c>
-      <c r="B101" s="135" t="s">
+      <c r="B101" t="s">
         <v>54</v>
       </c>
-      <c r="C101" s="135" t="s">
+      <c r="C101" t="s">
         <v>58</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
       <c r="E101">
         <v>155</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101">
         <v>29</v>
       </c>
       <c r="J101">
         <v>184</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>184</v>
       </c>
       <c r="M101">
         <v>0</v>
       </c>
       <c r="N101">
         <v>0</v>
       </c>
       <c r="O101">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A102" s="135" t="s">
+      <c r="A102" t="s">
         <v>95</v>
       </c>
-      <c r="B102" s="135" t="s">
+      <c r="B102" t="s">
         <v>54</v>
       </c>
-      <c r="C102" s="135" t="s">
+      <c r="C102" t="s">
         <v>59</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
       <c r="E102">
         <v>158</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102">
         <v>25</v>
       </c>
       <c r="J102">
         <v>183</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>183</v>
       </c>
       <c r="M102">
         <v>0</v>
       </c>
       <c r="N102">
         <v>0</v>
       </c>
       <c r="O102">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A103" s="135" t="s">
+      <c r="A103" t="s">
         <v>95</v>
       </c>
-      <c r="B103" s="135" t="s">
+      <c r="B103" t="s">
         <v>54</v>
       </c>
-      <c r="C103" s="135" t="s">
+      <c r="C103" t="s">
         <v>60</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103">
         <v>161</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103">
         <v>26</v>
       </c>
       <c r="J103">
         <v>187</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>187</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
       <c r="N103">
         <v>0</v>
       </c>
       <c r="O103">
         <v>26</v>
       </c>
     </row>
     <row r="104" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A104" s="135" t="s">
+      <c r="A104" t="s">
         <v>95</v>
       </c>
-      <c r="B104" s="135" t="s">
+      <c r="B104" t="s">
         <v>54</v>
       </c>
-      <c r="C104" s="135" t="s">
+      <c r="C104" t="s">
         <v>61</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
         <v>164</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104">
         <v>24</v>
       </c>
       <c r="J104">
         <v>188</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>188</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
       <c r="N104">
         <v>0</v>
       </c>
       <c r="O104">
         <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A105" s="135" t="s">
+      <c r="A105" t="s">
         <v>95</v>
       </c>
-      <c r="B105" s="135" t="s">
+      <c r="B105" t="s">
         <v>54</v>
       </c>
-      <c r="C105" s="135" t="s">
+      <c r="C105" t="s">
         <v>62</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>157</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105">
         <v>25</v>
       </c>
       <c r="J105">
         <v>182</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>182</v>
       </c>
       <c r="M105">
         <v>0</v>
       </c>
       <c r="N105">
         <v>0</v>
       </c>
       <c r="O105">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A106" s="135" t="s">
+      <c r="A106" t="s">
         <v>95</v>
       </c>
-      <c r="B106" s="135" t="s">
+      <c r="B106" t="s">
         <v>54</v>
       </c>
-      <c r="C106" s="135" t="s">
+      <c r="C106" t="s">
         <v>63</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>162</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106">
         <v>34</v>
       </c>
       <c r="J106">
         <v>196</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>196</v>
       </c>
       <c r="M106">
         <v>0</v>
       </c>
       <c r="N106">
         <v>0</v>
       </c>
       <c r="O106">
         <v>34</v>
       </c>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A107" s="135" t="s">
+      <c r="A107" t="s">
         <v>95</v>
       </c>
-      <c r="B107" s="135" t="s">
+      <c r="B107" t="s">
         <v>54</v>
       </c>
-      <c r="C107" s="135" t="s">
+      <c r="C107" t="s">
         <v>64</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>162</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107">
         <v>40</v>
       </c>
       <c r="J107">
         <v>202</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>202</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
       <c r="N107">
         <v>0</v>
       </c>
       <c r="O107">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A108" s="135" t="s">
+      <c r="A108" t="s">
         <v>95</v>
       </c>
-      <c r="B108" s="135" t="s">
+      <c r="B108" t="s">
         <v>54</v>
       </c>
-      <c r="C108" s="135" t="s">
+      <c r="C108" t="s">
         <v>98</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>165</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108">
         <v>48</v>
       </c>
       <c r="J108">
         <v>213</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>213</v>
       </c>
       <c r="M108">
         <v>0</v>
       </c>
       <c r="N108">
         <v>0</v>
       </c>
       <c r="O108">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A109" s="135" t="s">
+      <c r="A109" t="s">
         <v>95</v>
       </c>
-      <c r="B109" s="135" t="s">
+      <c r="B109" t="s">
         <v>54</v>
       </c>
-      <c r="C109" s="135" t="s">
+      <c r="C109" t="s">
         <v>106</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>167</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109">
         <v>48</v>
       </c>
       <c r="J109">
         <v>215</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>215</v>
       </c>
       <c r="M109">
         <v>0</v>
       </c>
       <c r="N109">
         <v>0</v>
       </c>
       <c r="O109">
         <v>48</v>
       </c>
     </row>
     <row r="110" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A110" s="135" t="s">
+      <c r="A110" t="s">
         <v>95</v>
       </c>
-      <c r="B110" s="135" t="s">
+      <c r="B110" t="s">
         <v>65</v>
       </c>
-      <c r="C110" s="135" t="s">
+      <c r="C110" t="s">
         <v>55</v>
       </c>
       <c r="D110">
         <v>506</v>
       </c>
       <c r="E110">
         <v>4765</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110">
         <v>1156</v>
       </c>
       <c r="J110">
         <v>6427</v>
       </c>
       <c r="K110">
         <v>2082</v>
       </c>
       <c r="L110">
         <v>3759</v>
       </c>
       <c r="M110">
         <v>586</v>
       </c>
       <c r="N110">
         <v>0.155892524607608</v>
       </c>
       <c r="O110">
         <v>1662</v>
       </c>
     </row>
     <row r="111" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A111" s="135" t="s">
+      <c r="A111" t="s">
         <v>95</v>
       </c>
-      <c r="B111" s="135" t="s">
+      <c r="B111" t="s">
         <v>65</v>
       </c>
-      <c r="C111" s="135" t="s">
+      <c r="C111" t="s">
         <v>56</v>
       </c>
       <c r="D111">
         <v>586</v>
       </c>
       <c r="E111">
         <v>4675</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111">
         <v>1309</v>
       </c>
       <c r="J111">
         <v>6570</v>
       </c>
       <c r="K111">
         <v>2061</v>
       </c>
       <c r="L111">
         <v>3571</v>
       </c>
       <c r="M111">
         <v>938</v>
       </c>
       <c r="N111">
         <v>0.26267152058247001</v>
       </c>
       <c r="O111">
         <v>1895</v>
       </c>
     </row>
     <row r="112" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A112" s="135" t="s">
+      <c r="A112" t="s">
         <v>95</v>
       </c>
-      <c r="B112" s="135" t="s">
+      <c r="B112" t="s">
         <v>65</v>
       </c>
-      <c r="C112" s="135" t="s">
+      <c r="C112" t="s">
         <v>57</v>
       </c>
       <c r="D112">
         <v>938</v>
       </c>
       <c r="E112">
         <v>4650</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112">
         <v>1427</v>
       </c>
       <c r="J112">
         <v>7015</v>
       </c>
       <c r="K112">
         <v>2287</v>
       </c>
       <c r="L112">
         <v>3778</v>
       </c>
       <c r="M112">
         <v>950</v>
       </c>
       <c r="N112">
         <v>0.25145579671784002</v>
       </c>
       <c r="O112">
         <v>2365</v>
       </c>
     </row>
     <row r="113" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A113" s="135" t="s">
+      <c r="A113" t="s">
         <v>95</v>
       </c>
-      <c r="B113" s="135" t="s">
+      <c r="B113" t="s">
         <v>65</v>
       </c>
-      <c r="C113" s="135" t="s">
+      <c r="C113" t="s">
         <v>58</v>
       </c>
       <c r="D113">
         <v>950</v>
       </c>
       <c r="E113">
         <v>4661</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113">
         <v>1462</v>
       </c>
       <c r="J113">
         <v>7073</v>
       </c>
       <c r="K113">
         <v>2449</v>
       </c>
       <c r="L113">
         <v>3856</v>
       </c>
       <c r="M113">
         <v>768</v>
       </c>
       <c r="N113">
         <v>0.19917012448132801</v>
       </c>
       <c r="O113">
         <v>2412</v>
       </c>
     </row>
     <row r="114" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A114" s="135" t="s">
+      <c r="A114" t="s">
         <v>95</v>
       </c>
-      <c r="B114" s="135" t="s">
+      <c r="B114" t="s">
         <v>65</v>
       </c>
-      <c r="C114" s="135" t="s">
+      <c r="C114" t="s">
         <v>59</v>
       </c>
       <c r="D114">
         <v>768</v>
       </c>
       <c r="E114">
         <v>4653</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114">
         <v>1517</v>
       </c>
       <c r="J114">
         <v>6938</v>
       </c>
       <c r="K114">
         <v>2520</v>
       </c>
       <c r="L114">
         <v>3822</v>
       </c>
       <c r="M114">
         <v>596</v>
       </c>
       <c r="N114">
         <v>0.155939298796442</v>
       </c>
       <c r="O114">
         <v>2285</v>
       </c>
     </row>
     <row r="115" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A115" s="135" t="s">
+      <c r="A115" t="s">
         <v>95</v>
       </c>
-      <c r="B115" s="135" t="s">
+      <c r="B115" t="s">
         <v>65</v>
       </c>
-      <c r="C115" s="135" t="s">
+      <c r="C115" t="s">
         <v>60</v>
       </c>
       <c r="D115">
         <v>596</v>
       </c>
       <c r="E115">
         <v>4835</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115">
         <v>1435</v>
       </c>
       <c r="J115">
         <v>6866</v>
       </c>
       <c r="K115">
         <v>2416</v>
       </c>
       <c r="L115">
         <v>3837</v>
       </c>
       <c r="M115">
         <v>613</v>
       </c>
       <c r="N115">
         <v>0.159760229345843</v>
       </c>
       <c r="O115">
         <v>2031</v>
       </c>
     </row>
     <row r="116" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A116" s="135" t="s">
+      <c r="A116" t="s">
         <v>95</v>
       </c>
-      <c r="B116" s="135" t="s">
+      <c r="B116" t="s">
         <v>65</v>
       </c>
-      <c r="C116" s="135" t="s">
+      <c r="C116" t="s">
         <v>61</v>
       </c>
       <c r="D116">
         <v>613</v>
       </c>
       <c r="E116">
         <v>4781</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116">
         <v>1502</v>
       </c>
       <c r="J116">
         <v>6896</v>
       </c>
       <c r="K116">
         <v>2433</v>
       </c>
       <c r="L116">
         <v>3935</v>
       </c>
       <c r="M116">
         <v>528</v>
       </c>
       <c r="N116">
         <v>0.13418043202033</v>
       </c>
       <c r="O116">
         <v>2115</v>
       </c>
     </row>
     <row r="117" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A117" s="135" t="s">
+      <c r="A117" t="s">
         <v>95</v>
       </c>
-      <c r="B117" s="135" t="s">
+      <c r="B117" t="s">
         <v>65</v>
       </c>
-      <c r="C117" s="135" t="s">
+      <c r="C117" t="s">
         <v>62</v>
       </c>
       <c r="D117">
         <v>528</v>
       </c>
       <c r="E117">
         <v>4813</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117">
         <v>1485</v>
       </c>
       <c r="J117">
         <v>6826</v>
       </c>
       <c r="K117">
         <v>2354</v>
       </c>
       <c r="L117">
         <v>3955</v>
       </c>
       <c r="M117">
         <v>517</v>
       </c>
       <c r="N117">
         <v>0.130720606826802</v>
       </c>
       <c r="O117">
         <v>2013</v>
       </c>
     </row>
     <row r="118" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A118" s="135" t="s">
+      <c r="A118" t="s">
         <v>95</v>
       </c>
-      <c r="B118" s="135" t="s">
+      <c r="B118" t="s">
         <v>65</v>
       </c>
-      <c r="C118" s="135" t="s">
+      <c r="C118" t="s">
         <v>63</v>
       </c>
       <c r="D118">
         <v>517</v>
       </c>
       <c r="E118">
         <v>4810</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118">
         <v>1406</v>
       </c>
       <c r="J118">
         <v>6733</v>
       </c>
       <c r="K118">
         <v>2460</v>
       </c>
       <c r="L118">
         <v>3894</v>
       </c>
       <c r="M118">
         <v>379</v>
       </c>
       <c r="N118">
         <v>9.7329224447868498E-2</v>
       </c>
       <c r="O118">
         <v>1923</v>
       </c>
     </row>
     <row r="119" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A119" s="135" t="s">
+      <c r="A119" t="s">
         <v>95</v>
       </c>
-      <c r="B119" s="135" t="s">
+      <c r="B119" t="s">
         <v>65</v>
       </c>
-      <c r="C119" s="135" t="s">
+      <c r="C119" t="s">
         <v>64</v>
       </c>
       <c r="D119">
         <v>379</v>
       </c>
       <c r="E119">
         <v>4844</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
         <v>1377</v>
       </c>
       <c r="J119">
         <v>6600</v>
       </c>
       <c r="K119">
         <v>2344</v>
       </c>
       <c r="L119">
         <v>3872</v>
       </c>
       <c r="M119">
         <v>384</v>
       </c>
       <c r="N119">
         <v>9.9173553719008295E-2</v>
       </c>
       <c r="O119">
         <v>1756</v>
       </c>
     </row>
     <row r="120" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A120" s="135" t="s">
+      <c r="A120" t="s">
         <v>95</v>
       </c>
-      <c r="B120" s="135" t="s">
+      <c r="B120" t="s">
         <v>65</v>
       </c>
-      <c r="C120" s="135" t="s">
+      <c r="C120" t="s">
         <v>98</v>
       </c>
       <c r="D120">
         <v>384</v>
       </c>
       <c r="E120">
         <v>4780</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120">
         <v>1354</v>
       </c>
       <c r="J120">
         <v>6518</v>
       </c>
       <c r="K120">
         <v>2312</v>
       </c>
       <c r="L120">
         <v>3777</v>
       </c>
       <c r="M120">
         <v>429</v>
       </c>
       <c r="N120">
         <v>0.113582208101668</v>
       </c>
       <c r="O120">
         <v>1738</v>
       </c>
     </row>
     <row r="121" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A121" s="135" t="s">
+      <c r="A121" t="s">
         <v>95</v>
       </c>
-      <c r="B121" s="135" t="s">
+      <c r="B121" t="s">
         <v>65</v>
       </c>
-      <c r="C121" s="135" t="s">
+      <c r="C121" t="s">
         <v>106</v>
       </c>
       <c r="D121">
         <v>429</v>
       </c>
       <c r="E121">
         <v>4849</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121">
         <v>1374</v>
       </c>
       <c r="J121">
         <v>6652</v>
       </c>
       <c r="K121">
         <v>2319</v>
@@ -16676,70 +16744,70 @@
         <v>3896</v>
       </c>
       <c r="M121">
         <v>437</v>
       </c>
       <c r="N121">
         <v>0.112166324435318</v>
       </c>
       <c r="O121">
         <v>1803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A0654C7-A5D8-42EC-9682-300F7C8D1C36}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="N38" sqref="N38"/>
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.7109375" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9D41F14-E647-41EB-A5C4-4C40D33E7821}">
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection activeCell="N38" sqref="N38"/>
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="77.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>77</v>
       </c>
@@ -17397,51 +17465,51 @@
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="75" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="1.1811023622047245" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="115" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B46DC3CE-AAEC-4554-9EEA-79F5B707EEBF}">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A72" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection activeCell="N38" sqref="N38"/>
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>88</v>
       </c>
@@ -19495,166 +19563,166 @@
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1811023622047245" bottom="0.76" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Planilha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N38" sqref="N38"/>
+    <sheetView showGridLines="0" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
-    <col min="4" max="4" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
-    <col min="8" max="8" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" customWidth="1"/>
-    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
-    <col min="12" max="12" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" customWidth="1"/>
-    <col min="14" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" customWidth="1"/>
-    <col min="16" max="16" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
-    <col min="18" max="18" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
-    <col min="20" max="20" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
     </row>
     <row r="2" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
-      <c r="B3" s="117">
-[...5 lines deleted...]
-      <c r="D3" s="117">
+      <c r="B3" s="115">
         <v>2017</v>
       </c>
-      <c r="E3" s="118">
-[...2 lines deleted...]
-      <c r="F3" s="117">
+      <c r="C3" s="116">
+        <v>0</v>
+      </c>
+      <c r="D3" s="115">
         <v>2018</v>
       </c>
-      <c r="G3" s="118">
-[...2 lines deleted...]
-      <c r="H3" s="117">
+      <c r="E3" s="116">
+        <v>0</v>
+      </c>
+      <c r="F3" s="115">
         <v>2019</v>
       </c>
-      <c r="I3" s="118">
-[...2 lines deleted...]
-      <c r="J3" s="117">
+      <c r="G3" s="116">
+        <v>0</v>
+      </c>
+      <c r="H3" s="115">
         <v>2020</v>
       </c>
-      <c r="K3" s="118">
-[...2 lines deleted...]
-      <c r="L3" s="117">
+      <c r="I3" s="116">
+        <v>0</v>
+      </c>
+      <c r="J3" s="115">
         <v>2021</v>
       </c>
-      <c r="M3" s="118">
-[...2 lines deleted...]
-      <c r="N3" s="117">
+      <c r="K3" s="116">
+        <v>0</v>
+      </c>
+      <c r="L3" s="115">
         <v>2022</v>
       </c>
-      <c r="O3" s="118">
-[...2 lines deleted...]
-      <c r="P3" s="117">
+      <c r="M3" s="116">
+        <v>0</v>
+      </c>
+      <c r="N3" s="115">
         <v>2023</v>
       </c>
-      <c r="Q3" s="118">
-[...2 lines deleted...]
-      <c r="R3" s="117">
+      <c r="O3" s="116">
+        <v>0</v>
+      </c>
+      <c r="P3" s="115">
         <v>2024</v>
       </c>
-      <c r="S3" s="118">
-[...2 lines deleted...]
-      <c r="T3" s="117">
+      <c r="Q3" s="116">
+        <v>0</v>
+      </c>
+      <c r="R3" s="115">
         <v>2025</v>
       </c>
-      <c r="U3" s="118">
+      <c r="S3" s="116">
+        <v>0</v>
+      </c>
+      <c r="T3" s="115">
+        <v>2026</v>
+      </c>
+      <c r="U3" s="116">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>101</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>100</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>100</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>101</v>
       </c>
@@ -19684,1055 +19752,1055 @@
       </c>
       <c r="P4" s="45" t="s">
         <v>100</v>
       </c>
       <c r="Q4" s="46" t="s">
         <v>101</v>
       </c>
       <c r="R4" s="45" t="s">
         <v>100</v>
       </c>
       <c r="S4" s="13" t="s">
         <v>101</v>
       </c>
       <c r="T4" s="12" t="s">
         <v>100</v>
       </c>
       <c r="U4" s="13" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="50" t="s">
         <v>92</v>
       </c>
       <c r="B5" s="95">
-        <v>147.88668799999999</v>
+        <v>85.51545800000001</v>
       </c>
       <c r="C5" s="96">
-        <v>45.987757999999999</v>
+        <v>28.911652000000004</v>
       </c>
       <c r="D5" s="95">
-        <v>85.515457999999995</v>
+        <v>41.999938</v>
       </c>
       <c r="E5" s="96">
-        <v>28.911652000000004</v>
+        <v>16.275933999999999</v>
       </c>
       <c r="F5" s="95">
-        <v>41.999937999999993</v>
+        <v>40.142816000000003</v>
       </c>
       <c r="G5" s="96">
-        <v>16.275933999999999</v>
+        <v>17.440656999999998</v>
       </c>
       <c r="H5" s="95">
-        <v>40.142815999999996</v>
+        <v>46.570936000000003</v>
       </c>
       <c r="I5" s="96">
-        <v>17.440656999999998</v>
+        <v>21.372879000000001</v>
       </c>
       <c r="J5" s="95">
-        <v>46.57093600000001</v>
+        <v>69.649270000000016</v>
       </c>
       <c r="K5" s="96">
-        <v>21.372879000000001</v>
+        <v>28.247464999999995</v>
       </c>
       <c r="L5" s="95">
-        <v>69.649270000000016</v>
+        <v>81.981613999999993</v>
       </c>
       <c r="M5" s="96">
-        <v>28.247464999999995</v>
+        <v>29.022587999999999</v>
       </c>
       <c r="N5" s="95">
-        <v>81.981613999999993</v>
+        <v>56.17128300000001</v>
       </c>
       <c r="O5" s="96">
-        <v>29.022587999999999</v>
+        <v>22.071852999999997</v>
       </c>
       <c r="P5" s="95">
-        <v>56.17128300000001</v>
+        <v>73.029613000000012</v>
       </c>
       <c r="Q5" s="96">
-        <v>22.071852999999997</v>
+        <v>28.212226999999992</v>
       </c>
       <c r="R5" s="95">
-        <v>73.029613000000012</v>
+        <v>71.476039999999998</v>
       </c>
       <c r="S5" s="96">
-        <v>28.212226999999995</v>
+        <v>30.616678999999998</v>
       </c>
       <c r="T5" s="95">
-        <v>65.188697000000005</v>
+        <v>18.995171000000003</v>
       </c>
       <c r="U5" s="96">
-        <v>27.261111999999997</v>
+        <v>7.9310289999999997</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="51" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="97">
-        <v>132.81185199999999</v>
+        <v>64.982753000000002</v>
       </c>
       <c r="C6" s="98">
-        <v>41.692043000000005</v>
+        <v>24.697618000000002</v>
       </c>
       <c r="D6" s="97">
-        <v>64.982752999999988</v>
+        <v>20.937391000000002</v>
       </c>
       <c r="E6" s="98">
-        <v>24.697618000000002</v>
+        <v>11.062811</v>
       </c>
       <c r="F6" s="97">
-        <v>20.937390999999995</v>
+        <v>18.625337000000002</v>
       </c>
       <c r="G6" s="98">
-        <v>11.062811</v>
+        <v>10.676558999999996</v>
       </c>
       <c r="H6" s="97">
-        <v>18.625337000000002</v>
+        <v>23.165862000000001</v>
       </c>
       <c r="I6" s="98">
-        <v>10.676558999999997</v>
+        <v>13.331743999999999</v>
       </c>
       <c r="J6" s="97">
-        <v>23.165862000000004</v>
+        <v>33.02430300000001</v>
       </c>
       <c r="K6" s="98">
-        <v>13.331743999999997</v>
+        <v>13.505806999999999</v>
       </c>
       <c r="L6" s="97">
-        <v>33.02430300000001</v>
+        <v>1.1438060000000001</v>
       </c>
       <c r="M6" s="98">
-        <v>13.505806999999999</v>
+        <v>0.75913699999999995</v>
       </c>
       <c r="N6" s="97">
-        <v>1.1438059999999999</v>
+        <v>1.6313280000000001</v>
       </c>
       <c r="O6" s="98">
-        <v>0.75913700000000006</v>
+        <v>0.90705500000000017</v>
       </c>
       <c r="P6" s="97">
-        <v>1.6313279999999999</v>
+        <v>1.7622899999999997</v>
       </c>
       <c r="Q6" s="98">
-        <v>0.90705500000000017</v>
+        <v>0.93212899999999999</v>
       </c>
       <c r="R6" s="97">
-        <v>1.7622899999999997</v>
+        <v>1.9742830000000002</v>
       </c>
       <c r="S6" s="98">
-        <v>0.93212899999999999</v>
+        <v>0.91902099999999998</v>
       </c>
       <c r="T6" s="97">
-        <v>1.7795200000000002</v>
+        <v>0.61663299999999999</v>
       </c>
       <c r="U6" s="98">
-        <v>0.82587299999999997</v>
+        <v>0.30352499999999999</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="97">
         <v>0</v>
       </c>
       <c r="C7" s="98">
         <v>0</v>
       </c>
       <c r="D7" s="97">
         <v>0</v>
       </c>
       <c r="E7" s="98">
         <v>0</v>
       </c>
       <c r="F7" s="97">
         <v>0</v>
       </c>
       <c r="G7" s="98">
         <v>0</v>
       </c>
       <c r="H7" s="97">
         <v>0</v>
       </c>
       <c r="I7" s="98">
         <v>0</v>
       </c>
       <c r="J7" s="97">
-        <v>0</v>
+        <v>4.6448359999999997</v>
       </c>
       <c r="K7" s="98">
-        <v>0</v>
+        <v>2.5954550000000003</v>
       </c>
       <c r="L7" s="97">
-        <v>4.6448360000000006</v>
+        <v>41.637602999999999</v>
       </c>
       <c r="M7" s="98">
-        <v>2.5954550000000003</v>
+        <v>15.322254000000001</v>
       </c>
       <c r="N7" s="97">
-        <v>41.637602999999999</v>
+        <v>24.452795000000005</v>
       </c>
       <c r="O7" s="98">
-        <v>15.322254000000001</v>
+        <v>10.693056999999998</v>
       </c>
       <c r="P7" s="97">
-        <v>24.452795000000002</v>
+        <v>38.081887000000009</v>
       </c>
       <c r="Q7" s="98">
-        <v>10.693057</v>
+        <v>11.727237999999996</v>
       </c>
       <c r="R7" s="97">
-        <v>38.081887000000002</v>
+        <v>20.925073000000001</v>
       </c>
       <c r="S7" s="98">
-        <v>11.727237999999998</v>
+        <v>8.1168879999999994</v>
       </c>
       <c r="T7" s="97">
-        <v>19.398700000000002</v>
+        <v>3.6193730000000004</v>
       </c>
       <c r="U7" s="98">
-        <v>7.4830590000000008</v>
+        <v>1.547777</v>
       </c>
     </row>
     <row r="8" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="97">
-        <v>1.5163090000000001</v>
+        <v>9.1524999999999995E-2</v>
       </c>
       <c r="C8" s="98">
-        <v>1.1894230000000001</v>
+        <v>7.8571000000000002E-2</v>
       </c>
       <c r="D8" s="97">
-        <v>9.1525000000000009E-2</v>
+        <v>0.39571899999999993</v>
       </c>
       <c r="E8" s="98">
-        <v>7.8571000000000002E-2</v>
+        <v>0.48662399999999995</v>
       </c>
       <c r="F8" s="97">
-        <v>0.39571900000000004</v>
+        <v>1.434596</v>
       </c>
       <c r="G8" s="98">
-        <v>0.48662399999999995</v>
+        <v>1.984472</v>
       </c>
       <c r="H8" s="97">
-        <v>1.434596</v>
+        <v>1.5247060000000001</v>
       </c>
       <c r="I8" s="98">
-        <v>1.984472</v>
+        <v>2.6346530000000001</v>
       </c>
       <c r="J8" s="97">
-        <v>1.5247060000000001</v>
+        <v>2.6663189999999997</v>
       </c>
       <c r="K8" s="98">
-        <v>2.6346529999999997</v>
+        <v>5.115691</v>
       </c>
       <c r="L8" s="97">
-        <v>2.6663190000000001</v>
+        <v>3.6725530000000002</v>
       </c>
       <c r="M8" s="98">
-        <v>5.115691</v>
+        <v>5.4268429999999999</v>
       </c>
       <c r="N8" s="97">
-        <v>3.6725530000000002</v>
+        <v>3.629378</v>
       </c>
       <c r="O8" s="98">
-        <v>5.4268429999999999</v>
+        <v>4.2329569999999999</v>
       </c>
       <c r="P8" s="97">
-        <v>3.6293779999999995</v>
+        <v>3.0904750000000001</v>
       </c>
       <c r="Q8" s="98">
-        <v>4.2329570000000007</v>
+        <v>3.5912400000000004</v>
       </c>
       <c r="R8" s="97">
-        <v>3.0904750000000005</v>
+        <v>3.0088110000000006</v>
       </c>
       <c r="S8" s="98">
-        <v>3.5912400000000004</v>
+        <v>3.421856</v>
       </c>
       <c r="T8" s="97">
-        <v>2.5568570000000004</v>
+        <v>0.61216599999999999</v>
       </c>
       <c r="U8" s="98">
-        <v>2.8389820000000006</v>
+        <v>0.55863699999999994</v>
       </c>
     </row>
     <row r="9" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="97">
-        <v>0.305338</v>
+        <v>1.5469809999999999</v>
       </c>
       <c r="C9" s="98">
-        <v>7.9992999999999981E-2</v>
+        <v>0.31847999999999999</v>
       </c>
       <c r="D9" s="97">
-        <v>1.5469810000000002</v>
+        <v>0.71234799999999998</v>
       </c>
       <c r="E9" s="98">
-        <v>0.31848000000000004</v>
+        <v>0.125745</v>
       </c>
       <c r="F9" s="97">
-        <v>0.71234800000000009</v>
+        <v>1.867229</v>
       </c>
       <c r="G9" s="98">
-        <v>0.12574499999999997</v>
+        <v>0.399868</v>
       </c>
       <c r="H9" s="97">
-        <v>1.8672289999999998</v>
+        <v>1.4357089999999999</v>
       </c>
       <c r="I9" s="98">
-        <v>0.39986800000000006</v>
+        <v>0.32531299999999996</v>
       </c>
       <c r="J9" s="97">
-        <v>1.4357090000000001</v>
+        <v>2.4600520000000001</v>
       </c>
       <c r="K9" s="98">
-        <v>0.32531299999999996</v>
+        <v>0.58094599999999996</v>
       </c>
       <c r="L9" s="97">
-        <v>2.4600520000000001</v>
+        <v>5.1932609999999997</v>
       </c>
       <c r="M9" s="98">
-        <v>0.58094600000000007</v>
+        <v>1.0371579999999998</v>
       </c>
       <c r="N9" s="97">
-        <v>5.1932610000000015</v>
+        <v>2.301053</v>
       </c>
       <c r="O9" s="98">
-        <v>1.0371579999999998</v>
+        <v>0.36081099999999999</v>
       </c>
       <c r="P9" s="97">
-        <v>2.301053</v>
+        <v>4.5729019999999991</v>
       </c>
       <c r="Q9" s="98">
-        <v>0.36081099999999999</v>
+        <v>0.77956899999999985</v>
       </c>
       <c r="R9" s="97">
-        <v>4.5729020000000009</v>
+        <v>15.673780000000001</v>
       </c>
       <c r="S9" s="98">
-        <v>0.77956899999999985</v>
+        <v>2.5444169999999997</v>
       </c>
       <c r="T9" s="97">
-        <v>14.278536000000001</v>
+        <v>6.1143380000000001</v>
       </c>
       <c r="U9" s="98">
-        <v>2.2705489999999999</v>
+        <v>1.3228979999999999</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="97">
-        <v>13.167821</v>
+        <v>18.107420000000001</v>
       </c>
       <c r="C10" s="98">
-        <v>2.9791499999999997</v>
+        <v>3.5037820000000002</v>
       </c>
       <c r="D10" s="97">
-        <v>18.107420000000001</v>
+        <v>17.859531999999998</v>
       </c>
       <c r="E10" s="98">
-        <v>3.5037820000000002</v>
+        <v>3.5741209999999999</v>
       </c>
       <c r="F10" s="97">
-        <v>17.859531999999998</v>
+        <v>17.028705000000002</v>
       </c>
       <c r="G10" s="98">
-        <v>3.5741209999999994</v>
+        <v>3.4347709999999996</v>
       </c>
       <c r="H10" s="97">
-        <v>17.028704999999999</v>
+        <v>18.883097000000003</v>
       </c>
       <c r="I10" s="98">
-        <v>3.434771</v>
+        <v>4.1435779999999998</v>
       </c>
       <c r="J10" s="97">
-        <v>18.883096999999999</v>
+        <v>23.182476999999999</v>
       </c>
       <c r="K10" s="98">
-        <v>4.1435780000000006</v>
+        <v>4.6076859999999984</v>
       </c>
       <c r="L10" s="97">
-        <v>23.182476999999999</v>
+        <v>25.225329000000002</v>
       </c>
       <c r="M10" s="98">
-        <v>4.6076859999999993</v>
+        <v>4.2575849999999988</v>
       </c>
       <c r="N10" s="97">
-        <v>25.225329000000002</v>
+        <v>20.598764000000003</v>
       </c>
       <c r="O10" s="98">
-        <v>4.2575849999999988</v>
+        <v>3.1283750000000001</v>
       </c>
       <c r="P10" s="97">
-        <v>20.598764000000003</v>
+        <v>19.559671000000005</v>
       </c>
       <c r="Q10" s="98">
-        <v>3.1283749999999997</v>
+        <v>2.9896749999999996</v>
       </c>
       <c r="R10" s="97">
-        <v>19.559671000000002</v>
+        <v>19.879798000000001</v>
       </c>
       <c r="S10" s="98">
-        <v>2.9896750000000001</v>
+        <v>3.0196239999999999</v>
       </c>
       <c r="T10" s="97">
-        <v>18.422083000000001</v>
+        <v>4.3217379999999999</v>
       </c>
       <c r="U10" s="98">
-        <v>2.8227499999999996</v>
+        <v>0.68894300000000008</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="99">
-        <v>8.5367999999999999E-2</v>
+        <v>0.7867789999999999</v>
       </c>
       <c r="C11" s="100">
-        <v>4.7148999999999996E-2</v>
+        <v>0.31320099999999995</v>
       </c>
       <c r="D11" s="99">
-        <v>0.78677900000000001</v>
+        <v>2.094948</v>
       </c>
       <c r="E11" s="100">
-        <v>0.31320099999999995</v>
+        <v>1.0266330000000001</v>
       </c>
       <c r="F11" s="99">
-        <v>2.0949479999999996</v>
+        <v>1.186949</v>
       </c>
       <c r="G11" s="100">
-        <v>1.0266330000000001</v>
+        <v>0.94498700000000013</v>
       </c>
       <c r="H11" s="99">
-        <v>1.1869490000000003</v>
+        <v>1.5615620000000001</v>
       </c>
       <c r="I11" s="100">
-        <v>0.94498700000000002</v>
+        <v>0.93759099999999995</v>
       </c>
       <c r="J11" s="99">
-        <v>1.5615620000000001</v>
+        <v>3.6712829999999999</v>
       </c>
       <c r="K11" s="100">
-        <v>0.93759100000000006</v>
+        <v>1.84188</v>
       </c>
       <c r="L11" s="99">
-        <v>3.6712829999999999</v>
+        <v>5.1090619999999998</v>
       </c>
       <c r="M11" s="100">
-        <v>1.8418800000000002</v>
+        <v>2.2196110000000004</v>
       </c>
       <c r="N11" s="99">
-        <v>5.1090619999999998</v>
+        <v>3.5579650000000007</v>
       </c>
       <c r="O11" s="100">
-        <v>2.2196110000000004</v>
+        <v>2.7495979999999998</v>
       </c>
       <c r="P11" s="99">
-        <v>3.5579649999999998</v>
+        <v>5.9623880000000007</v>
       </c>
       <c r="Q11" s="100">
-        <v>2.7495979999999998</v>
+        <v>8.1923759999999994</v>
       </c>
       <c r="R11" s="99">
-        <v>5.9623879999999998</v>
+        <v>10.014294999999999</v>
       </c>
       <c r="S11" s="100">
-        <v>8.1923759999999994</v>
+        <v>12.594872999999998</v>
       </c>
       <c r="T11" s="99">
-        <v>8.7530010000000011</v>
+        <v>3.7109230000000002</v>
       </c>
       <c r="U11" s="100">
-        <v>11.019899000000001</v>
+        <v>3.5092489999999996</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="101">
-        <v>641.02836799999989</v>
+        <v>545.14377899999999</v>
       </c>
       <c r="C12" s="102">
-        <v>242.54367400000001</v>
+        <v>166.20553500000003</v>
       </c>
       <c r="D12" s="101">
-        <v>545.14377899999999</v>
+        <v>468.05659399999996</v>
       </c>
       <c r="E12" s="102">
-        <v>166.205535</v>
+        <v>149.705579</v>
       </c>
       <c r="F12" s="101">
-        <v>468.05659399999996</v>
+        <v>434.10202899999996</v>
       </c>
       <c r="G12" s="102">
-        <v>149.705579</v>
+        <v>139.31546299999999</v>
       </c>
       <c r="H12" s="101">
-        <v>434.10202899999996</v>
+        <v>531.57266300000003</v>
       </c>
       <c r="I12" s="102">
-        <v>139.31546299999999</v>
+        <v>171.62733499999999</v>
       </c>
       <c r="J12" s="101">
-        <v>531.57266300000003</v>
+        <v>471.43601000000001</v>
       </c>
       <c r="K12" s="102">
-        <v>171.62733499999999</v>
+        <v>136.52102600000001</v>
       </c>
       <c r="L12" s="101">
-        <v>471.43601000000001</v>
+        <v>700.34979899999996</v>
       </c>
       <c r="M12" s="102">
-        <v>136.52102600000001</v>
+        <v>169.12719100000001</v>
       </c>
       <c r="N12" s="101">
-        <v>700.34979899999996</v>
+        <v>1088.3072690000001</v>
       </c>
       <c r="O12" s="102">
-        <v>169.12719099999998</v>
+        <v>278.03330399999999</v>
       </c>
       <c r="P12" s="101">
-        <v>1088.3072689999999</v>
+        <v>1045.3241459999999</v>
       </c>
       <c r="Q12" s="102">
-        <v>278.03330399999999</v>
+        <v>274.22770700000001</v>
       </c>
       <c r="R12" s="101">
-        <v>1045.3241459999999</v>
+        <v>1016.2424419999999</v>
       </c>
       <c r="S12" s="102">
-        <v>274.22770699999995</v>
+        <v>254.66453200000001</v>
       </c>
       <c r="T12" s="101">
-        <v>945.93161299999997</v>
+        <v>258.74207899999999</v>
       </c>
       <c r="U12" s="102">
-        <v>235.89378699999997</v>
+        <v>69.988191</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="51" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="97">
-        <v>0.87260199999999999</v>
+        <v>5.0593089999999998</v>
       </c>
       <c r="C13" s="98">
-        <v>0.33095199999999997</v>
+        <v>1.2873499999999998</v>
       </c>
       <c r="D13" s="97">
-        <v>5.0593090000000007</v>
+        <v>3.9995060000000002</v>
       </c>
       <c r="E13" s="98">
-        <v>1.28735</v>
+        <v>0.98401200000000011</v>
       </c>
       <c r="F13" s="97">
-        <v>3.9995059999999998</v>
+        <v>1.3352649999999997</v>
       </c>
       <c r="G13" s="98">
-        <v>0.984012</v>
+        <v>0.28592400000000001</v>
       </c>
       <c r="H13" s="97">
-        <v>1.3352649999999999</v>
+        <v>1.3924779999999999</v>
       </c>
       <c r="I13" s="98">
-        <v>0.28592400000000001</v>
+        <v>0.45897300000000002</v>
       </c>
       <c r="J13" s="97">
-        <v>1.3924779999999999</v>
+        <v>9.032375</v>
       </c>
       <c r="K13" s="98">
-        <v>0.45897299999999996</v>
+        <v>2.5461309999999999</v>
       </c>
       <c r="L13" s="97">
-        <v>9.032375</v>
+        <v>12.784598000000001</v>
       </c>
       <c r="M13" s="98">
-        <v>2.5461310000000004</v>
+        <v>2.8605150000000004</v>
       </c>
       <c r="N13" s="97">
-        <v>12.784598000000001</v>
+        <v>17.175029000000002</v>
       </c>
       <c r="O13" s="98">
-        <v>2.8605150000000004</v>
+        <v>2.961579</v>
       </c>
       <c r="P13" s="97">
-        <v>17.175028999999999</v>
+        <v>1.779053</v>
       </c>
       <c r="Q13" s="98">
-        <v>2.9615790000000004</v>
+        <v>0.57850000000000001</v>
       </c>
       <c r="R13" s="97">
-        <v>1.7790530000000002</v>
+        <v>1.9173199999999995</v>
       </c>
       <c r="S13" s="98">
-        <v>0.57850000000000001</v>
+        <v>0.46550000000000008</v>
       </c>
       <c r="T13" s="97">
-        <v>1.8525199999999995</v>
+        <v>0.68249699999999991</v>
       </c>
       <c r="U13" s="98">
-        <v>0.44150000000000006</v>
+        <v>0.24799999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="97">
-        <v>417.31485499999997</v>
+        <v>332.08961600000004</v>
       </c>
       <c r="C14" s="98">
-        <v>161.485829</v>
+        <v>103.38939300000001</v>
       </c>
       <c r="D14" s="97">
-        <v>332.08961600000004</v>
+        <v>271.39518199999998</v>
       </c>
       <c r="E14" s="98">
-        <v>103.389393</v>
+        <v>96.65746</v>
       </c>
       <c r="F14" s="97">
-        <v>271.39518199999998</v>
+        <v>245.04213900000002</v>
       </c>
       <c r="G14" s="98">
-        <v>96.65746</v>
+        <v>86.587559999999996</v>
       </c>
       <c r="H14" s="97">
-        <v>245.04213900000002</v>
+        <v>340.91520400000002</v>
       </c>
       <c r="I14" s="98">
-        <v>86.587559999999996</v>
+        <v>115.05082999999999</v>
       </c>
       <c r="J14" s="97">
-        <v>340.91520400000002</v>
+        <v>246.40078299999999</v>
       </c>
       <c r="K14" s="98">
-        <v>115.05082999999999</v>
+        <v>75.762842000000006</v>
       </c>
       <c r="L14" s="97">
-        <v>246.40078299999999</v>
+        <v>440.32539699999995</v>
       </c>
       <c r="M14" s="98">
-        <v>75.762842000000006</v>
+        <v>106.46374800000001</v>
       </c>
       <c r="N14" s="97">
-        <v>440.32539699999995</v>
+        <v>738.65968100000009</v>
       </c>
       <c r="O14" s="98">
-        <v>106.46374799999998</v>
+        <v>199.24259799999999</v>
       </c>
       <c r="P14" s="97">
-        <v>738.65968099999998</v>
+        <v>651.11608799999999</v>
       </c>
       <c r="Q14" s="98">
-        <v>199.24259799999999</v>
+        <v>186.07453200000003</v>
       </c>
       <c r="R14" s="97">
-        <v>651.1160880000001</v>
+        <v>678.899944</v>
       </c>
       <c r="S14" s="98">
-        <v>186.07453199999998</v>
+        <v>180.77704</v>
       </c>
       <c r="T14" s="97">
-        <v>632.53625099999999</v>
+        <v>179.721251</v>
       </c>
       <c r="U14" s="98">
-        <v>167.44457</v>
+        <v>51.761371000000004</v>
       </c>
     </row>
     <row r="15" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="97">
-        <v>1.3921030000000001</v>
+        <v>0.63011899999999998</v>
       </c>
       <c r="C15" s="98">
-        <v>2.4526840000000001</v>
+        <v>1.0830929999999999</v>
       </c>
       <c r="D15" s="97">
-        <v>0.63011899999999998</v>
+        <v>8.7575E-2</v>
       </c>
       <c r="E15" s="98">
-        <v>1.0830929999999999</v>
+        <v>0.144562</v>
       </c>
       <c r="F15" s="97">
-        <v>8.7575E-2</v>
+        <v>7.3655999999999999E-2</v>
       </c>
       <c r="G15" s="98">
-        <v>0.144562</v>
+        <v>0.12624600000000002</v>
       </c>
       <c r="H15" s="97">
-        <v>7.3655999999999999E-2</v>
+        <v>2.4156E-2</v>
       </c>
       <c r="I15" s="98">
-        <v>0.126246</v>
+        <v>4.2056000000000003E-2</v>
       </c>
       <c r="J15" s="97">
-        <v>2.4156E-2</v>
+        <v>2.4947999999999998E-2</v>
       </c>
       <c r="K15" s="98">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="L15" s="97">
-        <v>2.4947999999999998E-2</v>
+        <v>5.840999999999999E-2</v>
       </c>
       <c r="M15" s="98">
-        <v>4.2056000000000003E-2</v>
+        <v>8.4112000000000006E-2</v>
       </c>
       <c r="N15" s="97">
-        <v>5.840999999999999E-2</v>
+        <v>0.51442100000000002</v>
       </c>
       <c r="O15" s="98">
-        <v>8.4112000000000006E-2</v>
+        <v>0.66856499999999996</v>
       </c>
       <c r="P15" s="97">
-        <v>0.51442100000000002</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="98">
-        <v>0.66856499999999996</v>
+        <v>0</v>
       </c>
       <c r="R15" s="97">
-        <v>0</v>
+        <v>1.5422E-2</v>
       </c>
       <c r="S15" s="98">
-        <v>0</v>
+        <v>2.2062999999999999E-2</v>
       </c>
       <c r="T15" s="97">
-        <v>1.5422E-2</v>
+        <v>0</v>
       </c>
       <c r="U15" s="98">
-        <v>2.2062999999999999E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="97">
-        <v>24.412514000000002</v>
+        <v>26.559781999999998</v>
       </c>
       <c r="C16" s="98">
-        <v>6.8287329999999997</v>
+        <v>5.1069820000000004</v>
       </c>
       <c r="D16" s="97">
-        <v>26.559782000000002</v>
+        <v>35.137532999999998</v>
       </c>
       <c r="E16" s="98">
-        <v>5.1069819999999995</v>
+        <v>5.9918429999999994</v>
       </c>
       <c r="F16" s="97">
-        <v>35.137533000000005</v>
+        <v>26.382809999999999</v>
       </c>
       <c r="G16" s="98">
-        <v>5.9918429999999985</v>
+        <v>4.87331</v>
       </c>
       <c r="H16" s="97">
-        <v>26.382810000000003</v>
+        <v>12.214262999999999</v>
       </c>
       <c r="I16" s="98">
-        <v>4.87331</v>
+        <v>2.3396090000000003</v>
       </c>
       <c r="J16" s="97">
-        <v>12.214263000000001</v>
+        <v>29.120274000000002</v>
       </c>
       <c r="K16" s="98">
-        <v>2.3396089999999998</v>
+        <v>5.9999200000000004</v>
       </c>
       <c r="L16" s="97">
-        <v>29.120274000000006</v>
+        <v>30.043472999999999</v>
       </c>
       <c r="M16" s="98">
-        <v>5.9999200000000004</v>
+        <v>5.0528499999999994</v>
       </c>
       <c r="N16" s="97">
-        <v>30.043473000000002</v>
+        <v>29.719335000000001</v>
       </c>
       <c r="O16" s="98">
-        <v>5.0528500000000012</v>
+        <v>5.3190299999999997</v>
       </c>
       <c r="P16" s="97">
-        <v>29.719335000000001</v>
+        <v>23.692782999999999</v>
       </c>
       <c r="Q16" s="98">
-        <v>5.3190299999999997</v>
+        <v>3.9125179999999995</v>
       </c>
       <c r="R16" s="97">
-        <v>23.692782999999999</v>
+        <v>19.367091000000002</v>
       </c>
       <c r="S16" s="98">
-        <v>3.9125180000000004</v>
+        <v>2.212183</v>
       </c>
       <c r="T16" s="97">
-        <v>18.617484000000001</v>
+        <v>6.4695770000000001</v>
       </c>
       <c r="U16" s="98">
-        <v>2.1356009999999999</v>
+        <v>0.89527400000000001</v>
       </c>
     </row>
     <row r="17" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="97">
-        <v>153.36377000000005</v>
+        <v>142.420185</v>
       </c>
       <c r="C17" s="98">
-        <v>43.050049999999992</v>
+        <v>31.758184</v>
       </c>
       <c r="D17" s="97">
-        <v>142.420185</v>
+        <v>129.225266</v>
       </c>
       <c r="E17" s="98">
-        <v>31.758184</v>
+        <v>29.345582</v>
       </c>
       <c r="F17" s="97">
-        <v>129.225266</v>
+        <v>118.023493</v>
       </c>
       <c r="G17" s="98">
-        <v>29.345582</v>
+        <v>28.147785000000002</v>
       </c>
       <c r="H17" s="97">
-        <v>118.023493</v>
+        <v>125.39569299999998</v>
       </c>
       <c r="I17" s="98">
-        <v>28.147785000000002</v>
+        <v>31.022338000000001</v>
       </c>
       <c r="J17" s="97">
-        <v>125.39569299999999</v>
+        <v>136.63006300000001</v>
       </c>
       <c r="K17" s="98">
-        <v>31.022338000000001</v>
+        <v>31.963868999999999</v>
       </c>
       <c r="L17" s="97">
-        <v>136.63006299999998</v>
+        <v>163.28907100000001</v>
       </c>
       <c r="M17" s="98">
-        <v>31.963868999999999</v>
+        <v>33.199038000000002</v>
       </c>
       <c r="N17" s="97">
-        <v>163.28907100000001</v>
+        <v>213.40284900000003</v>
       </c>
       <c r="O17" s="98">
-        <v>33.199038000000002</v>
+        <v>42.890836999999998</v>
       </c>
       <c r="P17" s="97">
-        <v>213.40284900000003</v>
+        <v>302.86420499999997</v>
       </c>
       <c r="Q17" s="98">
-        <v>42.890836999999998</v>
+        <v>62.887802000000001</v>
       </c>
       <c r="R17" s="97">
-        <v>302.86420499999997</v>
+        <v>252.19642999999999</v>
       </c>
       <c r="S17" s="98">
-        <v>62.887802000000001</v>
+        <v>50.351967999999992</v>
       </c>
       <c r="T17" s="97">
-        <v>235.340542</v>
+        <v>54.846929000000003</v>
       </c>
       <c r="U17" s="98">
-        <v>46.819043999999998</v>
+        <v>12.014970999999999</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="99">
-        <v>43.672524000000003</v>
+        <v>38.384767999999994</v>
       </c>
       <c r="C18" s="100">
-        <v>28.395426000000004</v>
+        <v>23.580533000000003</v>
       </c>
       <c r="D18" s="99">
-        <v>38.384767999999994</v>
+        <v>28.211532000000002</v>
       </c>
       <c r="E18" s="100">
-        <v>23.580533000000003</v>
+        <v>16.58212</v>
       </c>
       <c r="F18" s="99">
-        <v>28.211531999999998</v>
+        <v>43.244666000000009</v>
       </c>
       <c r="G18" s="100">
-        <v>16.582119999999996</v>
+        <v>19.294637999999999</v>
       </c>
       <c r="H18" s="99">
-        <v>43.244666000000009</v>
+        <v>51.63086899999999</v>
       </c>
       <c r="I18" s="100">
-        <v>19.294637999999999</v>
+        <v>22.713528999999998</v>
       </c>
       <c r="J18" s="99">
-        <v>51.63086899999999</v>
+        <v>50.227567000000001</v>
       </c>
       <c r="K18" s="100">
-        <v>22.713529000000001</v>
+        <v>20.206208</v>
       </c>
       <c r="L18" s="99">
-        <v>50.227566999999993</v>
+        <v>53.848849999999999</v>
       </c>
       <c r="M18" s="100">
-        <v>20.206208</v>
+        <v>21.466927999999996</v>
       </c>
       <c r="N18" s="99">
-        <v>53.848849999999999</v>
+        <v>88.835954000000001</v>
       </c>
       <c r="O18" s="100">
-        <v>21.466928000000003</v>
+        <v>26.950694999999996</v>
       </c>
       <c r="P18" s="99">
-        <v>88.835954000000015</v>
+        <v>65.872017</v>
       </c>
       <c r="Q18" s="100">
-        <v>26.950694999999993</v>
+        <v>20.774355</v>
       </c>
       <c r="R18" s="99">
-        <v>65.872017</v>
+        <v>63.846235000000007</v>
       </c>
       <c r="S18" s="100">
-        <v>20.774354999999996</v>
+        <v>20.835777999999998</v>
       </c>
       <c r="T18" s="99">
-        <v>57.569394000000003</v>
+        <v>17.021825</v>
       </c>
       <c r="U18" s="100">
-        <v>19.031008999999997</v>
+        <v>5.0685750000000001</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:21" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="115" t="s">
+      <c r="A21" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="115"/>
-[...18 lines deleted...]
-      <c r="U21" s="115"/>
+      <c r="B21" s="113"/>
+      <c r="C21" s="113"/>
+      <c r="D21" s="113"/>
+      <c r="E21" s="113"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="113"/>
+      <c r="H21" s="113"/>
+      <c r="I21" s="113"/>
+      <c r="J21" s="113"/>
+      <c r="K21" s="113"/>
+      <c r="L21" s="113"/>
+      <c r="M21" s="113"/>
+      <c r="N21" s="113"/>
+      <c r="O21" s="113"/>
+      <c r="P21" s="113"/>
+      <c r="Q21" s="113"/>
+      <c r="R21" s="113"/>
+      <c r="S21" s="113"/>
+      <c r="T21" s="113"/>
+      <c r="U21" s="113"/>
     </row>
     <row r="22" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
     </row>
     <row r="23" spans="1:21" customFormat="1" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="115" t="s">
+      <c r="A23" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="115"/>
-[...18 lines deleted...]
-      <c r="U23" s="115"/>
+      <c r="B23" s="113"/>
+      <c r="C23" s="113"/>
+      <c r="D23" s="113"/>
+      <c r="E23" s="113"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="113"/>
+      <c r="H23" s="113"/>
+      <c r="I23" s="113"/>
+      <c r="J23" s="113"/>
+      <c r="K23" s="113"/>
+      <c r="L23" s="113"/>
+      <c r="M23" s="113"/>
+      <c r="N23" s="113"/>
+      <c r="O23" s="113"/>
+      <c r="P23" s="113"/>
+      <c r="Q23" s="113"/>
+      <c r="R23" s="113"/>
+      <c r="S23" s="113"/>
+      <c r="T23" s="113"/>
+      <c r="U23" s="113"/>
     </row>
     <row r="24" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
     </row>
     <row r="25" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
@@ -20818,112 +20886,112 @@
       <c r="A30" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="6"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
       <c r="S30" s="6"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="116" t="s">
+      <c r="A31" s="114" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="116"/>
-[...18 lines deleted...]
-      <c r="U31" s="116"/>
+      <c r="B31" s="114"/>
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="114"/>
+      <c r="F31" s="114"/>
+      <c r="G31" s="114"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="114"/>
+      <c r="J31" s="114"/>
+      <c r="K31" s="114"/>
+      <c r="L31" s="114"/>
+      <c r="M31" s="114"/>
+      <c r="N31" s="114"/>
+      <c r="O31" s="114"/>
+      <c r="P31" s="114"/>
+      <c r="Q31" s="114"/>
+      <c r="R31" s="114"/>
+      <c r="S31" s="114"/>
+      <c r="T31" s="114"/>
+      <c r="U31" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A21:U21"/>
     <mergeCell ref="A23:U23"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19685039370078741" top="1.3779527559055118" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B60387D-F3F1-45FF-ACC1-21E4F183D66A}">
   <sheetPr codeName="Planilha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M74"/>
+  <dimension ref="A1:M73"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A44" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N38" sqref="N38"/>
+    <sheetView showGridLines="0" topLeftCell="A33" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="49"/>
@@ -20934,2813 +21002,2772 @@
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:13" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="39"/>
-      <c r="B3" s="123" t="s">
+      <c r="B3" s="121" t="s">
         <v>107</v>
       </c>
-      <c r="C3" s="124">
-[...2 lines deleted...]
-      <c r="D3" s="123" t="s">
+      <c r="C3" s="122">
+        <v>0</v>
+      </c>
+      <c r="D3" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="124">
-[...2 lines deleted...]
-      <c r="F3" s="123" t="s">
+      <c r="E3" s="122">
+        <v>0</v>
+      </c>
+      <c r="F3" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="124">
-[...2 lines deleted...]
-      <c r="H3" s="123" t="s">
+      <c r="G3" s="122">
+        <v>0</v>
+      </c>
+      <c r="H3" s="121" t="s">
         <v>53</v>
       </c>
-      <c r="I3" s="124">
-[...2 lines deleted...]
-      <c r="J3" s="123" t="s">
+      <c r="I3" s="122">
+        <v>0</v>
+      </c>
+      <c r="J3" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="124">
-[...2 lines deleted...]
-      <c r="L3" s="120" t="s">
+      <c r="K3" s="122">
+        <v>0</v>
+      </c>
+      <c r="L3" s="118" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="121">
+      <c r="M3" s="119">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="C4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="G4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="H4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="I4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="J4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="K4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="L4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="M4" s="43" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="5" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" s="61">
         <v>2013</v>
       </c>
       <c r="B5" s="85">
         <v>6.6291709999999995</v>
       </c>
       <c r="C5" s="82">
         <v>1.8626250000000002</v>
       </c>
       <c r="D5" s="85">
         <v>327.457808</v>
       </c>
       <c r="E5" s="82">
         <v>78.569705999999996</v>
       </c>
       <c r="F5" s="85">
         <v>12.696713000000001</v>
       </c>
       <c r="G5" s="82">
         <v>20.361276</v>
       </c>
       <c r="H5" s="85">
-        <v>19.137720999999999</v>
+        <v>19.137720999999996</v>
       </c>
       <c r="I5" s="82">
         <v>4.1792169999999995</v>
       </c>
       <c r="J5" s="85">
-        <v>165.82020400000002</v>
+        <v>165.82020399999999</v>
       </c>
       <c r="K5" s="82">
         <v>31.200500000000002</v>
       </c>
       <c r="L5" s="85">
-        <v>53.304873000000008</v>
+        <v>53.304873000000001</v>
       </c>
       <c r="M5" s="90">
-        <v>21.013034999999995</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+        <v>21.013035000000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54">
         <v>2014</v>
       </c>
       <c r="B6" s="86">
-        <v>0.6725000000000001</v>
+        <v>0.67249999999999999</v>
       </c>
       <c r="C6" s="83">
-        <v>0.17499999999999999</v>
+        <v>0.17500000000000002</v>
       </c>
       <c r="D6" s="86">
-        <v>237.64814300000006</v>
+        <v>237.648143</v>
       </c>
       <c r="E6" s="83">
-        <v>53.708275</v>
+        <v>53.708275000000008</v>
       </c>
       <c r="F6" s="86">
-        <v>2.4418550000000003</v>
+        <v>2.4418549999999999</v>
       </c>
       <c r="G6" s="83">
-        <v>3.4679679999999999</v>
+        <v>3.4679680000000004</v>
       </c>
       <c r="H6" s="86">
-        <v>4.5319719999999997</v>
+        <v>4.5319720000000006</v>
       </c>
       <c r="I6" s="83">
         <v>0.77654300000000009</v>
       </c>
       <c r="J6" s="86">
-        <v>115.87685399999998</v>
+        <v>115.87685400000002</v>
       </c>
       <c r="K6" s="83">
-        <v>20.658065000000004</v>
+        <v>20.658065000000001</v>
       </c>
       <c r="L6" s="86">
-        <v>77.448993000000002</v>
+        <v>77.448992999999987</v>
       </c>
       <c r="M6" s="91">
         <v>28.002945000000004</v>
       </c>
     </row>
-    <row r="7" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A7" s="54">
         <v>2015</v>
       </c>
       <c r="B7" s="86">
         <v>0.71381399999999995</v>
       </c>
       <c r="C7" s="83">
-        <v>0.31025600000000003</v>
+        <v>0.31025599999999998</v>
       </c>
       <c r="D7" s="86">
         <v>258.19363599999997</v>
       </c>
       <c r="E7" s="83">
-        <v>92.950857000000013</v>
+        <v>92.950856999999999</v>
       </c>
       <c r="F7" s="86">
-        <v>0.36096299999999998</v>
+        <v>0.36096300000000003</v>
       </c>
       <c r="G7" s="83">
         <v>0.49224800000000002</v>
       </c>
       <c r="H7" s="86">
         <v>7.5490139999999997</v>
       </c>
       <c r="I7" s="83">
         <v>1.7082710000000001</v>
       </c>
       <c r="J7" s="86">
-        <v>95.679603000000014</v>
+        <v>95.679602999999986</v>
       </c>
       <c r="K7" s="83">
         <v>21.549471999999998</v>
       </c>
       <c r="L7" s="86">
         <v>38.937519000000002</v>
       </c>
       <c r="M7" s="91">
-        <v>16.949542000000001</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+        <v>16.949542000000005</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54">
         <v>2016</v>
       </c>
       <c r="B8" s="86">
-        <v>0.87260199999999999</v>
+        <v>0.8726020000000001</v>
       </c>
       <c r="C8" s="83">
-        <v>0.33095199999999997</v>
+        <v>0.33095200000000002</v>
       </c>
       <c r="D8" s="86">
-        <v>417.31485499999997</v>
+        <v>417.31485500000002</v>
       </c>
       <c r="E8" s="83">
-        <v>161.485829</v>
+        <v>161.48582900000002</v>
       </c>
       <c r="F8" s="86">
         <v>1.3921030000000001</v>
       </c>
       <c r="G8" s="83">
         <v>2.4526840000000001</v>
       </c>
       <c r="H8" s="86">
-        <v>24.412514000000002</v>
+        <v>24.412513999999998</v>
       </c>
       <c r="I8" s="83">
         <v>6.8287329999999997</v>
       </c>
       <c r="J8" s="86">
-        <v>153.36377000000005</v>
+        <v>153.36377000000002</v>
       </c>
       <c r="K8" s="83">
         <v>43.050049999999992</v>
       </c>
       <c r="L8" s="86">
         <v>43.672524000000003</v>
       </c>
       <c r="M8" s="91">
-        <v>28.395426000000004</v>
+        <v>28.395426</v>
       </c>
     </row>
     <row r="9" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="54">
         <v>2017</v>
       </c>
       <c r="B9" s="86">
-        <v>5.0593090000000007</v>
+        <v>5.0593089999999998</v>
       </c>
       <c r="C9" s="83">
-        <v>1.28735</v>
+        <v>1.2873499999999998</v>
       </c>
       <c r="D9" s="86">
         <v>332.08961600000004</v>
       </c>
       <c r="E9" s="83">
-        <v>103.389393</v>
+        <v>103.38939300000001</v>
       </c>
       <c r="F9" s="86">
         <v>0.63011899999999998</v>
       </c>
       <c r="G9" s="83">
         <v>1.0830929999999999</v>
       </c>
       <c r="H9" s="86">
-        <v>26.559782000000002</v>
+        <v>26.559781999999998</v>
       </c>
       <c r="I9" s="83">
-        <v>5.1069819999999995</v>
+        <v>5.1069820000000004</v>
       </c>
       <c r="J9" s="86">
         <v>142.420185</v>
       </c>
       <c r="K9" s="83">
         <v>31.758184</v>
       </c>
       <c r="L9" s="86">
         <v>38.384767999999994</v>
       </c>
       <c r="M9" s="91">
         <v>23.580533000000003</v>
       </c>
     </row>
     <row r="10" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54">
         <v>2018</v>
       </c>
       <c r="B10" s="86">
-        <v>3.9995059999999998</v>
+        <v>3.9995060000000002</v>
       </c>
       <c r="C10" s="83">
-        <v>0.984012</v>
+        <v>0.98401200000000011</v>
       </c>
       <c r="D10" s="86">
         <v>271.39518199999998</v>
       </c>
       <c r="E10" s="83">
         <v>96.65746</v>
       </c>
       <c r="F10" s="86">
         <v>8.7575E-2</v>
       </c>
       <c r="G10" s="83">
         <v>0.144562</v>
       </c>
       <c r="H10" s="86">
-        <v>35.137533000000005</v>
+        <v>35.137532999999998</v>
       </c>
       <c r="I10" s="83">
-        <v>5.9918429999999985</v>
+        <v>5.9918429999999994</v>
       </c>
       <c r="J10" s="86">
         <v>129.225266</v>
       </c>
       <c r="K10" s="83">
         <v>29.345582</v>
       </c>
       <c r="L10" s="86">
-        <v>28.211531999999998</v>
+        <v>28.211532000000002</v>
       </c>
       <c r="M10" s="91">
-        <v>16.582119999999996</v>
+        <v>16.58212</v>
       </c>
     </row>
     <row r="11" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54">
         <v>2019</v>
       </c>
       <c r="B11" s="86">
-        <v>1.3352649999999999</v>
+        <v>1.3352649999999997</v>
       </c>
       <c r="C11" s="83">
         <v>0.28592400000000001</v>
       </c>
       <c r="D11" s="86">
         <v>245.04213900000002</v>
       </c>
       <c r="E11" s="83">
         <v>86.587559999999996</v>
       </c>
       <c r="F11" s="86">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G11" s="83">
-        <v>0.126246</v>
+        <v>0.12624600000000002</v>
       </c>
       <c r="H11" s="86">
-        <v>26.382810000000003</v>
+        <v>26.382809999999999</v>
       </c>
       <c r="I11" s="83">
         <v>4.87331</v>
       </c>
       <c r="J11" s="86">
         <v>118.023493</v>
       </c>
       <c r="K11" s="83">
         <v>28.147785000000002</v>
       </c>
       <c r="L11" s="86">
         <v>43.244666000000009</v>
       </c>
       <c r="M11" s="91">
         <v>19.294637999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54">
         <v>2020</v>
       </c>
       <c r="B12" s="86">
         <v>1.3924779999999999</v>
       </c>
       <c r="C12" s="83">
-        <v>0.45897299999999996</v>
+        <v>0.45897300000000002</v>
       </c>
       <c r="D12" s="86">
         <v>340.91520400000002</v>
       </c>
       <c r="E12" s="83">
         <v>115.05082999999999</v>
       </c>
       <c r="F12" s="86">
         <v>2.4156E-2</v>
       </c>
       <c r="G12" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H12" s="86">
-        <v>12.214263000000001</v>
+        <v>12.214262999999999</v>
       </c>
       <c r="I12" s="83">
-        <v>2.3396089999999998</v>
+        <v>2.3396090000000003</v>
       </c>
       <c r="J12" s="86">
-        <v>125.39569299999999</v>
+        <v>125.39569299999998</v>
       </c>
       <c r="K12" s="83">
         <v>31.022338000000001</v>
       </c>
       <c r="L12" s="86">
         <v>51.63086899999999</v>
       </c>
       <c r="M12" s="91">
-        <v>22.713529000000001</v>
+        <v>22.713528999999998</v>
       </c>
     </row>
     <row r="13" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="54">
         <v>2021</v>
       </c>
       <c r="B13" s="86">
         <v>9.032375</v>
       </c>
       <c r="C13" s="83">
-        <v>2.5461310000000004</v>
+        <v>2.5461309999999999</v>
       </c>
       <c r="D13" s="86">
         <v>246.40078299999999</v>
       </c>
       <c r="E13" s="83">
         <v>75.762842000000006</v>
       </c>
       <c r="F13" s="86">
         <v>2.4947999999999998E-2</v>
       </c>
       <c r="G13" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H13" s="86">
-        <v>29.120274000000006</v>
+        <v>29.120274000000002</v>
       </c>
       <c r="I13" s="83">
         <v>5.9999200000000004</v>
       </c>
       <c r="J13" s="86">
-        <v>136.63006299999998</v>
+        <v>136.63006300000001</v>
       </c>
       <c r="K13" s="83">
         <v>31.963868999999999</v>
       </c>
       <c r="L13" s="86">
-        <v>50.227566999999993</v>
+        <v>50.227567000000001</v>
       </c>
       <c r="M13" s="91">
         <v>20.206208</v>
       </c>
     </row>
     <row r="14" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54">
         <v>2022</v>
       </c>
       <c r="B14" s="86">
-        <v>12.784597999999999</v>
+        <v>12.784598000000001</v>
       </c>
       <c r="C14" s="83">
         <v>2.8605150000000004</v>
       </c>
       <c r="D14" s="86">
-        <v>440.32539700000007</v>
+        <v>440.32539699999995</v>
       </c>
       <c r="E14" s="83">
-        <v>106.463748</v>
+        <v>106.46374800000001</v>
       </c>
       <c r="F14" s="86">
         <v>5.840999999999999E-2</v>
       </c>
       <c r="G14" s="83">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="H14" s="86">
         <v>30.043472999999999</v>
       </c>
       <c r="I14" s="83">
         <v>5.0528499999999994</v>
       </c>
       <c r="J14" s="86">
         <v>163.28907100000001</v>
       </c>
       <c r="K14" s="83">
         <v>33.199038000000002</v>
       </c>
       <c r="L14" s="86">
         <v>53.848849999999999</v>
       </c>
       <c r="M14" s="91">
-        <v>21.466928000000003</v>
+        <v>21.466927999999996</v>
       </c>
     </row>
     <row r="15" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="54" t="s">
-        <v>116</v>
+      <c r="A15" s="54">
+        <v>2023</v>
       </c>
       <c r="B15" s="86">
-        <v>0.47149999999999997</v>
+        <v>17.175028999999999</v>
       </c>
       <c r="C15" s="83">
-        <v>0.115</v>
+        <v>2.961579</v>
       </c>
       <c r="D15" s="86">
-        <v>16.91338</v>
+        <v>738.65968099999998</v>
       </c>
       <c r="E15" s="83">
-        <v>5.05098</v>
+        <v>199.24259799999999</v>
       </c>
       <c r="F15" s="86">
-        <v>0</v>
+        <v>0.51442100000000002</v>
       </c>
       <c r="G15" s="83">
-        <v>0</v>
+        <v>0.66856499999999996</v>
       </c>
       <c r="H15" s="86">
-        <v>0.71384000000000003</v>
+        <v>29.719335000000001</v>
       </c>
       <c r="I15" s="83">
-        <v>0.110579</v>
+        <v>5.3190299999999997</v>
       </c>
       <c r="J15" s="86">
-        <v>8.3470610000000001</v>
+        <v>213.40284900000003</v>
       </c>
       <c r="K15" s="83">
-        <v>1.824872</v>
+        <v>42.890837000000005</v>
       </c>
       <c r="L15" s="86">
-        <v>4.1677280000000003</v>
+        <v>88.835954000000001</v>
       </c>
       <c r="M15" s="91">
-        <v>1.528994</v>
+        <v>26.950694999999993</v>
       </c>
     </row>
     <row r="16" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B16" s="86">
-        <v>7.2849999999999998E-2</v>
+        <v>1.97018</v>
       </c>
       <c r="C16" s="83">
-        <v>2.35E-2</v>
+        <v>0.34499999999999997</v>
       </c>
       <c r="D16" s="86">
-        <v>9.9090000000000007</v>
+        <v>52.725923999999999</v>
       </c>
       <c r="E16" s="83">
-        <v>2.8772700000000002</v>
+        <v>13.904987999999999</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="83">
         <v>0</v>
       </c>
       <c r="H16" s="86">
-        <v>1.716135</v>
+        <v>1.625329</v>
       </c>
       <c r="I16" s="83">
-        <v>0.26566600000000001</v>
+        <v>0.297601</v>
       </c>
       <c r="J16" s="86">
-        <v>6.6843810000000001</v>
+        <v>12.311882000000001</v>
       </c>
       <c r="K16" s="83">
-        <v>1.470018</v>
+        <v>2.5332330000000001</v>
       </c>
       <c r="L16" s="86">
-        <v>5.4221940000000002</v>
+        <v>7.9244960000000004</v>
       </c>
       <c r="M16" s="91">
-        <v>2.2939059999999998</v>
+        <v>2.6154959999999998</v>
       </c>
     </row>
     <row r="17" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B17" s="86">
-        <v>0.47149999999999997</v>
+        <v>1.2209429999999999</v>
       </c>
       <c r="C17" s="83">
-        <v>0.115</v>
+        <v>0.24249899999999999</v>
       </c>
       <c r="D17" s="86">
-        <v>13.492305999999999</v>
+        <v>53.079915999999997</v>
       </c>
       <c r="E17" s="83">
-        <v>3.7266849999999998</v>
+        <v>13.965118</v>
       </c>
       <c r="F17" s="86">
-        <v>1.2671999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="G17" s="83">
-        <v>2.1028000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="H17" s="86">
-        <v>2.9571779999999999</v>
+        <v>1.6769609999999999</v>
       </c>
       <c r="I17" s="83">
-        <v>0.48460199999999998</v>
+        <v>0.28645300000000001</v>
       </c>
       <c r="J17" s="86">
-        <v>10.453677000000001</v>
+        <v>13.522971</v>
       </c>
       <c r="K17" s="83">
-        <v>2.2780619999999998</v>
+        <v>2.7426170000000001</v>
       </c>
       <c r="L17" s="86">
-        <v>2.886282</v>
+        <v>6.6949009999999998</v>
       </c>
       <c r="M17" s="91">
-        <v>1.345289</v>
+        <v>2.19523</v>
       </c>
     </row>
     <row r="18" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B18" s="86">
-        <v>0.71856200000000003</v>
+        <v>2.4924499999999998</v>
       </c>
       <c r="C18" s="83">
-        <v>0.17991499999999999</v>
+        <v>0.438</v>
       </c>
       <c r="D18" s="86">
-        <v>9.6212649999999993</v>
+        <v>70.177811000000005</v>
       </c>
       <c r="E18" s="83">
-        <v>2.4615200000000002</v>
+        <v>18.419640000000001</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="83">
         <v>0</v>
       </c>
       <c r="H18" s="86">
-        <v>1.1644049999999999</v>
+        <v>3.5552890000000001</v>
       </c>
       <c r="I18" s="83">
-        <v>0.180919</v>
+        <v>0.64222800000000002</v>
       </c>
       <c r="J18" s="86">
-        <v>8.8900659999999991</v>
+        <v>19.891776</v>
       </c>
       <c r="K18" s="83">
-        <v>1.956418</v>
+        <v>3.9553419999999999</v>
       </c>
       <c r="L18" s="86">
-        <v>2.2539169999999999</v>
+        <v>8.541677</v>
       </c>
       <c r="M18" s="91">
-        <v>0.88116000000000005</v>
+        <v>2.7015549999999999</v>
       </c>
     </row>
     <row r="19" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B19" s="86">
-        <v>0.98470999999999997</v>
+        <v>1.34179</v>
       </c>
       <c r="C19" s="83">
-        <v>0.23200000000000001</v>
+        <v>0.23050000000000001</v>
       </c>
       <c r="D19" s="86">
-        <v>16.411417</v>
+        <v>50.147697999999998</v>
       </c>
       <c r="E19" s="83">
-        <v>3.879194</v>
+        <v>12.796146</v>
       </c>
       <c r="F19" s="86">
         <v>0</v>
       </c>
       <c r="G19" s="83">
         <v>0</v>
       </c>
       <c r="H19" s="86">
-        <v>2.3711929999999999</v>
+        <v>2.065779</v>
       </c>
       <c r="I19" s="83">
-        <v>0.400175</v>
+        <v>0.32522600000000002</v>
       </c>
       <c r="J19" s="86">
-        <v>12.762722</v>
+        <v>16.014392999999998</v>
       </c>
       <c r="K19" s="83">
-        <v>2.6822919999999999</v>
+        <v>3.1287759999999998</v>
       </c>
       <c r="L19" s="86">
-        <v>3.3296670000000002</v>
+        <v>4.297631</v>
       </c>
       <c r="M19" s="91">
-        <v>1.1601399999999999</v>
+        <v>1.3642799999999999</v>
       </c>
     </row>
     <row r="20" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B20" s="86">
-        <v>0.97177500000000006</v>
+        <v>1.651548</v>
       </c>
       <c r="C20" s="83">
-        <v>0.23250000000000001</v>
+        <v>0.27660000000000001</v>
       </c>
       <c r="D20" s="86">
-        <v>26.370752</v>
+        <v>74.655686000000003</v>
       </c>
       <c r="E20" s="83">
-        <v>5.8970200000000004</v>
+        <v>18.912253</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="83">
         <v>0</v>
       </c>
       <c r="H20" s="86">
-        <v>2.9366469999999998</v>
+        <v>3.9099840000000001</v>
       </c>
       <c r="I20" s="83">
-        <v>0.493871</v>
+        <v>0.66452299999999997</v>
       </c>
       <c r="J20" s="86">
-        <v>14.812687</v>
+        <v>20.587399000000001</v>
       </c>
       <c r="K20" s="83">
-        <v>3.047803</v>
+        <v>3.9774310000000002</v>
       </c>
       <c r="L20" s="86">
-        <v>3.1858590000000002</v>
+        <v>10.003403</v>
       </c>
       <c r="M20" s="91">
-        <v>1.2593700000000001</v>
+        <v>2.9548450000000002</v>
       </c>
     </row>
     <row r="21" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B21" s="86">
-        <v>1.279245</v>
+        <v>2.76207</v>
       </c>
       <c r="C21" s="83">
-        <v>0.27650000000000002</v>
+        <v>0.437</v>
       </c>
       <c r="D21" s="86">
-        <v>34.097068999999998</v>
+        <v>78.298697000000004</v>
       </c>
       <c r="E21" s="83">
-        <v>7.6411899999999999</v>
+        <v>20.089435000000002</v>
       </c>
       <c r="F21" s="86">
-        <v>1.5245999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="G21" s="83">
-        <v>2.1028000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="H21" s="86">
-        <v>2.5180549999999999</v>
+        <v>3.1335869999999999</v>
       </c>
       <c r="I21" s="83">
-        <v>0.41925000000000001</v>
+        <v>0.54787799999999998</v>
       </c>
       <c r="J21" s="86">
-        <v>18.121154000000001</v>
+        <v>17.232634000000001</v>
       </c>
       <c r="K21" s="83">
-        <v>3.6810450000000001</v>
+        <v>3.2267199999999998</v>
       </c>
       <c r="L21" s="86">
-        <v>3.8929990000000001</v>
+        <v>10.666765</v>
       </c>
       <c r="M21" s="91">
-        <v>1.2040470000000001</v>
+        <v>2.9527999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B22" s="86">
-        <v>1.5910580000000001</v>
+        <v>1.1135600000000001</v>
       </c>
       <c r="C22" s="83">
-        <v>0.34799999999999998</v>
+        <v>0.186</v>
       </c>
       <c r="D22" s="86">
-        <v>63.750008999999999</v>
+        <v>66.310947999999996</v>
       </c>
       <c r="E22" s="83">
-        <v>14.634095</v>
+        <v>16.700536</v>
       </c>
       <c r="F22" s="86">
-        <v>0</v>
+        <v>0.51442100000000002</v>
       </c>
       <c r="G22" s="83">
-        <v>0</v>
+        <v>0.66856499999999996</v>
       </c>
       <c r="H22" s="86">
-        <v>5.4119539999999997</v>
+        <v>2.8106249999999999</v>
       </c>
       <c r="I22" s="83">
-        <v>0.88736899999999996</v>
+        <v>0.51753499999999997</v>
       </c>
       <c r="J22" s="86">
-        <v>21.579045000000001</v>
+        <v>18.566742000000001</v>
       </c>
       <c r="K22" s="83">
-        <v>4.2377039999999999</v>
+        <v>3.4389560000000001</v>
       </c>
       <c r="L22" s="86">
-        <v>7.1034709999999999</v>
+        <v>8.8075759999999992</v>
       </c>
       <c r="M22" s="91">
-        <v>2.5047799999999998</v>
+        <v>2.4830999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B23" s="86">
-        <v>1.719128</v>
+        <v>1.1073900000000001</v>
       </c>
       <c r="C23" s="83">
-        <v>0.36859999999999998</v>
+        <v>0.1845</v>
       </c>
       <c r="D23" s="86">
-        <v>73.968289999999996</v>
+        <v>63.703783000000001</v>
       </c>
       <c r="E23" s="83">
-        <v>17.440138999999999</v>
+        <v>16.889149</v>
       </c>
       <c r="F23" s="86">
-        <v>1.5245999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="G23" s="83">
-        <v>2.1028000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="H23" s="86">
-        <v>2.8491840000000002</v>
+        <v>2.7066680000000001</v>
       </c>
       <c r="I23" s="83">
-        <v>0.53189500000000001</v>
+        <v>0.489263</v>
       </c>
       <c r="J23" s="86">
-        <v>20.926338000000001</v>
+        <v>21.589693</v>
       </c>
       <c r="K23" s="83">
-        <v>4.1892990000000001</v>
+        <v>4.1212150000000003</v>
       </c>
       <c r="L23" s="86">
-        <v>6.9887600000000001</v>
+        <v>10.689869</v>
       </c>
       <c r="M23" s="91">
-        <v>3.1557550000000001</v>
+        <v>2.9440339999999998</v>
       </c>
     </row>
     <row r="24" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B24" s="86">
-        <v>1.83497</v>
+        <v>0.96318000000000004</v>
       </c>
       <c r="C24" s="83">
-        <v>0.39350000000000002</v>
+        <v>0.1615</v>
       </c>
       <c r="D24" s="86">
-        <v>65.113015000000004</v>
+        <v>46.472991999999998</v>
       </c>
       <c r="E24" s="83">
-        <v>15.38204</v>
+        <v>13.099045</v>
       </c>
       <c r="F24" s="86">
-        <v>1.5245999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="G24" s="83">
-        <v>2.1028000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="H24" s="86">
-        <v>3.5232770000000002</v>
+        <v>1.802403</v>
       </c>
       <c r="I24" s="83">
-        <v>0.63455399999999995</v>
+        <v>0.33829199999999998</v>
       </c>
       <c r="J24" s="86">
-        <v>16.398565000000001</v>
+        <v>17.320739</v>
       </c>
       <c r="K24" s="83">
-        <v>3.189988</v>
+        <v>3.4055659999999999</v>
       </c>
       <c r="L24" s="86">
-        <v>5.0628770000000003</v>
+        <v>7.54169</v>
       </c>
       <c r="M24" s="91">
-        <v>1.8867149999999999</v>
+        <v>2.4422999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="54" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B25" s="86">
-        <v>1.3507100000000001</v>
+        <v>0.59340000000000004</v>
       </c>
       <c r="C25" s="83">
-        <v>0.3</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="D25" s="86">
-        <v>57.712192999999999</v>
+        <v>57.582712999999998</v>
       </c>
       <c r="E25" s="83">
-        <v>13.866574999999999</v>
+        <v>16.862583000000001</v>
       </c>
       <c r="F25" s="86">
         <v>0</v>
       </c>
       <c r="G25" s="83">
         <v>0</v>
       </c>
       <c r="H25" s="86">
-        <v>2.1090200000000001</v>
+        <v>1.9971289999999999</v>
       </c>
       <c r="I25" s="83">
-        <v>0.35983700000000002</v>
+        <v>0.37507499999999999</v>
       </c>
       <c r="J25" s="86">
-        <v>13.517052</v>
+        <v>18.879662</v>
       </c>
       <c r="K25" s="83">
-        <v>2.5997569999999999</v>
+        <v>3.9378760000000002</v>
       </c>
       <c r="L25" s="86">
-        <v>3.4054419999999999</v>
+        <v>4.9339240000000002</v>
       </c>
       <c r="M25" s="91">
-        <v>1.610365</v>
+        <v>1.3032999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B26" s="86">
+        <v>0.99457300000000004</v>
+      </c>
+      <c r="C26" s="83">
+        <v>0.18348</v>
+      </c>
+      <c r="D26" s="86">
+        <v>56.850588000000002</v>
+      </c>
+      <c r="E26" s="83">
+        <v>17.043756999999999</v>
+      </c>
+      <c r="F26" s="86">
+        <v>0</v>
+      </c>
+      <c r="G26" s="83">
+        <v>0</v>
+      </c>
+      <c r="H26" s="86">
+        <v>1.8800239999999999</v>
+      </c>
+      <c r="I26" s="83">
+        <v>0.35828399999999999</v>
+      </c>
+      <c r="J26" s="86">
+        <v>20.860326000000001</v>
+      </c>
+      <c r="K26" s="83">
+        <v>4.6140460000000001</v>
+      </c>
+      <c r="L26" s="86">
+        <v>3.9410539999999998</v>
+      </c>
+      <c r="M26" s="91">
+        <v>1.327515</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="55" t="s">
         <v>127</v>
       </c>
-      <c r="B26" s="86">
-[...39 lines deleted...]
-      </c>
       <c r="B27" s="87">
-        <v>17.175028999999999</v>
+        <v>0.96394500000000005</v>
       </c>
       <c r="C27" s="84">
-        <v>2.961579</v>
+        <v>0.1845</v>
       </c>
       <c r="D27" s="87">
-        <v>738.65968099999998</v>
+        <v>68.652924999999996</v>
       </c>
       <c r="E27" s="84">
-        <v>199.24259799999999</v>
+        <v>20.559947999999999</v>
       </c>
       <c r="F27" s="87">
-        <v>0.51442100000000002</v>
+        <v>0</v>
       </c>
       <c r="G27" s="84">
-        <v>0.66856499999999996</v>
+        <v>0</v>
       </c>
       <c r="H27" s="87">
-        <v>29.719335000000001</v>
+        <v>2.5555569999999999</v>
       </c>
       <c r="I27" s="84">
-        <v>5.3190299999999997</v>
+        <v>0.47667199999999998</v>
       </c>
       <c r="J27" s="87">
-        <v>213.40284900000003</v>
+        <v>16.624631999999998</v>
       </c>
       <c r="K27" s="84">
-        <v>42.890837000000005</v>
+        <v>3.809059</v>
       </c>
       <c r="L27" s="87">
-        <v>88.835954000000001</v>
+        <v>4.7929680000000001</v>
       </c>
       <c r="M27" s="92">
-        <v>26.950694999999993</v>
+        <v>1.6662399999999999</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A28" s="54" t="s">
-[...36 lines deleted...]
-        <v>2.6154959999999998</v>
+      <c r="A28" s="55">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="87">
+        <v>1.779053</v>
+      </c>
+      <c r="C28" s="84">
+        <v>0.57850000000000001</v>
+      </c>
+      <c r="D28" s="87">
+        <v>651.11608799999999</v>
+      </c>
+      <c r="E28" s="84">
+        <v>186.07453200000003</v>
+      </c>
+      <c r="F28" s="87">
+        <v>0</v>
+      </c>
+      <c r="G28" s="84">
+        <v>0</v>
+      </c>
+      <c r="H28" s="87">
+        <v>23.692782999999999</v>
+      </c>
+      <c r="I28" s="84">
+        <v>3.9125179999999999</v>
+      </c>
+      <c r="J28" s="87">
+        <v>302.86420500000003</v>
+      </c>
+      <c r="K28" s="84">
+        <v>62.887802000000001</v>
+      </c>
+      <c r="L28" s="87">
+        <v>65.872017</v>
+      </c>
+      <c r="M28" s="92">
+        <v>20.774354999999996</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B29" s="86">
-        <v>1.2209429999999999</v>
+        <v>0.38838</v>
       </c>
       <c r="C29" s="83">
-        <v>0.24249899999999999</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="D29" s="86">
-        <v>53.079915999999997</v>
+        <v>61.931128000000001</v>
       </c>
       <c r="E29" s="83">
-        <v>13.965118</v>
+        <v>19.001353000000002</v>
       </c>
       <c r="F29" s="86">
         <v>0</v>
       </c>
       <c r="G29" s="83">
         <v>0</v>
       </c>
       <c r="H29" s="86">
-        <v>1.6769609999999999</v>
+        <v>2.703055</v>
       </c>
       <c r="I29" s="83">
-        <v>0.28645300000000001</v>
+        <v>0.492091</v>
       </c>
       <c r="J29" s="86">
-        <v>13.522971</v>
+        <v>16.279005000000002</v>
       </c>
       <c r="K29" s="83">
-        <v>2.7426170000000001</v>
+        <v>3.6219899999999998</v>
       </c>
       <c r="L29" s="86">
-        <v>6.6949009999999998</v>
+        <v>9.4185569999999998</v>
       </c>
       <c r="M29" s="91">
-        <v>2.19523</v>
+        <v>2.4898199999999999</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B30" s="86">
-        <v>2.4924499999999998</v>
+        <v>0</v>
       </c>
       <c r="C30" s="83">
-        <v>0.438</v>
+        <v>0</v>
       </c>
       <c r="D30" s="86">
-        <v>70.177811000000005</v>
+        <v>52.574033999999997</v>
       </c>
       <c r="E30" s="83">
-        <v>18.419640000000001</v>
+        <v>15.579316</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="83">
         <v>0</v>
       </c>
       <c r="H30" s="86">
-        <v>3.5552890000000001</v>
+        <v>1.6719029999999999</v>
       </c>
       <c r="I30" s="83">
-        <v>0.64222800000000002</v>
+        <v>0.28735100000000002</v>
       </c>
       <c r="J30" s="86">
-        <v>19.891776</v>
+        <v>19.133994999999999</v>
       </c>
       <c r="K30" s="83">
-        <v>3.9553419999999999</v>
+        <v>4.337618</v>
       </c>
       <c r="L30" s="86">
-        <v>8.541677</v>
+        <v>2.7277819999999999</v>
       </c>
       <c r="M30" s="91">
-        <v>2.7015549999999999</v>
+        <v>1.137275</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B31" s="86">
-        <v>1.34179</v>
+        <v>0.280331</v>
       </c>
       <c r="C31" s="83">
-        <v>0.23050000000000001</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="D31" s="86">
-        <v>50.147697999999998</v>
+        <v>47.711402999999997</v>
       </c>
       <c r="E31" s="83">
-        <v>12.796146</v>
+        <v>13.873135</v>
       </c>
       <c r="F31" s="86">
         <v>0</v>
       </c>
       <c r="G31" s="83">
         <v>0</v>
       </c>
       <c r="H31" s="86">
-        <v>2.065779</v>
+        <v>1.081682</v>
       </c>
       <c r="I31" s="83">
-        <v>0.32522600000000002</v>
+        <v>0.17829100000000001</v>
       </c>
       <c r="J31" s="86">
-        <v>16.014392999999998</v>
+        <v>21.920618000000001</v>
       </c>
       <c r="K31" s="83">
-        <v>3.1287759999999998</v>
+        <v>4.9152440000000004</v>
       </c>
       <c r="L31" s="86">
-        <v>4.297631</v>
+        <v>5.9234080000000002</v>
       </c>
       <c r="M31" s="91">
-        <v>1.3642799999999999</v>
+        <v>1.8591150000000001</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="54" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B32" s="86">
-        <v>1.651548</v>
+        <v>0.191525</v>
       </c>
       <c r="C32" s="83">
-        <v>0.27660000000000001</v>
+        <v>7.2499999999999995E-2</v>
       </c>
       <c r="D32" s="86">
-        <v>74.655686000000003</v>
+        <v>54.229688000000003</v>
       </c>
       <c r="E32" s="83">
-        <v>18.912253</v>
+        <v>15.778712000000001</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="83">
         <v>0</v>
       </c>
       <c r="H32" s="86">
-        <v>3.9099840000000001</v>
+        <v>2.5994429999999999</v>
       </c>
       <c r="I32" s="83">
-        <v>0.66452299999999997</v>
+        <v>0.45895999999999998</v>
       </c>
       <c r="J32" s="86">
-        <v>20.587399000000001</v>
+        <v>23.581776999999999</v>
       </c>
       <c r="K32" s="83">
-        <v>3.9774310000000002</v>
+        <v>5.0381580000000001</v>
       </c>
       <c r="L32" s="86">
-        <v>10.003403</v>
+        <v>10.055820000000001</v>
       </c>
       <c r="M32" s="91">
-        <v>2.9548450000000002</v>
+        <v>2.1955100000000001</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B33" s="86">
-        <v>2.76207</v>
+        <v>6.7716999999999999E-2</v>
       </c>
       <c r="C33" s="83">
-        <v>0.437</v>
+        <v>2.4E-2</v>
       </c>
       <c r="D33" s="86">
-        <v>78.298697000000004</v>
+        <v>38.012248</v>
       </c>
       <c r="E33" s="83">
-        <v>20.089435000000002</v>
+        <v>10.652163</v>
       </c>
       <c r="F33" s="86">
         <v>0</v>
       </c>
       <c r="G33" s="83">
         <v>0</v>
       </c>
       <c r="H33" s="86">
-        <v>3.1335869999999999</v>
+        <v>2.847874</v>
       </c>
       <c r="I33" s="83">
-        <v>0.54787799999999998</v>
+        <v>0.45613199999999998</v>
       </c>
       <c r="J33" s="86">
-        <v>17.232634000000001</v>
+        <v>24.946021000000002</v>
       </c>
       <c r="K33" s="83">
-        <v>3.2267199999999998</v>
+        <v>5.107926</v>
       </c>
       <c r="L33" s="86">
-        <v>10.666765</v>
+        <v>5.1610230000000001</v>
       </c>
       <c r="M33" s="91">
-        <v>2.9527999999999999</v>
+        <v>1.6462349999999999</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="54" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B34" s="86">
-        <v>1.1135600000000001</v>
+        <v>0</v>
       </c>
       <c r="C34" s="83">
-        <v>0.186</v>
+        <v>0</v>
       </c>
       <c r="D34" s="86">
-        <v>66.310947999999996</v>
+        <v>51.549263000000003</v>
       </c>
       <c r="E34" s="83">
-        <v>16.700536</v>
+        <v>14.475771</v>
       </c>
       <c r="F34" s="86">
-        <v>0.51442100000000002</v>
+        <v>0</v>
       </c>
       <c r="G34" s="83">
-        <v>0.66856499999999996</v>
+        <v>0</v>
       </c>
       <c r="H34" s="86">
-        <v>2.8106249999999999</v>
+        <v>1.9079489999999999</v>
       </c>
       <c r="I34" s="83">
-        <v>0.51753499999999997</v>
+        <v>0.31764999999999999</v>
       </c>
       <c r="J34" s="86">
-        <v>18.566742000000001</v>
+        <v>24.449438000000001</v>
       </c>
       <c r="K34" s="83">
-        <v>3.4389560000000001</v>
+        <v>4.8894510000000002</v>
       </c>
       <c r="L34" s="86">
-        <v>8.8075759999999992</v>
+        <v>5.1209480000000003</v>
       </c>
       <c r="M34" s="91">
-        <v>2.4830999999999999</v>
+        <v>1.4408449999999999</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="54" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B35" s="86">
-        <v>1.1073900000000001</v>
+        <v>0.21004999999999999</v>
       </c>
       <c r="C35" s="83">
-        <v>0.1845</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="D35" s="86">
-        <v>63.703783000000001</v>
+        <v>71.354494000000003</v>
       </c>
       <c r="E35" s="83">
-        <v>16.889149</v>
+        <v>20.506572999999999</v>
       </c>
       <c r="F35" s="86">
         <v>0</v>
       </c>
       <c r="G35" s="83">
         <v>0</v>
       </c>
       <c r="H35" s="86">
-        <v>2.7066680000000001</v>
+        <v>3.0293830000000002</v>
       </c>
       <c r="I35" s="83">
-        <v>0.489263</v>
+        <v>0.52544199999999996</v>
       </c>
       <c r="J35" s="86">
-        <v>21.589693</v>
+        <v>29.157036000000002</v>
       </c>
       <c r="K35" s="83">
-        <v>4.1212150000000003</v>
+        <v>5.9044530000000002</v>
       </c>
       <c r="L35" s="86">
-        <v>10.689869</v>
+        <v>5.4950109999999999</v>
       </c>
       <c r="M35" s="91">
-        <v>2.9440339999999998</v>
+        <v>1.6484300000000001</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="54" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B36" s="86">
-        <v>0.96318000000000004</v>
+        <v>6.9324999999999998E-2</v>
       </c>
       <c r="C36" s="83">
-        <v>0.1615</v>
+        <v>2.35E-2</v>
       </c>
       <c r="D36" s="86">
-        <v>46.472991999999998</v>
+        <v>50.724966999999999</v>
       </c>
       <c r="E36" s="83">
-        <v>13.099045</v>
+        <v>14.22845</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="83">
         <v>0</v>
       </c>
       <c r="H36" s="86">
-        <v>1.802403</v>
+        <v>1.572667</v>
       </c>
       <c r="I36" s="83">
-        <v>0.33829199999999998</v>
+        <v>0.26019900000000001</v>
       </c>
       <c r="J36" s="86">
-        <v>17.320739</v>
+        <v>27.518778999999999</v>
       </c>
       <c r="K36" s="83">
-        <v>3.4055659999999999</v>
+        <v>5.545865</v>
       </c>
       <c r="L36" s="86">
-        <v>7.54169</v>
+        <v>6.4381919999999999</v>
       </c>
       <c r="M36" s="91">
-        <v>2.4422999999999999</v>
+        <v>1.7641789999999999</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="54" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B37" s="86">
-        <v>0.59340000000000004</v>
+        <v>0.15125</v>
       </c>
       <c r="C37" s="83">
-        <v>9.1999999999999998E-2</v>
+        <v>0.05</v>
       </c>
       <c r="D37" s="86">
-        <v>57.582712999999998</v>
+        <v>48.632931999999997</v>
       </c>
       <c r="E37" s="83">
-        <v>16.862583000000001</v>
+        <v>13.751897</v>
       </c>
       <c r="F37" s="86">
         <v>0</v>
       </c>
       <c r="G37" s="83">
         <v>0</v>
       </c>
       <c r="H37" s="86">
-        <v>1.9971289999999999</v>
+        <v>1.661313</v>
       </c>
       <c r="I37" s="83">
-        <v>0.37507499999999999</v>
+        <v>0.24390500000000001</v>
       </c>
       <c r="J37" s="86">
-        <v>18.879662</v>
+        <v>29.142593999999999</v>
       </c>
       <c r="K37" s="83">
-        <v>3.9378760000000002</v>
+        <v>5.9255820000000003</v>
       </c>
       <c r="L37" s="86">
-        <v>4.9339240000000002</v>
+        <v>4.4759900000000004</v>
       </c>
       <c r="M37" s="91">
-        <v>1.3032999999999999</v>
+        <v>1.31176</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="54" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B38" s="86">
-        <v>0.99457300000000004</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="C38" s="83">
-        <v>0.18348</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D38" s="86">
-        <v>56.850588000000002</v>
+        <v>55.292943999999999</v>
       </c>
       <c r="E38" s="83">
-        <v>17.043756999999999</v>
+        <v>15.430199999999999</v>
       </c>
       <c r="F38" s="86">
         <v>0</v>
       </c>
       <c r="G38" s="83">
         <v>0</v>
       </c>
       <c r="H38" s="86">
-        <v>1.8800239999999999</v>
+        <v>1.0428949999999999</v>
       </c>
       <c r="I38" s="83">
-        <v>0.35828399999999999</v>
+        <v>0.16068399999999999</v>
       </c>
       <c r="J38" s="86">
-        <v>20.860326000000001</v>
+        <v>33.253762999999999</v>
       </c>
       <c r="K38" s="83">
-        <v>4.6140460000000001</v>
+        <v>6.7640739999999999</v>
       </c>
       <c r="L38" s="86">
-        <v>3.9410539999999998</v>
+        <v>4.7852360000000003</v>
       </c>
       <c r="M38" s="91">
-        <v>1.327515</v>
+        <v>1.7971170000000001</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39" s="86">
+        <v>0.138075</v>
+      </c>
+      <c r="C39" s="83">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="D39" s="86">
+        <v>57.200802000000003</v>
+      </c>
+      <c r="E39" s="83">
+        <v>15.672267</v>
+      </c>
+      <c r="F39" s="86">
+        <v>0</v>
+      </c>
+      <c r="G39" s="83">
+        <v>0</v>
+      </c>
+      <c r="H39" s="86">
+        <v>1.565115</v>
+      </c>
+      <c r="I39" s="83">
+        <v>0.22826199999999999</v>
+      </c>
+      <c r="J39" s="86">
+        <v>32.952773999999998</v>
+      </c>
+      <c r="K39" s="83">
+        <v>6.6776410000000004</v>
+      </c>
+      <c r="L39" s="86">
+        <v>3.3988119999999999</v>
+      </c>
+      <c r="M39" s="91">
+        <v>1.755307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="54" t="s">
         <v>127</v>
       </c>
-      <c r="B39" s="86">
-[...74 lines deleted...]
-        <v>20.774354999999996</v>
+      <c r="B40" s="86">
+        <v>0.2074</v>
+      </c>
+      <c r="C40" s="83">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="D40" s="86">
+        <v>61.902185000000003</v>
+      </c>
+      <c r="E40" s="83">
+        <v>17.124694999999999</v>
+      </c>
+      <c r="F40" s="86">
+        <v>0</v>
+      </c>
+      <c r="G40" s="83">
+        <v>0</v>
+      </c>
+      <c r="H40" s="86">
+        <v>2.0095040000000002</v>
+      </c>
+      <c r="I40" s="83">
+        <v>0.30355100000000002</v>
+      </c>
+      <c r="J40" s="86">
+        <v>20.528404999999999</v>
+      </c>
+      <c r="K40" s="83">
+        <v>4.1597999999999997</v>
+      </c>
+      <c r="L40" s="86">
+        <v>2.871238</v>
+      </c>
+      <c r="M40" s="91">
+        <v>1.7287619999999999</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A41" s="54" t="s">
-[...36 lines deleted...]
-        <v>2.4898199999999999</v>
+      <c r="A41" s="55">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="87">
+        <v>1.9173199999999999</v>
+      </c>
+      <c r="C41" s="84">
+        <v>0.46550000000000002</v>
+      </c>
+      <c r="D41" s="87">
+        <v>678.899944</v>
+      </c>
+      <c r="E41" s="84">
+        <v>180.77704</v>
+      </c>
+      <c r="F41" s="87">
+        <v>1.5422E-2</v>
+      </c>
+      <c r="G41" s="84">
+        <v>2.2062999999999999E-2</v>
+      </c>
+      <c r="H41" s="87">
+        <v>19.367090999999999</v>
+      </c>
+      <c r="I41" s="84">
+        <v>2.212183</v>
+      </c>
+      <c r="J41" s="87">
+        <v>252.19642999999996</v>
+      </c>
+      <c r="K41" s="84">
+        <v>50.351968000000006</v>
+      </c>
+      <c r="L41" s="87">
+        <v>63.846234999999993</v>
+      </c>
+      <c r="M41" s="92">
+        <v>20.835778000000001</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A42" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B42" s="86">
-        <v>0</v>
+        <v>7.4922000000000002E-2</v>
       </c>
       <c r="C42" s="83">
-        <v>0</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D42" s="86">
-        <v>52.574033999999997</v>
+        <v>63.421627999999998</v>
       </c>
       <c r="E42" s="83">
-        <v>15.579316</v>
+        <v>17.392707999999999</v>
       </c>
       <c r="F42" s="86">
-        <v>0</v>
+        <v>1.5422E-2</v>
       </c>
       <c r="G42" s="83">
-        <v>0</v>
+        <v>2.2062999999999999E-2</v>
       </c>
       <c r="H42" s="86">
-        <v>1.6719029999999999</v>
+        <v>1.3494539999999999</v>
       </c>
       <c r="I42" s="83">
-        <v>0.28735100000000002</v>
+        <v>0.195795</v>
       </c>
       <c r="J42" s="86">
-        <v>19.133994999999999</v>
+        <v>24.533076000000001</v>
       </c>
       <c r="K42" s="83">
-        <v>4.337618</v>
+        <v>4.8930309999999997</v>
       </c>
       <c r="L42" s="86">
-        <v>2.7277819999999999</v>
+        <v>6.3245259999999996</v>
       </c>
       <c r="M42" s="91">
-        <v>1.137275</v>
+        <v>1.7248000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B43" s="86">
-        <v>0.280331</v>
+        <v>0.205625</v>
       </c>
       <c r="C43" s="83">
-        <v>9.8000000000000004E-2</v>
+        <v>7.0499999999999993E-2</v>
       </c>
       <c r="D43" s="86">
-        <v>47.711402999999997</v>
+        <v>68.060303000000005</v>
       </c>
       <c r="E43" s="83">
-        <v>13.873135</v>
+        <v>18.216660000000001</v>
       </c>
       <c r="F43" s="86">
         <v>0</v>
       </c>
       <c r="G43" s="83">
         <v>0</v>
       </c>
       <c r="H43" s="86">
-        <v>1.081682</v>
+        <v>1.4229350000000001</v>
       </c>
       <c r="I43" s="83">
-        <v>0.17829100000000001</v>
+        <v>0.20019999999999999</v>
       </c>
       <c r="J43" s="86">
-        <v>21.920618000000001</v>
+        <v>24.171552999999999</v>
       </c>
       <c r="K43" s="83">
-        <v>4.9152440000000004</v>
+        <v>4.8477249999999996</v>
       </c>
       <c r="L43" s="86">
-        <v>5.9234080000000002</v>
+        <v>5.7278700000000002</v>
       </c>
       <c r="M43" s="91">
-        <v>1.8591150000000001</v>
+        <v>1.786753</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B44" s="86">
-        <v>0.191525</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="C44" s="83">
-        <v>7.2499999999999995E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D44" s="86">
-        <v>54.229688000000003</v>
+        <v>56.692959000000002</v>
       </c>
       <c r="E44" s="83">
-        <v>15.778712000000001</v>
+        <v>15.234631</v>
       </c>
       <c r="F44" s="86">
         <v>0</v>
       </c>
       <c r="G44" s="83">
         <v>0</v>
       </c>
       <c r="H44" s="86">
-        <v>2.5994429999999999</v>
+        <v>1.326889</v>
       </c>
       <c r="I44" s="83">
-        <v>0.45895999999999998</v>
+        <v>0.18218400000000001</v>
       </c>
       <c r="J44" s="86">
-        <v>23.581776999999999</v>
+        <v>20.855515</v>
       </c>
       <c r="K44" s="83">
-        <v>5.0381580000000001</v>
+        <v>4.2047610000000004</v>
       </c>
       <c r="L44" s="86">
-        <v>10.055820000000001</v>
+        <v>4.5747470000000003</v>
       </c>
       <c r="M44" s="91">
-        <v>2.1955100000000001</v>
+        <v>2.0197440000000002</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="54" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B45" s="86">
-        <v>6.7716999999999999E-2</v>
+        <v>6.8150000000000002E-2</v>
       </c>
       <c r="C45" s="83">
-        <v>2.4E-2</v>
+        <v>2.35E-2</v>
       </c>
       <c r="D45" s="86">
-        <v>38.012248</v>
+        <v>48.119396000000002</v>
       </c>
       <c r="E45" s="83">
-        <v>10.652163</v>
+        <v>12.647698</v>
       </c>
       <c r="F45" s="86">
         <v>0</v>
       </c>
       <c r="G45" s="83">
         <v>0</v>
       </c>
       <c r="H45" s="86">
-        <v>2.847874</v>
+        <v>1.643718</v>
       </c>
       <c r="I45" s="83">
-        <v>0.45613199999999998</v>
+        <v>0.20404700000000001</v>
       </c>
       <c r="J45" s="86">
-        <v>24.946021000000002</v>
+        <v>22.987444</v>
       </c>
       <c r="K45" s="83">
-        <v>5.107926</v>
+        <v>4.31595</v>
       </c>
       <c r="L45" s="86">
-        <v>5.1610230000000001</v>
+        <v>6.3889860000000001</v>
       </c>
       <c r="M45" s="91">
-        <v>1.6462349999999999</v>
+        <v>2.2916590000000001</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B46" s="86">
-        <v>0</v>
+        <v>6.8150000000000002E-2</v>
       </c>
       <c r="C46" s="83">
-        <v>0</v>
+        <v>2.35E-2</v>
       </c>
       <c r="D46" s="86">
-        <v>51.549263000000003</v>
+        <v>53.512171000000002</v>
       </c>
       <c r="E46" s="83">
-        <v>14.475771</v>
+        <v>13.915815</v>
       </c>
       <c r="F46" s="86">
         <v>0</v>
       </c>
       <c r="G46" s="83">
         <v>0</v>
       </c>
       <c r="H46" s="86">
-        <v>1.9079489999999999</v>
+        <v>2.151329</v>
       </c>
       <c r="I46" s="83">
-        <v>0.31764999999999999</v>
+        <v>0.26556600000000002</v>
       </c>
       <c r="J46" s="86">
-        <v>24.449438000000001</v>
+        <v>22.580249999999999</v>
       </c>
       <c r="K46" s="83">
-        <v>4.8894510000000002</v>
+        <v>4.392703</v>
       </c>
       <c r="L46" s="86">
-        <v>5.1209480000000003</v>
+        <v>6.1629930000000002</v>
       </c>
       <c r="M46" s="91">
-        <v>1.4408449999999999</v>
+        <v>1.44634</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="54" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B47" s="86">
-        <v>0.21004999999999999</v>
+        <v>0</v>
       </c>
       <c r="C47" s="83">
-        <v>7.1999999999999995E-2</v>
+        <v>0</v>
       </c>
       <c r="D47" s="86">
-        <v>71.354494000000003</v>
+        <v>51.463762000000003</v>
       </c>
       <c r="E47" s="83">
-        <v>20.506572999999999</v>
+        <v>12.960713999999999</v>
       </c>
       <c r="F47" s="86">
         <v>0</v>
       </c>
       <c r="G47" s="83">
         <v>0</v>
       </c>
       <c r="H47" s="86">
-        <v>3.0293830000000002</v>
+        <v>1.4988319999999999</v>
       </c>
       <c r="I47" s="83">
-        <v>0.52544199999999996</v>
+        <v>0.18576599999999999</v>
       </c>
       <c r="J47" s="86">
-        <v>29.157036000000002</v>
+        <v>20.491059</v>
       </c>
       <c r="K47" s="83">
-        <v>5.9044530000000002</v>
+        <v>3.8661249999999998</v>
       </c>
       <c r="L47" s="86">
-        <v>5.4950109999999999</v>
+        <v>4.7389130000000002</v>
       </c>
       <c r="M47" s="91">
-        <v>1.6484300000000001</v>
+        <v>1.6082719999999999</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A48" s="54" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B48" s="86">
-        <v>6.9324999999999998E-2</v>
+        <v>0.52749999999999997</v>
       </c>
       <c r="C48" s="83">
-        <v>2.35E-2</v>
+        <v>0</v>
       </c>
       <c r="D48" s="86">
-        <v>50.724966999999999</v>
+        <v>54.751117999999998</v>
       </c>
       <c r="E48" s="83">
-        <v>14.22845</v>
+        <v>13.926238</v>
       </c>
       <c r="F48" s="86">
         <v>0</v>
       </c>
       <c r="G48" s="83">
         <v>0</v>
       </c>
       <c r="H48" s="86">
-        <v>1.572667</v>
+        <v>1.9710319999999999</v>
       </c>
       <c r="I48" s="83">
-        <v>0.26019900000000001</v>
+        <v>0</v>
       </c>
       <c r="J48" s="86">
-        <v>27.518778999999999</v>
+        <v>21.46677</v>
       </c>
       <c r="K48" s="83">
-        <v>5.545865</v>
+        <v>4.2235440000000004</v>
       </c>
       <c r="L48" s="86">
-        <v>6.4381919999999999</v>
+        <v>3.4668459999999999</v>
       </c>
       <c r="M48" s="91">
-        <v>1.7641789999999999</v>
+        <v>1.5218750000000001</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="54" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B49" s="86">
-        <v>0.15125</v>
+        <v>0.32074999999999998</v>
       </c>
       <c r="C49" s="83">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="D49" s="86">
-        <v>48.632931999999997</v>
+        <v>49.285905</v>
       </c>
       <c r="E49" s="83">
-        <v>13.751897</v>
+        <v>12.651652</v>
       </c>
       <c r="F49" s="86">
         <v>0</v>
       </c>
       <c r="G49" s="83">
         <v>0</v>
       </c>
       <c r="H49" s="86">
-        <v>1.661313</v>
+        <v>1.6445099999999999</v>
       </c>
       <c r="I49" s="83">
-        <v>0.24390500000000001</v>
+        <v>0.199909</v>
       </c>
       <c r="J49" s="86">
-        <v>29.142593999999999</v>
+        <v>22.288019999999999</v>
       </c>
       <c r="K49" s="83">
-        <v>5.9255820000000003</v>
+        <v>4.5149379999999999</v>
       </c>
       <c r="L49" s="86">
-        <v>4.4759900000000004</v>
+        <v>5.136164</v>
       </c>
       <c r="M49" s="91">
-        <v>1.31176</v>
+        <v>1.610819</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A50" s="54" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B50" s="86">
+        <v>0.22512299999999999</v>
+      </c>
+      <c r="C50" s="83">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="C50" s="83">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="86">
-        <v>55.292943999999999</v>
+        <v>63.183244999999999</v>
       </c>
       <c r="E50" s="83">
-        <v>15.430199999999999</v>
+        <v>16.344021999999999</v>
       </c>
       <c r="F50" s="86">
         <v>0</v>
       </c>
       <c r="G50" s="83">
         <v>0</v>
       </c>
       <c r="H50" s="86">
-        <v>1.0428949999999999</v>
+        <v>3.1235019999999998</v>
       </c>
       <c r="I50" s="83">
-        <v>0.16068399999999999</v>
+        <v>0.39166200000000001</v>
       </c>
       <c r="J50" s="86">
-        <v>33.253762999999999</v>
+        <v>21.730067999999999</v>
       </c>
       <c r="K50" s="83">
-        <v>6.7640739999999999</v>
+        <v>4.4250400000000001</v>
       </c>
       <c r="L50" s="86">
-        <v>4.7852360000000003</v>
+        <v>5.1755199999999997</v>
       </c>
       <c r="M50" s="91">
-        <v>1.7971170000000001</v>
+        <v>1.817739</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A51" s="54" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B51" s="86">
-        <v>0.138075</v>
+        <v>7.6249999999999998E-2</v>
       </c>
       <c r="C51" s="83">
-        <v>4.8500000000000001E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D51" s="86">
-        <v>57.200802000000003</v>
+        <v>69.815110000000004</v>
       </c>
       <c r="E51" s="83">
-        <v>15.672267</v>
+        <v>18.826841999999999</v>
       </c>
       <c r="F51" s="86">
         <v>0</v>
       </c>
       <c r="G51" s="83">
         <v>0</v>
       </c>
       <c r="H51" s="86">
-        <v>1.565115</v>
+        <v>1.3298700000000001</v>
       </c>
       <c r="I51" s="83">
-        <v>0.22826199999999999</v>
+        <v>0.159914</v>
       </c>
       <c r="J51" s="86">
-        <v>32.952773999999998</v>
+        <v>18.279102999999999</v>
       </c>
       <c r="K51" s="83">
-        <v>6.6776410000000004</v>
+        <v>3.7410130000000001</v>
       </c>
       <c r="L51" s="86">
-        <v>3.3988119999999999</v>
+        <v>6.7928540000000002</v>
       </c>
       <c r="M51" s="91">
-        <v>1.755307</v>
+        <v>2.0353690000000002</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A52" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B52" s="86">
+        <v>0.21104999999999999</v>
+      </c>
+      <c r="C52" s="83">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="D52" s="86">
+        <v>54.230654000000001</v>
+      </c>
+      <c r="E52" s="83">
+        <v>15.327590000000001</v>
+      </c>
+      <c r="F52" s="86">
+        <v>0</v>
+      </c>
+      <c r="G52" s="83">
+        <v>0</v>
+      </c>
+      <c r="H52" s="86">
+        <v>1.155413</v>
+      </c>
+      <c r="I52" s="83">
+        <v>0.150558</v>
+      </c>
+      <c r="J52" s="86">
+        <v>15.957684</v>
+      </c>
+      <c r="K52" s="83">
+        <v>3.3942139999999998</v>
+      </c>
+      <c r="L52" s="86">
+        <v>3.0799750000000001</v>
+      </c>
+      <c r="M52" s="91">
+        <v>1.1676390000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="54" t="s">
         <v>127</v>
       </c>
-      <c r="B52" s="86">
-[...74 lines deleted...]
-        <v>19.031009000000001</v>
+      <c r="B53" s="86">
+        <v>6.4799999999999996E-2</v>
+      </c>
+      <c r="C53" s="83">
+        <v>2.4E-2</v>
+      </c>
+      <c r="D53" s="86">
+        <v>46.363692999999998</v>
+      </c>
+      <c r="E53" s="83">
+        <v>13.332470000000001</v>
+      </c>
+      <c r="F53" s="86">
+        <v>0</v>
+      </c>
+      <c r="G53" s="83">
+        <v>0</v>
+      </c>
+      <c r="H53" s="86">
+        <v>0.74960700000000002</v>
+      </c>
+      <c r="I53" s="83">
+        <v>7.6581999999999997E-2</v>
+      </c>
+      <c r="J53" s="86">
+        <v>16.855888</v>
+      </c>
+      <c r="K53" s="83">
+        <v>3.532924</v>
+      </c>
+      <c r="L53" s="86">
+        <v>6.2768410000000001</v>
+      </c>
+      <c r="M53" s="91">
+        <v>1.8047690000000001</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A54" s="54" t="s">
-[...36 lines deleted...]
-        <v>1.7248000000000001</v>
+      <c r="A54" s="55">
+        <v>2026</v>
+      </c>
+      <c r="B54" s="87">
+        <v>0.68249700000000002</v>
+      </c>
+      <c r="C54" s="84">
+        <v>0.248</v>
+      </c>
+      <c r="D54" s="87">
+        <v>179.721251</v>
+      </c>
+      <c r="E54" s="84">
+        <v>51.761371000000004</v>
+      </c>
+      <c r="F54" s="87">
+        <v>0</v>
+      </c>
+      <c r="G54" s="84">
+        <v>0</v>
+      </c>
+      <c r="H54" s="87">
+        <v>6.4695770000000001</v>
+      </c>
+      <c r="I54" s="84">
+        <v>0.89527400000000001</v>
+      </c>
+      <c r="J54" s="87">
+        <v>54.846929000000003</v>
+      </c>
+      <c r="K54" s="84">
+        <v>12.014970999999999</v>
+      </c>
+      <c r="L54" s="87">
+        <v>17.021825</v>
+      </c>
+      <c r="M54" s="92">
+        <v>5.0685750000000001</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B55" s="86">
-        <v>0.205625</v>
-[...2 lines deleted...]
-        <v>7.0499999999999993E-2</v>
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="C55" s="111">
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D55" s="86">
-        <v>68.060303000000005</v>
+        <v>51.251879000000002</v>
       </c>
       <c r="E55" s="83">
-        <v>18.216660000000001</v>
-[...4 lines deleted...]
-      <c r="G55" s="112">
+        <v>14.636259000000001</v>
+      </c>
+      <c r="F55" s="112">
+        <v>0</v>
+      </c>
+      <c r="G55" s="111">
         <v>0</v>
       </c>
       <c r="H55" s="86">
-        <v>1.4229350000000001</v>
+        <v>2.1065040000000002</v>
       </c>
       <c r="I55" s="83">
-        <v>0.20019999999999999</v>
+        <v>0.289157</v>
       </c>
       <c r="J55" s="86">
-        <v>24.171552999999999</v>
+        <v>18.774277000000001</v>
       </c>
       <c r="K55" s="83">
-        <v>4.8477249999999996</v>
+        <v>4.1815800000000003</v>
       </c>
       <c r="L55" s="86">
-        <v>5.7278700000000002</v>
+        <v>5.3180569999999996</v>
       </c>
       <c r="M55" s="91">
-        <v>1.786753</v>
+        <v>1.5281100000000001</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B56" s="86">
+        <v>0.20379700000000001</v>
+      </c>
+      <c r="C56" s="111">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="C56" s="112">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="86">
-        <v>56.692959000000002</v>
+        <v>55.300136000000002</v>
       </c>
       <c r="E56" s="83">
-        <v>15.234631</v>
-[...4 lines deleted...]
-      <c r="G56" s="112">
+        <v>15.872698</v>
+      </c>
+      <c r="F56" s="112">
+        <v>0</v>
+      </c>
+      <c r="G56" s="111">
         <v>0</v>
       </c>
       <c r="H56" s="86">
-        <v>1.326889</v>
+        <v>2.1592739999999999</v>
       </c>
       <c r="I56" s="83">
-        <v>0.18218400000000001</v>
+        <v>0.31509100000000001</v>
       </c>
       <c r="J56" s="86">
-        <v>20.855515</v>
+        <v>15.661624</v>
       </c>
       <c r="K56" s="83">
-        <v>4.2047610000000004</v>
+        <v>3.4745020000000002</v>
       </c>
       <c r="L56" s="86">
-        <v>4.5747470000000003</v>
+        <v>6.042033</v>
       </c>
       <c r="M56" s="91">
-        <v>2.0197440000000002</v>
+        <v>1.72302</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B57" s="86">
-        <v>6.8150000000000002E-2</v>
-[...2 lines deleted...]
-        <v>2.35E-2</v>
+        <v>0.41370000000000001</v>
+      </c>
+      <c r="C57" s="111">
+        <v>0.14799999999999999</v>
       </c>
       <c r="D57" s="86">
-        <v>48.119396000000002</v>
+        <v>73.169235999999998</v>
       </c>
       <c r="E57" s="83">
-        <v>12.647698</v>
-[...4 lines deleted...]
-      <c r="G57" s="112">
+        <v>21.252414000000002</v>
+      </c>
+      <c r="F57" s="112">
+        <v>0</v>
+      </c>
+      <c r="G57" s="111">
         <v>0</v>
       </c>
       <c r="H57" s="86">
-        <v>1.643718</v>
+        <v>2.2037990000000001</v>
       </c>
       <c r="I57" s="83">
-        <v>0.20404700000000001</v>
+        <v>0.29102600000000001</v>
       </c>
       <c r="J57" s="86">
-        <v>22.987444</v>
+        <v>20.411028000000002</v>
       </c>
       <c r="K57" s="83">
-        <v>4.31595</v>
+        <v>4.3588889999999996</v>
       </c>
       <c r="L57" s="86">
-        <v>6.3889860000000001</v>
+        <v>5.6617350000000002</v>
       </c>
       <c r="M57" s="91">
-        <v>2.2916590000000001</v>
-[...4 lines deleted...]
-        <v>120</v>
+        <v>1.817445</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="54">
+        <v>0</v>
       </c>
       <c r="B58" s="86">
-        <v>6.8150000000000002E-2</v>
-[...2 lines deleted...]
-        <v>2.35E-2</v>
+        <v>0</v>
+      </c>
+      <c r="C58" s="111">
+        <v>0</v>
       </c>
       <c r="D58" s="86">
-        <v>53.512171000000002</v>
+        <v>0</v>
       </c>
       <c r="E58" s="83">
-        <v>13.915815</v>
-[...4 lines deleted...]
-      <c r="G58" s="112">
+        <v>0</v>
+      </c>
+      <c r="F58" s="112">
+        <v>0</v>
+      </c>
+      <c r="G58" s="111">
         <v>0</v>
       </c>
       <c r="H58" s="86">
-        <v>2.151329</v>
+        <v>0</v>
       </c>
       <c r="I58" s="83">
-        <v>0.26556600000000002</v>
+        <v>0</v>
       </c>
       <c r="J58" s="86">
-        <v>22.580249999999999</v>
+        <v>0</v>
       </c>
       <c r="K58" s="83">
-        <v>4.392703</v>
+        <v>0</v>
       </c>
       <c r="L58" s="86">
-        <v>6.1629930000000002</v>
+        <v>0</v>
       </c>
       <c r="M58" s="91">
-        <v>1.44634</v>
-[...4 lines deleted...]
-        <v>121</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="54">
+        <v>0</v>
       </c>
       <c r="B59" s="86">
         <v>0</v>
       </c>
-      <c r="C59" s="112">
+      <c r="C59" s="111">
         <v>0</v>
       </c>
       <c r="D59" s="86">
-        <v>51.463762000000003</v>
+        <v>0</v>
       </c>
       <c r="E59" s="83">
-        <v>12.960713999999999</v>
-[...4 lines deleted...]
-      <c r="G59" s="112">
+        <v>0</v>
+      </c>
+      <c r="F59" s="112">
+        <v>0</v>
+      </c>
+      <c r="G59" s="111">
         <v>0</v>
       </c>
       <c r="H59" s="86">
-        <v>1.4988319999999999</v>
+        <v>0</v>
       </c>
       <c r="I59" s="83">
-        <v>0.18576599999999999</v>
+        <v>0</v>
       </c>
       <c r="J59" s="86">
-        <v>20.491059</v>
+        <v>0</v>
       </c>
       <c r="K59" s="83">
-        <v>3.8661249999999998</v>
+        <v>0</v>
       </c>
       <c r="L59" s="86">
-        <v>4.7389130000000002</v>
+        <v>0</v>
       </c>
       <c r="M59" s="91">
-        <v>1.6082719999999999</v>
-[...4 lines deleted...]
-        <v>122</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="54">
+        <v>0</v>
       </c>
       <c r="B60" s="86">
-        <v>0.52749999999999997</v>
-[...1 lines deleted...]
-      <c r="C60" s="112">
+        <v>0</v>
+      </c>
+      <c r="C60" s="111">
         <v>0</v>
       </c>
       <c r="D60" s="86">
-        <v>54.751117999999998</v>
+        <v>0</v>
       </c>
       <c r="E60" s="83">
-        <v>13.926238</v>
-[...4 lines deleted...]
-      <c r="G60" s="112">
+        <v>0</v>
+      </c>
+      <c r="F60" s="112">
+        <v>0</v>
+      </c>
+      <c r="G60" s="111">
         <v>0</v>
       </c>
       <c r="H60" s="86">
-        <v>1.9710319999999999</v>
+        <v>0</v>
       </c>
       <c r="I60" s="83">
         <v>0</v>
       </c>
       <c r="J60" s="86">
-        <v>21.46677</v>
+        <v>0</v>
       </c>
       <c r="K60" s="83">
-        <v>4.2235440000000004</v>
+        <v>0</v>
       </c>
       <c r="L60" s="86">
-        <v>3.4668459999999999</v>
+        <v>0</v>
       </c>
       <c r="M60" s="91">
-        <v>1.5218750000000001</v>
-[...4 lines deleted...]
-        <v>123</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="54">
+        <v>0</v>
       </c>
       <c r="B61" s="86">
-        <v>0.32074999999999998</v>
-[...2 lines deleted...]
-        <v>0.1</v>
+        <v>0</v>
+      </c>
+      <c r="C61" s="111">
+        <v>0</v>
       </c>
       <c r="D61" s="86">
-        <v>49.285905</v>
+        <v>0</v>
       </c>
       <c r="E61" s="83">
-        <v>12.651652</v>
-[...4 lines deleted...]
-      <c r="G61" s="112">
+        <v>0</v>
+      </c>
+      <c r="F61" s="112">
+        <v>0</v>
+      </c>
+      <c r="G61" s="111">
         <v>0</v>
       </c>
       <c r="H61" s="86">
-        <v>1.6445099999999999</v>
+        <v>0</v>
       </c>
       <c r="I61" s="83">
-        <v>0.199909</v>
+        <v>0</v>
       </c>
       <c r="J61" s="86">
-        <v>22.288019999999999</v>
+        <v>0</v>
       </c>
       <c r="K61" s="83">
-        <v>4.5149379999999999</v>
+        <v>0</v>
       </c>
       <c r="L61" s="86">
-        <v>5.136164</v>
+        <v>0</v>
       </c>
       <c r="M61" s="91">
-        <v>1.610819</v>
-[...4 lines deleted...]
-        <v>124</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="54">
+        <v>0</v>
       </c>
       <c r="B62" s="86">
-        <v>0.22512299999999999</v>
-[...2 lines deleted...]
-        <v>7.4999999999999997E-2</v>
+        <v>0</v>
+      </c>
+      <c r="C62" s="111">
+        <v>0</v>
       </c>
       <c r="D62" s="86">
-        <v>63.183244999999999</v>
+        <v>0</v>
       </c>
       <c r="E62" s="83">
-        <v>16.344021999999999</v>
-[...4 lines deleted...]
-      <c r="G62" s="112">
+        <v>0</v>
+      </c>
+      <c r="F62" s="112">
+        <v>0</v>
+      </c>
+      <c r="G62" s="111">
         <v>0</v>
       </c>
       <c r="H62" s="86">
-        <v>3.1235019999999998</v>
+        <v>0</v>
       </c>
       <c r="I62" s="83">
-        <v>0.39166200000000001</v>
+        <v>0</v>
       </c>
       <c r="J62" s="86">
-        <v>21.730067999999999</v>
+        <v>0</v>
       </c>
       <c r="K62" s="83">
-        <v>4.4250400000000001</v>
+        <v>0</v>
       </c>
       <c r="L62" s="86">
-        <v>5.1755199999999997</v>
+        <v>0</v>
       </c>
       <c r="M62" s="91">
-        <v>1.817739</v>
-[...4 lines deleted...]
-        <v>125</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="54">
+        <v>0</v>
       </c>
       <c r="B63" s="86">
-        <v>7.6249999999999998E-2</v>
-[...2 lines deleted...]
-        <v>2.5000000000000001E-2</v>
+        <v>0</v>
+      </c>
+      <c r="C63" s="111">
+        <v>0</v>
       </c>
       <c r="D63" s="86">
-        <v>69.815110000000004</v>
+        <v>0</v>
       </c>
       <c r="E63" s="83">
-        <v>18.826841999999999</v>
-[...4 lines deleted...]
-      <c r="G63" s="112">
+        <v>0</v>
+      </c>
+      <c r="F63" s="112">
+        <v>0</v>
+      </c>
+      <c r="G63" s="111">
         <v>0</v>
       </c>
       <c r="H63" s="86">
-        <v>1.3298700000000001</v>
+        <v>0</v>
       </c>
       <c r="I63" s="83">
-        <v>0.159914</v>
+        <v>0</v>
       </c>
       <c r="J63" s="86">
-        <v>18.279102999999999</v>
+        <v>0</v>
       </c>
       <c r="K63" s="83">
-        <v>3.7410130000000001</v>
+        <v>0</v>
       </c>
       <c r="L63" s="86">
-        <v>6.7928540000000002</v>
+        <v>0</v>
       </c>
       <c r="M63" s="91">
-        <v>2.0353690000000002</v>
-[...4 lines deleted...]
-        <v>126</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="54">
+        <v>0</v>
       </c>
       <c r="B64" s="86">
-        <v>0.21104999999999999</v>
-[...2 lines deleted...]
-        <v>7.3999999999999996E-2</v>
+        <v>0</v>
+      </c>
+      <c r="C64" s="111">
+        <v>0</v>
       </c>
       <c r="D64" s="86">
-        <v>54.230654000000001</v>
+        <v>0</v>
       </c>
       <c r="E64" s="83">
-        <v>15.327590000000001</v>
-[...4 lines deleted...]
-      <c r="G64" s="112">
+        <v>0</v>
+      </c>
+      <c r="F64" s="112">
+        <v>0</v>
+      </c>
+      <c r="G64" s="111">
         <v>0</v>
       </c>
       <c r="H64" s="86">
-        <v>1.155413</v>
+        <v>0</v>
       </c>
       <c r="I64" s="83">
-        <v>0.150558</v>
+        <v>0</v>
       </c>
       <c r="J64" s="86">
-        <v>15.957684</v>
+        <v>0</v>
       </c>
       <c r="K64" s="83">
-        <v>3.3942139999999998</v>
+        <v>0</v>
       </c>
       <c r="L64" s="86">
-        <v>3.0799750000000001</v>
+        <v>0</v>
       </c>
       <c r="M64" s="91">
-        <v>1.1676390000000001</v>
-[...59 lines deleted...]
-      <c r="A67" s="57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="6.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="56"/>
+      <c r="B65" s="88"/>
+      <c r="C65" s="93"/>
+      <c r="D65" s="88"/>
+      <c r="E65" s="93"/>
+      <c r="F65" s="88"/>
+      <c r="G65" s="93"/>
+      <c r="H65" s="88"/>
+      <c r="I65" s="93"/>
+      <c r="J65" s="88"/>
+      <c r="K65" s="93"/>
+      <c r="L65" s="88"/>
+      <c r="M65" s="94"/>
+    </row>
+    <row r="66" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="57" t="s">
         <v>115</v>
       </c>
-      <c r="B67" s="89"/>
-[...13 lines deleted...]
-      <c r="A68" s="122" t="s">
+      <c r="B66" s="89"/>
+      <c r="C66" s="58"/>
+      <c r="D66" s="58"/>
+      <c r="E66" s="58"/>
+      <c r="F66" s="58"/>
+      <c r="G66" s="58"/>
+      <c r="H66" s="58"/>
+      <c r="I66" s="58"/>
+      <c r="J66" s="58"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="89"/>
+      <c r="M66" s="58"/>
+    </row>
+    <row r="67" spans="1:13" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="120" t="s">
         <v>26</v>
       </c>
-      <c r="B68" s="122"/>
-[...13 lines deleted...]
-      <c r="A69" s="122" t="s">
+      <c r="B67" s="120"/>
+      <c r="C67" s="120"/>
+      <c r="D67" s="120"/>
+      <c r="E67" s="120"/>
+      <c r="F67" s="120"/>
+      <c r="G67" s="120"/>
+      <c r="H67" s="120"/>
+      <c r="I67" s="120"/>
+      <c r="J67" s="120"/>
+      <c r="K67" s="120"/>
+      <c r="L67" s="120"/>
+      <c r="M67" s="120"/>
+    </row>
+    <row r="68" spans="1:13" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="120" t="s">
         <v>27</v>
       </c>
-      <c r="B69" s="122"/>
-[...13 lines deleted...]
-      <c r="A70" s="59" t="s">
+      <c r="B68" s="120"/>
+      <c r="C68" s="120"/>
+      <c r="D68" s="120"/>
+      <c r="E68" s="120"/>
+      <c r="F68" s="120"/>
+      <c r="G68" s="120"/>
+      <c r="H68" s="120"/>
+      <c r="I68" s="120"/>
+      <c r="J68" s="120"/>
+      <c r="K68" s="120"/>
+      <c r="L68" s="120"/>
+      <c r="M68" s="120"/>
+    </row>
+    <row r="69" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B70" s="58"/>
-[...13 lines deleted...]
-      <c r="A71" s="119" t="s">
+      <c r="B69" s="58"/>
+      <c r="C69" s="58"/>
+      <c r="D69" s="58"/>
+      <c r="E69" s="58"/>
+      <c r="F69" s="58"/>
+      <c r="G69" s="58"/>
+      <c r="H69" s="58"/>
+      <c r="I69" s="58"/>
+      <c r="J69" s="58"/>
+      <c r="K69" s="58"/>
+      <c r="L69" s="58"/>
+      <c r="M69" s="58"/>
+    </row>
+    <row r="70" spans="1:13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B71" s="119"/>
-[...13 lines deleted...]
-      <c r="A72" s="59" t="s">
+      <c r="B70" s="117"/>
+      <c r="C70" s="117"/>
+      <c r="D70" s="117"/>
+      <c r="E70" s="117"/>
+      <c r="F70" s="117"/>
+      <c r="G70" s="117"/>
+      <c r="H70" s="117"/>
+      <c r="I70" s="117"/>
+      <c r="J70" s="117"/>
+      <c r="K70" s="117"/>
+      <c r="L70" s="117"/>
+      <c r="M70" s="117"/>
+    </row>
+    <row r="71" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="B72" s="58"/>
-[...13 lines deleted...]
-      <c r="A73" s="119" t="s">
+      <c r="B71" s="58"/>
+      <c r="C71" s="58"/>
+      <c r="D71" s="58"/>
+      <c r="E71" s="58"/>
+      <c r="F71" s="58"/>
+      <c r="G71" s="58"/>
+      <c r="H71" s="58"/>
+      <c r="I71" s="58"/>
+      <c r="J71" s="58"/>
+      <c r="K71" s="58"/>
+      <c r="L71" s="58"/>
+      <c r="M71" s="58"/>
+    </row>
+    <row r="72" spans="1:13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="B73" s="119"/>
-[...12 lines deleted...]
-    <row r="74" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="117"/>
+      <c r="L72" s="117"/>
+      <c r="M72" s="117"/>
+    </row>
+    <row r="73" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A71:M71"/>
+    <mergeCell ref="A70:M70"/>
     <mergeCell ref="L3:M3"/>
+    <mergeCell ref="A67:M67"/>
     <mergeCell ref="A68:M68"/>
-    <mergeCell ref="A69:M69"/>
-    <mergeCell ref="A73:M73"/>
+    <mergeCell ref="A72:M72"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.0236220472440944" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B7DB827-97CE-4B98-AEE6-2603DDF744FF}">
   <sheetPr codeName="Planilha1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U35"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N38" sqref="N38"/>
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
@@ -23762,108 +23789,108 @@
     <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
     </row>
     <row r="3" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
-      <c r="B3" s="125">
-[...5 lines deleted...]
-      <c r="D3" s="125">
+      <c r="B3" s="123">
         <v>2017</v>
       </c>
-      <c r="E3" s="126">
-[...2 lines deleted...]
-      <c r="F3" s="125">
+      <c r="C3" s="124">
+        <v>0</v>
+      </c>
+      <c r="D3" s="123">
         <v>2018</v>
       </c>
-      <c r="G3" s="126">
-[...2 lines deleted...]
-      <c r="H3" s="125">
+      <c r="E3" s="124">
+        <v>0</v>
+      </c>
+      <c r="F3" s="123">
         <v>2019</v>
       </c>
-      <c r="I3" s="126">
-[...2 lines deleted...]
-      <c r="J3" s="125">
+      <c r="G3" s="124">
+        <v>0</v>
+      </c>
+      <c r="H3" s="123">
         <v>2020</v>
       </c>
-      <c r="K3" s="127">
-[...2 lines deleted...]
-      <c r="L3" s="125">
+      <c r="I3" s="124">
+        <v>0</v>
+      </c>
+      <c r="J3" s="123">
         <v>2021</v>
       </c>
-      <c r="M3" s="126">
-[...2 lines deleted...]
-      <c r="N3" s="125">
+      <c r="K3" s="125">
+        <v>0</v>
+      </c>
+      <c r="L3" s="123">
         <v>2022</v>
       </c>
-      <c r="O3" s="126">
-[...2 lines deleted...]
-      <c r="P3" s="125">
+      <c r="M3" s="124">
+        <v>0</v>
+      </c>
+      <c r="N3" s="123">
         <v>2023</v>
       </c>
-      <c r="Q3" s="126">
-[...2 lines deleted...]
-      <c r="R3" s="125">
+      <c r="O3" s="124">
+        <v>0</v>
+      </c>
+      <c r="P3" s="123">
         <v>2024</v>
       </c>
-      <c r="S3" s="126">
-[...2 lines deleted...]
-      <c r="T3" s="125">
+      <c r="Q3" s="124">
+        <v>0</v>
+      </c>
+      <c r="R3" s="123">
         <v>2025</v>
       </c>
-      <c r="U3" s="127">
+      <c r="S3" s="124">
+        <v>0</v>
+      </c>
+      <c r="T3" s="123">
+        <v>2026</v>
+      </c>
+      <c r="U3" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="62" t="s">
         <v>100</v>
       </c>
       <c r="C4" s="64" t="s">
         <v>101</v>
       </c>
       <c r="D4" s="62" t="s">
         <v>100</v>
       </c>
       <c r="E4" s="64" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="62" t="s">
         <v>100</v>
       </c>
       <c r="G4" s="64" t="s">
         <v>101</v>
       </c>
@@ -23893,255 +23920,255 @@
       </c>
       <c r="P4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="Q4" s="43" t="s">
         <v>101</v>
       </c>
       <c r="R4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="S4" s="43" t="s">
         <v>101</v>
       </c>
       <c r="T4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="U4" s="43" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="17" t="s">
         <v>107</v>
       </c>
       <c r="B5" s="103">
-        <v>0.77186200000000005</v>
+        <v>5.0588859999999993</v>
       </c>
       <c r="C5" s="104">
-        <v>0.2732</v>
+        <v>1.28735</v>
       </c>
       <c r="D5" s="103">
-        <v>5.0588859999999993</v>
+        <v>3.999409</v>
       </c>
       <c r="E5" s="104">
-        <v>1.28735</v>
+        <v>0.98399999999999999</v>
       </c>
       <c r="F5" s="103">
-        <v>3.999409</v>
+        <v>1.3352649999999999</v>
       </c>
       <c r="G5" s="104">
-        <v>0.98399999999999999</v>
+        <v>0.28592400000000001</v>
       </c>
       <c r="H5" s="103">
-        <v>1.3352649999999999</v>
+        <v>1.3924780000000001</v>
       </c>
       <c r="I5" s="104">
-        <v>0.28592400000000001</v>
+        <v>0.45897299999999996</v>
       </c>
       <c r="J5" s="103">
-        <v>1.3924780000000001</v>
+        <v>9.031962</v>
       </c>
       <c r="K5" s="104">
-        <v>0.45897299999999996</v>
+        <v>2.5461310000000004</v>
       </c>
       <c r="L5" s="103">
-        <v>9.031962</v>
+        <v>12.784597999999999</v>
       </c>
       <c r="M5" s="104">
-        <v>2.5461310000000004</v>
+        <v>2.8605149999999999</v>
       </c>
       <c r="N5" s="103">
-        <v>12.784597999999999</v>
+        <v>17.175028999999999</v>
       </c>
       <c r="O5" s="104">
-        <v>2.8605149999999999</v>
+        <v>2.961579</v>
       </c>
       <c r="P5" s="103">
-        <v>17.175028999999999</v>
+        <v>1.7785360000000001</v>
       </c>
       <c r="Q5" s="104">
-        <v>2.961579</v>
+        <v>0.5784999999999999</v>
       </c>
       <c r="R5" s="103">
-        <v>1.7785360000000001</v>
+        <v>1.9173199999999999</v>
       </c>
       <c r="S5" s="104">
-        <v>0.5784999999999999</v>
+        <v>0.46549999999999997</v>
       </c>
       <c r="T5" s="103">
-        <v>1.8525199999999999</v>
+        <v>0.68249700000000002</v>
       </c>
       <c r="U5" s="104">
-        <v>0.4415</v>
+        <v>0.248</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B6" s="86">
-        <v>5.4022000000000001E-2</v>
+        <v>9.9500000000000005E-3</v>
       </c>
       <c r="C6" s="91">
-        <v>6.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="D6" s="86">
-        <v>9.9500000000000005E-3</v>
+        <v>0</v>
       </c>
       <c r="E6" s="91">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="F6" s="86">
         <v>0</v>
       </c>
       <c r="G6" s="91">
         <v>0</v>
       </c>
       <c r="H6" s="86">
-        <v>0</v>
+        <v>0.58743999999999996</v>
       </c>
       <c r="I6" s="91">
-        <v>0</v>
+        <v>0.28149999999999997</v>
       </c>
       <c r="J6" s="86">
-        <v>0.58743999999999996</v>
+        <v>1.178185</v>
       </c>
       <c r="K6" s="91">
-        <v>0.28149999999999997</v>
+        <v>0.45400000000000001</v>
       </c>
       <c r="L6" s="86">
-        <v>1.178185</v>
+        <v>1.339296</v>
       </c>
       <c r="M6" s="91">
-        <v>0.45400000000000001</v>
+        <v>0.35759999999999997</v>
       </c>
       <c r="N6" s="86">
-        <v>1.339296</v>
+        <v>0.90273700000000001</v>
       </c>
       <c r="O6" s="91">
-        <v>0.35759999999999997</v>
+        <v>0.29609999999999997</v>
       </c>
       <c r="P6" s="86">
-        <v>0.90273700000000001</v>
+        <v>1.4714560000000001</v>
       </c>
       <c r="Q6" s="91">
-        <v>0.29609999999999997</v>
+        <v>0.50749999999999995</v>
       </c>
       <c r="R6" s="86">
-        <v>1.4714560000000001</v>
+        <v>1.6640699999999999</v>
       </c>
       <c r="S6" s="91">
-        <v>0.50749999999999995</v>
+        <v>0.41549999999999998</v>
       </c>
       <c r="T6" s="86">
-        <v>1.59927</v>
+        <v>0.68249700000000002</v>
       </c>
       <c r="U6" s="91">
-        <v>0.39150000000000001</v>
+        <v>0.248</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="86">
-        <v>0.71784000000000003</v>
+        <v>4.5431999999999997</v>
       </c>
       <c r="C7" s="91">
-        <v>0.26719999999999999</v>
+        <v>1.008</v>
       </c>
       <c r="D7" s="86">
-        <v>4.5431999999999997</v>
+        <v>3.999409</v>
       </c>
       <c r="E7" s="91">
-        <v>1.008</v>
+        <v>0.98399999999999999</v>
       </c>
       <c r="F7" s="86">
-        <v>3.999409</v>
+        <v>1.3352649999999999</v>
       </c>
       <c r="G7" s="91">
-        <v>0.98399999999999999</v>
+        <v>0.28592400000000001</v>
       </c>
       <c r="H7" s="86">
-        <v>1.3352649999999999</v>
+        <v>0.80503800000000003</v>
       </c>
       <c r="I7" s="91">
-        <v>0.28592400000000001</v>
+        <v>0.17747299999999999</v>
       </c>
       <c r="J7" s="86">
-        <v>0.80503800000000003</v>
+        <v>7.853777</v>
       </c>
       <c r="K7" s="91">
-        <v>0.17747299999999999</v>
+        <v>2.0921310000000002</v>
       </c>
       <c r="L7" s="86">
-        <v>7.853777</v>
+        <v>11.445302</v>
       </c>
       <c r="M7" s="91">
-        <v>2.0921310000000002</v>
+        <v>2.5029149999999998</v>
       </c>
       <c r="N7" s="86">
-        <v>11.445302</v>
+        <v>16.272292</v>
       </c>
       <c r="O7" s="91">
-        <v>2.5029149999999998</v>
+        <v>2.6654789999999999</v>
       </c>
       <c r="P7" s="86">
-        <v>16.272292</v>
+        <v>0.30708000000000002</v>
       </c>
       <c r="Q7" s="91">
-        <v>2.6654789999999999</v>
+        <v>7.0999999999999994E-2</v>
       </c>
       <c r="R7" s="86">
-        <v>0.30708000000000002</v>
+        <v>0.25324999999999998</v>
       </c>
       <c r="S7" s="91">
-        <v>7.0999999999999994E-2</v>
+        <v>0.05</v>
       </c>
       <c r="T7" s="86">
-        <v>0.25324999999999998</v>
+        <v>0</v>
       </c>
       <c r="U7" s="91">
-        <v>0.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B8" s="86">
-        <v>0</v>
+        <v>0.50573599999999996</v>
       </c>
       <c r="C8" s="91">
-        <v>0</v>
+        <v>0.27834999999999999</v>
       </c>
       <c r="D8" s="86">
-        <v>0.50573599999999996</v>
+        <v>0</v>
       </c>
       <c r="E8" s="91">
-        <v>0.27834999999999999</v>
+        <v>0</v>
       </c>
       <c r="F8" s="86">
         <v>0</v>
       </c>
       <c r="G8" s="91">
         <v>0</v>
       </c>
       <c r="H8" s="86">
         <v>0</v>
       </c>
       <c r="I8" s="91">
         <v>0</v>
       </c>
       <c r="J8" s="86">
         <v>0</v>
       </c>
       <c r="K8" s="91">
         <v>0</v>
       </c>
       <c r="L8" s="86">
         <v>0</v>
       </c>
       <c r="M8" s="91">
         <v>0</v>
       </c>
@@ -24153,450 +24180,450 @@
       </c>
       <c r="P8" s="86">
         <v>0</v>
       </c>
       <c r="Q8" s="91">
         <v>0</v>
       </c>
       <c r="R8" s="86">
         <v>0</v>
       </c>
       <c r="S8" s="91">
         <v>0</v>
       </c>
       <c r="T8" s="86">
         <v>0</v>
       </c>
       <c r="U8" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="105">
-        <v>388.81090899999998</v>
+        <v>309.16562899999997</v>
       </c>
       <c r="C9" s="106">
-        <v>149.382454</v>
+        <v>95.005693000000008</v>
       </c>
       <c r="D9" s="105">
-        <v>309.16562899999997</v>
+        <v>258.71101299999998</v>
       </c>
       <c r="E9" s="106">
-        <v>95.005693000000008</v>
+        <v>91.698535000000007</v>
       </c>
       <c r="F9" s="105">
-        <v>258.71101299999998</v>
+        <v>239.513113</v>
       </c>
       <c r="G9" s="106">
-        <v>91.698535000000007</v>
+        <v>84.648134999999996</v>
       </c>
       <c r="H9" s="105">
-        <v>239.513113</v>
+        <v>335.01164299999999</v>
       </c>
       <c r="I9" s="106">
-        <v>84.648134999999996</v>
+        <v>113.01618000000001</v>
       </c>
       <c r="J9" s="105">
-        <v>335.01164299999999</v>
+        <v>241.15409299999999</v>
       </c>
       <c r="K9" s="106">
-        <v>113.01618000000001</v>
+        <v>74.072991999999999</v>
       </c>
       <c r="L9" s="105">
-        <v>241.15409299999999</v>
+        <v>439.76194299999997</v>
       </c>
       <c r="M9" s="106">
-        <v>74.072991999999999</v>
+        <v>106.29024800000001</v>
       </c>
       <c r="N9" s="105">
-        <v>439.76194299999997</v>
+        <v>727.53767799999991</v>
       </c>
       <c r="O9" s="106">
-        <v>106.29024800000001</v>
+        <v>195.4894480000001</v>
       </c>
       <c r="P9" s="105">
-        <v>727.53767799999991</v>
+        <v>628.44152899999995</v>
       </c>
       <c r="Q9" s="106">
-        <v>195.4894480000001</v>
+        <v>178.69998200000001</v>
       </c>
       <c r="R9" s="105">
-        <v>628.44152899999995</v>
+        <v>639.00915699999996</v>
       </c>
       <c r="S9" s="106">
-        <v>178.69998200000001</v>
+        <v>169.32487400000002</v>
       </c>
       <c r="T9" s="105">
-        <v>595.71378200000004</v>
+        <v>175.57568400000002</v>
       </c>
       <c r="U9" s="106">
-        <v>156.90040400000001</v>
+        <v>50.320870999999997</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="86">
-        <v>124.03812499999999</v>
+        <v>131.509096</v>
       </c>
       <c r="C10" s="91">
-        <v>48.544553999999998</v>
+        <v>40.946142999999999</v>
       </c>
       <c r="D10" s="86">
-        <v>131.509096</v>
+        <v>155.57966500000001</v>
       </c>
       <c r="E10" s="91">
-        <v>40.946142999999999</v>
+        <v>55.799185000000001</v>
       </c>
       <c r="F10" s="86">
-        <v>155.57966500000001</v>
+        <v>127.126558</v>
       </c>
       <c r="G10" s="91">
-        <v>55.799185000000001</v>
+        <v>45.182884999999999</v>
       </c>
       <c r="H10" s="86">
-        <v>127.126558</v>
+        <v>205.82179600000001</v>
       </c>
       <c r="I10" s="91">
-        <v>45.182884999999999</v>
+        <v>69.371430000000004</v>
       </c>
       <c r="J10" s="86">
-        <v>205.82179600000001</v>
+        <v>115.67149999999999</v>
       </c>
       <c r="K10" s="91">
-        <v>69.371430000000004</v>
+        <v>35.751942</v>
       </c>
       <c r="L10" s="86">
-        <v>115.67149999999999</v>
+        <v>239.40615199999999</v>
       </c>
       <c r="M10" s="91">
-        <v>35.751942</v>
+        <v>57.789948000000003</v>
       </c>
       <c r="N10" s="86">
-        <v>239.40615199999999</v>
+        <v>342.76177999999999</v>
       </c>
       <c r="O10" s="91">
-        <v>57.789948000000003</v>
+        <v>92.832032000000098</v>
       </c>
       <c r="P10" s="86">
-        <v>342.76177999999999</v>
+        <v>338.50978099999998</v>
       </c>
       <c r="Q10" s="91">
-        <v>92.832032000000098</v>
+        <v>94.346749000000003</v>
       </c>
       <c r="R10" s="86">
-        <v>338.50978099999998</v>
+        <v>364.41126200000002</v>
       </c>
       <c r="S10" s="91">
-        <v>94.346749000000003</v>
+        <v>96.845162999999999</v>
       </c>
       <c r="T10" s="86">
-        <v>338.75356699999998</v>
+        <v>98.780341000000007</v>
       </c>
       <c r="U10" s="91">
-        <v>89.224293000000003</v>
+        <v>29.359041999999999</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="86">
-        <v>262.04763400000002</v>
+        <v>175.632533</v>
       </c>
       <c r="C11" s="91">
-        <v>99.637900000000002</v>
+        <v>53.409550000000003</v>
       </c>
       <c r="D11" s="86">
-        <v>175.632533</v>
+        <v>96.491348000000002</v>
       </c>
       <c r="E11" s="91">
-        <v>53.409550000000003</v>
+        <v>33.449350000000003</v>
       </c>
       <c r="F11" s="86">
-        <v>96.491348000000002</v>
+        <v>103.596903</v>
       </c>
       <c r="G11" s="91">
-        <v>33.449350000000003</v>
+        <v>36.40325</v>
       </c>
       <c r="H11" s="86">
-        <v>103.596903</v>
+        <v>113.534909</v>
       </c>
       <c r="I11" s="91">
-        <v>36.40325</v>
+        <v>37.994750000000003</v>
       </c>
       <c r="J11" s="86">
-        <v>113.534909</v>
+        <v>113.865831</v>
       </c>
       <c r="K11" s="91">
-        <v>37.994750000000003</v>
+        <v>34.659050000000001</v>
       </c>
       <c r="L11" s="86">
-        <v>113.865831</v>
+        <v>175.75886399999999</v>
       </c>
       <c r="M11" s="91">
-        <v>34.659050000000001</v>
+        <v>42.1753</v>
       </c>
       <c r="N11" s="86">
-        <v>175.75886399999999</v>
+        <v>333.609196</v>
       </c>
       <c r="O11" s="91">
-        <v>42.1753</v>
+        <v>87.932416000000003</v>
       </c>
       <c r="P11" s="86">
-        <v>333.609196</v>
+        <v>243.22125800000001</v>
       </c>
       <c r="Q11" s="91">
-        <v>87.932416000000003</v>
+        <v>71.478233000000003</v>
       </c>
       <c r="R11" s="86">
-        <v>243.22125800000001</v>
+        <v>225.52897899999999</v>
       </c>
       <c r="S11" s="91">
-        <v>71.478233000000003</v>
+        <v>59.579711000000003</v>
       </c>
       <c r="T11" s="86">
-        <v>215.142799</v>
+        <v>57.139175999999999</v>
       </c>
       <c r="U11" s="91">
-        <v>56.876111000000002</v>
+        <v>15.186828999999999</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B12" s="86">
-        <v>2.7251500000000002</v>
+        <v>2.024</v>
       </c>
       <c r="C12" s="91">
-        <v>1.2</v>
+        <v>0.65</v>
       </c>
       <c r="D12" s="86">
-        <v>2.024</v>
+        <v>6.64</v>
       </c>
       <c r="E12" s="91">
-        <v>0.65</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="F12" s="86">
-        <v>6.64</v>
+        <v>8.7896520000000002</v>
       </c>
       <c r="G12" s="91">
-        <v>2.4500000000000002</v>
+        <v>3.0619999999999998</v>
       </c>
       <c r="H12" s="86">
-        <v>8.7896520000000002</v>
+        <v>15.654938</v>
       </c>
       <c r="I12" s="91">
-        <v>3.0619999999999998</v>
+        <v>5.65</v>
       </c>
       <c r="J12" s="86">
-        <v>15.654938</v>
+        <v>11.616762</v>
       </c>
       <c r="K12" s="91">
-        <v>5.65</v>
+        <v>3.6619999999999999</v>
       </c>
       <c r="L12" s="86">
-        <v>11.616762</v>
+        <v>24.596927000000001</v>
       </c>
       <c r="M12" s="91">
-        <v>3.6619999999999999</v>
+        <v>6.3250000000000002</v>
       </c>
       <c r="N12" s="86">
-        <v>24.596927000000001</v>
+        <v>51.166702000000001</v>
       </c>
       <c r="O12" s="91">
-        <v>6.3250000000000002</v>
+        <v>14.725</v>
       </c>
       <c r="P12" s="86">
-        <v>51.166702000000001</v>
+        <v>46.71049</v>
       </c>
       <c r="Q12" s="91">
-        <v>14.725</v>
+        <v>12.875</v>
       </c>
       <c r="R12" s="86">
-        <v>46.71049</v>
+        <v>49.068916000000002</v>
       </c>
       <c r="S12" s="91">
-        <v>12.875</v>
+        <v>12.9</v>
       </c>
       <c r="T12" s="86">
-        <v>41.817416000000001</v>
+        <v>19.656167</v>
       </c>
       <c r="U12" s="91">
-        <v>10.8</v>
+        <v>5.7750000000000004</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="107">
-        <v>1.3921029999999999</v>
+        <v>0.63011899999999998</v>
       </c>
       <c r="C13" s="108">
-        <v>2.4526840000000001</v>
+        <v>1.0830929999999999</v>
       </c>
       <c r="D13" s="107">
-        <v>0.63011899999999998</v>
+        <v>8.7575E-2</v>
       </c>
       <c r="E13" s="108">
-        <v>1.0830929999999999</v>
+        <v>0.144562</v>
       </c>
       <c r="F13" s="107">
-        <v>8.7575E-2</v>
+        <v>7.3655999999999999E-2</v>
       </c>
       <c r="G13" s="108">
-        <v>0.144562</v>
+        <v>0.126246</v>
       </c>
       <c r="H13" s="107">
-        <v>7.3655999999999999E-2</v>
+        <v>2.4156E-2</v>
       </c>
       <c r="I13" s="108">
-        <v>0.126246</v>
+        <v>4.2056000000000003E-2</v>
       </c>
       <c r="J13" s="107">
-        <v>2.4156E-2</v>
+        <v>2.4948000000000001E-2</v>
       </c>
       <c r="K13" s="108">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="L13" s="107">
-        <v>2.4948000000000001E-2</v>
+        <v>5.8409999999999997E-2</v>
       </c>
       <c r="M13" s="108">
-        <v>4.2056000000000003E-2</v>
+        <v>8.4112000000000006E-2</v>
       </c>
       <c r="N13" s="107">
-        <v>5.8409999999999997E-2</v>
+        <v>0.43817</v>
       </c>
       <c r="O13" s="108">
-        <v>8.4112000000000006E-2</v>
+        <v>0.612429</v>
       </c>
       <c r="P13" s="107">
-        <v>0.43817</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="108">
-        <v>0.612429</v>
+        <v>0</v>
       </c>
       <c r="R13" s="107">
-        <v>0</v>
+        <v>1.5422E-2</v>
       </c>
       <c r="S13" s="108">
-        <v>0</v>
+        <v>2.2062999999999999E-2</v>
       </c>
       <c r="T13" s="107">
-        <v>1.5422E-2</v>
+        <v>0</v>
       </c>
       <c r="U13" s="108">
-        <v>2.2062999999999999E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="86">
-        <v>1.1506909999999999</v>
+        <v>0.22995299999999999</v>
       </c>
       <c r="C14" s="91">
-        <v>2.05524</v>
+        <v>0.37646400000000002</v>
       </c>
       <c r="D14" s="86">
-        <v>0.22995299999999999</v>
+        <v>8.7575E-2</v>
       </c>
       <c r="E14" s="91">
-        <v>0.37646400000000002</v>
+        <v>0.144562</v>
       </c>
       <c r="F14" s="86">
-        <v>8.7575E-2</v>
+        <v>7.3655999999999999E-2</v>
       </c>
       <c r="G14" s="91">
-        <v>0.144562</v>
+        <v>0.126246</v>
       </c>
       <c r="H14" s="86">
-        <v>7.3655999999999999E-2</v>
+        <v>2.4156E-2</v>
       </c>
       <c r="I14" s="91">
-        <v>0.126246</v>
+        <v>4.2056000000000003E-2</v>
       </c>
       <c r="J14" s="86">
-        <v>2.4156E-2</v>
+        <v>2.4948000000000001E-2</v>
       </c>
       <c r="K14" s="91">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="L14" s="86">
-        <v>2.4948000000000001E-2</v>
+        <v>5.8409999999999997E-2</v>
       </c>
       <c r="M14" s="91">
-        <v>4.2056000000000003E-2</v>
+        <v>8.4112000000000006E-2</v>
       </c>
       <c r="N14" s="86">
-        <v>5.8409999999999997E-2</v>
+        <v>0.41664000000000001</v>
       </c>
       <c r="O14" s="91">
-        <v>8.4112000000000006E-2</v>
+        <v>0.59691700000000003</v>
       </c>
       <c r="P14" s="86">
-        <v>0.41664000000000001</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="91">
-        <v>0.59691700000000003</v>
+        <v>0</v>
       </c>
       <c r="R14" s="86">
-        <v>0</v>
+        <v>1.5422E-2</v>
       </c>
       <c r="S14" s="91">
-        <v>0</v>
+        <v>2.2062999999999999E-2</v>
       </c>
       <c r="T14" s="86">
-        <v>1.5422E-2</v>
+        <v>0</v>
       </c>
       <c r="U14" s="91">
-        <v>2.2062999999999999E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B15" s="86">
-        <v>0.24141199999999999</v>
+        <v>0.40016600000000002</v>
       </c>
       <c r="C15" s="91">
-        <v>0.39744400000000002</v>
+        <v>0.70662899999999995</v>
       </c>
       <c r="D15" s="86">
-        <v>0.40016600000000002</v>
+        <v>0</v>
       </c>
       <c r="E15" s="91">
-        <v>0.70662899999999995</v>
+        <v>0</v>
       </c>
       <c r="F15" s="86">
         <v>0</v>
       </c>
       <c r="G15" s="91">
         <v>0</v>
       </c>
       <c r="H15" s="86">
         <v>0</v>
       </c>
       <c r="I15" s="91">
         <v>0</v>
       </c>
       <c r="J15" s="86">
         <v>0</v>
       </c>
       <c r="K15" s="91">
         <v>0</v>
       </c>
       <c r="L15" s="86">
         <v>0</v>
       </c>
       <c r="M15" s="91">
         <v>0</v>
       </c>
@@ -24644,1053 +24671,1053 @@
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="91">
         <v>0</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="91">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="91">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="91">
         <v>0</v>
       </c>
       <c r="N16" s="86">
-        <v>0</v>
+        <v>2.1530000000000001E-2</v>
       </c>
       <c r="O16" s="91">
-        <v>0</v>
+        <v>1.5512E-2</v>
       </c>
       <c r="P16" s="86">
-        <v>2.1530000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="Q16" s="91">
-        <v>1.5512E-2</v>
+        <v>0</v>
       </c>
       <c r="R16" s="86">
         <v>0</v>
       </c>
       <c r="S16" s="91">
         <v>0</v>
       </c>
       <c r="T16" s="86">
         <v>0</v>
       </c>
       <c r="U16" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="109">
-        <v>21.667847000000002</v>
+        <v>21.929209</v>
       </c>
       <c r="C17" s="110">
-        <v>6.3335119999999998</v>
+        <v>4.3364899999999995</v>
       </c>
       <c r="D17" s="109">
-        <v>21.929209</v>
+        <v>29.369886999999999</v>
       </c>
       <c r="E17" s="110">
-        <v>4.3364899999999995</v>
+        <v>5.1931329999999996</v>
       </c>
       <c r="F17" s="109">
-        <v>29.369886999999999</v>
+        <v>22.568742999999998</v>
       </c>
       <c r="G17" s="110">
-        <v>5.1931329999999996</v>
+        <v>4.34619</v>
       </c>
       <c r="H17" s="109">
-        <v>22.568742999999998</v>
+        <v>9.1912570000000002</v>
       </c>
       <c r="I17" s="110">
-        <v>4.34619</v>
+        <v>1.91161</v>
       </c>
       <c r="J17" s="109">
-        <v>9.1912570000000002</v>
+        <v>26.617839</v>
       </c>
       <c r="K17" s="110">
-        <v>1.91161</v>
+        <v>5.6649760000000002</v>
       </c>
       <c r="L17" s="109">
-        <v>26.617839</v>
+        <v>27.096257999999999</v>
       </c>
       <c r="M17" s="110">
-        <v>5.6649760000000002</v>
+        <v>4.6765129999999999</v>
       </c>
       <c r="N17" s="109">
-        <v>27.096257999999999</v>
+        <v>25.920902999999999</v>
       </c>
       <c r="O17" s="110">
-        <v>4.6765129999999999</v>
+        <v>4.9121670000000002</v>
       </c>
       <c r="P17" s="109">
-        <v>25.920902999999999</v>
+        <v>19.971592000000001</v>
       </c>
       <c r="Q17" s="110">
-        <v>4.9121670000000002</v>
+        <v>3.4824670000000002</v>
       </c>
       <c r="R17" s="109">
-        <v>19.971592000000001</v>
+        <v>14.799125</v>
       </c>
       <c r="S17" s="110">
-        <v>3.4824670000000002</v>
+        <v>1.816961</v>
       </c>
       <c r="T17" s="109">
-        <v>14.641359</v>
+        <v>5.4179119999999994</v>
       </c>
       <c r="U17" s="110">
-        <v>1.7941609999999999</v>
+        <v>0.79774900000000004</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="86">
-        <v>4.4236190000000004</v>
+        <v>3.9867859999999999</v>
       </c>
       <c r="C18" s="91">
-        <v>1.1616</v>
+        <v>0.73021400000000003</v>
       </c>
       <c r="D18" s="86">
-        <v>3.9867859999999999</v>
+        <v>13.307043</v>
       </c>
       <c r="E18" s="91">
-        <v>0.73021400000000003</v>
+        <v>2.5026609999999998</v>
       </c>
       <c r="F18" s="86">
-        <v>13.307043</v>
+        <v>16.534963999999999</v>
       </c>
       <c r="G18" s="91">
-        <v>2.5026609999999998</v>
+        <v>3.270518</v>
       </c>
       <c r="H18" s="86">
-        <v>16.534963999999999</v>
+        <v>7.5069800000000004</v>
       </c>
       <c r="I18" s="91">
-        <v>3.270518</v>
+        <v>1.56087</v>
       </c>
       <c r="J18" s="86">
-        <v>7.5069800000000004</v>
+        <v>20.476979</v>
       </c>
       <c r="K18" s="91">
-        <v>1.56087</v>
+        <v>4.2841279999999999</v>
       </c>
       <c r="L18" s="86">
-        <v>20.476979</v>
+        <v>16.833404999999999</v>
       </c>
       <c r="M18" s="91">
-        <v>4.2841279999999999</v>
+        <v>2.9901759999999999</v>
       </c>
       <c r="N18" s="86">
-        <v>16.833404999999999</v>
+        <v>16.050604</v>
       </c>
       <c r="O18" s="91">
-        <v>2.9901759999999999</v>
+        <v>3.11042</v>
       </c>
       <c r="P18" s="86">
-        <v>16.050604</v>
+        <v>12.413819999999999</v>
       </c>
       <c r="Q18" s="91">
-        <v>3.11042</v>
+        <v>2.1631550000000002</v>
       </c>
       <c r="R18" s="86">
-        <v>12.413819999999999</v>
+        <v>8.3624270000000003</v>
       </c>
       <c r="S18" s="91">
-        <v>2.1631550000000002</v>
+        <v>1.07229</v>
       </c>
       <c r="T18" s="86">
-        <v>8.2046609999999998</v>
+        <v>4.9948449999999998</v>
       </c>
       <c r="U18" s="91">
-        <v>1.04949</v>
+        <v>0.73784300000000003</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="86">
-        <v>11.50258</v>
+        <v>12.190072000000001</v>
       </c>
       <c r="C19" s="91">
-        <v>3.327372</v>
+        <v>2.5475759999999998</v>
       </c>
       <c r="D19" s="86">
-        <v>12.190072000000001</v>
+        <v>7.9225779999999997</v>
       </c>
       <c r="E19" s="91">
-        <v>2.5475759999999998</v>
+        <v>1.4485920000000001</v>
       </c>
       <c r="F19" s="86">
-        <v>7.9225779999999997</v>
+        <v>0.63606499999999999</v>
       </c>
       <c r="G19" s="91">
-        <v>1.4485920000000001</v>
+        <v>0.13767199999999999</v>
       </c>
       <c r="H19" s="86">
-        <v>0.63606499999999999</v>
+        <v>0.75398100000000001</v>
       </c>
       <c r="I19" s="91">
-        <v>0.13767199999999999</v>
+        <v>0.16594</v>
       </c>
       <c r="J19" s="86">
-        <v>0.75398100000000001</v>
+        <v>5.1740890000000004</v>
       </c>
       <c r="K19" s="91">
-        <v>0.16594</v>
+        <v>1.195648</v>
       </c>
       <c r="L19" s="86">
-        <v>5.1740890000000004</v>
+        <v>6.3186410000000004</v>
       </c>
       <c r="M19" s="91">
-        <v>1.195648</v>
+        <v>1.082497</v>
       </c>
       <c r="N19" s="86">
-        <v>6.3186410000000004</v>
+        <v>6.3646919999999998</v>
       </c>
       <c r="O19" s="91">
-        <v>1.082497</v>
+        <v>1.196947</v>
       </c>
       <c r="P19" s="86">
-        <v>6.3646919999999998</v>
+        <v>4.421284</v>
       </c>
       <c r="Q19" s="91">
-        <v>1.196947</v>
+        <v>0.76491200000000004</v>
       </c>
       <c r="R19" s="86">
-        <v>4.421284</v>
+        <v>3.7734420000000002</v>
       </c>
       <c r="S19" s="91">
-        <v>0.76491200000000004</v>
+        <v>0.438911</v>
       </c>
       <c r="T19" s="86">
-        <v>3.7734420000000002</v>
+        <v>0.42306700000000003</v>
       </c>
       <c r="U19" s="91">
-        <v>0.438911</v>
+        <v>5.9906000000000001E-2</v>
       </c>
     </row>
     <row r="20" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="86">
-        <v>5.7416479999999996</v>
+        <v>5.752351</v>
       </c>
       <c r="C20" s="91">
-        <v>1.8445400000000001</v>
+        <v>1.0587</v>
       </c>
       <c r="D20" s="86">
-        <v>5.752351</v>
+        <v>8.1402660000000004</v>
       </c>
       <c r="E20" s="91">
-        <v>1.0587</v>
+        <v>1.2418800000000001</v>
       </c>
       <c r="F20" s="86">
-        <v>8.1402660000000004</v>
+        <v>5.3977139999999997</v>
       </c>
       <c r="G20" s="91">
-        <v>1.2418800000000001</v>
+        <v>0.93799999999999994</v>
       </c>
       <c r="H20" s="86">
-        <v>5.3977139999999997</v>
+        <v>0.93029600000000001</v>
       </c>
       <c r="I20" s="91">
-        <v>0.93799999999999994</v>
+        <v>0.18479999999999999</v>
       </c>
       <c r="J20" s="86">
-        <v>0.93029600000000001</v>
+        <v>0.96677100000000005</v>
       </c>
       <c r="K20" s="91">
-        <v>0.18479999999999999</v>
+        <v>0.1852</v>
       </c>
       <c r="L20" s="86">
-        <v>0.96677100000000005</v>
+        <v>3.9442119999999998</v>
       </c>
       <c r="M20" s="91">
-        <v>0.1852</v>
+        <v>0.60384000000000004</v>
       </c>
       <c r="N20" s="86">
-        <v>3.9442119999999998</v>
+        <v>3.5056069999999999</v>
       </c>
       <c r="O20" s="91">
-        <v>0.60384000000000004</v>
+        <v>0.6048</v>
       </c>
       <c r="P20" s="86">
-        <v>3.5056069999999999</v>
+        <v>3.1364879999999999</v>
       </c>
       <c r="Q20" s="91">
-        <v>0.6048</v>
+        <v>0.5544</v>
       </c>
       <c r="R20" s="86">
-        <v>3.1364879999999999</v>
+        <v>2.6632560000000001</v>
       </c>
       <c r="S20" s="91">
-        <v>0.5544</v>
+        <v>0.30575999999999998</v>
       </c>
       <c r="T20" s="86">
-        <v>2.6632560000000001</v>
+        <v>0</v>
       </c>
       <c r="U20" s="91">
-        <v>0.30575999999999998</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="103">
-        <v>140.73842100000002</v>
+        <v>125.32118499999999</v>
       </c>
       <c r="C21" s="104">
-        <v>41.194805000000002</v>
+        <v>29.160968</v>
       </c>
       <c r="D21" s="103">
-        <v>125.32118499999999</v>
+        <v>113.73824599999999</v>
       </c>
       <c r="E21" s="104">
-        <v>29.160968</v>
+        <v>27.379411000000001</v>
       </c>
       <c r="F21" s="103">
-        <v>113.73824599999999</v>
+        <v>102.560418</v>
       </c>
       <c r="G21" s="104">
-        <v>27.379411000000001</v>
+        <v>26.076089</v>
       </c>
       <c r="H21" s="103">
-        <v>102.560418</v>
+        <v>113.87455600000001</v>
       </c>
       <c r="I21" s="104">
-        <v>26.076089</v>
+        <v>29.594421000000004</v>
       </c>
       <c r="J21" s="103">
-        <v>113.87455600000001</v>
+        <v>123.73165999999999</v>
       </c>
       <c r="K21" s="104">
-        <v>29.594421000000004</v>
+        <v>30.366098999999998</v>
       </c>
       <c r="L21" s="103">
-        <v>123.73165999999999</v>
+        <v>154.21155400000001</v>
       </c>
       <c r="M21" s="104">
-        <v>30.366098999999998</v>
+        <v>32.110305999999994</v>
       </c>
       <c r="N21" s="103">
-        <v>154.21155400000001</v>
+        <v>200.34603099999998</v>
       </c>
       <c r="O21" s="104">
-        <v>32.110305999999994</v>
+        <v>41.528834000000003</v>
       </c>
       <c r="P21" s="103">
-        <v>200.34603099999998</v>
+        <v>290.63570600000003</v>
       </c>
       <c r="Q21" s="104">
-        <v>41.528834000000003</v>
+        <v>61.835459</v>
       </c>
       <c r="R21" s="103">
-        <v>290.63570600000003</v>
+        <v>237.562161</v>
       </c>
       <c r="S21" s="104">
-        <v>61.835459</v>
+        <v>49.123710000000003</v>
       </c>
       <c r="T21" s="103">
-        <v>221.83711499999998</v>
+        <v>51.865214000000002</v>
       </c>
       <c r="U21" s="104">
-        <v>45.676163000000003</v>
+        <v>11.764094</v>
       </c>
     </row>
     <row r="22" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="86">
-        <v>75.955644000000007</v>
+        <v>72.123397999999995</v>
       </c>
       <c r="C22" s="91">
-        <v>21.734669</v>
+        <v>15.789056</v>
       </c>
       <c r="D22" s="86">
-        <v>72.123397999999995</v>
+        <v>74.461732999999995</v>
       </c>
       <c r="E22" s="91">
-        <v>15.789056</v>
+        <v>18.790167</v>
       </c>
       <c r="F22" s="86">
-        <v>74.461732999999995</v>
+        <v>71.507835999999998</v>
       </c>
       <c r="G22" s="91">
-        <v>18.790167</v>
+        <v>18.572597999999999</v>
       </c>
       <c r="H22" s="86">
-        <v>71.507835999999998</v>
+        <v>71.500398000000004</v>
       </c>
       <c r="I22" s="91">
-        <v>18.572597999999999</v>
+        <v>19.255323000000001</v>
       </c>
       <c r="J22" s="86">
-        <v>71.500398000000004</v>
+        <v>91.929886999999994</v>
       </c>
       <c r="K22" s="91">
-        <v>19.255323000000001</v>
+        <v>22.597064</v>
       </c>
       <c r="L22" s="86">
-        <v>91.929886999999994</v>
+        <v>125.88651400000001</v>
       </c>
       <c r="M22" s="91">
-        <v>22.597064</v>
+        <v>26.308153999999998</v>
       </c>
       <c r="N22" s="86">
-        <v>125.88651400000001</v>
+        <v>167.18238199999999</v>
       </c>
       <c r="O22" s="91">
-        <v>26.308153999999998</v>
+        <v>35.709052</v>
       </c>
       <c r="P22" s="86">
-        <v>167.18238199999999</v>
+        <v>246.51213100000001</v>
       </c>
       <c r="Q22" s="91">
-        <v>35.709052</v>
+        <v>52.947839000000002</v>
       </c>
       <c r="R22" s="86">
-        <v>246.51213100000001</v>
+        <v>208.30013400000001</v>
       </c>
       <c r="S22" s="91">
-        <v>52.947839000000002</v>
+        <v>43.304462000000001</v>
       </c>
       <c r="T22" s="86">
-        <v>195.34123099999999</v>
+        <v>43.902642</v>
       </c>
       <c r="U22" s="91">
-        <v>40.346983999999999</v>
+        <v>10.215597000000001</v>
       </c>
     </row>
     <row r="23" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="86">
-        <v>58.838723999999999</v>
+        <v>43.228127999999998</v>
       </c>
       <c r="C23" s="91">
-        <v>18.618321999999999</v>
+        <v>11.997453</v>
       </c>
       <c r="D23" s="86">
-        <v>43.228127999999998</v>
+        <v>27.457007999999998</v>
       </c>
       <c r="E23" s="91">
-        <v>11.997453</v>
+        <v>7.2202820000000001</v>
       </c>
       <c r="F23" s="86">
-        <v>27.457007999999998</v>
+        <v>24.340371000000001</v>
       </c>
       <c r="G23" s="91">
-        <v>7.2202820000000001</v>
+        <v>6.6169549999999999</v>
       </c>
       <c r="H23" s="86">
-        <v>24.340371000000001</v>
+        <v>35.588399000000003</v>
       </c>
       <c r="I23" s="91">
-        <v>6.6169549999999999</v>
+        <v>9.4798190000000009</v>
       </c>
       <c r="J23" s="86">
-        <v>35.588399000000003</v>
+        <v>25.191334000000001</v>
       </c>
       <c r="K23" s="91">
-        <v>9.4798190000000009</v>
+        <v>7.038195</v>
       </c>
       <c r="L23" s="86">
-        <v>25.191334000000001</v>
+        <v>23.394500000000001</v>
       </c>
       <c r="M23" s="91">
-        <v>7.038195</v>
+        <v>5.1793889999999996</v>
       </c>
       <c r="N23" s="86">
-        <v>23.394500000000001</v>
+        <v>27.219788000000001</v>
       </c>
       <c r="O23" s="91">
-        <v>5.1793889999999996</v>
+        <v>5.1120140000000003</v>
       </c>
       <c r="P23" s="86">
-        <v>27.219788000000001</v>
+        <v>37.036172999999998</v>
       </c>
       <c r="Q23" s="91">
-        <v>5.1120140000000003</v>
+        <v>8.0036579999999997</v>
       </c>
       <c r="R23" s="86">
-        <v>37.036172999999998</v>
+        <v>24.057078000000001</v>
       </c>
       <c r="S23" s="91">
-        <v>8.0036579999999997</v>
+        <v>5.2334670000000001</v>
       </c>
       <c r="T23" s="86">
-        <v>21.811969999999999</v>
+        <v>6.6778760000000004</v>
       </c>
       <c r="U23" s="91">
-        <v>4.8005610000000001</v>
+        <v>1.4042920000000001</v>
       </c>
     </row>
     <row r="24" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="86">
-        <v>5.9440530000000003</v>
+        <v>9.969659</v>
       </c>
       <c r="C24" s="91">
-        <v>0.84181399999999995</v>
+        <v>1.3744590000000001</v>
       </c>
       <c r="D24" s="86">
-        <v>9.969659</v>
+        <v>11.819504999999999</v>
       </c>
       <c r="E24" s="91">
-        <v>1.3744590000000001</v>
+        <v>1.368962</v>
       </c>
       <c r="F24" s="86">
-        <v>11.819504999999999</v>
+        <v>6.7122109999999999</v>
       </c>
       <c r="G24" s="91">
-        <v>1.368962</v>
+        <v>0.88653599999999999</v>
       </c>
       <c r="H24" s="86">
-        <v>6.7122109999999999</v>
+        <v>6.7857589999999997</v>
       </c>
       <c r="I24" s="91">
-        <v>0.88653599999999999</v>
+        <v>0.85927900000000002</v>
       </c>
       <c r="J24" s="86">
-        <v>6.7857589999999997</v>
+        <v>6.6104390000000004</v>
       </c>
       <c r="K24" s="91">
-        <v>0.85927900000000002</v>
+        <v>0.73084000000000005</v>
       </c>
       <c r="L24" s="86">
-        <v>6.6104390000000004</v>
+        <v>4.9305399999999997</v>
       </c>
       <c r="M24" s="91">
-        <v>0.73084000000000005</v>
+        <v>0.62276299999999996</v>
       </c>
       <c r="N24" s="86">
-        <v>4.9305399999999997</v>
+        <v>5.9438610000000001</v>
       </c>
       <c r="O24" s="91">
-        <v>0.62276299999999996</v>
+        <v>0.70776799999999995</v>
       </c>
       <c r="P24" s="86">
-        <v>5.9438610000000001</v>
+        <v>7.087402</v>
       </c>
       <c r="Q24" s="91">
-        <v>0.70776799999999995</v>
+        <v>0.88396200000000003</v>
       </c>
       <c r="R24" s="86">
-        <v>7.087402</v>
+        <v>5.204949</v>
       </c>
       <c r="S24" s="91">
-        <v>0.88396200000000003</v>
+        <v>0.585781</v>
       </c>
       <c r="T24" s="86">
-        <v>4.6839139999999997</v>
+        <v>1.2846960000000001</v>
       </c>
       <c r="U24" s="91">
-        <v>0.52861800000000003</v>
+        <v>0.144205</v>
       </c>
     </row>
     <row r="25" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="105">
-        <v>25.257070000000002</v>
+        <v>25.210464999999999</v>
       </c>
       <c r="C25" s="106">
-        <v>24.039729999999999</v>
+        <v>20.536987999999997</v>
       </c>
       <c r="D25" s="105">
-        <v>25.210464999999999</v>
+        <v>16.901872000000001</v>
       </c>
       <c r="E25" s="106">
-        <v>20.536987999999997</v>
+        <v>13.485674999999999</v>
       </c>
       <c r="F25" s="105">
-        <v>16.901872000000001</v>
+        <v>23.945557000000001</v>
       </c>
       <c r="G25" s="106">
-        <v>13.485674999999999</v>
+        <v>14.492678</v>
       </c>
       <c r="H25" s="105">
-        <v>23.945557000000001</v>
+        <v>34.565910000000002</v>
       </c>
       <c r="I25" s="106">
-        <v>14.492678</v>
+        <v>19.307358999999998</v>
       </c>
       <c r="J25" s="105">
-        <v>34.565910000000002</v>
+        <v>34.66104</v>
       </c>
       <c r="K25" s="106">
-        <v>19.307358999999998</v>
+        <v>15.595211000000001</v>
       </c>
       <c r="L25" s="105">
-        <v>34.66104</v>
+        <v>42.593257000000001</v>
       </c>
       <c r="M25" s="106">
-        <v>15.595211000000001</v>
+        <v>17.911014000000002</v>
       </c>
       <c r="N25" s="105">
-        <v>42.593257000000001</v>
+        <v>66.563108999999997</v>
       </c>
       <c r="O25" s="106">
-        <v>17.911014000000002</v>
+        <v>21.901395000000001</v>
       </c>
       <c r="P25" s="105">
-        <v>66.563108999999997</v>
+        <v>55.115385000000003</v>
       </c>
       <c r="Q25" s="106">
-        <v>21.901395000000001</v>
+        <v>18.015865000000002</v>
       </c>
       <c r="R25" s="105">
-        <v>55.115385000000003</v>
+        <v>54.908614</v>
       </c>
       <c r="S25" s="106">
-        <v>18.015865000000002</v>
+        <v>18.226413000000001</v>
       </c>
       <c r="T25" s="105">
-        <v>49.112658000000003</v>
+        <v>15.582852000000001</v>
       </c>
       <c r="U25" s="106">
-        <v>16.543254000000001</v>
+        <v>4.5323549999999999</v>
       </c>
     </row>
     <row r="26" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="86">
-        <v>21.775649000000001</v>
+        <v>21.611792999999999</v>
       </c>
       <c r="C26" s="91">
-        <v>22.47165</v>
+        <v>18.230429999999998</v>
       </c>
       <c r="D26" s="86">
-        <v>21.611792999999999</v>
+        <v>15.114591000000001</v>
       </c>
       <c r="E26" s="91">
-        <v>18.230429999999998</v>
+        <v>12.241574999999999</v>
       </c>
       <c r="F26" s="86">
-        <v>15.114591000000001</v>
+        <v>20.867801</v>
       </c>
       <c r="G26" s="91">
-        <v>12.241574999999999</v>
+        <v>13.207034999999999</v>
       </c>
       <c r="H26" s="86">
-        <v>20.867801</v>
+        <v>22.305133999999999</v>
       </c>
       <c r="I26" s="91">
-        <v>13.207034999999999</v>
+        <v>15.94365</v>
       </c>
       <c r="J26" s="86">
-        <v>22.305133999999999</v>
+        <v>23.500398000000001</v>
       </c>
       <c r="K26" s="91">
-        <v>15.94365</v>
+        <v>12.471220000000001</v>
       </c>
       <c r="L26" s="86">
-        <v>23.500398000000001</v>
+        <v>35.933368999999999</v>
       </c>
       <c r="M26" s="91">
-        <v>12.471220000000001</v>
+        <v>15.589142000000001</v>
       </c>
       <c r="N26" s="86">
-        <v>35.933368999999999</v>
+        <v>44.294401000000001</v>
       </c>
       <c r="O26" s="91">
-        <v>15.589142000000001</v>
+        <v>16.626037</v>
       </c>
       <c r="P26" s="86">
-        <v>44.294401000000001</v>
+        <v>44.468217000000003</v>
       </c>
       <c r="Q26" s="91">
-        <v>16.626037</v>
+        <v>14.972860000000001</v>
       </c>
       <c r="R26" s="86">
-        <v>44.468217000000003</v>
+        <v>41.226086000000002</v>
       </c>
       <c r="S26" s="91">
-        <v>14.972860000000001</v>
+        <v>15.413824999999999</v>
       </c>
       <c r="T26" s="86">
-        <v>36.470095000000001</v>
+        <v>10.892613000000001</v>
       </c>
       <c r="U26" s="91">
-        <v>13.880065999999999</v>
+        <v>3.6867700000000001</v>
       </c>
     </row>
     <row r="27" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="86">
-        <v>2.4689670000000001</v>
+        <v>1.17655</v>
       </c>
       <c r="C27" s="91">
-        <v>0.50378000000000001</v>
+        <v>0.25300800000000001</v>
       </c>
       <c r="D27" s="86">
-        <v>1.17655</v>
+        <v>0.90081199999999995</v>
       </c>
       <c r="E27" s="91">
-        <v>0.25300800000000001</v>
+        <v>0.21229999999999999</v>
       </c>
       <c r="F27" s="86">
-        <v>0.90081199999999995</v>
+        <v>2.491457</v>
       </c>
       <c r="G27" s="91">
-        <v>0.21229999999999999</v>
+        <v>0.598943</v>
       </c>
       <c r="H27" s="86">
-        <v>2.491457</v>
+        <v>11.042982</v>
       </c>
       <c r="I27" s="91">
-        <v>0.598943</v>
+        <v>2.033309</v>
       </c>
       <c r="J27" s="86">
-        <v>11.042982</v>
+        <v>9.6652590000000007</v>
       </c>
       <c r="K27" s="91">
-        <v>2.033309</v>
+        <v>1.7316910000000001</v>
       </c>
       <c r="L27" s="86">
-        <v>9.6652590000000007</v>
+        <v>5.2174680000000002</v>
       </c>
       <c r="M27" s="91">
-        <v>1.7316910000000001</v>
+        <v>1.1949719999999999</v>
       </c>
       <c r="N27" s="86">
-        <v>5.2174680000000002</v>
+        <v>17.85332</v>
       </c>
       <c r="O27" s="91">
-        <v>1.1949719999999999</v>
+        <v>2.5310079999999999</v>
       </c>
       <c r="P27" s="86">
-        <v>17.85332</v>
+        <v>9.0536809999999992</v>
       </c>
       <c r="Q27" s="91">
-        <v>2.5310079999999999</v>
+        <v>1.9629300000000001</v>
       </c>
       <c r="R27" s="86">
-        <v>9.0536809999999992</v>
+        <v>13.491428000000001</v>
       </c>
       <c r="S27" s="91">
-        <v>1.9629300000000001</v>
+        <v>2.6659130000000002</v>
       </c>
       <c r="T27" s="86">
-        <v>12.451463</v>
+        <v>4.6164740000000002</v>
       </c>
       <c r="U27" s="91">
-        <v>2.5165130000000002</v>
+        <v>0.79753499999999999</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="88">
-        <v>1.012454</v>
+        <v>2.4221219999999999</v>
       </c>
       <c r="C28" s="94">
-        <v>1.0643</v>
+        <v>2.05355</v>
       </c>
       <c r="D28" s="88">
-        <v>2.4221219999999999</v>
+        <v>0.88646899999999995</v>
       </c>
       <c r="E28" s="94">
-        <v>2.05355</v>
+        <v>1.0318000000000001</v>
       </c>
       <c r="F28" s="88">
-        <v>0.88646899999999995</v>
+        <v>0.58629900000000001</v>
       </c>
       <c r="G28" s="94">
-        <v>1.0318000000000001</v>
+        <v>0.68669999999999998</v>
       </c>
       <c r="H28" s="88">
-        <v>0.58629900000000001</v>
+        <v>1.217794</v>
       </c>
       <c r="I28" s="94">
-        <v>0.68669999999999998</v>
+        <v>1.3304</v>
       </c>
       <c r="J28" s="88">
-        <v>1.217794</v>
+        <v>1.4953829999999999</v>
       </c>
       <c r="K28" s="94">
-        <v>1.3304</v>
+        <v>1.3923000000000001</v>
       </c>
       <c r="L28" s="88">
-        <v>1.4953829999999999</v>
+        <v>1.44242</v>
       </c>
       <c r="M28" s="94">
-        <v>1.3923000000000001</v>
+        <v>1.1269</v>
       </c>
       <c r="N28" s="88">
-        <v>1.44242</v>
+        <v>4.4153880000000001</v>
       </c>
       <c r="O28" s="94">
-        <v>1.1269</v>
+        <v>2.7443499999999998</v>
       </c>
       <c r="P28" s="88">
-        <v>4.4153880000000001</v>
+        <v>1.5934870000000001</v>
       </c>
       <c r="Q28" s="94">
-        <v>2.7443499999999998</v>
+        <v>1.0800749999999999</v>
       </c>
       <c r="R28" s="88">
-        <v>1.5934870000000001</v>
+        <v>0.19109999999999999</v>
       </c>
       <c r="S28" s="94">
-        <v>1.0800749999999999</v>
+        <v>0.146675</v>
       </c>
       <c r="T28" s="88">
-        <v>0.19109999999999999</v>
+        <v>7.3764999999999997E-2</v>
       </c>
       <c r="U28" s="94">
-        <v>0.146675</v>
+        <v>4.8050000000000002E-2</v>
       </c>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A29" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="58"/>
       <c r="D29" s="58"/>
       <c r="E29" s="58"/>
       <c r="F29" s="58"/>
       <c r="G29" s="58"/>
       <c r="H29" s="58"/>
       <c r="I29" s="58"/>
       <c r="J29" s="58"/>
       <c r="K29" s="58"/>
       <c r="L29" s="58"/>
       <c r="M29" s="58"/>
     </row>
     <row r="30" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="119" t="s">
+      <c r="A30" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="119"/>
-[...17 lines deleted...]
-      <c r="T30" s="119"/>
+      <c r="B30" s="117"/>
+      <c r="C30" s="117"/>
+      <c r="D30" s="117"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="117"/>
+      <c r="G30" s="117"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="117"/>
+      <c r="J30" s="117"/>
+      <c r="K30" s="117"/>
+      <c r="L30" s="117"/>
+      <c r="M30" s="117"/>
+      <c r="N30" s="117"/>
+      <c r="O30" s="117"/>
+      <c r="P30" s="117"/>
+      <c r="Q30" s="117"/>
+      <c r="R30" s="117"/>
+      <c r="S30" s="117"/>
+      <c r="T30" s="117"/>
     </row>
     <row r="31" spans="1:21" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="119" t="s">
+      <c r="A31" s="117" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="119"/>
-[...17 lines deleted...]
-      <c r="T31" s="119"/>
+      <c r="B31" s="117"/>
+      <c r="C31" s="117"/>
+      <c r="D31" s="117"/>
+      <c r="E31" s="117"/>
+      <c r="F31" s="117"/>
+      <c r="G31" s="117"/>
+      <c r="H31" s="117"/>
+      <c r="I31" s="117"/>
+      <c r="J31" s="117"/>
+      <c r="K31" s="117"/>
+      <c r="L31" s="117"/>
+      <c r="M31" s="117"/>
+      <c r="N31" s="117"/>
+      <c r="O31" s="117"/>
+      <c r="P31" s="117"/>
+      <c r="Q31" s="117"/>
+      <c r="R31" s="117"/>
+      <c r="S31" s="117"/>
+      <c r="T31" s="117"/>
       <c r="U31" s="63"/>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A32" s="119" t="s">
+      <c r="A32" s="117" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="119"/>
-[...17 lines deleted...]
-      <c r="T32" s="119"/>
+      <c r="B32" s="117"/>
+      <c r="C32" s="117"/>
+      <c r="D32" s="117"/>
+      <c r="E32" s="117"/>
+      <c r="F32" s="117"/>
+      <c r="G32" s="117"/>
+      <c r="H32" s="117"/>
+      <c r="I32" s="117"/>
+      <c r="J32" s="117"/>
+      <c r="K32" s="117"/>
+      <c r="L32" s="117"/>
+      <c r="M32" s="117"/>
+      <c r="N32" s="117"/>
+      <c r="O32" s="117"/>
+      <c r="P32" s="117"/>
+      <c r="Q32" s="117"/>
+      <c r="R32" s="117"/>
+      <c r="S32" s="117"/>
+      <c r="T32" s="117"/>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A33" s="119" t="s">
+      <c r="A33" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="119"/>
-[...4 lines deleted...]
-      <c r="G33" s="119"/>
+      <c r="B33" s="117"/>
+      <c r="C33" s="117"/>
+      <c r="D33" s="117"/>
+      <c r="E33" s="117"/>
+      <c r="F33" s="117"/>
+      <c r="G33" s="117"/>
       <c r="H33" s="74"/>
       <c r="I33" s="74"/>
       <c r="J33" s="74"/>
       <c r="K33" s="74"/>
       <c r="L33" s="74"/>
       <c r="M33" s="74"/>
       <c r="N33" s="74"/>
       <c r="O33" s="74"/>
       <c r="P33" s="74"/>
       <c r="Q33" s="74"/>
       <c r="R33" s="74"/>
       <c r="S33" s="74"/>
       <c r="T33" s="74"/>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A34" s="119" t="s">
+      <c r="A34" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="119"/>
-[...17 lines deleted...]
-      <c r="T34" s="119"/>
+      <c r="B34" s="117"/>
+      <c r="C34" s="117"/>
+      <c r="D34" s="117"/>
+      <c r="E34" s="117"/>
+      <c r="F34" s="117"/>
+      <c r="G34" s="117"/>
+      <c r="H34" s="117"/>
+      <c r="I34" s="117"/>
+      <c r="J34" s="117"/>
+      <c r="K34" s="117"/>
+      <c r="L34" s="117"/>
+      <c r="M34" s="117"/>
+      <c r="N34" s="117"/>
+      <c r="O34" s="117"/>
+      <c r="P34" s="117"/>
+      <c r="Q34" s="117"/>
+      <c r="R34" s="117"/>
+      <c r="S34" s="117"/>
+      <c r="T34" s="117"/>
     </row>
     <row r="35" spans="1:20" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="119" t="s">
+      <c r="A35" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="119"/>
-[...17 lines deleted...]
-      <c r="T35" s="119"/>
+      <c r="B35" s="117"/>
+      <c r="C35" s="117"/>
+      <c r="D35" s="117"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="117"/>
+      <c r="H35" s="117"/>
+      <c r="I35" s="117"/>
+      <c r="J35" s="117"/>
+      <c r="K35" s="117"/>
+      <c r="L35" s="117"/>
+      <c r="M35" s="117"/>
+      <c r="N35" s="117"/>
+      <c r="O35" s="117"/>
+      <c r="P35" s="117"/>
+      <c r="Q35" s="117"/>
+      <c r="R35" s="117"/>
+      <c r="S35" s="117"/>
+      <c r="T35" s="117"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A35:T35"/>
     <mergeCell ref="A34:T34"/>
     <mergeCell ref="A32:T32"/>
     <mergeCell ref="A31:T31"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A30:T30"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19" top="1.18" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 8 a 2 7 8 1 9 7 - 0 7 1 c - 4 9 4 1 - 9 b 8 c - 7 4 9 3 0 b a d 1 3 a 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 0 E A A B Q S w M E F A A C A A g A j F I v X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A I x S L 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A C M U i 9 c x k 6 C X a Y B A A C P A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A f V L N i t s w E L 4 H 8 g 5 C v S R g A o X S Q 5 c c g j e h o S 0 t j W k P S T A T e 5 a I l T S u N C o u I U / T w 9 L n y I u t 7 K Q t 7 C q r i 9 H M N 9 / P W B 4 r V m T F 6 v x 9 f T M c D A d + D w 5 r E X w N Z U X W B 8 1 Q a l S M Y i o 0 8 n A g 4 l m Q 7 Q v z t k I 9 + U 7 u f k d 0 P 1 o o j Z O 8 6 1 n 2 I 5 m / 2 3 y C B j Y 5 m d M f V y m K e E a n y G 3 y + a a X 6 J k n r f a t H G f C B q 0 z w S 7 g O D s L J X y U q z 0 i R / H e x G G 9 Z D R T m Q D K 7 I O y 9 V T 2 e L k 9 r m + B Y X s h f i V z 2 O H p A f S e v P j i y N B P V Z O X k b i A X c z R 1 x j f I 9 T o / O i q k 0 y s L 9 C Z 1 q s K N D g / 7 T J s x / + 0 C t W Q m O k Y H m r 6 L 1 E 4 s P 6 O n M l J B 2 O L X w 3 6 0 V V n 2 e E g 4 7 U O T K W M a 4 p o w d j y M R O x A c o / r 8 5 s A j r 3 T D 8 C l k u r K g U 6 9 p e W 3 7 6 Z d P J n r k 6 k g n 7 0 S e s b V O D L j 1 1 6 5 c B f m T 0 9 n H 7 T G f U c 8 T m w o w t H g m B p G n I M a f l V a J w y 8 X V R W R C n v M / b F 8 b z 7 v c Z K m / J o G d V U W L + s p y F s i n 6 r 6 h 7 7 r / Z + s 3 a Y H b o n h p M x D + O h w N l 0 4 / i 5 h F Q S w E C L Q A U A A I A C A C M U i 9 c s D e R / K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A j F I v X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C M U i 9 c x k 6 C X a Y B A A C P A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D V A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 g E w A A A A A A A L 4 T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z E w Y j U z Y 2 E t Z D M w Y y 0 0 Z j d l L T k 0 M j Y t M m Z l O T Y 3 M G M 2 M T N k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D E t M T V U M T M 6 M j A 6 M j U u N D g w M D Q x M V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q X d N R E F 3 T U R B d 0 1 E Q X d V R C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 B y b 2 R 1 d G 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B h a X N f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 F u b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 R 1 Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S Z x d W 9 0 O y w m c X V v d D t P d X R y b 3 N f T G V p d G V z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l t c G 9 y d G F j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w m c X V v d D s s J n F 1 b 3 Q 7 R X h w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 m c X V v d D s s J n F 1 b 3 Q 7 R X N 0 b 3 F 1 Z V 9 G a W 5 h b C Z x d W 9 0 O y w m c X V v d D t S Z W x h Y 2 F v X 0 x l a X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f T G V p d G U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T I w I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d X R v X y w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B h a X N f L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q W 5 v X y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f S W 5 p Y 2 l h b C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 Y 2 F v X y w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 Z h Y 2 F z X 0 x l a X R l a X J h c y w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 w 6 f D o 2 9 f T G V p d G U s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t P d X R y b 3 N f T G V p d G V z L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W 1 w b 3 J 0 Y W N h b 1 8 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 1 R v d G F s L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X h w b 3 J 0 Y W N h b 1 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 G a W 5 h b C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z W x h Y 2 F v X 0 x l a X R l L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f T G V p d G U s M T R 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F j Y X N f T G V p d G V p c m F z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 1 d H J v c 1 9 M Z W l 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f T G V p d G U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z V 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v V G l w b y U y M E F s d G V y Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A C 4 V a o 7 m R 7 9 N i M s I F I 2 x u h 4 A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A K 2 j N 7 J e g Z u r R z S E W S 9 D z v w A A A A A E g A A A o A A A A B A A A A D 7 O p 8 4 e q W 3 2 p N D k g e P H U Y h U A A A A H U x x V F F H S f G H D l z 5 X I s W 2 h c w U r D S g k Y n L t f R 0 j N R u d + 9 4 j 6 j 9 p P K N 6 H 3 P N 6 p F f u q W K L 7 8 T C J 8 W Q E Y r a J w j q G L c P G t L / A z V 3 X y T g + W x d B y 3 q F A A A A G 0 8 p X 9 h o 0 J S 2 I t x 4 Y 8 z I i x 1 Q E X 8 < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 8 a 2 7 8 1 9 7 - 0 7 1 c - 4 9 4 1 - 9 b 8 c - 7 4 9 3 0 b a d 1 3 a 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 0 E A A B Q S w M E F A A C A A g A D G i O X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A A x o j l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A f V L N i t s w E L 4 H 8 g 5 C v S R g A o X S Q 5 c c g j e h o S 0 t j W k P S T A T e 5 a I l T S u N C o u I U / T w 9 L n y I u t 7 K Q t 7 C q r i 9 H M N 9 / P W B 4 r V m T F 6 v x 9 f T M c D A d + D w 5 r E X w N Z U X W B 8 1 Q a l S M Y i o 0 8 n A g 4 l m Q 7 Q v z t k I 9 + U 7 u f k d 0 P 1 o o j Z O 8 6 1 n 2 I 5 m / 2 3 y C B j Y 5 m d M f V y m K e E a n y G 3 y + a a X 6 J k n r f a t H G f C B q 0 z w S 7 g O D s L J X y U q z 0 i R / H e x G G 9 Z D R T m Q D K 7 I O y 9 V T 2 e L k 9 r m + B Y X s h f i V z 2 O H p A f S e v P j i y N B P V Z O X k b i A X c z R 1 x j f I 9 T o / O i q k 0 y s L 9 C Z 1 q s K N D g / 7 T J s x / + 0 C t W Q m O k Y H m r 6 L 1 E 4 s P 6 O n M l J B 2 O L X w 3 6 0 V V n 2 e E g 4 7 U O T K W M a 4 p o w d j y M R O x A c o / r 8 5 s A j r 3 T D 8 C l k u r K g U 6 9 p e W 3 7 6 Z d P J n r k 6 k g n 7 0 S e s b V O D L j 1 1 6 5 c B f m T 0 9 n H 7 T G f U c 8 T m w o w t H g m B p G n I M a f l V a J w y 8 X V R W R C n v M / b F 8 b z 7 v c Z K m / J o G d V U W L + s p y F s i n 6 r 6 h 7 7 r / Z + s 3 a Y H b o n h p M x D + O h w N l 0 4 / i 5 h F Q S w E C L Q A U A A I A C A A M a I 5 c s D e R / K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A D G i O X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D V A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 g E w A A A A A A A L 4 T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z E w Y j U z Y 2 E t Z D M w Y y 0 0 Z j d l L T k 0 M j Y t M m Z l O T Y 3 M G M 2 M T N k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D Q t M T R U M T Y 6 M D A 6 M j U u M j U 2 O T M 0 O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E y M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d B d 0 1 E Q X d N R E F 3 T U R B d 1 V E I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 U H J v Z H V 0 b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U G F p c 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 v X y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 l u a W N p Y W w m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Z h Y 2 F z X 0 x l a X R l a X J h c y Z x d W 9 0 O y w m c X V v d D t Q c m 9 k d c O n w 6 N v X 0 x l a X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 1 d H J v c 1 9 M Z W l 0 Z X M m c X V v d D s s J n F 1 b 3 Q 7 S W 1 w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C Z x d W 9 0 O y w m c X V v d D t F e H B v c n R h Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 Z p b m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F j Y W 9 f T G V p d G U m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F j Y X N f T G V p d G V p c m F z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 1 d H J v c 1 9 M Z W l 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f T G V p d G U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d c O n w 6 N v X 0 x l a X R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 V 0 c m 9 z X 0 x l a X R l c y w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 M Z W l 0 Z S w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 x l a X R l L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z V 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v V G l w b y U y M E F s d G V y Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A L X a 5 e + l 8 B J K s j k i f J r r a V U A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A c A I i A N N + 8 U l 4 U 6 G / y 8 q 0 T A A A A A A E g A A A o A A A A B A A A A A a s 0 b p U z m z S O 7 2 T o h i N + G X U A A A A L r e r 2 p b 0 1 U R a M 6 + z I b T z w 1 x H Z G u V Q u S a M z t f g X 3 H o s O 7 3 j R o X L V A f R 1 D b t N o M z 3 p k n C A K W Y 5 o n l s a / P 6 n 3 j V C Y 9 z n R i 9 b F 0 E 5 Z + L X t o a w 1 1 F A A A A A z x n 6 L M X c f k 9 A t d h d Q A g r P p i x 9 S < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32857421-DAFD-4149-9EDF-4F0D2675AFCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>