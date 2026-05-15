--- v1 (2026-04-18)
+++ v2 (2026-05-15)
@@ -26,113 +26,113 @@
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mapa\Sumários\Sumários\Web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F96A1E38-61C5-4C5B-932D-4233247E1384}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2127AFE-D14B-4F56-8110-60FD80DCA4AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="base_demais" sheetId="27" state="hidden" r:id="rId1"/>
     <sheet name="base_fluido" sheetId="26" state="hidden" r:id="rId2"/>
     <sheet name="usda_consulta_leite" sheetId="25" state="hidden" r:id="rId3"/>
     <sheet name="Capa" sheetId="28" r:id="rId4"/>
     <sheet name="OD Leite fluido" sheetId="19" r:id="rId5"/>
     <sheet name="OD Demais" sheetId="21" r:id="rId6"/>
     <sheet name="CExterior - Anual" sheetId="4" r:id="rId7"/>
     <sheet name="CExterior - Mensal" sheetId="15" r:id="rId8"/>
     <sheet name="CExterior - Origem" sheetId="17" r:id="rId9"/>
     <sheet name="Gráficos de Preços" sheetId="7" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Capa!$A$1:$A$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'CExterior - Anual'!$A$1:$U$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'CExterior - Mensal'!$A$1:$M$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'CExterior - Origem'!$A$1:$U$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'OD Demais'!$A$4:$H$96</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'OD Leite fluido'!$A$5:$I$29</definedName>
     <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_leite!$A$1:$O$121</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'OD Demais'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'OD Leite fluido'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="31" r:id="rId12"/>
+    <pivotCache cacheId="39" r:id="rId12"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{5BBA7AD6-D173-44A4-BCCC-6E66B6987815}" keepAlive="1" name="Consulta - usda_consulta_leite" description="Conexão com a consulta 'usda_consulta_leite' na pasta de trabalho." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=usda_consulta_leite;Extended Properties=&quot;&quot;" command="SELECT * FROM [usda_consulta_leite]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="832" uniqueCount="129">
   <si>
     <t>Safra</t>
   </si>
   <si>
     <t>Fonte: Conab</t>
   </si>
   <si>
     <t>Sul e Sudeste</t>
   </si>
   <si>
     <t>Centro-Oeste (exceto MT)</t>
   </si>
   <si>
     <t>Norte e MT</t>
   </si>
   <si>
     <t>Nordeste</t>
   </si>
   <si>
     <t>Leite UHT</t>
   </si>
   <si>
     <t>Iogurtes</t>
   </si>
   <si>
@@ -555,51 +555,51 @@
   <si>
     <t>Iogurte</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Uruguai</t>
   </si>
   <si>
     <t>Nova Zelândia</t>
   </si>
   <si>
     <t>Paraguai</t>
   </si>
   <si>
     <t>Marshall, Ilhas</t>
   </si>
   <si>
     <t>Países Baixos (Holanda)</t>
   </si>
   <si>
     <t>Estados Unidos</t>
   </si>
   <si>
-    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 31/03/2026, inclusive.</t>
+    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 30/04/2026, inclusive.</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Ago</t>
   </si>
@@ -1129,51 +1129,51 @@
         <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1455,90 +1455,61 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_aliceweb20110819100727378" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_Pasta1" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Vírgula 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
-  <dxfs count="19">
-[...27 lines deleted...]
-    </dxf>
+  <dxfs count="11">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <alignment vertical="center"/>
     </dxf>
     <dxf>
       <alignment horizontal="center"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <alignment wrapText="1"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
@@ -2294,87 +2265,87 @@
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:fld id="{DDC389E5-BA68-4F29-B03F-EB6C9FF302F7}" type="TxLink">
             <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="ctr"/>
-            <a:t>abril-2026</a:t>
+            <a:t>maio-2026</a:t>
           </a:fld>
           <a:endParaRPr lang="pt-BR" sz="2800" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>591786</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>31613</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagem 2">
+        <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E4DD0F8-0143-D94B-72F7-510A270F4758}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FDB750-1A70-3F83-A244-2C3F06714F82}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5468586" cy="4279763"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -4607,57 +4578,71 @@
             <v>2.0216000080108643</v>
           </cell>
           <cell r="AG159">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="160">
           <cell r="A160">
             <v>46082</v>
           </cell>
           <cell r="AE160">
             <v>2.1036999230000002</v>
           </cell>
           <cell r="AF160">
             <v>2.146399975</v>
           </cell>
           <cell r="AG160">
             <v>1.8799999949999999</v>
           </cell>
         </row>
         <row r="161">
           <cell r="A161">
             <v>46113</v>
           </cell>
           <cell r="AE161">
-            <v>2.1036999230000002</v>
+            <v>2.4579999446868896</v>
           </cell>
           <cell r="AF161">
-            <v>2.146399975</v>
+            <v>2.3924000263214111</v>
           </cell>
           <cell r="AG161">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
+          </cell>
+        </row>
+        <row r="162">
+          <cell r="A162">
+            <v>46143</v>
+          </cell>
+          <cell r="AE162">
+            <v>2.4579999446868896</v>
+          </cell>
+          <cell r="AF162">
+            <v>2.3924000263214111</v>
+          </cell>
+          <cell r="AG162">
+            <v>1.8799999952316284</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46126.541947685182" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="120" xr:uid="{FEA34BAB-A52D-44D0-BAAB-01D28DFEC2EF}">
   <cacheSource type="worksheet">
     <worksheetSource name="usda_consulta_leite"/>
   </cacheSource>
   <cacheFields count="15">
     <cacheField name="Produto_" numFmtId="0">
       <sharedItems count="5">
         <s v="Manteiga"/>
         <s v="Queijo"/>
         <s v="Leite em Pó"/>
@@ -6765,51 +6750,51 @@
     <n v="429"/>
     <n v="4849"/>
     <n v="0"/>
     <n v="0"/>
     <n v="0"/>
     <n v="1374"/>
     <n v="6652"/>
     <n v="2319"/>
     <n v="3896"/>
     <n v="437"/>
     <n v="0.112166324435318"/>
     <n v="1803"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="31" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="39" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:H95" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="5">
         <item x="4"/>
         <item x="2"/>
         <item h="1" x="3"/>
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="3"/>
             </reference>
           </references>
         </pivotArea>
       </autoSortScope>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
@@ -7151,122 +7136,122 @@
       <x v="2"/>
     </i>
     <i i="3">
       <x v="3"/>
     </i>
     <i i="4">
       <x v="4"/>
     </i>
     <i i="5">
       <x v="5"/>
     </i>
     <i i="6">
       <x v="6"/>
     </i>
   </colItems>
   <dataFields count="7">
     <dataField name="Soma de Estoque_Inicial" fld="3" baseField="0" baseItem="0"/>
     <dataField name="Soma de Producao_" fld="4" baseField="0" baseItem="0"/>
     <dataField name="Soma de Importacao_" fld="8" baseField="0" baseItem="0"/>
     <dataField name="Soma de Suprimento_Total" fld="9" baseField="0" baseItem="0"/>
     <dataField name="Soma de Exportacao_" fld="10" baseField="0" baseItem="0"/>
     <dataField name="Soma de Consumo_Domestico" fld="11" baseField="0" baseItem="0"/>
     <dataField name="Soma de Estoque_Final" fld="12" baseField="0" baseItem="0"/>
   </dataFields>
   <formats count="5">
-    <format dxfId="18">
+    <format dxfId="10">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="17">
+    <format dxfId="9">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="16">
+    <format dxfId="8">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="15">
+    <format dxfId="7">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="14">
+    <format dxfId="6">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="6"/>
           </reference>
         </references>
       </pivotArea>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/pivotTables/pivotTable2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="31" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="39" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:I26" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0">
       <items count="6">
         <item h="1" x="4"/>
         <item h="1" x="2"/>
         <item x="3"/>
         <item h="1" x="0"/>
         <item h="1" x="1"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="5"/>
             </reference>
           </references>
         </pivotArea>
@@ -7397,83 +7382,83 @@
     </i>
     <i i="4">
       <x v="4"/>
     </i>
     <i i="5">
       <x v="5"/>
     </i>
     <i i="6">
       <x v="6"/>
     </i>
     <i i="7">
       <x v="7"/>
     </i>
   </colItems>
   <dataFields count="8">
     <dataField name="Soma de Vacas_Leiteiras" fld="5" baseField="0" baseItem="0"/>
     <dataField name="Soma de Produção_Leite" fld="6" baseField="0" baseItem="0"/>
     <dataField name="Soma de Outros_Leites" fld="7" baseField="0" baseItem="0"/>
     <dataField name="Soma de Producao_" fld="4" baseField="0" baseItem="0"/>
     <dataField name="Soma de Importacao_" fld="8" baseField="0" baseItem="0"/>
     <dataField name="Soma de Suprimento_Total" fld="9" baseField="0" baseItem="0"/>
     <dataField name="Soma de Exportacao_" fld="10" baseField="0" baseItem="0"/>
     <dataField name="Soma de Consumo_Domestico" fld="11" baseField="0" baseItem="0"/>
   </dataFields>
   <formats count="3">
-    <format dxfId="13">
+    <format dxfId="5">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="12">
+    <format dxfId="4">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="11">
+    <format dxfId="3">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
@@ -7489,53 +7474,53 @@
       <queryTableField id="3" name="Ano_" tableColumnId="3"/>
       <queryTableField id="4" name="Estoque_Inicial" tableColumnId="4"/>
       <queryTableField id="5" name="Producao_" tableColumnId="5"/>
       <queryTableField id="6" name="Vacas_Leiteiras" tableColumnId="6"/>
       <queryTableField id="7" name="Produção_Leite" tableColumnId="7"/>
       <queryTableField id="8" name="Outros_Leites" tableColumnId="8"/>
       <queryTableField id="9" name="Importacao_" tableColumnId="9"/>
       <queryTableField id="10" name="Suprimento_Total" tableColumnId="10"/>
       <queryTableField id="11" name="Exportacao_" tableColumnId="11"/>
       <queryTableField id="12" name="Consumo_Domestico" tableColumnId="12"/>
       <queryTableField id="13" name="Estoque_Final" tableColumnId="13"/>
       <queryTableField id="14" name="Relacao_Leite" tableColumnId="14"/>
       <queryTableField id="15" name="Suprimento_Leite" tableColumnId="15"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A1D98F37-E16E-4810-8D0E-1AD03478AD30}" name="usda_consulta_leite" displayName="usda_consulta_leite" ref="A1:O121" tableType="queryTable" totalsRowShown="0">
   <tableColumns count="15">
-    <tableColumn id="1" xr3:uid="{FDA32EC7-C7AF-4AE6-A93E-EA109A915FBE}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="10"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{BECFE604-23FE-4F74-B247-7B6CC92B0043}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{FDA32EC7-C7AF-4AE6-A93E-EA109A915FBE}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{02BA7B12-A3B7-40DB-B830-786ED5416DE0}" uniqueName="2" name="Pais_" queryTableFieldId="2" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{BECFE604-23FE-4F74-B247-7B6CC92B0043}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="0"/>
     <tableColumn id="4" xr3:uid="{F43EAA0F-D0F0-469C-BBA9-8269AB6E9FB0}" uniqueName="4" name="Estoque_Inicial" queryTableFieldId="4"/>
     <tableColumn id="5" xr3:uid="{CE2896C4-CAB7-400C-93CD-BB69A995B050}" uniqueName="5" name="Producao_" queryTableFieldId="5"/>
     <tableColumn id="6" xr3:uid="{55EB5CA4-32F4-4856-AC9A-565EF7BB7DBA}" uniqueName="6" name="Vacas_Leiteiras" queryTableFieldId="6"/>
     <tableColumn id="7" xr3:uid="{7B1AE2DD-E156-4FE5-9A1C-5FC6E92675A7}" uniqueName="7" name="Produção_Leite" queryTableFieldId="7"/>
     <tableColumn id="8" xr3:uid="{23C6F0FC-14A8-489E-9C16-8DAE2FE6A8F3}" uniqueName="8" name="Outros_Leites" queryTableFieldId="8"/>
     <tableColumn id="9" xr3:uid="{E2A8B8A4-5AFA-49FB-AB34-5A9E6594746A}" uniqueName="9" name="Importacao_" queryTableFieldId="9"/>
     <tableColumn id="10" xr3:uid="{5AE7979D-7B30-4A4A-9D32-D56B2F52B225}" uniqueName="10" name="Suprimento_Total" queryTableFieldId="10"/>
     <tableColumn id="11" xr3:uid="{69E4E195-9926-4052-8662-25B14BE51C1E}" uniqueName="11" name="Exportacao_" queryTableFieldId="11"/>
     <tableColumn id="12" xr3:uid="{9CA08B2C-B4F8-438C-9C2D-7FB5B08E64C0}" uniqueName="12" name="Consumo_Domestico" queryTableFieldId="12"/>
     <tableColumn id="13" xr3:uid="{A26F036D-231C-42C1-9B5F-B779C3EDB4DA}" uniqueName="13" name="Estoque_Final" queryTableFieldId="13"/>
     <tableColumn id="14" xr3:uid="{096898E1-D9BD-4293-A34F-2FC27A715FF0}" uniqueName="14" name="Relacao_Leite" queryTableFieldId="14"/>
     <tableColumn id="15" xr3:uid="{3DFF25A4-608B-4A08-B69E-01C140513815}" uniqueName="15" name="Suprimento_Leite" queryTableFieldId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -7888,2284 +7873,2200 @@
         <v>85</v>
       </c>
       <c r="C3" s="79" t="s">
         <v>86</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>74</v>
       </c>
       <c r="E3" s="79" t="s">
         <v>73</v>
       </c>
       <c r="F3" s="79" t="s">
         <v>75</v>
       </c>
       <c r="G3" s="79" t="s">
         <v>76</v>
       </c>
       <c r="H3" s="79" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="133"/>
-[...5 lines deleted...]
-      <c r="H4" s="133"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="133"/>
-[...5 lines deleted...]
-      <c r="H5" s="133"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="133">
+      <c r="B6">
         <v>827</v>
       </c>
-      <c r="C6" s="133">
+      <c r="C6">
         <v>20390</v>
       </c>
-      <c r="D6" s="133">
+      <c r="D6">
         <v>1938</v>
       </c>
-      <c r="E6" s="133">
+      <c r="E6">
         <v>23155</v>
       </c>
-      <c r="F6" s="133">
+      <c r="F6">
         <v>2589</v>
       </c>
-      <c r="G6" s="133">
+      <c r="G6">
         <v>19690</v>
       </c>
-      <c r="H6" s="133">
+      <c r="H6">
         <v>876</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="133">
+      <c r="B7">
         <v>876</v>
       </c>
-      <c r="C7" s="133">
+      <c r="C7">
         <v>20656</v>
       </c>
-      <c r="D7" s="133">
+      <c r="D7">
         <v>1998</v>
       </c>
-      <c r="E7" s="133">
+      <c r="E7">
         <v>23530</v>
       </c>
-      <c r="F7" s="133">
+      <c r="F7">
         <v>2643</v>
       </c>
-      <c r="G7" s="133">
+      <c r="G7">
         <v>19958</v>
       </c>
-      <c r="H7" s="133">
+      <c r="H7">
         <v>929</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="133">
+      <c r="B8">
         <v>929</v>
       </c>
-      <c r="C8" s="133">
+      <c r="C8">
         <v>21129</v>
       </c>
-      <c r="D8" s="133">
+      <c r="D8">
         <v>2095</v>
       </c>
-      <c r="E8" s="133">
+      <c r="E8">
         <v>24153</v>
       </c>
-      <c r="F8" s="133">
+      <c r="F8">
         <v>2766</v>
       </c>
-      <c r="G8" s="133">
+      <c r="G8">
         <v>20464</v>
       </c>
-      <c r="H8" s="133">
+      <c r="H8">
         <v>923</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="133">
+      <c r="B9">
         <v>923</v>
       </c>
-      <c r="C9" s="133">
+      <c r="C9">
         <v>21525</v>
       </c>
-      <c r="D9" s="133">
+      <c r="D9">
         <v>2139</v>
       </c>
-      <c r="E9" s="133">
+      <c r="E9">
         <v>24587</v>
       </c>
-      <c r="F9" s="133">
+      <c r="F9">
         <v>2833</v>
       </c>
-      <c r="G9" s="133">
+      <c r="G9">
         <v>20768</v>
       </c>
-      <c r="H9" s="133">
+      <c r="H9">
         <v>986</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="133">
+      <c r="B10">
         <v>986</v>
       </c>
-      <c r="C10" s="133">
+      <c r="C10">
         <v>21934</v>
       </c>
-      <c r="D10" s="133">
+      <c r="D10">
         <v>2159</v>
       </c>
-      <c r="E10" s="133">
+      <c r="E10">
         <v>25079</v>
       </c>
-      <c r="F10" s="133">
+      <c r="F10">
         <v>2905</v>
       </c>
-      <c r="G10" s="133">
+      <c r="G10">
         <v>21166</v>
       </c>
-      <c r="H10" s="133">
+      <c r="H10">
         <v>1008</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="133">
+      <c r="B11">
         <v>1008</v>
       </c>
-      <c r="C11" s="133">
+      <c r="C11">
         <v>22016</v>
       </c>
-      <c r="D11" s="133">
+      <c r="D11">
         <v>2111</v>
       </c>
-      <c r="E11" s="133">
+      <c r="E11">
         <v>25135</v>
       </c>
-      <c r="F11" s="133">
+      <c r="F11">
         <v>2896</v>
       </c>
-      <c r="G11" s="133">
+      <c r="G11">
         <v>21183</v>
       </c>
-      <c r="H11" s="133">
+      <c r="H11">
         <v>1056</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="133">
+      <c r="B12">
         <v>1056</v>
       </c>
-      <c r="C12" s="133">
+      <c r="C12">
         <v>22335</v>
       </c>
-      <c r="D12" s="133">
+      <c r="D12">
         <v>2184</v>
       </c>
-      <c r="E12" s="133">
+      <c r="E12">
         <v>25575</v>
       </c>
-      <c r="F12" s="133">
+      <c r="F12">
         <v>2961</v>
       </c>
-      <c r="G12" s="133">
+      <c r="G12">
         <v>21524</v>
       </c>
-      <c r="H12" s="133">
+      <c r="H12">
         <v>1090</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="133">
+      <c r="B13">
         <v>1090</v>
       </c>
-      <c r="C13" s="133">
+      <c r="C13">
         <v>22620</v>
       </c>
-      <c r="D13" s="133">
+      <c r="D13">
         <v>2227</v>
       </c>
-      <c r="E13" s="133">
+      <c r="E13">
         <v>25937</v>
       </c>
-      <c r="F13" s="133">
+      <c r="F13">
         <v>3125</v>
       </c>
-      <c r="G13" s="133">
+      <c r="G13">
         <v>21750</v>
       </c>
-      <c r="H13" s="133">
+      <c r="H13">
         <v>1062</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="133">
+      <c r="B14">
         <v>1062</v>
       </c>
-      <c r="C14" s="133">
+      <c r="C14">
         <v>22890</v>
       </c>
-      <c r="D14" s="133">
+      <c r="D14">
         <v>2313</v>
       </c>
-      <c r="E14" s="133">
+      <c r="E14">
         <v>26265</v>
       </c>
-      <c r="F14" s="133">
+      <c r="F14">
         <v>3271</v>
       </c>
-      <c r="G14" s="133">
+      <c r="G14">
         <v>21922</v>
       </c>
-      <c r="H14" s="133">
+      <c r="H14">
         <v>1072</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="133">
+      <c r="B15">
         <v>1072</v>
       </c>
-      <c r="C15" s="133">
+      <c r="C15">
         <v>23189</v>
       </c>
-      <c r="D15" s="133">
+      <c r="D15">
         <v>2282</v>
       </c>
-      <c r="E15" s="133">
+      <c r="E15">
         <v>26543</v>
       </c>
-      <c r="F15" s="133">
+      <c r="F15">
         <v>3317</v>
       </c>
-      <c r="G15" s="133">
+      <c r="G15">
         <v>22153</v>
       </c>
-      <c r="H15" s="133">
+      <c r="H15">
         <v>1073</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="133"/>
-[...5 lines deleted...]
-      <c r="H16" s="133"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="133">
-[...2 lines deleted...]
-      <c r="C17" s="133">
+      <c r="B17">
+        <v>0</v>
+      </c>
+      <c r="C17">
         <v>771</v>
       </c>
-      <c r="D17" s="133">
+      <c r="D17">
         <v>32</v>
       </c>
-      <c r="E17" s="133">
+      <c r="E17">
         <v>803</v>
       </c>
-      <c r="F17" s="133">
+      <c r="F17">
         <v>4</v>
       </c>
-      <c r="G17" s="133">
+      <c r="G17">
         <v>799</v>
       </c>
-      <c r="H17" s="133">
+      <c r="H17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="133">
-[...2 lines deleted...]
-      <c r="C18" s="133">
+      <c r="B18">
+        <v>0</v>
+      </c>
+      <c r="C18">
         <v>760</v>
       </c>
-      <c r="D18" s="133">
+      <c r="D18">
         <v>29</v>
       </c>
-      <c r="E18" s="133">
+      <c r="E18">
         <v>789</v>
       </c>
-      <c r="F18" s="133">
+      <c r="F18">
         <v>4</v>
       </c>
-      <c r="G18" s="133">
+      <c r="G18">
         <v>785</v>
       </c>
-      <c r="H18" s="133">
+      <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="133">
-[...2 lines deleted...]
-      <c r="C19" s="133">
+      <c r="B19">
+        <v>0</v>
+      </c>
+      <c r="C19">
         <v>770</v>
       </c>
-      <c r="D19" s="133">
+      <c r="D19">
         <v>28</v>
       </c>
-      <c r="E19" s="133">
+      <c r="E19">
         <v>798</v>
       </c>
-      <c r="F19" s="133">
+      <c r="F19">
         <v>3</v>
       </c>
-      <c r="G19" s="133">
+      <c r="G19">
         <v>795</v>
       </c>
-      <c r="H19" s="133">
+      <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="133">
-[...2 lines deleted...]
-      <c r="C20" s="133">
+      <c r="B20">
+        <v>0</v>
+      </c>
+      <c r="C20">
         <v>790</v>
       </c>
-      <c r="D20" s="133">
+      <c r="D20">
         <v>31</v>
       </c>
-      <c r="E20" s="133">
+      <c r="E20">
         <v>821</v>
       </c>
-      <c r="F20" s="133">
+      <c r="F20">
         <v>4</v>
       </c>
-      <c r="G20" s="133">
+      <c r="G20">
         <v>817</v>
       </c>
-      <c r="H20" s="133">
+      <c r="H20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="133">
-[...2 lines deleted...]
-      <c r="C21" s="133">
+      <c r="B21">
+        <v>0</v>
+      </c>
+      <c r="C21">
         <v>790</v>
       </c>
-      <c r="D21" s="133">
+      <c r="D21">
         <v>32</v>
       </c>
-      <c r="E21" s="133">
+      <c r="E21">
         <v>822</v>
       </c>
-      <c r="F21" s="133">
+      <c r="F21">
         <v>5</v>
       </c>
-      <c r="G21" s="133">
+      <c r="G21">
         <v>817</v>
       </c>
-      <c r="H21" s="133">
+      <c r="H21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="133">
-[...2 lines deleted...]
-      <c r="C22" s="133">
+      <c r="B22">
+        <v>0</v>
+      </c>
+      <c r="C22">
         <v>745</v>
       </c>
-      <c r="D22" s="133">
+      <c r="D22">
         <v>33</v>
       </c>
-      <c r="E22" s="133">
+      <c r="E22">
         <v>778</v>
       </c>
-      <c r="F22" s="133">
+      <c r="F22">
         <v>4</v>
       </c>
-      <c r="G22" s="133">
+      <c r="G22">
         <v>774</v>
       </c>
-      <c r="H22" s="133">
+      <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="133">
-[...2 lines deleted...]
-      <c r="C23" s="133">
+      <c r="B23">
+        <v>0</v>
+      </c>
+      <c r="C23">
         <v>770</v>
       </c>
-      <c r="D23" s="133">
+      <c r="D23">
         <v>43</v>
       </c>
-      <c r="E23" s="133">
+      <c r="E23">
         <v>813</v>
       </c>
-      <c r="F23" s="133">
+      <c r="F23">
         <v>3</v>
       </c>
-      <c r="G23" s="133">
+      <c r="G23">
         <v>810</v>
       </c>
-      <c r="H23" s="133">
+      <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="133">
-[...2 lines deleted...]
-      <c r="C24" s="133">
+      <c r="B24">
+        <v>0</v>
+      </c>
+      <c r="C24">
         <v>780</v>
       </c>
-      <c r="D24" s="133">
+      <c r="D24">
         <v>63</v>
       </c>
-      <c r="E24" s="133">
+      <c r="E24">
         <v>843</v>
       </c>
-      <c r="F24" s="133">
+      <c r="F24">
         <v>3</v>
       </c>
-      <c r="G24" s="133">
+      <c r="G24">
         <v>840</v>
       </c>
-      <c r="H24" s="133">
+      <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="133">
-[...2 lines deleted...]
-      <c r="C25" s="133">
+      <c r="B25">
+        <v>0</v>
+      </c>
+      <c r="C25">
         <v>805</v>
       </c>
-      <c r="D25" s="133">
+      <c r="D25">
         <v>52</v>
       </c>
-      <c r="E25" s="133">
+      <c r="E25">
         <v>857</v>
       </c>
-      <c r="F25" s="133">
+      <c r="F25">
         <v>3</v>
       </c>
-      <c r="G25" s="133">
+      <c r="G25">
         <v>854</v>
       </c>
-      <c r="H25" s="133">
+      <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="133">
-[...2 lines deleted...]
-      <c r="C26" s="133">
+      <c r="B26">
+        <v>0</v>
+      </c>
+      <c r="C26">
         <v>820</v>
       </c>
-      <c r="D26" s="133">
+      <c r="D26">
         <v>52</v>
       </c>
-      <c r="E26" s="133">
+      <c r="E26">
         <v>872</v>
       </c>
-      <c r="F26" s="133">
+      <c r="F26">
         <v>4</v>
       </c>
-      <c r="G26" s="133">
+      <c r="G26">
         <v>868</v>
       </c>
-      <c r="H26" s="133">
+      <c r="H26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="76" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="133"/>
-[...5 lines deleted...]
-      <c r="H27" s="133"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="133"/>
-[...5 lines deleted...]
-      <c r="H28" s="133"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B29" s="133">
+      <c r="B29">
         <v>314</v>
       </c>
-      <c r="C29" s="133">
+      <c r="C29">
         <v>10161</v>
       </c>
-      <c r="D29" s="133">
+      <c r="D29">
         <v>528</v>
       </c>
-      <c r="E29" s="133">
+      <c r="E29">
         <v>11003</v>
       </c>
-      <c r="F29" s="133">
+      <c r="F29">
         <v>966</v>
       </c>
-      <c r="G29" s="133">
+      <c r="G29">
         <v>9703</v>
       </c>
-      <c r="H29" s="133">
+      <c r="H29">
         <v>334</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="133">
+      <c r="B30">
         <v>334</v>
       </c>
-      <c r="C30" s="133">
+      <c r="C30">
         <v>10452</v>
       </c>
-      <c r="D30" s="133">
+      <c r="D30">
         <v>570</v>
       </c>
-      <c r="E30" s="133">
+      <c r="E30">
         <v>11356</v>
       </c>
-      <c r="F30" s="133">
+      <c r="F30">
         <v>1048</v>
       </c>
-      <c r="G30" s="133">
+      <c r="G30">
         <v>9949</v>
       </c>
-      <c r="H30" s="133">
+      <c r="H30">
         <v>359</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B31" s="133">
+      <c r="B31">
         <v>359</v>
       </c>
-      <c r="C31" s="133">
+      <c r="C31">
         <v>10775</v>
       </c>
-      <c r="D31" s="133">
+      <c r="D31">
         <v>610</v>
       </c>
-      <c r="E31" s="133">
+      <c r="E31">
         <v>11744</v>
       </c>
-      <c r="F31" s="133">
+      <c r="F31">
         <v>1094</v>
       </c>
-      <c r="G31" s="133">
+      <c r="G31">
         <v>10317</v>
       </c>
-      <c r="H31" s="133">
+      <c r="H31">
         <v>333</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="133">
+      <c r="B32">
         <v>333</v>
       </c>
-      <c r="C32" s="133">
+      <c r="C32">
         <v>11153</v>
       </c>
-      <c r="D32" s="133">
+      <c r="D32">
         <v>611</v>
       </c>
-      <c r="E32" s="133">
+      <c r="E32">
         <v>12097</v>
       </c>
-      <c r="F32" s="133">
+      <c r="F32">
         <v>1027</v>
       </c>
-      <c r="G32" s="133">
+      <c r="G32">
         <v>10680</v>
       </c>
-      <c r="H32" s="133">
+      <c r="H32">
         <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B33" s="133">
+      <c r="B33">
         <v>390</v>
       </c>
-      <c r="C33" s="133">
+      <c r="C33">
         <v>11252</v>
       </c>
-      <c r="D33" s="133">
+      <c r="D33">
         <v>572</v>
       </c>
-      <c r="E33" s="133">
+      <c r="E33">
         <v>12214</v>
       </c>
-      <c r="F33" s="133">
+      <c r="F33">
         <v>990</v>
       </c>
-      <c r="G33" s="133">
+      <c r="G33">
         <v>10876</v>
       </c>
-      <c r="H33" s="133">
+      <c r="H33">
         <v>348</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B34" s="133">
+      <c r="B34">
         <v>348</v>
       </c>
-      <c r="C34" s="133">
+      <c r="C34">
         <v>11403</v>
       </c>
-      <c r="D34" s="133">
+      <c r="D34">
         <v>584</v>
       </c>
-      <c r="E34" s="133">
+      <c r="E34">
         <v>12335</v>
       </c>
-      <c r="F34" s="133">
+      <c r="F34">
         <v>1053</v>
       </c>
-      <c r="G34" s="133">
+      <c r="G34">
         <v>10962</v>
       </c>
-      <c r="H34" s="133">
+      <c r="H34">
         <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B35" s="133">
+      <c r="B35">
         <v>320</v>
       </c>
-      <c r="C35" s="133">
+      <c r="C35">
         <v>11744</v>
       </c>
-      <c r="D35" s="133">
+      <c r="D35">
         <v>570</v>
       </c>
-      <c r="E35" s="133">
+      <c r="E35">
         <v>12634</v>
       </c>
-      <c r="F35" s="133">
+      <c r="F35">
         <v>1047</v>
       </c>
-      <c r="G35" s="133">
+      <c r="G35">
         <v>11332</v>
       </c>
-      <c r="H35" s="133">
+      <c r="H35">
         <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B36" s="133">
+      <c r="B36">
         <v>255</v>
       </c>
-      <c r="C36" s="133">
+      <c r="C36">
         <v>11991</v>
       </c>
-      <c r="D36" s="133">
+      <c r="D36">
         <v>623</v>
       </c>
-      <c r="E36" s="133">
+      <c r="E36">
         <v>12869</v>
       </c>
-      <c r="F36" s="133">
+      <c r="F36">
         <v>1042</v>
       </c>
-      <c r="G36" s="133">
+      <c r="G36">
         <v>11559</v>
       </c>
-      <c r="H36" s="133">
+      <c r="H36">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B37" s="133">
+      <c r="B37">
         <v>268</v>
       </c>
-      <c r="C37" s="133">
+      <c r="C37">
         <v>12321</v>
       </c>
-      <c r="D37" s="133">
+      <c r="D37">
         <v>661</v>
       </c>
-      <c r="E37" s="133">
+      <c r="E37">
         <v>13250</v>
       </c>
-      <c r="F37" s="133">
+      <c r="F37">
         <v>1173</v>
       </c>
-      <c r="G37" s="133">
+      <c r="G37">
         <v>11826</v>
       </c>
-      <c r="H37" s="133">
+      <c r="H37">
         <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B38" s="133">
+      <c r="B38">
         <v>251</v>
       </c>
-      <c r="C38" s="133">
+      <c r="C38">
         <v>12622</v>
       </c>
-      <c r="D38" s="133">
+      <c r="D38">
         <v>673</v>
       </c>
-      <c r="E38" s="133">
+      <c r="E38">
         <v>13546</v>
       </c>
-      <c r="F38" s="133">
+      <c r="F38">
         <v>1117</v>
       </c>
-      <c r="G38" s="133">
+      <c r="G38">
         <v>12188</v>
       </c>
-      <c r="H38" s="133">
+      <c r="H38">
         <v>241</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B39" s="133"/>
-[...5 lines deleted...]
-      <c r="H39" s="133"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="133">
-[...2 lines deleted...]
-      <c r="C40" s="133">
+      <c r="B40">
+        <v>0</v>
+      </c>
+      <c r="C40">
         <v>83</v>
       </c>
-      <c r="D40" s="133">
+      <c r="D40">
         <v>5</v>
       </c>
-      <c r="E40" s="133">
+      <c r="E40">
         <v>88</v>
       </c>
-      <c r="F40" s="133">
-[...2 lines deleted...]
-      <c r="G40" s="133">
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40">
         <v>88</v>
       </c>
-      <c r="H40" s="133">
+      <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B41" s="133">
-[...2 lines deleted...]
-      <c r="C41" s="133">
+      <c r="B41">
+        <v>0</v>
+      </c>
+      <c r="C41">
         <v>85</v>
       </c>
-      <c r="D41" s="133">
+      <c r="D41">
         <v>6</v>
       </c>
-      <c r="E41" s="133">
+      <c r="E41">
         <v>91</v>
       </c>
-      <c r="F41" s="133">
-[...2 lines deleted...]
-      <c r="G41" s="133">
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41">
         <v>91</v>
       </c>
-      <c r="H41" s="133">
+      <c r="H41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B42" s="133">
-[...2 lines deleted...]
-      <c r="C42" s="133">
+      <c r="B42">
+        <v>0</v>
+      </c>
+      <c r="C42">
         <v>85</v>
       </c>
-      <c r="D42" s="133">
+      <c r="D42">
         <v>5</v>
       </c>
-      <c r="E42" s="133">
+      <c r="E42">
         <v>90</v>
       </c>
-      <c r="F42" s="133">
+      <c r="F42">
         <v>1</v>
       </c>
-      <c r="G42" s="133">
+      <c r="G42">
         <v>89</v>
       </c>
-      <c r="H42" s="133">
+      <c r="H42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="133">
-[...2 lines deleted...]
-      <c r="C43" s="133">
+      <c r="B43">
+        <v>0</v>
+      </c>
+      <c r="C43">
         <v>82</v>
       </c>
-      <c r="D43" s="133">
+      <c r="D43">
         <v>3</v>
       </c>
-      <c r="E43" s="133">
+      <c r="E43">
         <v>85</v>
       </c>
-      <c r="F43" s="133">
-[...2 lines deleted...]
-      <c r="G43" s="133">
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
         <v>85</v>
       </c>
-      <c r="H43" s="133">
+      <c r="H43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="133">
-[...2 lines deleted...]
-      <c r="C44" s="133">
+      <c r="B44">
+        <v>0</v>
+      </c>
+      <c r="C44">
         <v>82</v>
       </c>
-      <c r="D44" s="133">
+      <c r="D44">
         <v>7</v>
       </c>
-      <c r="E44" s="133">
+      <c r="E44">
         <v>89</v>
       </c>
-      <c r="F44" s="133">
+      <c r="F44">
         <v>1</v>
       </c>
-      <c r="G44" s="133">
+      <c r="G44">
         <v>88</v>
       </c>
-      <c r="H44" s="133">
+      <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="133">
-[...2 lines deleted...]
-      <c r="C45" s="133">
+      <c r="B45">
+        <v>0</v>
+      </c>
+      <c r="C45">
         <v>81</v>
       </c>
-      <c r="D45" s="133">
+      <c r="D45">
         <v>6</v>
       </c>
-      <c r="E45" s="133">
+      <c r="E45">
         <v>87</v>
       </c>
-      <c r="F45" s="133">
+      <c r="F45">
         <v>1</v>
       </c>
-      <c r="G45" s="133">
+      <c r="G45">
         <v>86</v>
       </c>
-      <c r="H45" s="133">
+      <c r="H45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="133">
-[...2 lines deleted...]
-      <c r="C46" s="133">
+      <c r="B46">
+        <v>0</v>
+      </c>
+      <c r="C46">
         <v>81</v>
       </c>
-      <c r="D46" s="133">
+      <c r="D46">
         <v>6</v>
       </c>
-      <c r="E46" s="133">
+      <c r="E46">
         <v>87</v>
       </c>
-      <c r="F46" s="133">
-[...2 lines deleted...]
-      <c r="G46" s="133">
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
         <v>87</v>
       </c>
-      <c r="H46" s="133">
+      <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B47" s="133">
-[...2 lines deleted...]
-      <c r="C47" s="133">
+      <c r="B47">
+        <v>0</v>
+      </c>
+      <c r="C47">
         <v>83</v>
       </c>
-      <c r="D47" s="133">
+      <c r="D47">
         <v>4</v>
       </c>
-      <c r="E47" s="133">
+      <c r="E47">
         <v>87</v>
       </c>
-      <c r="F47" s="133">
+      <c r="F47">
         <v>1</v>
       </c>
-      <c r="G47" s="133">
+      <c r="G47">
         <v>86</v>
       </c>
-      <c r="H47" s="133">
+      <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B48" s="133">
-[...2 lines deleted...]
-      <c r="C48" s="133">
+      <c r="B48">
+        <v>0</v>
+      </c>
+      <c r="C48">
         <v>86</v>
       </c>
-      <c r="D48" s="133">
+      <c r="D48">
         <v>3</v>
       </c>
-      <c r="E48" s="133">
+      <c r="E48">
         <v>89</v>
       </c>
-      <c r="F48" s="133">
+      <c r="F48">
         <v>3</v>
       </c>
-      <c r="G48" s="133">
+      <c r="G48">
         <v>86</v>
       </c>
-      <c r="H48" s="133">
+      <c r="H48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B49" s="133">
-[...2 lines deleted...]
-      <c r="C49" s="133">
+      <c r="B49">
+        <v>0</v>
+      </c>
+      <c r="C49">
         <v>88</v>
       </c>
-      <c r="D49" s="133">
+      <c r="D49">
         <v>2</v>
       </c>
-      <c r="E49" s="133">
+      <c r="E49">
         <v>90</v>
       </c>
-      <c r="F49" s="133">
+      <c r="F49">
         <v>3</v>
       </c>
-      <c r="G49" s="133">
+      <c r="G49">
         <v>87</v>
       </c>
-      <c r="H49" s="133">
+      <c r="H49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="76" t="s">
         <v>95</v>
       </c>
-      <c r="B50" s="133"/>
-[...5 lines deleted...]
-      <c r="H50" s="133"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B51" s="133"/>
-[...5 lines deleted...]
-      <c r="H51" s="133"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B52" s="133">
+      <c r="B52">
         <v>938</v>
       </c>
-      <c r="C52" s="133">
+      <c r="C52">
         <v>4650</v>
       </c>
-      <c r="D52" s="133">
+      <c r="D52">
         <v>1427</v>
       </c>
-      <c r="E52" s="133">
+      <c r="E52">
         <v>7015</v>
       </c>
-      <c r="F52" s="133">
+      <c r="F52">
         <v>2287</v>
       </c>
-      <c r="G52" s="133">
+      <c r="G52">
         <v>3778</v>
       </c>
-      <c r="H52" s="133">
+      <c r="H52">
         <v>950</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B53" s="133">
+      <c r="B53">
         <v>950</v>
       </c>
-      <c r="C53" s="133">
+      <c r="C53">
         <v>4661</v>
       </c>
-      <c r="D53" s="133">
+      <c r="D53">
         <v>1462</v>
       </c>
-      <c r="E53" s="133">
+      <c r="E53">
         <v>7073</v>
       </c>
-      <c r="F53" s="133">
+      <c r="F53">
         <v>2449</v>
       </c>
-      <c r="G53" s="133">
+      <c r="G53">
         <v>3856</v>
       </c>
-      <c r="H53" s="133">
+      <c r="H53">
         <v>768</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B54" s="133">
+      <c r="B54">
         <v>768</v>
       </c>
-      <c r="C54" s="133">
+      <c r="C54">
         <v>4653</v>
       </c>
-      <c r="D54" s="133">
+      <c r="D54">
         <v>1517</v>
       </c>
-      <c r="E54" s="133">
+      <c r="E54">
         <v>6938</v>
       </c>
-      <c r="F54" s="133">
+      <c r="F54">
         <v>2520</v>
       </c>
-      <c r="G54" s="133">
+      <c r="G54">
         <v>3822</v>
       </c>
-      <c r="H54" s="133">
+      <c r="H54">
         <v>596</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B55" s="133">
+      <c r="B55">
         <v>596</v>
       </c>
-      <c r="C55" s="133">
+      <c r="C55">
         <v>4835</v>
       </c>
-      <c r="D55" s="133">
+      <c r="D55">
         <v>1435</v>
       </c>
-      <c r="E55" s="133">
+      <c r="E55">
         <v>6866</v>
       </c>
-      <c r="F55" s="133">
+      <c r="F55">
         <v>2416</v>
       </c>
-      <c r="G55" s="133">
+      <c r="G55">
         <v>3837</v>
       </c>
-      <c r="H55" s="133">
+      <c r="H55">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B56" s="133">
+      <c r="B56">
         <v>613</v>
       </c>
-      <c r="C56" s="133">
+      <c r="C56">
         <v>4781</v>
       </c>
-      <c r="D56" s="133">
+      <c r="D56">
         <v>1502</v>
       </c>
-      <c r="E56" s="133">
+      <c r="E56">
         <v>6896</v>
       </c>
-      <c r="F56" s="133">
+      <c r="F56">
         <v>2433</v>
       </c>
-      <c r="G56" s="133">
+      <c r="G56">
         <v>3935</v>
       </c>
-      <c r="H56" s="133">
+      <c r="H56">
         <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B57" s="133">
+      <c r="B57">
         <v>528</v>
       </c>
-      <c r="C57" s="133">
+      <c r="C57">
         <v>4813</v>
       </c>
-      <c r="D57" s="133">
+      <c r="D57">
         <v>1485</v>
       </c>
-      <c r="E57" s="133">
+      <c r="E57">
         <v>6826</v>
       </c>
-      <c r="F57" s="133">
+      <c r="F57">
         <v>2354</v>
       </c>
-      <c r="G57" s="133">
+      <c r="G57">
         <v>3955</v>
       </c>
-      <c r="H57" s="133">
+      <c r="H57">
         <v>517</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B58" s="133">
+      <c r="B58">
         <v>517</v>
       </c>
-      <c r="C58" s="133">
+      <c r="C58">
         <v>4810</v>
       </c>
-      <c r="D58" s="133">
+      <c r="D58">
         <v>1406</v>
       </c>
-      <c r="E58" s="133">
+      <c r="E58">
         <v>6733</v>
       </c>
-      <c r="F58" s="133">
+      <c r="F58">
         <v>2460</v>
       </c>
-      <c r="G58" s="133">
+      <c r="G58">
         <v>3894</v>
       </c>
-      <c r="H58" s="133">
+      <c r="H58">
         <v>379</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="133">
+      <c r="B59">
         <v>379</v>
       </c>
-      <c r="C59" s="133">
+      <c r="C59">
         <v>4844</v>
       </c>
-      <c r="D59" s="133">
+      <c r="D59">
         <v>1377</v>
       </c>
-      <c r="E59" s="133">
+      <c r="E59">
         <v>6600</v>
       </c>
-      <c r="F59" s="133">
+      <c r="F59">
         <v>2344</v>
       </c>
-      <c r="G59" s="133">
+      <c r="G59">
         <v>3872</v>
       </c>
-      <c r="H59" s="133">
+      <c r="H59">
         <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B60" s="133">
+      <c r="B60">
         <v>384</v>
       </c>
-      <c r="C60" s="133">
+      <c r="C60">
         <v>4780</v>
       </c>
-      <c r="D60" s="133">
+      <c r="D60">
         <v>1354</v>
       </c>
-      <c r="E60" s="133">
+      <c r="E60">
         <v>6518</v>
       </c>
-      <c r="F60" s="133">
+      <c r="F60">
         <v>2312</v>
       </c>
-      <c r="G60" s="133">
+      <c r="G60">
         <v>3777</v>
       </c>
-      <c r="H60" s="133">
+      <c r="H60">
         <v>429</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B61" s="133">
+      <c r="B61">
         <v>429</v>
       </c>
-      <c r="C61" s="133">
+      <c r="C61">
         <v>4849</v>
       </c>
-      <c r="D61" s="133">
+      <c r="D61">
         <v>1374</v>
       </c>
-      <c r="E61" s="133">
+      <c r="E61">
         <v>6652</v>
       </c>
-      <c r="F61" s="133">
+      <c r="F61">
         <v>2319</v>
       </c>
-      <c r="G61" s="133">
+      <c r="G61">
         <v>3896</v>
       </c>
-      <c r="H61" s="133">
+      <c r="H61">
         <v>437</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B62" s="133"/>
-[...5 lines deleted...]
-      <c r="H62" s="133"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B63" s="133">
-[...2 lines deleted...]
-      <c r="C63" s="133">
+      <c r="B63">
+        <v>0</v>
+      </c>
+      <c r="C63">
         <v>158</v>
       </c>
-      <c r="D63" s="133">
+      <c r="D63">
         <v>31</v>
       </c>
-      <c r="E63" s="133">
+      <c r="E63">
         <v>189</v>
       </c>
-      <c r="F63" s="133">
-[...2 lines deleted...]
-      <c r="G63" s="133">
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63">
         <v>189</v>
       </c>
-      <c r="H63" s="133">
+      <c r="H63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B64" s="133">
-[...2 lines deleted...]
-      <c r="C64" s="133">
+      <c r="B64">
+        <v>0</v>
+      </c>
+      <c r="C64">
         <v>155</v>
       </c>
-      <c r="D64" s="133">
+      <c r="D64">
         <v>29</v>
       </c>
-      <c r="E64" s="133">
+      <c r="E64">
         <v>184</v>
       </c>
-      <c r="F64" s="133">
-[...2 lines deleted...]
-      <c r="G64" s="133">
+      <c r="F64">
+        <v>0</v>
+      </c>
+      <c r="G64">
         <v>184</v>
       </c>
-      <c r="H64" s="133">
+      <c r="H64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B65" s="133">
-[...2 lines deleted...]
-      <c r="C65" s="133">
+      <c r="B65">
+        <v>0</v>
+      </c>
+      <c r="C65">
         <v>158</v>
       </c>
-      <c r="D65" s="133">
+      <c r="D65">
         <v>25</v>
       </c>
-      <c r="E65" s="133">
+      <c r="E65">
         <v>183</v>
       </c>
-      <c r="F65" s="133">
-[...2 lines deleted...]
-      <c r="G65" s="133">
+      <c r="F65">
+        <v>0</v>
+      </c>
+      <c r="G65">
         <v>183</v>
       </c>
-      <c r="H65" s="133">
+      <c r="H65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B66" s="133">
-[...2 lines deleted...]
-      <c r="C66" s="133">
+      <c r="B66">
+        <v>0</v>
+      </c>
+      <c r="C66">
         <v>161</v>
       </c>
-      <c r="D66" s="133">
+      <c r="D66">
         <v>26</v>
       </c>
-      <c r="E66" s="133">
+      <c r="E66">
         <v>187</v>
       </c>
-      <c r="F66" s="133">
-[...2 lines deleted...]
-      <c r="G66" s="133">
+      <c r="F66">
+        <v>0</v>
+      </c>
+      <c r="G66">
         <v>187</v>
       </c>
-      <c r="H66" s="133">
+      <c r="H66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B67" s="133">
-[...2 lines deleted...]
-      <c r="C67" s="133">
+      <c r="B67">
+        <v>0</v>
+      </c>
+      <c r="C67">
         <v>164</v>
       </c>
-      <c r="D67" s="133">
+      <c r="D67">
         <v>24</v>
       </c>
-      <c r="E67" s="133">
+      <c r="E67">
         <v>188</v>
       </c>
-      <c r="F67" s="133">
-[...2 lines deleted...]
-      <c r="G67" s="133">
+      <c r="F67">
+        <v>0</v>
+      </c>
+      <c r="G67">
         <v>188</v>
       </c>
-      <c r="H67" s="133">
+      <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B68" s="133">
-[...2 lines deleted...]
-      <c r="C68" s="133">
+      <c r="B68">
+        <v>0</v>
+      </c>
+      <c r="C68">
         <v>157</v>
       </c>
-      <c r="D68" s="133">
+      <c r="D68">
         <v>25</v>
       </c>
-      <c r="E68" s="133">
+      <c r="E68">
         <v>182</v>
       </c>
-      <c r="F68" s="133">
-[...2 lines deleted...]
-      <c r="G68" s="133">
+      <c r="F68">
+        <v>0</v>
+      </c>
+      <c r="G68">
         <v>182</v>
       </c>
-      <c r="H68" s="133">
+      <c r="H68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B69" s="133">
-[...2 lines deleted...]
-      <c r="C69" s="133">
+      <c r="B69">
+        <v>0</v>
+      </c>
+      <c r="C69">
         <v>162</v>
       </c>
-      <c r="D69" s="133">
+      <c r="D69">
         <v>34</v>
       </c>
-      <c r="E69" s="133">
+      <c r="E69">
         <v>196</v>
       </c>
-      <c r="F69" s="133">
-[...2 lines deleted...]
-      <c r="G69" s="133">
+      <c r="F69">
+        <v>0</v>
+      </c>
+      <c r="G69">
         <v>196</v>
       </c>
-      <c r="H69" s="133">
+      <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B70" s="133">
-[...2 lines deleted...]
-      <c r="C70" s="133">
+      <c r="B70">
+        <v>0</v>
+      </c>
+      <c r="C70">
         <v>162</v>
       </c>
-      <c r="D70" s="133">
+      <c r="D70">
         <v>40</v>
       </c>
-      <c r="E70" s="133">
+      <c r="E70">
         <v>202</v>
       </c>
-      <c r="F70" s="133">
-[...2 lines deleted...]
-      <c r="G70" s="133">
+      <c r="F70">
+        <v>0</v>
+      </c>
+      <c r="G70">
         <v>202</v>
       </c>
-      <c r="H70" s="133">
+      <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B71" s="133">
-[...2 lines deleted...]
-      <c r="C71" s="133">
+      <c r="B71">
+        <v>0</v>
+      </c>
+      <c r="C71">
         <v>165</v>
       </c>
-      <c r="D71" s="133">
+      <c r="D71">
         <v>48</v>
       </c>
-      <c r="E71" s="133">
+      <c r="E71">
         <v>213</v>
       </c>
-      <c r="F71" s="133">
-[...2 lines deleted...]
-      <c r="G71" s="133">
+      <c r="F71">
+        <v>0</v>
+      </c>
+      <c r="G71">
         <v>213</v>
       </c>
-      <c r="H71" s="133">
+      <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B72" s="133">
-[...2 lines deleted...]
-      <c r="C72" s="133">
+      <c r="B72">
+        <v>0</v>
+      </c>
+      <c r="C72">
         <v>167</v>
       </c>
-      <c r="D72" s="133">
+      <c r="D72">
         <v>48</v>
       </c>
-      <c r="E72" s="133">
+      <c r="E72">
         <v>215</v>
       </c>
-      <c r="F72" s="133">
-[...2 lines deleted...]
-      <c r="G72" s="133">
+      <c r="F72">
+        <v>0</v>
+      </c>
+      <c r="G72">
         <v>215</v>
       </c>
-      <c r="H72" s="133">
+      <c r="H72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="B73" s="133"/>
-[...5 lines deleted...]
-      <c r="H73" s="133"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B74" s="133"/>
-[...5 lines deleted...]
-      <c r="H74" s="133"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B75" s="133">
+      <c r="B75">
         <v>412</v>
       </c>
-      <c r="C75" s="133">
+      <c r="C75">
         <v>4512</v>
       </c>
-      <c r="D75" s="133">
+      <c r="D75">
         <v>1039</v>
       </c>
-      <c r="E75" s="133">
+      <c r="E75">
         <v>5963</v>
       </c>
-      <c r="F75" s="133">
+      <c r="F75">
         <v>1977</v>
       </c>
-      <c r="G75" s="133">
+      <c r="G75">
         <v>3551</v>
       </c>
-      <c r="H75" s="133">
+      <c r="H75">
         <v>435</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B76" s="133">
+      <c r="B76">
         <v>435</v>
       </c>
-      <c r="C76" s="133">
+      <c r="C76">
         <v>4407</v>
       </c>
-      <c r="D76" s="133">
+      <c r="D76">
         <v>1109</v>
       </c>
-      <c r="E76" s="133">
+      <c r="E76">
         <v>5951</v>
       </c>
-      <c r="F76" s="133">
+      <c r="F76">
         <v>2020</v>
       </c>
-      <c r="G76" s="133">
+      <c r="G76">
         <v>3501</v>
       </c>
-      <c r="H76" s="133">
+      <c r="H76">
         <v>430</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B77" s="133">
+      <c r="B77">
         <v>430</v>
       </c>
-      <c r="C77" s="133">
+      <c r="C77">
         <v>4546</v>
       </c>
-      <c r="D77" s="133">
+      <c r="D77">
         <v>1239</v>
       </c>
-      <c r="E77" s="133">
+      <c r="E77">
         <v>6215</v>
       </c>
-      <c r="F77" s="133">
+      <c r="F77">
         <v>2084</v>
       </c>
-      <c r="G77" s="133">
+      <c r="G77">
         <v>3773</v>
       </c>
-      <c r="H77" s="133">
+      <c r="H77">
         <v>358</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B78" s="133">
+      <c r="B78">
         <v>358</v>
       </c>
-      <c r="C78" s="133">
+      <c r="C78">
         <v>4606</v>
       </c>
-      <c r="D78" s="133">
+      <c r="D78">
         <v>1227</v>
       </c>
-      <c r="E78" s="133">
+      <c r="E78">
         <v>6191</v>
       </c>
-      <c r="F78" s="133">
+      <c r="F78">
         <v>2143</v>
       </c>
-      <c r="G78" s="133">
+      <c r="G78">
         <v>3613</v>
       </c>
-      <c r="H78" s="133">
+      <c r="H78">
         <v>435</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B79" s="133">
+      <c r="B79">
         <v>435</v>
       </c>
-      <c r="C79" s="133">
+      <c r="C79">
         <v>4619</v>
       </c>
-      <c r="D79" s="133">
+      <c r="D79">
         <v>1341</v>
       </c>
-      <c r="E79" s="133">
+      <c r="E79">
         <v>6395</v>
       </c>
-      <c r="F79" s="133">
+      <c r="F79">
         <v>2224</v>
       </c>
-      <c r="G79" s="133">
+      <c r="G79">
         <v>3729</v>
       </c>
-      <c r="H79" s="133">
+      <c r="H79">
         <v>442</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B80" s="133">
+      <c r="B80">
         <v>442</v>
       </c>
-      <c r="C80" s="133">
+      <c r="C80">
         <v>4337</v>
       </c>
-      <c r="D80" s="133">
+      <c r="D80">
         <v>1282</v>
       </c>
-      <c r="E80" s="133">
+      <c r="E80">
         <v>6061</v>
       </c>
-      <c r="F80" s="133">
+      <c r="F80">
         <v>1877</v>
       </c>
-      <c r="G80" s="133">
+      <c r="G80">
         <v>3708</v>
       </c>
-      <c r="H80" s="133">
+      <c r="H80">
         <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B81" s="133">
+      <c r="B81">
         <v>476</v>
       </c>
-      <c r="C81" s="133">
+      <c r="C81">
         <v>4447</v>
       </c>
-      <c r="D81" s="133">
+      <c r="D81">
         <v>1083</v>
       </c>
-      <c r="E81" s="133">
+      <c r="E81">
         <v>6006</v>
       </c>
-      <c r="F81" s="133">
+      <c r="F81">
         <v>1862</v>
       </c>
-      <c r="G81" s="133">
+      <c r="G81">
         <v>3609</v>
       </c>
-      <c r="H81" s="133">
+      <c r="H81">
         <v>535</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B82" s="133">
+      <c r="B82">
         <v>535</v>
       </c>
-      <c r="C82" s="133">
+      <c r="C82">
         <v>4420</v>
       </c>
-      <c r="D82" s="133">
+      <c r="D82">
         <v>1025</v>
       </c>
-      <c r="E82" s="133">
+      <c r="E82">
         <v>5980</v>
       </c>
-      <c r="F82" s="133">
+      <c r="F82">
         <v>1868</v>
       </c>
-      <c r="G82" s="133">
+      <c r="G82">
         <v>3598</v>
       </c>
-      <c r="H82" s="133">
+      <c r="H82">
         <v>514</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B83" s="133">
+      <c r="B83">
         <v>514</v>
       </c>
-      <c r="C83" s="133">
+      <c r="C83">
         <v>4419</v>
       </c>
-      <c r="D83" s="133">
+      <c r="D83">
         <v>1025</v>
       </c>
-      <c r="E83" s="133">
+      <c r="E83">
         <v>5958</v>
       </c>
-      <c r="F83" s="133">
+      <c r="F83">
         <v>1898</v>
       </c>
-      <c r="G83" s="133">
+      <c r="G83">
         <v>3560</v>
       </c>
-      <c r="H83" s="133">
+      <c r="H83">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B84" s="133">
+      <c r="B84">
         <v>500</v>
       </c>
-      <c r="C84" s="133">
+      <c r="C84">
         <v>4403</v>
       </c>
-      <c r="D84" s="133">
+      <c r="D84">
         <v>1034</v>
       </c>
-      <c r="E84" s="133">
+      <c r="E84">
         <v>5937</v>
       </c>
-      <c r="F84" s="133">
+      <c r="F84">
         <v>1884</v>
       </c>
-      <c r="G84" s="133">
+      <c r="G84">
         <v>3565</v>
       </c>
-      <c r="H84" s="133">
+      <c r="H84">
         <v>488</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B85" s="133"/>
-[...5 lines deleted...]
-      <c r="H85" s="133"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B86" s="133">
-[...2 lines deleted...]
-      <c r="C86" s="133">
+      <c r="B86">
+        <v>0</v>
+      </c>
+      <c r="C86">
         <v>596</v>
       </c>
-      <c r="D86" s="133">
+      <c r="D86">
         <v>73</v>
       </c>
-      <c r="E86" s="133">
+      <c r="E86">
         <v>669</v>
       </c>
-      <c r="F86" s="133">
+      <c r="F86">
         <v>5</v>
       </c>
-      <c r="G86" s="133">
+      <c r="G86">
         <v>664</v>
       </c>
-      <c r="H86" s="133">
+      <c r="H86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B87" s="133">
-[...2 lines deleted...]
-      <c r="C87" s="133">
+      <c r="B87">
+        <v>0</v>
+      </c>
+      <c r="C87">
         <v>585</v>
       </c>
-      <c r="D87" s="133">
+      <c r="D87">
         <v>68</v>
       </c>
-      <c r="E87" s="133">
+      <c r="E87">
         <v>653</v>
       </c>
-      <c r="F87" s="133">
+      <c r="F87">
         <v>1</v>
       </c>
-      <c r="G87" s="133">
+      <c r="G87">
         <v>652</v>
       </c>
-      <c r="H87" s="133">
+      <c r="H87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B88" s="133">
-[...2 lines deleted...]
-      <c r="C88" s="133">
+      <c r="B88">
+        <v>0</v>
+      </c>
+      <c r="C88">
         <v>596</v>
       </c>
-      <c r="D88" s="133">
+      <c r="D88">
         <v>61</v>
       </c>
-      <c r="E88" s="133">
+      <c r="E88">
         <v>657</v>
       </c>
-      <c r="F88" s="133">
-[...2 lines deleted...]
-      <c r="G88" s="133">
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88">
         <v>657</v>
       </c>
-      <c r="H88" s="133">
+      <c r="H88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B89" s="133">
-[...2 lines deleted...]
-      <c r="C89" s="133">
+      <c r="B89">
+        <v>0</v>
+      </c>
+      <c r="C89">
         <v>590</v>
       </c>
-      <c r="D89" s="133">
+      <c r="D89">
         <v>89</v>
       </c>
-      <c r="E89" s="133">
+      <c r="E89">
         <v>679</v>
       </c>
-      <c r="F89" s="133">
+      <c r="F89">
         <v>1</v>
       </c>
-      <c r="G89" s="133">
+      <c r="G89">
         <v>678</v>
       </c>
-      <c r="H89" s="133">
+      <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B90" s="133">
-[...2 lines deleted...]
-      <c r="C90" s="133">
+      <c r="B90">
+        <v>0</v>
+      </c>
+      <c r="C90">
         <v>594</v>
       </c>
-      <c r="D90" s="133">
+      <c r="D90">
         <v>52</v>
       </c>
-      <c r="E90" s="133">
+      <c r="E90">
         <v>646</v>
       </c>
-      <c r="F90" s="133">
+      <c r="F90">
         <v>6</v>
       </c>
-      <c r="G90" s="133">
+      <c r="G90">
         <v>640</v>
       </c>
-      <c r="H90" s="133">
+      <c r="H90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B91" s="133">
-[...2 lines deleted...]
-      <c r="C91" s="133">
+      <c r="B91">
+        <v>0</v>
+      </c>
+      <c r="C91">
         <v>568</v>
       </c>
-      <c r="D91" s="133">
+      <c r="D91">
         <v>82</v>
       </c>
-      <c r="E91" s="133">
+      <c r="E91">
         <v>650</v>
       </c>
-      <c r="F91" s="133">
+      <c r="F91">
         <v>6</v>
       </c>
-      <c r="G91" s="133">
+      <c r="G91">
         <v>644</v>
       </c>
-      <c r="H91" s="133">
+      <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B92" s="133">
-[...2 lines deleted...]
-      <c r="C92" s="133">
+      <c r="B92">
+        <v>0</v>
+      </c>
+      <c r="C92">
         <v>566</v>
       </c>
-      <c r="D92" s="133">
+      <c r="D92">
         <v>165</v>
       </c>
-      <c r="E92" s="133">
+      <c r="E92">
         <v>731</v>
       </c>
-      <c r="F92" s="133">
-[...2 lines deleted...]
-      <c r="G92" s="133">
+      <c r="F92">
+        <v>0</v>
+      </c>
+      <c r="G92">
         <v>731</v>
       </c>
-      <c r="H92" s="133">
+      <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B93" s="133">
-[...2 lines deleted...]
-      <c r="C93" s="133">
+      <c r="B93">
+        <v>0</v>
+      </c>
+      <c r="C93">
         <v>585</v>
       </c>
-      <c r="D93" s="133">
+      <c r="D93">
         <v>147</v>
       </c>
-      <c r="E93" s="133">
+      <c r="E93">
         <v>732</v>
       </c>
-      <c r="F93" s="133">
+      <c r="F93">
         <v>3</v>
       </c>
-      <c r="G93" s="133">
+      <c r="G93">
         <v>729</v>
       </c>
-      <c r="H93" s="133">
+      <c r="H93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B94" s="133">
-[...2 lines deleted...]
-      <c r="C94" s="133">
+      <c r="B94">
+        <v>0</v>
+      </c>
+      <c r="C94">
         <v>595</v>
       </c>
-      <c r="D94" s="133">
+      <c r="D94">
         <v>137</v>
       </c>
-      <c r="E94" s="133">
+      <c r="E94">
         <v>732</v>
       </c>
-      <c r="F94" s="133">
+      <c r="F94">
         <v>1</v>
       </c>
-      <c r="G94" s="133">
+      <c r="G94">
         <v>731</v>
       </c>
-      <c r="H94" s="133">
+      <c r="H94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B95" s="133">
-[...2 lines deleted...]
-      <c r="C95" s="133">
+      <c r="B95">
+        <v>0</v>
+      </c>
+      <c r="C95">
         <v>605</v>
       </c>
-      <c r="D95" s="133">
+      <c r="D95">
         <v>135</v>
       </c>
-      <c r="E95" s="133">
+      <c r="E95">
         <v>740</v>
       </c>
-      <c r="F95" s="133">
+      <c r="F95">
         <v>1</v>
       </c>
-      <c r="G95" s="133">
+      <c r="G95">
         <v>739</v>
       </c>
-      <c r="H95" s="133">
+      <c r="H95">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Planilha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0">
-      <selection activeCell="S28" sqref="S28"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="130" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="130"/>
       <c r="C28" s="130"/>
       <c r="D28" s="130"/>
@@ -10381,678 +10282,662 @@
         <v>71</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>72</v>
       </c>
       <c r="E3" s="79" t="s">
         <v>86</v>
       </c>
       <c r="F3" s="79" t="s">
         <v>74</v>
       </c>
       <c r="G3" s="79" t="s">
         <v>73</v>
       </c>
       <c r="H3" s="79" t="s">
         <v>75</v>
       </c>
       <c r="I3" s="79" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="B4" s="133">
+      <c r="B4">
         <v>1554782</v>
       </c>
-      <c r="C4" s="133">
+      <c r="C4">
         <v>5672995</v>
       </c>
-      <c r="D4" s="133">
+      <c r="D4">
         <v>1164312</v>
       </c>
-      <c r="E4" s="133">
+      <c r="E4">
         <v>6837307</v>
       </c>
-      <c r="F4" s="133">
+      <c r="F4">
         <v>24593</v>
       </c>
-      <c r="G4" s="133">
+      <c r="G4">
         <v>6861900</v>
       </c>
-      <c r="H4" s="133">
+      <c r="H4">
         <v>30744</v>
       </c>
-      <c r="I4" s="133">
+      <c r="I4">
         <v>6831156</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="133"/>
-[...6 lines deleted...]
-      <c r="I5" s="133"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="133">
+      <c r="B6">
         <v>137498</v>
       </c>
-      <c r="C6" s="133">
+      <c r="C6">
         <v>511533</v>
       </c>
-      <c r="D6" s="133">
+      <c r="D6">
         <v>101479</v>
       </c>
-      <c r="E6" s="133">
+      <c r="E6">
         <v>613012</v>
       </c>
-      <c r="F6" s="133">
+      <c r="F6">
         <v>2273</v>
       </c>
-      <c r="G6" s="133">
+      <c r="G6">
         <v>615285</v>
       </c>
-      <c r="H6" s="133">
+      <c r="H6">
         <v>2939</v>
       </c>
-      <c r="I6" s="133">
+      <c r="I6">
         <v>612346</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="133">
+      <c r="B7">
         <v>134773</v>
       </c>
-      <c r="C7" s="133">
+      <c r="C7">
         <v>522528</v>
       </c>
-      <c r="D7" s="133">
+      <c r="D7">
         <v>106898</v>
       </c>
-      <c r="E7" s="133">
+      <c r="E7">
         <v>629426</v>
       </c>
-      <c r="F7" s="133">
+      <c r="F7">
         <v>2358</v>
       </c>
-      <c r="G7" s="133">
+      <c r="G7">
         <v>631784</v>
       </c>
-      <c r="H7" s="133">
+      <c r="H7">
         <v>2976</v>
       </c>
-      <c r="I7" s="133">
+      <c r="I7">
         <v>628808</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="133">
+      <c r="B8">
         <v>136082</v>
       </c>
-      <c r="C8" s="133">
+      <c r="C8">
         <v>527630</v>
       </c>
-      <c r="D8" s="133">
+      <c r="D8">
         <v>107481</v>
       </c>
-      <c r="E8" s="133">
+      <c r="E8">
         <v>635111</v>
       </c>
-      <c r="F8" s="133">
+      <c r="F8">
         <v>2481</v>
       </c>
-      <c r="G8" s="133">
+      <c r="G8">
         <v>637592</v>
       </c>
-      <c r="H8" s="133">
+      <c r="H8">
         <v>3214</v>
       </c>
-      <c r="I8" s="133">
+      <c r="I8">
         <v>634378</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="133">
+      <c r="B9">
         <v>137348</v>
       </c>
-      <c r="C9" s="133">
+      <c r="C9">
         <v>539558</v>
       </c>
-      <c r="D9" s="133">
+      <c r="D9">
         <v>109878</v>
       </c>
-      <c r="E9" s="133">
+      <c r="E9">
         <v>649436</v>
       </c>
-      <c r="F9" s="133">
+      <c r="F9">
         <v>2625</v>
       </c>
-      <c r="G9" s="133">
+      <c r="G9">
         <v>652061</v>
       </c>
-      <c r="H9" s="133">
+      <c r="H9">
         <v>3325</v>
       </c>
-      <c r="I9" s="133">
+      <c r="I9">
         <v>648736</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="133">
+      <c r="B10">
         <v>138787</v>
       </c>
-      <c r="C10" s="133">
+      <c r="C10">
         <v>545385</v>
       </c>
-      <c r="D10" s="133">
+      <c r="D10">
         <v>111669</v>
       </c>
-      <c r="E10" s="133">
+      <c r="E10">
         <v>657054</v>
       </c>
-      <c r="F10" s="133">
+      <c r="F10">
         <v>2803</v>
       </c>
-      <c r="G10" s="133">
+      <c r="G10">
         <v>659857</v>
       </c>
-      <c r="H10" s="133">
+      <c r="H10">
         <v>3535</v>
       </c>
-      <c r="I10" s="133">
+      <c r="I10">
         <v>656322</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="133">
+      <c r="B11">
         <v>140129</v>
       </c>
-      <c r="C11" s="133">
+      <c r="C11">
         <v>545702</v>
       </c>
-      <c r="D11" s="133">
+      <c r="D11">
         <v>114287</v>
       </c>
-      <c r="E11" s="133">
+      <c r="E11">
         <v>659989</v>
       </c>
-      <c r="F11" s="133">
+      <c r="F11">
         <v>2570</v>
       </c>
-      <c r="G11" s="133">
+      <c r="G11">
         <v>662559</v>
       </c>
-      <c r="H11" s="133">
+      <c r="H11">
         <v>3227</v>
       </c>
-      <c r="I11" s="133">
+      <c r="I11">
         <v>659332</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="133">
+      <c r="B12">
         <v>141342</v>
       </c>
-      <c r="C12" s="133">
+      <c r="C12">
         <v>552696</v>
       </c>
-      <c r="D12" s="133">
+      <c r="D12">
         <v>116610</v>
       </c>
-      <c r="E12" s="133">
+      <c r="E12">
         <v>669306</v>
       </c>
-      <c r="F12" s="133">
+      <c r="F12">
         <v>2420</v>
       </c>
-      <c r="G12" s="133">
+      <c r="G12">
         <v>671726</v>
       </c>
-      <c r="H12" s="133">
+      <c r="H12">
         <v>2943</v>
       </c>
-      <c r="I12" s="133">
+      <c r="I12">
         <v>668783</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="133">
+      <c r="B13">
         <v>141517</v>
       </c>
-      <c r="C13" s="133">
+      <c r="C13">
         <v>554660</v>
       </c>
-      <c r="D13" s="133">
+      <c r="D13">
         <v>119182</v>
       </c>
-      <c r="E13" s="133">
+      <c r="E13">
         <v>673842</v>
       </c>
-      <c r="F13" s="133">
+      <c r="F13">
         <v>2432</v>
       </c>
-      <c r="G13" s="133">
+      <c r="G13">
         <v>676274</v>
       </c>
-      <c r="H13" s="133">
+      <c r="H13">
         <v>2887</v>
       </c>
-      <c r="I13" s="133">
+      <c r="I13">
         <v>673387</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="133">
+      <c r="B14">
         <v>140965</v>
       </c>
-      <c r="C14" s="133">
+      <c r="C14">
         <v>561269</v>
       </c>
-      <c r="D14" s="133">
+      <c r="D14">
         <v>121847</v>
       </c>
-      <c r="E14" s="133">
+      <c r="E14">
         <v>683116</v>
       </c>
-      <c r="F14" s="133">
+      <c r="F14">
         <v>2312</v>
       </c>
-      <c r="G14" s="133">
+      <c r="G14">
         <v>685428</v>
       </c>
-      <c r="H14" s="133">
+      <c r="H14">
         <v>2833</v>
       </c>
-      <c r="I14" s="133">
+      <c r="I14">
         <v>682595</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="133">
+      <c r="B15">
         <v>139172</v>
       </c>
-      <c r="C15" s="133">
+      <c r="C15">
         <v>565433</v>
       </c>
-      <c r="D15" s="133">
+      <c r="D15">
         <v>124584</v>
       </c>
-      <c r="E15" s="133">
+      <c r="E15">
         <v>690017</v>
       </c>
-      <c r="F15" s="133">
+      <c r="F15">
         <v>2318</v>
       </c>
-      <c r="G15" s="133">
+      <c r="G15">
         <v>692335</v>
       </c>
-      <c r="H15" s="133">
+      <c r="H15">
         <v>2768</v>
       </c>
-      <c r="I15" s="133">
+      <c r="I15">
         <v>689567</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="133"/>
-[...6 lines deleted...]
-      <c r="I16" s="133"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="133">
+      <c r="B17">
         <v>16262</v>
       </c>
-      <c r="C17" s="133">
+      <c r="C17">
         <v>23624</v>
       </c>
-      <c r="D17" s="133">
+      <c r="D17">
         <v>3142</v>
       </c>
-      <c r="E17" s="133">
+      <c r="E17">
         <v>26766</v>
       </c>
-      <c r="F17" s="133">
+      <c r="F17">
         <v>1</v>
       </c>
-      <c r="G17" s="133">
+      <c r="G17">
         <v>26767</v>
       </c>
-      <c r="H17" s="133">
+      <c r="H17">
         <v>7</v>
       </c>
-      <c r="I17" s="133">
+      <c r="I17">
         <v>26760</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="133">
+      <c r="B18">
         <v>16300</v>
       </c>
-      <c r="C18" s="133">
+      <c r="C18">
         <v>23745</v>
       </c>
-      <c r="D18" s="133">
+      <c r="D18">
         <v>3000</v>
       </c>
-      <c r="E18" s="133">
+      <c r="E18">
         <v>26745</v>
       </c>
-      <c r="F18" s="133">
-[...2 lines deleted...]
-      <c r="G18" s="133">
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
         <v>26745</v>
       </c>
-      <c r="H18" s="133">
+      <c r="H18">
         <v>6</v>
       </c>
-      <c r="I18" s="133">
+      <c r="I18">
         <v>26739</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="133">
+      <c r="B19">
         <v>16500</v>
       </c>
-      <c r="C19" s="133">
+      <c r="C19">
         <v>24262</v>
       </c>
-      <c r="D19" s="133">
+      <c r="D19">
         <v>3030</v>
       </c>
-      <c r="E19" s="133">
+      <c r="E19">
         <v>27292</v>
       </c>
-      <c r="F19" s="133">
-[...2 lines deleted...]
-      <c r="G19" s="133">
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19">
         <v>27292</v>
       </c>
-      <c r="H19" s="133">
+      <c r="H19">
         <v>9</v>
       </c>
-      <c r="I19" s="133">
+      <c r="I19">
         <v>27283</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="133">
+      <c r="B20">
         <v>16400</v>
       </c>
-      <c r="C20" s="133">
+      <c r="C20">
         <v>24965</v>
       </c>
-      <c r="D20" s="133">
+      <c r="D20">
         <v>3050</v>
       </c>
-      <c r="E20" s="133">
+      <c r="E20">
         <v>28015</v>
       </c>
-      <c r="F20" s="133">
-[...2 lines deleted...]
-      <c r="G20" s="133">
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20">
         <v>28015</v>
       </c>
-      <c r="H20" s="133">
+      <c r="H20">
         <v>10</v>
       </c>
-      <c r="I20" s="133">
+      <c r="I20">
         <v>28005</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="133">
+      <c r="B21">
         <v>16646</v>
       </c>
-      <c r="C21" s="133">
+      <c r="C21">
         <v>24845</v>
       </c>
-      <c r="D21" s="133">
+      <c r="D21">
         <v>2980</v>
       </c>
-      <c r="E21" s="133">
+      <c r="E21">
         <v>27825</v>
       </c>
-      <c r="F21" s="133">
-[...2 lines deleted...]
-      <c r="G21" s="133">
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
         <v>27825</v>
       </c>
-      <c r="H21" s="133">
+      <c r="H21">
         <v>12</v>
       </c>
-      <c r="I21" s="133">
+      <c r="I21">
         <v>27813</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="133">
+      <c r="B22">
         <v>16896</v>
       </c>
-      <c r="C22" s="133">
+      <c r="C22">
         <v>23660</v>
       </c>
-      <c r="D22" s="133">
+      <c r="D22">
         <v>2970</v>
       </c>
-      <c r="E22" s="133">
+      <c r="E22">
         <v>26630</v>
       </c>
-      <c r="F22" s="133">
-[...2 lines deleted...]
-      <c r="G22" s="133">
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
         <v>26630</v>
       </c>
-      <c r="H22" s="133">
+      <c r="H22">
         <v>11</v>
       </c>
-      <c r="I22" s="133">
+      <c r="I22">
         <v>26619</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="133">
+      <c r="B23">
         <v>17065</v>
       </c>
-      <c r="C23" s="133">
+      <c r="C23">
         <v>24700</v>
       </c>
-      <c r="D23" s="133">
+      <c r="D23">
         <v>2985</v>
       </c>
-      <c r="E23" s="133">
+      <c r="E23">
         <v>27685</v>
       </c>
-      <c r="F23" s="133">
-[...2 lines deleted...]
-      <c r="G23" s="133">
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23">
         <v>27685</v>
       </c>
-      <c r="H23" s="133">
+      <c r="H23">
         <v>11</v>
       </c>
-      <c r="I23" s="133">
+      <c r="I23">
         <v>27674</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="133">
+      <c r="B24">
         <v>17300</v>
       </c>
-      <c r="C24" s="133">
+      <c r="C24">
         <v>25000</v>
       </c>
-      <c r="D24" s="133">
+      <c r="D24">
         <v>2990</v>
       </c>
-      <c r="E24" s="133">
+      <c r="E24">
         <v>27990</v>
       </c>
-      <c r="F24" s="133">
-[...2 lines deleted...]
-      <c r="G24" s="133">
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
         <v>27990</v>
       </c>
-      <c r="H24" s="133">
+      <c r="H24">
         <v>11</v>
       </c>
-      <c r="I24" s="133">
+      <c r="I24">
         <v>27979</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="133">
+      <c r="B25">
         <v>17000</v>
       </c>
-      <c r="C25" s="133">
+      <c r="C25">
         <v>25600</v>
       </c>
-      <c r="D25" s="133">
+      <c r="D25">
         <v>3100</v>
       </c>
-      <c r="E25" s="133">
+      <c r="E25">
         <v>28700</v>
       </c>
-      <c r="F25" s="133">
-[...2 lines deleted...]
-      <c r="G25" s="133">
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25">
         <v>28700</v>
       </c>
-      <c r="H25" s="133">
+      <c r="H25">
         <v>10</v>
       </c>
-      <c r="I25" s="133">
+      <c r="I25">
         <v>28690</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="133">
+      <c r="B26">
         <v>16800</v>
       </c>
-      <c r="C26" s="133">
+      <c r="C26">
         <v>26200</v>
       </c>
-      <c r="D26" s="133">
+      <c r="D26">
         <v>3150</v>
       </c>
-      <c r="E26" s="133">
+      <c r="E26">
         <v>29350</v>
       </c>
-      <c r="F26" s="133">
-[...2 lines deleted...]
-      <c r="G26" s="133">
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26">
         <v>29350</v>
       </c>
-      <c r="H26" s="133">
+      <c r="H26">
         <v>10</v>
       </c>
-      <c r="I26" s="133">
+      <c r="I26">
         <v>29340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEA930C1-7AD5-4E7B-9F26-C021A3FAF853}">
   <dimension ref="A1:O121"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" bestFit="1" customWidth="1"/>
@@ -16744,70 +16629,70 @@
         <v>3896</v>
       </c>
       <c r="M121">
         <v>437</v>
       </c>
       <c r="N121">
         <v>0.112166324435318</v>
       </c>
       <c r="O121">
         <v>1803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A0654C7-A5D8-42EC-9682-300F7C8D1C36}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.7109375" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9D41F14-E647-41EB-A5C4-4C40D33E7821}">
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="77.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>77</v>
       </c>
@@ -17465,51 +17350,51 @@
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="75" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="1.1811023622047245" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="115" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B46DC3CE-AAEC-4554-9EEA-79F5B707EEBF}">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A72" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>88</v>
       </c>
@@ -19564,51 +19449,51 @@
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1811023622047245" bottom="0.76" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Planilha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="1" customWidth="1"/>
@@ -19752,693 +19637,693 @@
       </c>
       <c r="P4" s="45" t="s">
         <v>100</v>
       </c>
       <c r="Q4" s="46" t="s">
         <v>101</v>
       </c>
       <c r="R4" s="45" t="s">
         <v>100</v>
       </c>
       <c r="S4" s="13" t="s">
         <v>101</v>
       </c>
       <c r="T4" s="12" t="s">
         <v>100</v>
       </c>
       <c r="U4" s="13" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="50" t="s">
         <v>92</v>
       </c>
       <c r="B5" s="95">
-        <v>85.51545800000001</v>
+        <v>85.515457999999995</v>
       </c>
       <c r="C5" s="96">
-        <v>28.911652000000004</v>
+        <v>28.911652</v>
       </c>
       <c r="D5" s="95">
         <v>41.999938</v>
       </c>
       <c r="E5" s="96">
         <v>16.275933999999999</v>
       </c>
       <c r="F5" s="95">
-        <v>40.142816000000003</v>
+        <v>40.142815999999996</v>
       </c>
       <c r="G5" s="96">
         <v>17.440656999999998</v>
       </c>
       <c r="H5" s="95">
-        <v>46.570936000000003</v>
+        <v>46.57093600000001</v>
       </c>
       <c r="I5" s="96">
         <v>21.372879000000001</v>
       </c>
       <c r="J5" s="95">
         <v>69.649270000000016</v>
       </c>
       <c r="K5" s="96">
-        <v>28.247464999999995</v>
+        <v>28.247464999999998</v>
       </c>
       <c r="L5" s="95">
-        <v>81.981613999999993</v>
+        <v>81.981614000000008</v>
       </c>
       <c r="M5" s="96">
-        <v>29.022587999999999</v>
+        <v>29.022588000000002</v>
       </c>
       <c r="N5" s="95">
         <v>56.17128300000001</v>
       </c>
       <c r="O5" s="96">
         <v>22.071852999999997</v>
       </c>
       <c r="P5" s="95">
         <v>73.029613000000012</v>
       </c>
       <c r="Q5" s="96">
-        <v>28.212226999999992</v>
+        <v>28.212226999999999</v>
       </c>
       <c r="R5" s="95">
         <v>71.476039999999998</v>
       </c>
       <c r="S5" s="96">
-        <v>30.616678999999998</v>
+        <v>30.616679000000001</v>
       </c>
       <c r="T5" s="95">
-        <v>18.995171000000003</v>
+        <v>854.18055799999911</v>
       </c>
       <c r="U5" s="96">
-        <v>7.9310289999999997</v>
+        <v>452.13398199999995</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="51" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="97">
-        <v>64.982753000000002</v>
+        <v>64.982752999999988</v>
       </c>
       <c r="C6" s="98">
-        <v>24.697618000000002</v>
+        <v>24.697617999999999</v>
       </c>
       <c r="D6" s="97">
-        <v>20.937391000000002</v>
+        <v>20.937390999999998</v>
       </c>
       <c r="E6" s="98">
         <v>11.062811</v>
       </c>
       <c r="F6" s="97">
-        <v>18.625337000000002</v>
+        <v>18.625336999999998</v>
       </c>
       <c r="G6" s="98">
         <v>10.676558999999996</v>
       </c>
       <c r="H6" s="97">
-        <v>23.165862000000001</v>
+        <v>23.165862000000004</v>
       </c>
       <c r="I6" s="98">
-        <v>13.331743999999999</v>
+        <v>13.331744</v>
       </c>
       <c r="J6" s="97">
         <v>33.02430300000001</v>
       </c>
       <c r="K6" s="98">
-        <v>13.505806999999999</v>
+        <v>13.505807000000001</v>
       </c>
       <c r="L6" s="97">
         <v>1.1438060000000001</v>
       </c>
       <c r="M6" s="98">
         <v>0.75913699999999995</v>
       </c>
       <c r="N6" s="97">
-        <v>1.6313280000000001</v>
+        <v>1.6313279999999999</v>
       </c>
       <c r="O6" s="98">
         <v>0.90705500000000017</v>
       </c>
       <c r="P6" s="97">
-        <v>1.7622899999999997</v>
+        <v>1.7622899999999999</v>
       </c>
       <c r="Q6" s="98">
         <v>0.93212899999999999</v>
       </c>
       <c r="R6" s="97">
         <v>1.9742830000000002</v>
       </c>
       <c r="S6" s="98">
         <v>0.91902099999999998</v>
       </c>
       <c r="T6" s="97">
-        <v>0.61663299999999999</v>
+        <v>0.78289900000000001</v>
       </c>
       <c r="U6" s="98">
-        <v>0.30352499999999999</v>
+        <v>0.38044</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="97">
         <v>0</v>
       </c>
       <c r="C7" s="98">
         <v>0</v>
       </c>
       <c r="D7" s="97">
         <v>0</v>
       </c>
       <c r="E7" s="98">
         <v>0</v>
       </c>
       <c r="F7" s="97">
         <v>0</v>
       </c>
       <c r="G7" s="98">
         <v>0</v>
       </c>
       <c r="H7" s="97">
         <v>0</v>
       </c>
       <c r="I7" s="98">
         <v>0</v>
       </c>
       <c r="J7" s="97">
         <v>4.6448359999999997</v>
       </c>
       <c r="K7" s="98">
         <v>2.5954550000000003</v>
       </c>
       <c r="L7" s="97">
-        <v>41.637602999999999</v>
+        <v>41.637603000000006</v>
       </c>
       <c r="M7" s="98">
-        <v>15.322254000000001</v>
+        <v>15.322254000000004</v>
       </c>
       <c r="N7" s="97">
         <v>24.452795000000005</v>
       </c>
       <c r="O7" s="98">
         <v>10.693056999999998</v>
       </c>
       <c r="P7" s="97">
         <v>38.081887000000009</v>
       </c>
       <c r="Q7" s="98">
-        <v>11.727237999999996</v>
+        <v>11.727237999999998</v>
       </c>
       <c r="R7" s="97">
         <v>20.925073000000001</v>
       </c>
       <c r="S7" s="98">
-        <v>8.1168879999999994</v>
+        <v>8.1168880000000012</v>
       </c>
       <c r="T7" s="97">
-        <v>3.6193730000000004</v>
+        <v>4.5266979999999997</v>
       </c>
       <c r="U7" s="98">
-        <v>1.547777</v>
+        <v>1.9364140000000001</v>
       </c>
     </row>
     <row r="8" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="97">
         <v>9.1524999999999995E-2</v>
       </c>
       <c r="C8" s="98">
         <v>7.8571000000000002E-2</v>
       </c>
       <c r="D8" s="97">
         <v>0.39571899999999993</v>
       </c>
       <c r="E8" s="98">
         <v>0.48662399999999995</v>
       </c>
       <c r="F8" s="97">
         <v>1.434596</v>
       </c>
       <c r="G8" s="98">
-        <v>1.984472</v>
+        <v>1.9844719999999998</v>
       </c>
       <c r="H8" s="97">
         <v>1.5247060000000001</v>
       </c>
       <c r="I8" s="98">
         <v>2.6346530000000001</v>
       </c>
       <c r="J8" s="97">
         <v>2.6663189999999997</v>
       </c>
       <c r="K8" s="98">
-        <v>5.115691</v>
+        <v>5.1156909999999991</v>
       </c>
       <c r="L8" s="97">
         <v>3.6725530000000002</v>
       </c>
       <c r="M8" s="98">
         <v>5.4268429999999999</v>
       </c>
       <c r="N8" s="97">
         <v>3.629378</v>
       </c>
       <c r="O8" s="98">
         <v>4.2329569999999999</v>
       </c>
       <c r="P8" s="97">
-        <v>3.0904750000000001</v>
+        <v>3.0904749999999996</v>
       </c>
       <c r="Q8" s="98">
-        <v>3.5912400000000004</v>
+        <v>3.59124</v>
       </c>
       <c r="R8" s="97">
         <v>3.0088110000000006</v>
       </c>
       <c r="S8" s="98">
         <v>3.421856</v>
       </c>
       <c r="T8" s="97">
-        <v>0.61216599999999999</v>
+        <v>830.74078199999906</v>
       </c>
       <c r="U8" s="98">
-        <v>0.55863699999999994</v>
+        <v>442.86109599999997</v>
       </c>
     </row>
     <row r="9" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="97">
-        <v>1.5469809999999999</v>
+        <v>1.5469810000000002</v>
       </c>
       <c r="C9" s="98">
-        <v>0.31847999999999999</v>
+        <v>0.31848000000000004</v>
       </c>
       <c r="D9" s="97">
         <v>0.71234799999999998</v>
       </c>
       <c r="E9" s="98">
         <v>0.125745</v>
       </c>
       <c r="F9" s="97">
-        <v>1.867229</v>
+        <v>1.8672289999999998</v>
       </c>
       <c r="G9" s="98">
         <v>0.399868</v>
       </c>
       <c r="H9" s="97">
-        <v>1.4357089999999999</v>
+        <v>1.4357090000000001</v>
       </c>
       <c r="I9" s="98">
-        <v>0.32531299999999996</v>
+        <v>0.32531300000000002</v>
       </c>
       <c r="J9" s="97">
         <v>2.4600520000000001</v>
       </c>
       <c r="K9" s="98">
-        <v>0.58094599999999996</v>
+        <v>0.58094600000000007</v>
       </c>
       <c r="L9" s="97">
         <v>5.1932609999999997</v>
       </c>
       <c r="M9" s="98">
-        <v>1.0371579999999998</v>
+        <v>1.037158</v>
       </c>
       <c r="N9" s="97">
         <v>2.301053</v>
       </c>
       <c r="O9" s="98">
         <v>0.36081099999999999</v>
       </c>
       <c r="P9" s="97">
-        <v>4.5729019999999991</v>
+        <v>4.572902</v>
       </c>
       <c r="Q9" s="98">
-        <v>0.77956899999999985</v>
+        <v>0.77956899999999996</v>
       </c>
       <c r="R9" s="97">
         <v>15.673780000000001</v>
       </c>
       <c r="S9" s="98">
-        <v>2.5444169999999997</v>
+        <v>2.5444170000000002</v>
       </c>
       <c r="T9" s="97">
-        <v>6.1143380000000001</v>
+        <v>7.3271760000000006</v>
       </c>
       <c r="U9" s="98">
-        <v>1.3228979999999999</v>
+        <v>1.5667650000000002</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="97">
         <v>18.107420000000001</v>
       </c>
       <c r="C10" s="98">
         <v>3.5037820000000002</v>
       </c>
       <c r="D10" s="97">
-        <v>17.859531999999998</v>
+        <v>17.859532000000002</v>
       </c>
       <c r="E10" s="98">
         <v>3.5741209999999999</v>
       </c>
       <c r="F10" s="97">
         <v>17.028705000000002</v>
       </c>
       <c r="G10" s="98">
         <v>3.4347709999999996</v>
       </c>
       <c r="H10" s="97">
         <v>18.883097000000003</v>
       </c>
       <c r="I10" s="98">
         <v>4.1435779999999998</v>
       </c>
       <c r="J10" s="97">
         <v>23.182476999999999</v>
       </c>
       <c r="K10" s="98">
         <v>4.6076859999999984</v>
       </c>
       <c r="L10" s="97">
         <v>25.225329000000002</v>
       </c>
       <c r="M10" s="98">
-        <v>4.2575849999999988</v>
+        <v>4.257584999999998</v>
       </c>
       <c r="N10" s="97">
-        <v>20.598764000000003</v>
+        <v>20.598764000000006</v>
       </c>
       <c r="O10" s="98">
         <v>3.1283750000000001</v>
       </c>
       <c r="P10" s="97">
-        <v>19.559671000000005</v>
+        <v>19.559671000000002</v>
       </c>
       <c r="Q10" s="98">
-        <v>2.9896749999999996</v>
+        <v>2.9896750000000001</v>
       </c>
       <c r="R10" s="97">
-        <v>19.879798000000001</v>
+        <v>19.879797999999997</v>
       </c>
       <c r="S10" s="98">
-        <v>3.0196239999999999</v>
+        <v>3.0196239999999994</v>
       </c>
       <c r="T10" s="97">
-        <v>4.3217379999999999</v>
+        <v>5.803547</v>
       </c>
       <c r="U10" s="98">
-        <v>0.68894300000000008</v>
+        <v>0.87342000000000009</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="99">
-        <v>0.7867789999999999</v>
+        <v>0.78677900000000001</v>
       </c>
       <c r="C11" s="100">
         <v>0.31320099999999995</v>
       </c>
       <c r="D11" s="99">
         <v>2.094948</v>
       </c>
       <c r="E11" s="100">
-        <v>1.0266330000000001</v>
+        <v>1.0266329999999999</v>
       </c>
       <c r="F11" s="99">
-        <v>1.186949</v>
+        <v>1.1869490000000003</v>
       </c>
       <c r="G11" s="100">
-        <v>0.94498700000000013</v>
+        <v>0.94498700000000002</v>
       </c>
       <c r="H11" s="99">
         <v>1.5615620000000001</v>
       </c>
       <c r="I11" s="100">
-        <v>0.93759099999999995</v>
+        <v>0.93759100000000006</v>
       </c>
       <c r="J11" s="99">
-        <v>3.6712829999999999</v>
+        <v>3.6712830000000003</v>
       </c>
       <c r="K11" s="100">
         <v>1.84188</v>
       </c>
       <c r="L11" s="99">
-        <v>5.1090619999999998</v>
+        <v>5.1090619999999989</v>
       </c>
       <c r="M11" s="100">
-        <v>2.2196110000000004</v>
+        <v>2.219611</v>
       </c>
       <c r="N11" s="99">
-        <v>3.5579650000000007</v>
+        <v>3.5579649999999998</v>
       </c>
       <c r="O11" s="100">
         <v>2.7495979999999998</v>
       </c>
       <c r="P11" s="99">
-        <v>5.9623880000000007</v>
+        <v>5.9623879999999998</v>
       </c>
       <c r="Q11" s="100">
-        <v>8.1923759999999994</v>
+        <v>8.1923760000000012</v>
       </c>
       <c r="R11" s="99">
         <v>10.014294999999999</v>
       </c>
       <c r="S11" s="100">
-        <v>12.594872999999998</v>
+        <v>12.594873</v>
       </c>
       <c r="T11" s="99">
-        <v>3.7109230000000002</v>
+        <v>4.9994559999999995</v>
       </c>
       <c r="U11" s="100">
-        <v>3.5092489999999996</v>
+        <v>4.5158469999999999</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="101">
         <v>545.14377899999999</v>
       </c>
       <c r="C12" s="102">
         <v>166.20553500000003</v>
       </c>
       <c r="D12" s="101">
         <v>468.05659399999996</v>
       </c>
       <c r="E12" s="102">
         <v>149.705579</v>
       </c>
       <c r="F12" s="101">
-        <v>434.10202899999996</v>
+        <v>434.10202900000007</v>
       </c>
       <c r="G12" s="102">
         <v>139.31546299999999</v>
       </c>
       <c r="H12" s="101">
         <v>531.57266300000003</v>
       </c>
       <c r="I12" s="102">
-        <v>171.62733499999999</v>
+        <v>171.62733500000002</v>
       </c>
       <c r="J12" s="101">
         <v>471.43601000000001</v>
       </c>
       <c r="K12" s="102">
         <v>136.52102600000001</v>
       </c>
       <c r="L12" s="101">
         <v>700.34979899999996</v>
       </c>
       <c r="M12" s="102">
         <v>169.12719100000001</v>
       </c>
       <c r="N12" s="101">
-        <v>1088.3072690000001</v>
+        <v>1088.3072689999999</v>
       </c>
       <c r="O12" s="102">
         <v>278.03330399999999</v>
       </c>
       <c r="P12" s="101">
         <v>1045.3241459999999</v>
       </c>
       <c r="Q12" s="102">
         <v>274.22770700000001</v>
       </c>
       <c r="R12" s="101">
         <v>1016.2424419999999</v>
       </c>
       <c r="S12" s="102">
-        <v>254.66453200000001</v>
+        <v>254.66453200000004</v>
       </c>
       <c r="T12" s="101">
-        <v>258.74207899999999</v>
+        <v>356.80103699999995</v>
       </c>
       <c r="U12" s="102">
-        <v>69.988191</v>
+        <v>95.385047</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="51" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="97">
         <v>5.0593089999999998</v>
       </c>
       <c r="C13" s="98">
-        <v>1.2873499999999998</v>
+        <v>1.28735</v>
       </c>
       <c r="D13" s="97">
         <v>3.9995060000000002</v>
       </c>
       <c r="E13" s="98">
         <v>0.98401200000000011</v>
       </c>
       <c r="F13" s="97">
-        <v>1.3352649999999997</v>
+        <v>1.3352649999999999</v>
       </c>
       <c r="G13" s="98">
-        <v>0.28592400000000001</v>
+        <v>0.28592399999999996</v>
       </c>
       <c r="H13" s="97">
         <v>1.3924779999999999</v>
       </c>
       <c r="I13" s="98">
         <v>0.45897300000000002</v>
       </c>
       <c r="J13" s="97">
         <v>9.032375</v>
       </c>
       <c r="K13" s="98">
         <v>2.5461309999999999</v>
       </c>
       <c r="L13" s="97">
-        <v>12.784598000000001</v>
+        <v>12.784598000000003</v>
       </c>
       <c r="M13" s="98">
         <v>2.8605150000000004</v>
       </c>
       <c r="N13" s="97">
         <v>17.175029000000002</v>
       </c>
       <c r="O13" s="98">
         <v>2.961579</v>
       </c>
       <c r="P13" s="97">
         <v>1.779053</v>
       </c>
       <c r="Q13" s="98">
         <v>0.57850000000000001</v>
       </c>
       <c r="R13" s="97">
-        <v>1.9173199999999995</v>
+        <v>1.9173199999999999</v>
       </c>
       <c r="S13" s="98">
-        <v>0.46550000000000008</v>
+        <v>0.46549999999999997</v>
       </c>
       <c r="T13" s="97">
-        <v>0.68249699999999991</v>
+        <v>0.75687199999999999</v>
       </c>
       <c r="U13" s="98">
-        <v>0.24799999999999997</v>
+        <v>0.27300000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="97">
         <v>332.08961600000004</v>
       </c>
       <c r="C14" s="98">
         <v>103.38939300000001</v>
       </c>
       <c r="D14" s="97">
         <v>271.39518199999998</v>
       </c>
       <c r="E14" s="98">
-        <v>96.65746</v>
+        <v>96.657459999999986</v>
       </c>
       <c r="F14" s="97">
-        <v>245.04213900000002</v>
+        <v>245.04213900000005</v>
       </c>
       <c r="G14" s="98">
         <v>86.587559999999996</v>
       </c>
       <c r="H14" s="97">
         <v>340.91520400000002</v>
       </c>
       <c r="I14" s="98">
-        <v>115.05082999999999</v>
+        <v>115.05083000000002</v>
       </c>
       <c r="J14" s="97">
         <v>246.40078299999999</v>
       </c>
       <c r="K14" s="98">
-        <v>75.762842000000006</v>
+        <v>75.762841999999992</v>
       </c>
       <c r="L14" s="97">
         <v>440.32539699999995</v>
       </c>
       <c r="M14" s="98">
-        <v>106.46374800000001</v>
+        <v>106.463748</v>
       </c>
       <c r="N14" s="97">
         <v>738.65968100000009</v>
       </c>
       <c r="O14" s="98">
         <v>199.24259799999999</v>
       </c>
       <c r="P14" s="97">
         <v>651.11608799999999</v>
       </c>
       <c r="Q14" s="98">
         <v>186.07453200000003</v>
       </c>
       <c r="R14" s="97">
         <v>678.899944</v>
       </c>
       <c r="S14" s="98">
-        <v>180.77704</v>
+        <v>180.77704000000003</v>
       </c>
       <c r="T14" s="97">
-        <v>179.721251</v>
+        <v>240.439289</v>
       </c>
       <c r="U14" s="98">
-        <v>51.761371000000004</v>
+        <v>68.420438000000004</v>
       </c>
     </row>
     <row r="15" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="97">
         <v>0.63011899999999998</v>
       </c>
       <c r="C15" s="98">
         <v>1.0830929999999999</v>
       </c>
       <c r="D15" s="97">
         <v>8.7575E-2</v>
       </c>
       <c r="E15" s="98">
         <v>0.144562</v>
       </c>
       <c r="F15" s="97">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G15" s="98">
         <v>0.12624600000000002</v>
       </c>
       <c r="H15" s="97">
@@ -20456,249 +20341,249 @@
       <c r="L15" s="97">
         <v>5.840999999999999E-2</v>
       </c>
       <c r="M15" s="98">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="N15" s="97">
         <v>0.51442100000000002</v>
       </c>
       <c r="O15" s="98">
         <v>0.66856499999999996</v>
       </c>
       <c r="P15" s="97">
         <v>0</v>
       </c>
       <c r="Q15" s="98">
         <v>0</v>
       </c>
       <c r="R15" s="97">
         <v>1.5422E-2</v>
       </c>
       <c r="S15" s="98">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="T15" s="97">
-        <v>0</v>
+        <v>1.2870760000000001</v>
       </c>
       <c r="U15" s="98">
-        <v>0</v>
+        <v>0.43605500000000003</v>
       </c>
     </row>
     <row r="16" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="97">
         <v>26.559781999999998</v>
       </c>
       <c r="C16" s="98">
         <v>5.1069820000000004</v>
       </c>
       <c r="D16" s="97">
-        <v>35.137532999999998</v>
+        <v>35.137533000000005</v>
       </c>
       <c r="E16" s="98">
         <v>5.9918429999999994</v>
       </c>
       <c r="F16" s="97">
         <v>26.382809999999999</v>
       </c>
       <c r="G16" s="98">
         <v>4.87331</v>
       </c>
       <c r="H16" s="97">
-        <v>12.214262999999999</v>
+        <v>12.214263000000001</v>
       </c>
       <c r="I16" s="98">
         <v>2.3396090000000003</v>
       </c>
       <c r="J16" s="97">
         <v>29.120274000000002</v>
       </c>
       <c r="K16" s="98">
-        <v>5.9999200000000004</v>
+        <v>5.9999199999999995</v>
       </c>
       <c r="L16" s="97">
         <v>30.043472999999999</v>
       </c>
       <c r="M16" s="98">
         <v>5.0528499999999994</v>
       </c>
       <c r="N16" s="97">
         <v>29.719335000000001</v>
       </c>
       <c r="O16" s="98">
         <v>5.3190299999999997</v>
       </c>
       <c r="P16" s="97">
         <v>23.692782999999999</v>
       </c>
       <c r="Q16" s="98">
         <v>3.9125179999999995</v>
       </c>
       <c r="R16" s="97">
         <v>19.367091000000002</v>
       </c>
       <c r="S16" s="98">
-        <v>2.212183</v>
+        <v>2.2121829999999996</v>
       </c>
       <c r="T16" s="97">
-        <v>6.4695770000000001</v>
+        <v>7.6556000000000006</v>
       </c>
       <c r="U16" s="98">
-        <v>0.89527400000000001</v>
+        <v>1.0517500000000002</v>
       </c>
     </row>
     <row r="17" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="97">
         <v>142.420185</v>
       </c>
       <c r="C17" s="98">
-        <v>31.758184</v>
+        <v>31.758183999999993</v>
       </c>
       <c r="D17" s="97">
         <v>129.225266</v>
       </c>
       <c r="E17" s="98">
-        <v>29.345582</v>
+        <v>29.345581999999997</v>
       </c>
       <c r="F17" s="97">
         <v>118.023493</v>
       </c>
       <c r="G17" s="98">
         <v>28.147785000000002</v>
       </c>
       <c r="H17" s="97">
         <v>125.39569299999998</v>
       </c>
       <c r="I17" s="98">
         <v>31.022338000000001</v>
       </c>
       <c r="J17" s="97">
-        <v>136.63006300000001</v>
+        <v>136.63006299999998</v>
       </c>
       <c r="K17" s="98">
-        <v>31.963868999999999</v>
+        <v>31.963868999999995</v>
       </c>
       <c r="L17" s="97">
         <v>163.28907100000001</v>
       </c>
       <c r="M17" s="98">
         <v>33.199038000000002</v>
       </c>
       <c r="N17" s="97">
-        <v>213.40284900000003</v>
+        <v>213.402849</v>
       </c>
       <c r="O17" s="98">
-        <v>42.890836999999998</v>
+        <v>42.890837000000005</v>
       </c>
       <c r="P17" s="97">
         <v>302.86420499999997</v>
       </c>
       <c r="Q17" s="98">
-        <v>62.887802000000001</v>
+        <v>62.887801999999994</v>
       </c>
       <c r="R17" s="97">
-        <v>252.19642999999999</v>
+        <v>252.19642999999996</v>
       </c>
       <c r="S17" s="98">
         <v>50.351967999999992</v>
       </c>
       <c r="T17" s="97">
-        <v>54.846929000000003</v>
+        <v>83.226674000000003</v>
       </c>
       <c r="U17" s="98">
-        <v>12.014970999999999</v>
+        <v>18.514694000000002</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="99">
         <v>38.384767999999994</v>
       </c>
       <c r="C18" s="100">
-        <v>23.580533000000003</v>
+        <v>23.580532999999999</v>
       </c>
       <c r="D18" s="99">
         <v>28.211532000000002</v>
       </c>
       <c r="E18" s="100">
         <v>16.58212</v>
       </c>
       <c r="F18" s="99">
         <v>43.244666000000009</v>
       </c>
       <c r="G18" s="100">
-        <v>19.294637999999999</v>
+        <v>19.294638000000003</v>
       </c>
       <c r="H18" s="99">
-        <v>51.63086899999999</v>
+        <v>51.630869000000004</v>
       </c>
       <c r="I18" s="100">
         <v>22.713528999999998</v>
       </c>
       <c r="J18" s="99">
         <v>50.227567000000001</v>
       </c>
       <c r="K18" s="100">
-        <v>20.206208</v>
+        <v>20.206208000000004</v>
       </c>
       <c r="L18" s="99">
         <v>53.848849999999999</v>
       </c>
       <c r="M18" s="100">
-        <v>21.466927999999996</v>
+        <v>21.466928000000003</v>
       </c>
       <c r="N18" s="99">
         <v>88.835954000000001</v>
       </c>
       <c r="O18" s="100">
         <v>26.950694999999996</v>
       </c>
       <c r="P18" s="99">
         <v>65.872017</v>
       </c>
       <c r="Q18" s="100">
         <v>20.774355</v>
       </c>
       <c r="R18" s="99">
-        <v>63.846235000000007</v>
+        <v>63.846234999999993</v>
       </c>
       <c r="S18" s="100">
         <v>20.835777999999998</v>
       </c>
       <c r="T18" s="99">
-        <v>17.021825</v>
+        <v>23.435525999999999</v>
       </c>
       <c r="U18" s="100">
-        <v>5.0685750000000001</v>
+        <v>6.6891099999999994</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
@@ -20947,51 +20832,51 @@
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19685039370078741" top="1.3779527559055118" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B60387D-F3F1-45FF-ACC1-21E4F183D66A}">
   <sheetPr codeName="Planilha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M73"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A33" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="49"/>
@@ -21103,148 +20988,148 @@
       </c>
     </row>
     <row r="5" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" s="61">
         <v>2013</v>
       </c>
       <c r="B5" s="85">
         <v>6.6291709999999995</v>
       </c>
       <c r="C5" s="82">
         <v>1.8626250000000002</v>
       </c>
       <c r="D5" s="85">
         <v>327.457808</v>
       </c>
       <c r="E5" s="82">
         <v>78.569705999999996</v>
       </c>
       <c r="F5" s="85">
         <v>12.696713000000001</v>
       </c>
       <c r="G5" s="82">
         <v>20.361276</v>
       </c>
       <c r="H5" s="85">
-        <v>19.137720999999996</v>
+        <v>19.137720999999999</v>
       </c>
       <c r="I5" s="82">
-        <v>4.1792169999999995</v>
+        <v>4.1792170000000004</v>
       </c>
       <c r="J5" s="85">
         <v>165.82020399999999</v>
       </c>
       <c r="K5" s="82">
         <v>31.200500000000002</v>
       </c>
       <c r="L5" s="85">
         <v>53.304873000000001</v>
       </c>
       <c r="M5" s="90">
         <v>21.013035000000002</v>
       </c>
     </row>
     <row r="6" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54">
         <v>2014</v>
       </c>
       <c r="B6" s="86">
         <v>0.67249999999999999</v>
       </c>
       <c r="C6" s="83">
         <v>0.17500000000000002</v>
       </c>
       <c r="D6" s="86">
         <v>237.648143</v>
       </c>
       <c r="E6" s="83">
-        <v>53.708275000000008</v>
+        <v>53.708275</v>
       </c>
       <c r="F6" s="86">
         <v>2.4418549999999999</v>
       </c>
       <c r="G6" s="83">
         <v>3.4679680000000004</v>
       </c>
       <c r="H6" s="86">
         <v>4.5319720000000006</v>
       </c>
       <c r="I6" s="83">
-        <v>0.77654300000000009</v>
+        <v>0.77654299999999998</v>
       </c>
       <c r="J6" s="86">
         <v>115.87685400000002</v>
       </c>
       <c r="K6" s="83">
         <v>20.658065000000001</v>
       </c>
       <c r="L6" s="86">
         <v>77.448992999999987</v>
       </c>
       <c r="M6" s="91">
-        <v>28.002945000000004</v>
+        <v>28.002944999999997</v>
       </c>
     </row>
     <row r="7" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A7" s="54">
         <v>2015</v>
       </c>
       <c r="B7" s="86">
-        <v>0.71381399999999995</v>
+        <v>0.71381400000000006</v>
       </c>
       <c r="C7" s="83">
-        <v>0.31025599999999998</v>
+        <v>0.31025600000000003</v>
       </c>
       <c r="D7" s="86">
         <v>258.19363599999997</v>
       </c>
       <c r="E7" s="83">
-        <v>92.950856999999999</v>
+        <v>92.950856999999985</v>
       </c>
       <c r="F7" s="86">
-        <v>0.36096300000000003</v>
+        <v>0.36096299999999998</v>
       </c>
       <c r="G7" s="83">
         <v>0.49224800000000002</v>
       </c>
       <c r="H7" s="86">
         <v>7.5490139999999997</v>
       </c>
       <c r="I7" s="83">
         <v>1.7082710000000001</v>
       </c>
       <c r="J7" s="86">
         <v>95.679602999999986</v>
       </c>
       <c r="K7" s="83">
         <v>21.549471999999998</v>
       </c>
       <c r="L7" s="86">
         <v>38.937519000000002</v>
       </c>
       <c r="M7" s="91">
-        <v>16.949542000000005</v>
+        <v>16.949542000000001</v>
       </c>
     </row>
     <row r="8" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54">
         <v>2016</v>
       </c>
       <c r="B8" s="86">
         <v>0.8726020000000001</v>
       </c>
       <c r="C8" s="83">
         <v>0.33095200000000002</v>
       </c>
       <c r="D8" s="86">
         <v>417.31485500000002</v>
       </c>
       <c r="E8" s="83">
         <v>161.48582900000002</v>
       </c>
       <c r="F8" s="86">
         <v>1.3921030000000001</v>
       </c>
       <c r="G8" s="83">
         <v>2.4526840000000001</v>
       </c>
       <c r="H8" s="86">
@@ -21252,286 +21137,286 @@
       </c>
       <c r="I8" s="83">
         <v>6.8287329999999997</v>
       </c>
       <c r="J8" s="86">
         <v>153.36377000000002</v>
       </c>
       <c r="K8" s="83">
         <v>43.050049999999992</v>
       </c>
       <c r="L8" s="86">
         <v>43.672524000000003</v>
       </c>
       <c r="M8" s="91">
         <v>28.395426</v>
       </c>
     </row>
     <row r="9" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="54">
         <v>2017</v>
       </c>
       <c r="B9" s="86">
         <v>5.0593089999999998</v>
       </c>
       <c r="C9" s="83">
-        <v>1.2873499999999998</v>
+        <v>1.28735</v>
       </c>
       <c r="D9" s="86">
         <v>332.08961600000004</v>
       </c>
       <c r="E9" s="83">
         <v>103.38939300000001</v>
       </c>
       <c r="F9" s="86">
         <v>0.63011899999999998</v>
       </c>
       <c r="G9" s="83">
         <v>1.0830929999999999</v>
       </c>
       <c r="H9" s="86">
         <v>26.559781999999998</v>
       </c>
       <c r="I9" s="83">
         <v>5.1069820000000004</v>
       </c>
       <c r="J9" s="86">
         <v>142.420185</v>
       </c>
       <c r="K9" s="83">
-        <v>31.758184</v>
+        <v>31.758183999999993</v>
       </c>
       <c r="L9" s="86">
         <v>38.384767999999994</v>
       </c>
       <c r="M9" s="91">
-        <v>23.580533000000003</v>
+        <v>23.580532999999999</v>
       </c>
     </row>
     <row r="10" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54">
         <v>2018</v>
       </c>
       <c r="B10" s="86">
         <v>3.9995060000000002</v>
       </c>
       <c r="C10" s="83">
         <v>0.98401200000000011</v>
       </c>
       <c r="D10" s="86">
         <v>271.39518199999998</v>
       </c>
       <c r="E10" s="83">
-        <v>96.65746</v>
+        <v>96.657459999999986</v>
       </c>
       <c r="F10" s="86">
         <v>8.7575E-2</v>
       </c>
       <c r="G10" s="83">
         <v>0.144562</v>
       </c>
       <c r="H10" s="86">
-        <v>35.137532999999998</v>
+        <v>35.137533000000005</v>
       </c>
       <c r="I10" s="83">
         <v>5.9918429999999994</v>
       </c>
       <c r="J10" s="86">
         <v>129.225266</v>
       </c>
       <c r="K10" s="83">
-        <v>29.345582</v>
+        <v>29.345581999999997</v>
       </c>
       <c r="L10" s="86">
         <v>28.211532000000002</v>
       </c>
       <c r="M10" s="91">
         <v>16.58212</v>
       </c>
     </row>
     <row r="11" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54">
         <v>2019</v>
       </c>
       <c r="B11" s="86">
-        <v>1.3352649999999997</v>
+        <v>1.3352649999999999</v>
       </c>
       <c r="C11" s="83">
-        <v>0.28592400000000001</v>
+        <v>0.28592399999999996</v>
       </c>
       <c r="D11" s="86">
-        <v>245.04213900000002</v>
+        <v>245.04213900000005</v>
       </c>
       <c r="E11" s="83">
         <v>86.587559999999996</v>
       </c>
       <c r="F11" s="86">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G11" s="83">
         <v>0.12624600000000002</v>
       </c>
       <c r="H11" s="86">
         <v>26.382809999999999</v>
       </c>
       <c r="I11" s="83">
         <v>4.87331</v>
       </c>
       <c r="J11" s="86">
         <v>118.023493</v>
       </c>
       <c r="K11" s="83">
         <v>28.147785000000002</v>
       </c>
       <c r="L11" s="86">
         <v>43.244666000000009</v>
       </c>
       <c r="M11" s="91">
-        <v>19.294637999999999</v>
+        <v>19.294638000000003</v>
       </c>
     </row>
     <row r="12" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54">
         <v>2020</v>
       </c>
       <c r="B12" s="86">
         <v>1.3924779999999999</v>
       </c>
       <c r="C12" s="83">
         <v>0.45897300000000002</v>
       </c>
       <c r="D12" s="86">
         <v>340.91520400000002</v>
       </c>
       <c r="E12" s="83">
-        <v>115.05082999999999</v>
+        <v>115.05083000000002</v>
       </c>
       <c r="F12" s="86">
         <v>2.4156E-2</v>
       </c>
       <c r="G12" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H12" s="86">
-        <v>12.214262999999999</v>
+        <v>12.214263000000001</v>
       </c>
       <c r="I12" s="83">
         <v>2.3396090000000003</v>
       </c>
       <c r="J12" s="86">
         <v>125.39569299999998</v>
       </c>
       <c r="K12" s="83">
         <v>31.022338000000001</v>
       </c>
       <c r="L12" s="86">
-        <v>51.63086899999999</v>
+        <v>51.630869000000004</v>
       </c>
       <c r="M12" s="91">
         <v>22.713528999999998</v>
       </c>
     </row>
     <row r="13" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="54">
         <v>2021</v>
       </c>
       <c r="B13" s="86">
         <v>9.032375</v>
       </c>
       <c r="C13" s="83">
         <v>2.5461309999999999</v>
       </c>
       <c r="D13" s="86">
         <v>246.40078299999999</v>
       </c>
       <c r="E13" s="83">
-        <v>75.762842000000006</v>
+        <v>75.762841999999992</v>
       </c>
       <c r="F13" s="86">
         <v>2.4947999999999998E-2</v>
       </c>
       <c r="G13" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H13" s="86">
         <v>29.120274000000002</v>
       </c>
       <c r="I13" s="83">
-        <v>5.9999200000000004</v>
+        <v>5.9999199999999995</v>
       </c>
       <c r="J13" s="86">
-        <v>136.63006300000001</v>
+        <v>136.63006299999998</v>
       </c>
       <c r="K13" s="83">
-        <v>31.963868999999999</v>
+        <v>31.963868999999995</v>
       </c>
       <c r="L13" s="86">
         <v>50.227567000000001</v>
       </c>
       <c r="M13" s="91">
-        <v>20.206208</v>
+        <v>20.206208000000004</v>
       </c>
     </row>
     <row r="14" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54">
         <v>2022</v>
       </c>
       <c r="B14" s="86">
-        <v>12.784598000000001</v>
+        <v>12.784598000000003</v>
       </c>
       <c r="C14" s="83">
         <v>2.8605150000000004</v>
       </c>
       <c r="D14" s="86">
         <v>440.32539699999995</v>
       </c>
       <c r="E14" s="83">
-        <v>106.46374800000001</v>
+        <v>106.463748</v>
       </c>
       <c r="F14" s="86">
         <v>5.840999999999999E-2</v>
       </c>
       <c r="G14" s="83">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="H14" s="86">
         <v>30.043472999999999</v>
       </c>
       <c r="I14" s="83">
         <v>5.0528499999999994</v>
       </c>
       <c r="J14" s="86">
         <v>163.28907100000001</v>
       </c>
       <c r="K14" s="83">
         <v>33.199038000000002</v>
       </c>
       <c r="L14" s="86">
         <v>53.848849999999999</v>
       </c>
       <c r="M14" s="91">
-        <v>21.466927999999996</v>
+        <v>21.466928000000003</v>
       </c>
     </row>
     <row r="15" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A15" s="54">
         <v>2023</v>
       </c>
       <c r="B15" s="86">
         <v>17.175028999999999</v>
       </c>
       <c r="C15" s="83">
         <v>2.961579</v>
       </c>
       <c r="D15" s="86">
         <v>738.65968099999998</v>
       </c>
       <c r="E15" s="83">
         <v>199.24259799999999</v>
       </c>
       <c r="F15" s="86">
         <v>0.51442100000000002</v>
       </c>
       <c r="G15" s="83">
         <v>0.66856499999999996</v>
       </c>
       <c r="H15" s="86">
@@ -23094,84 +22979,84 @@
       </c>
       <c r="H53" s="86">
         <v>0.74960700000000002</v>
       </c>
       <c r="I53" s="83">
         <v>7.6581999999999997E-2</v>
       </c>
       <c r="J53" s="86">
         <v>16.855888</v>
       </c>
       <c r="K53" s="83">
         <v>3.532924</v>
       </c>
       <c r="L53" s="86">
         <v>6.2768410000000001</v>
       </c>
       <c r="M53" s="91">
         <v>1.8047690000000001</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A54" s="55">
         <v>2026</v>
       </c>
       <c r="B54" s="87">
-        <v>0.68249700000000002</v>
+        <v>0.75687199999999999</v>
       </c>
       <c r="C54" s="84">
-        <v>0.248</v>
+        <v>0.27300000000000002</v>
       </c>
       <c r="D54" s="87">
-        <v>179.721251</v>
+        <v>240.439289</v>
       </c>
       <c r="E54" s="84">
-        <v>51.761371000000004</v>
+        <v>68.420438000000004</v>
       </c>
       <c r="F54" s="87">
-        <v>0</v>
+        <v>1.2870760000000001</v>
       </c>
       <c r="G54" s="84">
-        <v>0</v>
+        <v>0.43605500000000003</v>
       </c>
       <c r="H54" s="87">
-        <v>6.4695770000000001</v>
+        <v>7.6555999999999997</v>
       </c>
       <c r="I54" s="84">
-        <v>0.89527400000000001</v>
+        <v>1.05175</v>
       </c>
       <c r="J54" s="87">
-        <v>54.846929000000003</v>
+        <v>83.226674000000003</v>
       </c>
       <c r="K54" s="84">
-        <v>12.014970999999999</v>
+        <v>18.514693999999999</v>
       </c>
       <c r="L54" s="87">
-        <v>17.021825</v>
+        <v>23.435525999999999</v>
       </c>
       <c r="M54" s="92">
-        <v>5.0685750000000001</v>
+        <v>6.6891100000000003</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="54" t="s">
         <v>116</v>
       </c>
       <c r="B55" s="86">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="C55" s="111">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D55" s="86">
         <v>51.251879000000002</v>
       </c>
       <c r="E55" s="83">
         <v>14.636259000000001</v>
       </c>
       <c r="F55" s="112">
         <v>0</v>
       </c>
       <c r="G55" s="111">
         <v>0</v>
       </c>
       <c r="H55" s="86">
@@ -23253,89 +23138,89 @@
       <c r="F57" s="112">
         <v>0</v>
       </c>
       <c r="G57" s="111">
         <v>0</v>
       </c>
       <c r="H57" s="86">
         <v>2.2037990000000001</v>
       </c>
       <c r="I57" s="83">
         <v>0.29102600000000001</v>
       </c>
       <c r="J57" s="86">
         <v>20.411028000000002</v>
       </c>
       <c r="K57" s="83">
         <v>4.3588889999999996</v>
       </c>
       <c r="L57" s="86">
         <v>5.6617350000000002</v>
       </c>
       <c r="M57" s="91">
         <v>1.817445</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="58" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="54" t="s">
+        <v>119</v>
       </c>
       <c r="B58" s="86">
-        <v>0</v>
+        <v>7.4374999999999997E-2</v>
       </c>
       <c r="C58" s="111">
-        <v>0</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D58" s="86">
-        <v>0</v>
+        <v>60.718038</v>
       </c>
       <c r="E58" s="83">
-        <v>0</v>
+        <v>16.659067</v>
       </c>
       <c r="F58" s="112">
-        <v>0</v>
+        <v>1.2870760000000001</v>
       </c>
       <c r="G58" s="111">
-        <v>0</v>
+        <v>0.43605500000000003</v>
       </c>
       <c r="H58" s="86">
-        <v>0</v>
+        <v>1.186023</v>
       </c>
       <c r="I58" s="83">
-        <v>0</v>
+        <v>0.156476</v>
       </c>
       <c r="J58" s="86">
-        <v>0</v>
+        <v>28.379745</v>
       </c>
       <c r="K58" s="83">
-        <v>0</v>
+        <v>6.4997230000000004</v>
       </c>
       <c r="L58" s="86">
-        <v>0</v>
+        <v>6.4137009999999997</v>
       </c>
       <c r="M58" s="91">
-        <v>0</v>
+        <v>1.6205350000000001</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A59" s="54">
         <v>0</v>
       </c>
       <c r="B59" s="86">
         <v>0</v>
       </c>
       <c r="C59" s="111">
         <v>0</v>
       </c>
       <c r="D59" s="86">
         <v>0</v>
       </c>
       <c r="E59" s="83">
         <v>0</v>
       </c>
       <c r="F59" s="112">
         <v>0</v>
       </c>
       <c r="G59" s="111">
         <v>0</v>
       </c>
       <c r="H59" s="86">
@@ -23710,51 +23595,51 @@
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.0236220472440944" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B7DB827-97CE-4B98-AEE6-2603DDF744FF}">
   <sheetPr codeName="Planilha1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U35"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
@@ -23974,54 +23859,54 @@
       <c r="L5" s="103">
         <v>12.784597999999999</v>
       </c>
       <c r="M5" s="104">
         <v>2.8605149999999999</v>
       </c>
       <c r="N5" s="103">
         <v>17.175028999999999</v>
       </c>
       <c r="O5" s="104">
         <v>2.961579</v>
       </c>
       <c r="P5" s="103">
         <v>1.7785360000000001</v>
       </c>
       <c r="Q5" s="104">
         <v>0.5784999999999999</v>
       </c>
       <c r="R5" s="103">
         <v>1.9173199999999999</v>
       </c>
       <c r="S5" s="104">
         <v>0.46549999999999997</v>
       </c>
       <c r="T5" s="103">
-        <v>0.68249700000000002</v>
+        <v>0.75687199999999999</v>
       </c>
       <c r="U5" s="104">
-        <v>0.248</v>
+        <v>0.27300000000000002</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B6" s="86">
         <v>9.9500000000000005E-3</v>
       </c>
       <c r="C6" s="91">
         <v>1E-3</v>
       </c>
       <c r="D6" s="86">
         <v>0</v>
       </c>
       <c r="E6" s="91">
         <v>0</v>
       </c>
       <c r="F6" s="86">
         <v>0</v>
       </c>
       <c r="G6" s="91">
         <v>0</v>
       </c>
       <c r="H6" s="86">
@@ -24039,54 +23924,54 @@
       <c r="L6" s="86">
         <v>1.339296</v>
       </c>
       <c r="M6" s="91">
         <v>0.35759999999999997</v>
       </c>
       <c r="N6" s="86">
         <v>0.90273700000000001</v>
       </c>
       <c r="O6" s="91">
         <v>0.29609999999999997</v>
       </c>
       <c r="P6" s="86">
         <v>1.4714560000000001</v>
       </c>
       <c r="Q6" s="91">
         <v>0.50749999999999995</v>
       </c>
       <c r="R6" s="86">
         <v>1.6640699999999999</v>
       </c>
       <c r="S6" s="91">
         <v>0.41549999999999998</v>
       </c>
       <c r="T6" s="86">
-        <v>0.68249700000000002</v>
+        <v>0.75687199999999999</v>
       </c>
       <c r="U6" s="91">
-        <v>0.248</v>
+        <v>0.27300000000000002</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="86">
         <v>4.5431999999999997</v>
       </c>
       <c r="C7" s="91">
         <v>1.008</v>
       </c>
       <c r="D7" s="86">
         <v>3.999409</v>
       </c>
       <c r="E7" s="91">
         <v>0.98399999999999999</v>
       </c>
       <c r="F7" s="86">
         <v>1.3352649999999999</v>
       </c>
       <c r="G7" s="91">
         <v>0.28592400000000001</v>
       </c>
       <c r="H7" s="86">
@@ -24234,54 +24119,54 @@
       <c r="L9" s="105">
         <v>439.76194299999997</v>
       </c>
       <c r="M9" s="106">
         <v>106.29024800000001</v>
       </c>
       <c r="N9" s="105">
         <v>727.53767799999991</v>
       </c>
       <c r="O9" s="106">
         <v>195.4894480000001</v>
       </c>
       <c r="P9" s="105">
         <v>628.44152899999995</v>
       </c>
       <c r="Q9" s="106">
         <v>178.69998200000001</v>
       </c>
       <c r="R9" s="105">
         <v>639.00915699999996</v>
       </c>
       <c r="S9" s="106">
         <v>169.32487400000002</v>
       </c>
       <c r="T9" s="105">
-        <v>175.57568400000002</v>
+        <v>233.941259</v>
       </c>
       <c r="U9" s="106">
-        <v>50.320870999999997</v>
+        <v>66.301163000000003</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="86">
         <v>131.509096</v>
       </c>
       <c r="C10" s="91">
         <v>40.946142999999999</v>
       </c>
       <c r="D10" s="86">
         <v>155.57966500000001</v>
       </c>
       <c r="E10" s="91">
         <v>55.799185000000001</v>
       </c>
       <c r="F10" s="86">
         <v>127.126558</v>
       </c>
       <c r="G10" s="91">
         <v>45.182884999999999</v>
       </c>
       <c r="H10" s="86">
@@ -24299,54 +24184,54 @@
       <c r="L10" s="86">
         <v>239.40615199999999</v>
       </c>
       <c r="M10" s="91">
         <v>57.789948000000003</v>
       </c>
       <c r="N10" s="86">
         <v>342.76177999999999</v>
       </c>
       <c r="O10" s="91">
         <v>92.832032000000098</v>
       </c>
       <c r="P10" s="86">
         <v>338.50978099999998</v>
       </c>
       <c r="Q10" s="91">
         <v>94.346749000000003</v>
       </c>
       <c r="R10" s="86">
         <v>364.41126200000002</v>
       </c>
       <c r="S10" s="91">
         <v>96.845162999999999</v>
       </c>
       <c r="T10" s="86">
-        <v>98.780341000000007</v>
+        <v>136.41975600000001</v>
       </c>
       <c r="U10" s="91">
-        <v>29.359041999999999</v>
+        <v>39.895175999999999</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="86">
         <v>175.632533</v>
       </c>
       <c r="C11" s="91">
         <v>53.409550000000003</v>
       </c>
       <c r="D11" s="86">
         <v>96.491348000000002</v>
       </c>
       <c r="E11" s="91">
         <v>33.449350000000003</v>
       </c>
       <c r="F11" s="86">
         <v>103.596903</v>
       </c>
       <c r="G11" s="91">
         <v>36.40325</v>
       </c>
       <c r="H11" s="86">
@@ -24364,54 +24249,54 @@
       <c r="L11" s="86">
         <v>175.75886399999999</v>
       </c>
       <c r="M11" s="91">
         <v>42.1753</v>
       </c>
       <c r="N11" s="86">
         <v>333.609196</v>
       </c>
       <c r="O11" s="91">
         <v>87.932416000000003</v>
       </c>
       <c r="P11" s="86">
         <v>243.22125800000001</v>
       </c>
       <c r="Q11" s="91">
         <v>71.478233000000003</v>
       </c>
       <c r="R11" s="86">
         <v>225.52897899999999</v>
       </c>
       <c r="S11" s="91">
         <v>59.579711000000003</v>
       </c>
       <c r="T11" s="86">
-        <v>57.139175999999999</v>
+        <v>72.291336000000001</v>
       </c>
       <c r="U11" s="91">
-        <v>15.186828999999999</v>
+        <v>19.105986999999999</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B12" s="86">
         <v>2.024</v>
       </c>
       <c r="C12" s="91">
         <v>0.65</v>
       </c>
       <c r="D12" s="86">
         <v>6.64</v>
       </c>
       <c r="E12" s="91">
         <v>2.4500000000000002</v>
       </c>
       <c r="F12" s="86">
         <v>8.7896520000000002</v>
       </c>
       <c r="G12" s="91">
         <v>3.0619999999999998</v>
       </c>
       <c r="H12" s="86">
@@ -24429,54 +24314,54 @@
       <c r="L12" s="86">
         <v>24.596927000000001</v>
       </c>
       <c r="M12" s="91">
         <v>6.3250000000000002</v>
       </c>
       <c r="N12" s="86">
         <v>51.166702000000001</v>
       </c>
       <c r="O12" s="91">
         <v>14.725</v>
       </c>
       <c r="P12" s="86">
         <v>46.71049</v>
       </c>
       <c r="Q12" s="91">
         <v>12.875</v>
       </c>
       <c r="R12" s="86">
         <v>49.068916000000002</v>
       </c>
       <c r="S12" s="91">
         <v>12.9</v>
       </c>
       <c r="T12" s="86">
-        <v>19.656167</v>
+        <v>25.230167000000002</v>
       </c>
       <c r="U12" s="91">
-        <v>5.7750000000000004</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="107">
         <v>0.63011899999999998</v>
       </c>
       <c r="C13" s="108">
         <v>1.0830929999999999</v>
       </c>
       <c r="D13" s="107">
         <v>8.7575E-2</v>
       </c>
       <c r="E13" s="108">
         <v>0.144562</v>
       </c>
       <c r="F13" s="107">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G13" s="108">
         <v>0.126246</v>
       </c>
       <c r="H13" s="107">
@@ -24494,54 +24379,54 @@
       <c r="L13" s="107">
         <v>5.8409999999999997E-2</v>
       </c>
       <c r="M13" s="108">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="N13" s="107">
         <v>0.43817</v>
       </c>
       <c r="O13" s="108">
         <v>0.612429</v>
       </c>
       <c r="P13" s="107">
         <v>0</v>
       </c>
       <c r="Q13" s="108">
         <v>0</v>
       </c>
       <c r="R13" s="107">
         <v>1.5422E-2</v>
       </c>
       <c r="S13" s="108">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="T13" s="107">
-        <v>0</v>
+        <v>1.2870760000000001</v>
       </c>
       <c r="U13" s="108">
-        <v>0</v>
+        <v>0.43605500000000003</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="86">
         <v>0.22995299999999999</v>
       </c>
       <c r="C14" s="91">
         <v>0.37646400000000002</v>
       </c>
       <c r="D14" s="86">
         <v>8.7575E-2</v>
       </c>
       <c r="E14" s="91">
         <v>0.144562</v>
       </c>
       <c r="F14" s="86">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G14" s="91">
         <v>0.126246</v>
       </c>
       <c r="H14" s="86">
@@ -24624,54 +24509,54 @@
       <c r="L15" s="86">
         <v>0</v>
       </c>
       <c r="M15" s="91">
         <v>0</v>
       </c>
       <c r="N15" s="86">
         <v>0</v>
       </c>
       <c r="O15" s="91">
         <v>0</v>
       </c>
       <c r="P15" s="86">
         <v>0</v>
       </c>
       <c r="Q15" s="91">
         <v>0</v>
       </c>
       <c r="R15" s="86">
         <v>0</v>
       </c>
       <c r="S15" s="91">
         <v>0</v>
       </c>
       <c r="T15" s="86">
-        <v>0</v>
+        <v>1.2870760000000001</v>
       </c>
       <c r="U15" s="91">
-        <v>0</v>
+        <v>0.43605500000000003</v>
       </c>
     </row>
     <row r="16" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
         <v>112</v>
       </c>
       <c r="B16" s="86">
         <v>0</v>
       </c>
       <c r="C16" s="91">
         <v>0</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="91">
         <v>0</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="91">
         <v>0</v>
       </c>
       <c r="H16" s="86">
@@ -24754,54 +24639,54 @@
       <c r="L17" s="109">
         <v>27.096257999999999</v>
       </c>
       <c r="M17" s="110">
         <v>4.6765129999999999</v>
       </c>
       <c r="N17" s="109">
         <v>25.920902999999999</v>
       </c>
       <c r="O17" s="110">
         <v>4.9121670000000002</v>
       </c>
       <c r="P17" s="109">
         <v>19.971592000000001</v>
       </c>
       <c r="Q17" s="110">
         <v>3.4824670000000002</v>
       </c>
       <c r="R17" s="109">
         <v>14.799125</v>
       </c>
       <c r="S17" s="110">
         <v>1.816961</v>
       </c>
       <c r="T17" s="109">
-        <v>5.4179119999999994</v>
+        <v>6.2714879999999997</v>
       </c>
       <c r="U17" s="110">
-        <v>0.79774900000000004</v>
+        <v>0.92163700000000004</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="86">
         <v>3.9867859999999999</v>
       </c>
       <c r="C18" s="91">
         <v>0.73021400000000003</v>
       </c>
       <c r="D18" s="86">
         <v>13.307043</v>
       </c>
       <c r="E18" s="91">
         <v>2.5026609999999998</v>
       </c>
       <c r="F18" s="86">
         <v>16.534963999999999</v>
       </c>
       <c r="G18" s="91">
         <v>3.270518</v>
       </c>
       <c r="H18" s="86">
@@ -24819,54 +24704,54 @@
       <c r="L18" s="86">
         <v>16.833404999999999</v>
       </c>
       <c r="M18" s="91">
         <v>2.9901759999999999</v>
       </c>
       <c r="N18" s="86">
         <v>16.050604</v>
       </c>
       <c r="O18" s="91">
         <v>3.11042</v>
       </c>
       <c r="P18" s="86">
         <v>12.413819999999999</v>
       </c>
       <c r="Q18" s="91">
         <v>2.1631550000000002</v>
       </c>
       <c r="R18" s="86">
         <v>8.3624270000000003</v>
       </c>
       <c r="S18" s="91">
         <v>1.07229</v>
       </c>
       <c r="T18" s="86">
-        <v>4.9948449999999998</v>
+        <v>5.8484210000000001</v>
       </c>
       <c r="U18" s="91">
-        <v>0.73784300000000003</v>
+        <v>0.86173100000000002</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="86">
         <v>12.190072000000001</v>
       </c>
       <c r="C19" s="91">
         <v>2.5475759999999998</v>
       </c>
       <c r="D19" s="86">
         <v>7.9225779999999997</v>
       </c>
       <c r="E19" s="91">
         <v>1.4485920000000001</v>
       </c>
       <c r="F19" s="86">
         <v>0.63606499999999999</v>
       </c>
       <c r="G19" s="91">
         <v>0.13767199999999999</v>
       </c>
       <c r="H19" s="86">
@@ -25014,54 +24899,54 @@
       <c r="L21" s="103">
         <v>154.21155400000001</v>
       </c>
       <c r="M21" s="104">
         <v>32.110305999999994</v>
       </c>
       <c r="N21" s="103">
         <v>200.34603099999998</v>
       </c>
       <c r="O21" s="104">
         <v>41.528834000000003</v>
       </c>
       <c r="P21" s="103">
         <v>290.63570600000003</v>
       </c>
       <c r="Q21" s="104">
         <v>61.835459</v>
       </c>
       <c r="R21" s="103">
         <v>237.562161</v>
       </c>
       <c r="S21" s="104">
         <v>49.123710000000003</v>
       </c>
       <c r="T21" s="103">
-        <v>51.865214000000002</v>
+        <v>78.834493000000009</v>
       </c>
       <c r="U21" s="104">
-        <v>11.764094</v>
+        <v>18.144618999999999</v>
       </c>
     </row>
     <row r="22" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="86">
         <v>72.123397999999995</v>
       </c>
       <c r="C22" s="91">
         <v>15.789056</v>
       </c>
       <c r="D22" s="86">
         <v>74.461732999999995</v>
       </c>
       <c r="E22" s="91">
         <v>18.790167</v>
       </c>
       <c r="F22" s="86">
         <v>71.507835999999998</v>
       </c>
       <c r="G22" s="91">
         <v>18.572597999999999</v>
       </c>
       <c r="H22" s="86">
@@ -25079,54 +24964,54 @@
       <c r="L22" s="86">
         <v>125.88651400000001</v>
       </c>
       <c r="M22" s="91">
         <v>26.308153999999998</v>
       </c>
       <c r="N22" s="86">
         <v>167.18238199999999</v>
       </c>
       <c r="O22" s="91">
         <v>35.709052</v>
       </c>
       <c r="P22" s="86">
         <v>246.51213100000001</v>
       </c>
       <c r="Q22" s="91">
         <v>52.947839000000002</v>
       </c>
       <c r="R22" s="86">
         <v>208.30013400000001</v>
       </c>
       <c r="S22" s="91">
         <v>43.304462000000001</v>
       </c>
       <c r="T22" s="86">
-        <v>43.902642</v>
+        <v>69.072433000000004</v>
       </c>
       <c r="U22" s="91">
-        <v>10.215597000000001</v>
+        <v>16.285397</v>
       </c>
     </row>
     <row r="23" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="86">
         <v>43.228127999999998</v>
       </c>
       <c r="C23" s="91">
         <v>11.997453</v>
       </c>
       <c r="D23" s="86">
         <v>27.457007999999998</v>
       </c>
       <c r="E23" s="91">
         <v>7.2202820000000001</v>
       </c>
       <c r="F23" s="86">
         <v>24.340371000000001</v>
       </c>
       <c r="G23" s="91">
         <v>6.6169549999999999</v>
       </c>
       <c r="H23" s="86">
@@ -25144,54 +25029,54 @@
       <c r="L23" s="86">
         <v>23.394500000000001</v>
       </c>
       <c r="M23" s="91">
         <v>5.1793889999999996</v>
       </c>
       <c r="N23" s="86">
         <v>27.219788000000001</v>
       </c>
       <c r="O23" s="91">
         <v>5.1120140000000003</v>
       </c>
       <c r="P23" s="86">
         <v>37.036172999999998</v>
       </c>
       <c r="Q23" s="91">
         <v>8.0036579999999997</v>
       </c>
       <c r="R23" s="86">
         <v>24.057078000000001</v>
       </c>
       <c r="S23" s="91">
         <v>5.2334670000000001</v>
       </c>
       <c r="T23" s="86">
-        <v>6.6778760000000004</v>
+        <v>8.1358689999999996</v>
       </c>
       <c r="U23" s="91">
-        <v>1.4042920000000001</v>
+        <v>1.679157</v>
       </c>
     </row>
     <row r="24" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="86">
         <v>9.969659</v>
       </c>
       <c r="C24" s="91">
         <v>1.3744590000000001</v>
       </c>
       <c r="D24" s="86">
         <v>11.819504999999999</v>
       </c>
       <c r="E24" s="91">
         <v>1.368962</v>
       </c>
       <c r="F24" s="86">
         <v>6.7122109999999999</v>
       </c>
       <c r="G24" s="91">
         <v>0.88653599999999999</v>
       </c>
       <c r="H24" s="86">
@@ -25209,54 +25094,54 @@
       <c r="L24" s="86">
         <v>4.9305399999999997</v>
       </c>
       <c r="M24" s="91">
         <v>0.62276299999999996</v>
       </c>
       <c r="N24" s="86">
         <v>5.9438610000000001</v>
       </c>
       <c r="O24" s="91">
         <v>0.70776799999999995</v>
       </c>
       <c r="P24" s="86">
         <v>7.087402</v>
       </c>
       <c r="Q24" s="91">
         <v>0.88396200000000003</v>
       </c>
       <c r="R24" s="86">
         <v>5.204949</v>
       </c>
       <c r="S24" s="91">
         <v>0.585781</v>
       </c>
       <c r="T24" s="86">
-        <v>1.2846960000000001</v>
+        <v>1.6261909999999999</v>
       </c>
       <c r="U24" s="91">
-        <v>0.144205</v>
+        <v>0.180065</v>
       </c>
     </row>
     <row r="25" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="105">
         <v>25.210464999999999</v>
       </c>
       <c r="C25" s="106">
         <v>20.536987999999997</v>
       </c>
       <c r="D25" s="105">
         <v>16.901872000000001</v>
       </c>
       <c r="E25" s="106">
         <v>13.485674999999999</v>
       </c>
       <c r="F25" s="105">
         <v>23.945557000000001</v>
       </c>
       <c r="G25" s="106">
         <v>14.492678</v>
       </c>
       <c r="H25" s="105">
@@ -25274,54 +25159,54 @@
       <c r="L25" s="105">
         <v>42.593257000000001</v>
       </c>
       <c r="M25" s="106">
         <v>17.911014000000002</v>
       </c>
       <c r="N25" s="105">
         <v>66.563108999999997</v>
       </c>
       <c r="O25" s="106">
         <v>21.901395000000001</v>
       </c>
       <c r="P25" s="105">
         <v>55.115385000000003</v>
       </c>
       <c r="Q25" s="106">
         <v>18.015865000000002</v>
       </c>
       <c r="R25" s="105">
         <v>54.908614</v>
       </c>
       <c r="S25" s="106">
         <v>18.226413000000001</v>
       </c>
       <c r="T25" s="105">
-        <v>15.582852000000001</v>
+        <v>21.377544</v>
       </c>
       <c r="U25" s="106">
-        <v>4.5323549999999999</v>
+        <v>5.9737900000000002</v>
       </c>
     </row>
     <row r="26" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="86">
         <v>21.611792999999999</v>
       </c>
       <c r="C26" s="91">
         <v>18.230429999999998</v>
       </c>
       <c r="D26" s="86">
         <v>15.114591000000001</v>
       </c>
       <c r="E26" s="91">
         <v>12.241574999999999</v>
       </c>
       <c r="F26" s="86">
         <v>20.867801</v>
       </c>
       <c r="G26" s="91">
         <v>13.207034999999999</v>
       </c>
       <c r="H26" s="86">
@@ -25339,54 +25224,54 @@
       <c r="L26" s="86">
         <v>35.933368999999999</v>
       </c>
       <c r="M26" s="91">
         <v>15.589142000000001</v>
       </c>
       <c r="N26" s="86">
         <v>44.294401000000001</v>
       </c>
       <c r="O26" s="91">
         <v>16.626037</v>
       </c>
       <c r="P26" s="86">
         <v>44.468217000000003</v>
       </c>
       <c r="Q26" s="91">
         <v>14.972860000000001</v>
       </c>
       <c r="R26" s="86">
         <v>41.226086000000002</v>
       </c>
       <c r="S26" s="91">
         <v>15.413824999999999</v>
       </c>
       <c r="T26" s="86">
-        <v>10.892613000000001</v>
+        <v>15.617387000000001</v>
       </c>
       <c r="U26" s="91">
-        <v>3.6867700000000001</v>
+        <v>4.8759600000000001</v>
       </c>
     </row>
     <row r="27" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="86">
         <v>1.17655</v>
       </c>
       <c r="C27" s="91">
         <v>0.25300800000000001</v>
       </c>
       <c r="D27" s="86">
         <v>0.90081199999999995</v>
       </c>
       <c r="E27" s="91">
         <v>0.21229999999999999</v>
       </c>
       <c r="F27" s="86">
         <v>2.491457</v>
       </c>
       <c r="G27" s="91">
         <v>0.598943</v>
       </c>
       <c r="H27" s="86">
@@ -25404,54 +25289,54 @@
       <c r="L27" s="86">
         <v>5.2174680000000002</v>
       </c>
       <c r="M27" s="91">
         <v>1.1949719999999999</v>
       </c>
       <c r="N27" s="86">
         <v>17.85332</v>
       </c>
       <c r="O27" s="91">
         <v>2.5310079999999999</v>
       </c>
       <c r="P27" s="86">
         <v>9.0536809999999992</v>
       </c>
       <c r="Q27" s="91">
         <v>1.9629300000000001</v>
       </c>
       <c r="R27" s="86">
         <v>13.491428000000001</v>
       </c>
       <c r="S27" s="91">
         <v>2.6659130000000002</v>
       </c>
       <c r="T27" s="86">
-        <v>4.6164740000000002</v>
+        <v>5.6821089999999996</v>
       </c>
       <c r="U27" s="91">
-        <v>0.79753499999999999</v>
+        <v>1.0477300000000001</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="88">
         <v>2.4221219999999999</v>
       </c>
       <c r="C28" s="94">
         <v>2.05355</v>
       </c>
       <c r="D28" s="88">
         <v>0.88646899999999995</v>
       </c>
       <c r="E28" s="94">
         <v>1.0318000000000001</v>
       </c>
       <c r="F28" s="88">
         <v>0.58629900000000001</v>
       </c>
       <c r="G28" s="94">
         <v>0.68669999999999998</v>
       </c>
       <c r="H28" s="88">
@@ -25469,54 +25354,54 @@
       <c r="L28" s="88">
         <v>1.44242</v>
       </c>
       <c r="M28" s="94">
         <v>1.1269</v>
       </c>
       <c r="N28" s="88">
         <v>4.4153880000000001</v>
       </c>
       <c r="O28" s="94">
         <v>2.7443499999999998</v>
       </c>
       <c r="P28" s="88">
         <v>1.5934870000000001</v>
       </c>
       <c r="Q28" s="94">
         <v>1.0800749999999999</v>
       </c>
       <c r="R28" s="88">
         <v>0.19109999999999999</v>
       </c>
       <c r="S28" s="94">
         <v>0.146675</v>
       </c>
       <c r="T28" s="88">
-        <v>7.3764999999999997E-2</v>
+        <v>7.8048000000000006E-2</v>
       </c>
       <c r="U28" s="94">
-        <v>4.8050000000000002E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A29" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="58"/>
       <c r="D29" s="58"/>
       <c r="E29" s="58"/>
       <c r="F29" s="58"/>
       <c r="G29" s="58"/>
       <c r="H29" s="58"/>
       <c r="I29" s="58"/>
       <c r="J29" s="58"/>
       <c r="K29" s="58"/>
       <c r="L29" s="58"/>
       <c r="M29" s="58"/>
     </row>
     <row r="30" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="117" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="117"/>
       <c r="C30" s="117"/>
@@ -25639,66 +25524,66 @@
       <c r="A35" s="117" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="117"/>
       <c r="C35" s="117"/>
       <c r="D35" s="117"/>
       <c r="E35" s="117"/>
       <c r="F35" s="117"/>
       <c r="G35" s="117"/>
       <c r="H35" s="117"/>
       <c r="I35" s="117"/>
       <c r="J35" s="117"/>
       <c r="K35" s="117"/>
       <c r="L35" s="117"/>
       <c r="M35" s="117"/>
       <c r="N35" s="117"/>
       <c r="O35" s="117"/>
       <c r="P35" s="117"/>
       <c r="Q35" s="117"/>
       <c r="R35" s="117"/>
       <c r="S35" s="117"/>
       <c r="T35" s="117"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A35:T35"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:G33"/>
     <mergeCell ref="A30:T30"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
+    <mergeCell ref="A35:T35"/>
+    <mergeCell ref="A34:T34"/>
+    <mergeCell ref="A32:T32"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A33:G33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19" top="1.18" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 8 a 2 7 8 1 9 7 - 0 7 1 c - 4 9 4 1 - 9 b 8 c - 7 4 9 3 0 b a d 1 3 a 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 0 E A A B Q S w M E F A A C A A g A D G i O X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A A x o j l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A f V L N i t s w E L 4 H 8 g 5 C v S R g A o X S Q 5 c c g j e h o S 0 t j W k P S T A T e 5 a I l T S u N C o u I U / T w 9 L n y I u t 7 K Q t 7 C q r i 9 H M N 9 / P W B 4 r V m T F 6 v x 9 f T M c D A d + D w 5 r E X w N Z U X W B 8 1 Q a l S M Y i o 0 8 n A g 4 l m Q 7 Q v z t k I 9 + U 7 u f k d 0 P 1 o o j Z O 8 6 1 n 2 I 5 m / 2 3 y C B j Y 5 m d M f V y m K e E a n y G 3 y + a a X 6 J k n r f a t H G f C B q 0 z w S 7 g O D s L J X y U q z 0 i R / H e x G G 9 Z D R T m Q D K 7 I O y 9 V T 2 e L k 9 r m + B Y X s h f i V z 2 O H p A f S e v P j i y N B P V Z O X k b i A X c z R 1 x j f I 9 T o / O i q k 0 y s L 9 C Z 1 q s K N D g / 7 T J s x / + 0 C t W Q m O k Y H m r 6 L 1 E 4 s P 6 O n M l J B 2 O L X w 3 6 0 V V n 2 e E g 4 7 U O T K W M a 4 p o w d j y M R O x A c o / r 8 5 s A j r 3 T D 8 C l k u r K g U 6 9 p e W 3 7 6 Z d P J n r k 6 k g n 7 0 S e s b V O D L j 1 1 6 5 c B f m T 0 9 n H 7 T G f U c 8 T m w o w t H g m B p G n I M a f l V a J w y 8 X V R W R C n v M / b F 8 b z 7 v c Z K m / J o G d V U W L + s p y F s i n 6 r 6 h 7 7 r / Z + s 3 a Y H b o n h p M x D + O h w N l 0 4 / i 5 h F Q S w E C L Q A U A A I A C A A M a I 5 c s D e R / K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A D G i O X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D V A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 g E w A A A A A A A L 4 T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z E w Y j U z Y 2 E t Z D M w Y y 0 0 Z j d l L T k 0 M j Y t M m Z l O T Y 3 M G M 2 M T N k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D Q t M T R U M T Y 6 M D A 6 M j U u M j U 2 O T M 0 O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E y M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d B d 0 1 E Q X d N R E F 3 T U R B d 1 V E I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 U H J v Z H V 0 b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U G F p c 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 v X y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 l u a W N p Y W w m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Z h Y 2 F z X 0 x l a X R l a X J h c y Z x d W 9 0 O y w m c X V v d D t Q c m 9 k d c O n w 6 N v X 0 x l a X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 1 d H J v c 1 9 M Z W l 0 Z X M m c X V v d D s s J n F 1 b 3 Q 7 S W 1 w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C Z x d W 9 0 O y w m c X V v d D t F e H B v c n R h Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 Z p b m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F j Y W 9 f T G V p d G U m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F j Y X N f T G V p d G V p c m F z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 1 d H J v c 1 9 M Z W l 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f T G V p d G U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d c O n w 6 N v X 0 x l a X R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 V 0 c m 9 z X 0 x l a X R l c y w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 M Z W l 0 Z S w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 x l a X R l L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z V 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v V G l w b y U y M E F s d G V y Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A L X a 5 e + l 8 B J K s j k i f J r r a V U A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A c A I i A N N + 8 U l 4 U 6 G / y 8 q 0 T A A A A A A E g A A A o A A A A B A A A A A a s 0 b p U z m z S O 7 2 T o h i N + G X U A A A A L r e r 2 p b 0 1 U R a M 6 + z I b T z w 1 x H Z G u V Q u S a M z t f g X 3 H o s O 7 3 j R o X L V A f R 1 D b t N o M z 3 p k n C A K W Y 5 o n l s a / P 6 n 3 j V C Y 9 z n R i 9 b F 0 E 5 Z + L X t o a w 1 1 F A A A A A z x n 6 L M X c f k 9 A t d h d Q A g r P p i x 9 S < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32857421-DAFD-4149-9EDF-4F0D2675AFCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>