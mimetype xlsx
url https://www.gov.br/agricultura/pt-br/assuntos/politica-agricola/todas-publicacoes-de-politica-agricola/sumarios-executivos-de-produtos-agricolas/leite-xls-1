--- v2 (2026-05-15)
+++ v3 (2026-07-20)
@@ -1,138 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mapa\Sumários\Sumários\Web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2127AFE-D14B-4F56-8110-60FD80DCA4AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D18EA764-0275-407E-B878-F4955DE3E2A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="base_demais" sheetId="27" state="hidden" r:id="rId1"/>
     <sheet name="base_fluido" sheetId="26" state="hidden" r:id="rId2"/>
     <sheet name="usda_consulta_leite" sheetId="25" state="hidden" r:id="rId3"/>
     <sheet name="Capa" sheetId="28" r:id="rId4"/>
     <sheet name="OD Leite fluido" sheetId="19" r:id="rId5"/>
     <sheet name="OD Demais" sheetId="21" r:id="rId6"/>
     <sheet name="CExterior - Anual" sheetId="4" r:id="rId7"/>
     <sheet name="CExterior - Mensal" sheetId="15" r:id="rId8"/>
     <sheet name="CExterior - Origem" sheetId="17" r:id="rId9"/>
     <sheet name="Gráficos de Preços" sheetId="7" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Capa!$A$1:$A$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'CExterior - Anual'!$A$1:$U$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'CExterior - Mensal'!$A$1:$M$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'CExterior - Origem'!$A$1:$U$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'OD Demais'!$A$4:$H$96</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'OD Leite fluido'!$A$5:$I$29</definedName>
-    <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_leite!$A$1:$O$121</definedName>
+    <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_leite!$A$1:$O$111</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'OD Demais'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'OD Leite fluido'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="39" r:id="rId12"/>
+    <pivotCache cacheId="6" r:id="rId12"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{5BBA7AD6-D173-44A4-BCCC-6E66B6987815}" keepAlive="1" name="Consulta - usda_consulta_leite" description="Conexão com a consulta 'usda_consulta_leite' na pasta de trabalho." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=usda_consulta_leite;Extended Properties=&quot;&quot;" command="SELECT * FROM [usda_consulta_leite]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="832" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="804" uniqueCount="128">
   <si>
     <t>Safra</t>
   </si>
   <si>
     <t>Fonte: Conab</t>
   </si>
   <si>
     <t>Sul e Sudeste</t>
   </si>
   <si>
     <t>Centro-Oeste (exceto MT)</t>
   </si>
   <si>
     <t>Norte e MT</t>
   </si>
   <si>
     <t>Nordeste</t>
   </si>
   <si>
     <t>Leite UHT</t>
   </si>
   <si>
     <t>Iogurtes</t>
   </si>
   <si>
@@ -375,53 +376,50 @@
   <si>
     <t>Suprimento_Total</t>
   </si>
   <si>
     <t>Exportacao_</t>
   </si>
   <si>
     <t>Consumo_Domestico</t>
   </si>
   <si>
     <t>Estoque_Final</t>
   </si>
   <si>
     <t>Relacao_Leite</t>
   </si>
   <si>
     <t>Suprimento_Leite</t>
   </si>
   <si>
     <t>Manteiga</t>
   </si>
   <si>
     <t>Brasil</t>
   </si>
   <si>
-    <t>2015/2016</t>
-[...1 lines deleted...]
-  <si>
     <t>2016/2017</t>
   </si>
   <si>
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2019/2020</t>
   </si>
   <si>
     <t>2020/2021</t>
   </si>
   <si>
     <t>2021/2022</t>
   </si>
   <si>
     <t>2022/2023</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
@@ -555,51 +553,51 @@
   <si>
     <t>Iogurte</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Uruguai</t>
   </si>
   <si>
     <t>Nova Zelândia</t>
   </si>
   <si>
     <t>Paraguai</t>
   </si>
   <si>
     <t>Marshall, Ilhas</t>
   </si>
   <si>
     <t>Países Baixos (Holanda)</t>
   </si>
   <si>
     <t>Estados Unidos</t>
   </si>
   <si>
-    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 30/04/2026, inclusive.</t>
+    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 30/06/2026, inclusive.</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Ago</t>
   </si>
@@ -1532,51 +1530,51 @@
       <color rgb="FF1A602B"/>
       <color rgb="FF0000FF"/>
       <color rgb="FF44C459"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>7905750</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>36634</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Imagem 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4A5BE17-1A62-BE4F-B7D4-B7907903AFCB}"/>
             </a:ext>
           </a:extLst>
@@ -2265,2146 +2263,2163 @@
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:fld id="{DDC389E5-BA68-4F29-B03F-EB6C9FF302F7}" type="TxLink">
             <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="ctr"/>
-            <a:t>maio-2026</a:t>
+            <a:t>julho-2026</a:t>
           </a:fld>
           <a:endParaRPr lang="pt-BR" sz="2800" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>591786</xdr:colOff>
+      <xdr:colOff>581025</xdr:colOff>
       <xdr:row>26</xdr:row>
-      <xdr:rowOff>31613</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FDB750-1A70-3F83-A244-2C3F06714F82}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F536C53E-9204-3D0A-5B42-A6E164E32F99}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="5468586" cy="4279763"/>
+          <a:ext cx="5457825" cy="4267200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Mapa\Sum&#225;rios\Atualizar\Pre&#231;os%20M&#233;dios%20Gr&#225;ficos.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Mapa/Sum&#225;rios/Atualizar/Pre&#231;os%20M&#233;dios%20Gr&#225;ficos.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="INTERNO"/>
       <sheetName val="EXTERNO"/>
       <sheetName val="Dt CAPA SUMARIOS"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2">
           <cell r="A2">
             <v>41275</v>
           </cell>
           <cell r="AE2">
-            <v>0.892499983</v>
+            <v>0.89249998331069946</v>
           </cell>
           <cell r="AF2">
-            <v>0.88290000000000002</v>
+            <v>0.88289999961853027</v>
           </cell>
           <cell r="AG2">
-            <v>0.61000001400000003</v>
+            <v>0.61000001430511475</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3">
             <v>41306</v>
           </cell>
           <cell r="AE3">
-            <v>0.90499997099999996</v>
+            <v>0.90499997138977051</v>
           </cell>
           <cell r="AF3">
-            <v>0.89410000999999995</v>
+            <v>0.89410001039505005</v>
           </cell>
           <cell r="AG3">
-            <v>0.61000001400000003</v>
+            <v>0.61000001430511475</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4">
             <v>41334</v>
           </cell>
           <cell r="AE4">
-            <v>0.93010002400000003</v>
+            <v>0.93010002374649048</v>
           </cell>
           <cell r="AF4">
-            <v>0.91619998199999997</v>
+            <v>0.91619998216629028</v>
           </cell>
           <cell r="AG4">
-            <v>0.61000001400000003</v>
+            <v>0.61000001430511475</v>
           </cell>
         </row>
         <row r="5">
           <cell r="A5">
             <v>41365</v>
           </cell>
           <cell r="AE5">
-            <v>0.97159999600000002</v>
+            <v>0.9715999960899353</v>
           </cell>
           <cell r="AF5">
-            <v>0.95260000199999995</v>
+            <v>0.95260000228881836</v>
           </cell>
           <cell r="AG5">
-            <v>0.61000001400000003</v>
+            <v>0.61000001430511475</v>
           </cell>
         </row>
         <row r="6">
           <cell r="A6">
             <v>41395</v>
           </cell>
           <cell r="AE6">
-            <v>1.006899953</v>
+            <v>1.0068999528884888</v>
           </cell>
           <cell r="AF6">
-            <v>0.98540002100000001</v>
+            <v>0.98540002107620239</v>
           </cell>
           <cell r="AG6">
-            <v>0.61000001400000003</v>
+            <v>0.61000001430511475</v>
           </cell>
         </row>
         <row r="7">
           <cell r="A7">
             <v>41426</v>
           </cell>
           <cell r="AE7">
-            <v>1.0384999509999999</v>
+            <v>1.0384999513626099</v>
           </cell>
           <cell r="AF7">
-            <v>1.017799973</v>
+            <v>1.017799973487854</v>
           </cell>
           <cell r="AG7">
-            <v>0.61000001400000003</v>
+            <v>0.61000001430511475</v>
           </cell>
         </row>
         <row r="8">
           <cell r="A8">
             <v>41456</v>
           </cell>
           <cell r="AE8">
-            <v>1.0714000459999999</v>
+            <v>1.0714000463485718</v>
           </cell>
           <cell r="AF8">
-            <v>1.0543999669999999</v>
+            <v>1.0543999671936035</v>
           </cell>
           <cell r="AG8">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="9">
           <cell r="A9">
             <v>41487</v>
           </cell>
           <cell r="AE9">
-            <v>1.116799951</v>
+            <v>1.1167999505996704</v>
           </cell>
           <cell r="AF9">
-            <v>1.0860999819999999</v>
+            <v>1.0860999822616577</v>
           </cell>
           <cell r="AG9">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="10">
           <cell r="A10">
             <v>41518</v>
           </cell>
           <cell r="AE10">
-            <v>1.1549999710000001</v>
+            <v>1.1549999713897705</v>
           </cell>
           <cell r="AF10">
-            <v>1.11619997</v>
+            <v>1.1161999702453613</v>
           </cell>
           <cell r="AG10">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="11">
           <cell r="A11">
             <v>41548</v>
           </cell>
           <cell r="AE11">
-            <v>1.157299995</v>
+            <v>1.1572999954223633</v>
           </cell>
           <cell r="AF11">
-            <v>1.1177999970000001</v>
+            <v>1.1177999973297119</v>
           </cell>
           <cell r="AG11">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12">
             <v>41579</v>
           </cell>
           <cell r="AE12">
-            <v>1.1339999439999999</v>
+            <v>1.1339999437332153</v>
           </cell>
           <cell r="AF12">
-            <v>1.101099968</v>
+            <v>1.101099967956543</v>
           </cell>
           <cell r="AG12">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="13">
           <cell r="A13">
             <v>41609</v>
           </cell>
           <cell r="AE13">
-            <v>1.063500047</v>
+            <v>1.0635000467300415</v>
           </cell>
           <cell r="AF13">
-            <v>1.0415999890000001</v>
+            <v>1.0415999889373779</v>
           </cell>
           <cell r="AG13">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14">
             <v>41640</v>
           </cell>
           <cell r="AE14">
-            <v>0.999549998</v>
+            <v>0.99954999847845594</v>
           </cell>
           <cell r="AF14">
-            <v>0.99933182099999995</v>
+            <v>0.99933182109485974</v>
           </cell>
           <cell r="AG14">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="15">
           <cell r="A15">
             <v>41671</v>
           </cell>
           <cell r="AE15">
-            <v>1.0084999800000001</v>
+            <v>1.0084999799728394</v>
           </cell>
           <cell r="AF15">
-            <v>0.99099999699999997</v>
+            <v>0.99099999666213989</v>
           </cell>
           <cell r="AG15">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="16">
           <cell r="A16">
             <v>41699</v>
           </cell>
           <cell r="AE16">
-            <v>1.057000041</v>
+            <v>1.0570000410079956</v>
           </cell>
           <cell r="AF16">
-            <v>1.0209000109999999</v>
+            <v>1.0209000110626221</v>
           </cell>
           <cell r="AG16">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="17">
           <cell r="A17">
             <v>41730</v>
           </cell>
           <cell r="AE17">
-            <v>1.1173000340000001</v>
+            <v>1.1173000335693359</v>
           </cell>
           <cell r="AF17">
-            <v>1.083799958</v>
+            <v>1.0837999582290649</v>
           </cell>
           <cell r="AG17">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="18">
           <cell r="A18">
             <v>41760</v>
           </cell>
           <cell r="AE18">
-            <v>1.1239000560000001</v>
+            <v>1.1239000558853149</v>
           </cell>
           <cell r="AF18">
-            <v>1.1045999529999999</v>
+            <v>1.1045999526977539</v>
           </cell>
           <cell r="AG18">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="19">
           <cell r="A19">
             <v>41791</v>
           </cell>
           <cell r="AE19">
-            <v>1.10529995</v>
+            <v>1.1052999496459961</v>
           </cell>
           <cell r="AF19">
-            <v>1.098399997</v>
+            <v>1.0983999967575073</v>
           </cell>
           <cell r="AG19">
-            <v>0.670000017</v>
+            <v>0.67000001668930054</v>
           </cell>
         </row>
         <row r="20">
           <cell r="A20">
             <v>41821</v>
           </cell>
           <cell r="AE20">
-            <v>1.1131000520000001</v>
+            <v>1.1131000518798828</v>
           </cell>
           <cell r="AF20">
-            <v>1.0994000429999999</v>
+            <v>1.0994000434875488</v>
           </cell>
           <cell r="AG20">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="21">
           <cell r="A21">
             <v>41852</v>
           </cell>
           <cell r="AE21">
-            <v>1.1189999580000001</v>
+            <v>1.1189999580383301</v>
           </cell>
           <cell r="AF21">
-            <v>1.0978000160000001</v>
+            <v>1.0978000164031982</v>
           </cell>
           <cell r="AG21">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="22">
           <cell r="A22">
             <v>41883</v>
           </cell>
           <cell r="AE22">
-            <v>1.1134999990000001</v>
+            <v>1.1134999990463257</v>
           </cell>
           <cell r="AF22">
-            <v>1.0895999670000001</v>
+            <v>1.0895999670028687</v>
           </cell>
           <cell r="AG22">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="23">
           <cell r="A23">
             <v>41913</v>
           </cell>
           <cell r="AE23">
-            <v>1.0968999859999999</v>
+            <v>1.0968999862670898</v>
           </cell>
           <cell r="AF23">
-            <v>1.0685000419999999</v>
+            <v>1.0685000419616699</v>
           </cell>
           <cell r="AG23">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="24">
           <cell r="A24">
             <v>41944</v>
           </cell>
           <cell r="AE24">
-            <v>1.046599984</v>
+            <v>1.0465999841690063</v>
           </cell>
           <cell r="AF24">
-            <v>1.0248999599999999</v>
+            <v>1.024899959564209</v>
           </cell>
           <cell r="AG24">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="25">
           <cell r="A25">
             <v>41974</v>
           </cell>
           <cell r="AE25">
-            <v>0.99320000399999997</v>
+            <v>0.99320000410079956</v>
           </cell>
           <cell r="AF25">
-            <v>0.98100000600000004</v>
+            <v>0.98100000619888306</v>
           </cell>
           <cell r="AG25">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="26">
           <cell r="A26">
             <v>42005</v>
           </cell>
           <cell r="AE26">
-            <v>0.93250000499999997</v>
+            <v>0.93250000476837158</v>
           </cell>
           <cell r="AF26">
-            <v>0.92919999399999997</v>
+            <v>0.92919999361038208</v>
           </cell>
           <cell r="AG26">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27">
             <v>42036</v>
           </cell>
           <cell r="AE27">
-            <v>0.94440001200000001</v>
+            <v>0.94440001249313354</v>
           </cell>
           <cell r="AF27">
-            <v>0.92259997100000002</v>
+            <v>0.92259997129440308</v>
           </cell>
           <cell r="AG27">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28">
             <v>42064</v>
           </cell>
           <cell r="AE28">
-            <v>0.95109999199999995</v>
+            <v>0.95109999179840088</v>
           </cell>
           <cell r="AF28">
-            <v>0.93760001699999995</v>
+            <v>0.93760001659393311</v>
           </cell>
           <cell r="AG28">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="29">
           <cell r="A29">
             <v>42095</v>
           </cell>
           <cell r="AE29">
-            <v>0.98610001800000002</v>
+            <v>0.98610001802444458</v>
           </cell>
           <cell r="AF29">
-            <v>0.97909998899999995</v>
+            <v>0.97909998893737793</v>
           </cell>
           <cell r="AG29">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="30">
           <cell r="A30">
             <v>42125</v>
           </cell>
           <cell r="AE30">
-            <v>1.0152000189999999</v>
+            <v>1.0152000188827515</v>
           </cell>
           <cell r="AF30">
-            <v>1.0141999719999999</v>
+            <v>1.01419997215271</v>
           </cell>
           <cell r="AG30">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="31">
           <cell r="A31">
             <v>42156</v>
           </cell>
           <cell r="AE31">
-            <v>1.0418000220000001</v>
+            <v>1.0418000221252441</v>
           </cell>
           <cell r="AF31">
-            <v>1.041300058</v>
+            <v>1.0413000583648682</v>
           </cell>
           <cell r="AG31">
-            <v>0.709999979</v>
+            <v>0.70999997854232788</v>
           </cell>
         </row>
         <row r="32">
           <cell r="A32">
             <v>42186</v>
           </cell>
           <cell r="AE32">
-            <v>1.0647000069999999</v>
+            <v>1.0647000074386597</v>
           </cell>
           <cell r="AF32">
-            <v>1.0641000270000001</v>
+            <v>1.0641000270843506</v>
           </cell>
           <cell r="AG32">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="33">
           <cell r="A33">
             <v>42217</v>
           </cell>
           <cell r="AE33">
-            <v>1.1014000180000001</v>
+            <v>1.1014000177383423</v>
           </cell>
           <cell r="AF33">
-            <v>1.0843000410000001</v>
+            <v>1.0843000411987305</v>
           </cell>
           <cell r="AG33">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="34">
           <cell r="A34">
             <v>42248</v>
           </cell>
           <cell r="AE34">
-            <v>1.0820000169999999</v>
+            <v>1.0820000171661377</v>
           </cell>
           <cell r="AF34">
-            <v>1.066699982</v>
+            <v>1.0666999816894531</v>
           </cell>
           <cell r="AG34">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="35">
           <cell r="A35">
             <v>42278</v>
           </cell>
           <cell r="AE35">
-            <v>1.078500032</v>
+            <v>1.0785000324249268</v>
           </cell>
           <cell r="AF35">
-            <v>1.0588999990000001</v>
+            <v>1.058899998664856</v>
           </cell>
           <cell r="AG35">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="36">
           <cell r="A36">
             <v>42309</v>
           </cell>
           <cell r="AE36">
-            <v>1.0937999490000001</v>
+            <v>1.0937999486923218</v>
           </cell>
           <cell r="AF36">
-            <v>1.054100037</v>
+            <v>1.0541000366210938</v>
           </cell>
           <cell r="AG36">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="37">
           <cell r="A37">
             <v>42339</v>
           </cell>
           <cell r="AE37">
-            <v>1.086699963</v>
+            <v>1.0866999626159668</v>
           </cell>
           <cell r="AF37">
-            <v>1.0534000400000001</v>
+            <v>1.0534000396728516</v>
           </cell>
           <cell r="AG37">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="38">
           <cell r="A38">
             <v>42370</v>
           </cell>
           <cell r="AE38">
-            <v>1.0851000550000001</v>
+            <v>1.0851000547409058</v>
           </cell>
           <cell r="AF38">
-            <v>1.061499953</v>
+            <v>1.0614999532699585</v>
           </cell>
           <cell r="AG38">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="39">
           <cell r="A39">
             <v>42401</v>
           </cell>
           <cell r="AE39">
-            <v>1.1266000270000001</v>
+            <v>1.1266000270843506</v>
           </cell>
           <cell r="AF39">
-            <v>1.0966999529999999</v>
+            <v>1.0966999530792236</v>
           </cell>
           <cell r="AG39">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="40">
           <cell r="A40">
             <v>42430</v>
           </cell>
           <cell r="AE40">
-            <v>1.1728999609999999</v>
+            <v>1.1728999614715576</v>
           </cell>
           <cell r="AF40">
-            <v>1.1450999980000001</v>
+            <v>1.1450999975204468</v>
           </cell>
           <cell r="AG40">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="41">
           <cell r="A41">
             <v>42461</v>
           </cell>
           <cell r="AE41">
-            <v>1.2480000259999999</v>
+            <v>1.2480000257492065</v>
           </cell>
           <cell r="AF41">
-            <v>1.2106000189999999</v>
+            <v>1.2106000185012817</v>
           </cell>
           <cell r="AG41">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="42">
           <cell r="A42">
             <v>42491</v>
           </cell>
           <cell r="AE42">
-            <v>1.3091000319999999</v>
+            <v>1.3091000318527222</v>
           </cell>
           <cell r="AF42">
-            <v>1.2654000519999999</v>
+            <v>1.2654000520706177</v>
           </cell>
           <cell r="AG42">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="43">
           <cell r="A43">
             <v>42522</v>
           </cell>
           <cell r="AE43">
-            <v>1.383000016</v>
+            <v>1.3830000162124634</v>
           </cell>
           <cell r="AF43">
-            <v>1.3276000020000001</v>
+            <v>1.3276000022888184</v>
           </cell>
           <cell r="AG43">
-            <v>0.75999998999999996</v>
+            <v>0.75999999046325684</v>
           </cell>
         </row>
         <row r="44">
           <cell r="A44">
             <v>42552</v>
           </cell>
           <cell r="AE44">
-            <v>1.5419000389999999</v>
+            <v>1.5419000387191772</v>
           </cell>
           <cell r="AF44">
-            <v>1.4994000199999999</v>
+            <v>1.4994000196456909</v>
           </cell>
           <cell r="AG44">
-            <v>0.81714284999999998</v>
+            <v>0.81714284987676711</v>
           </cell>
         </row>
         <row r="45">
           <cell r="A45">
             <v>42583</v>
           </cell>
           <cell r="AE45">
-            <v>1.7359999420000001</v>
+            <v>1.7359999418258667</v>
           </cell>
           <cell r="AF45">
-            <v>1.692800045</v>
+            <v>1.6928000450134277</v>
           </cell>
           <cell r="AG45">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="46">
           <cell r="A46">
             <v>42614</v>
           </cell>
           <cell r="AE46">
-            <v>1.684800029</v>
+            <v>1.6848000288009644</v>
           </cell>
           <cell r="AF46">
-            <v>1.6376999619999999</v>
+            <v>1.6376999616622925</v>
           </cell>
           <cell r="AG46">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="47">
           <cell r="A47">
             <v>42644</v>
           </cell>
           <cell r="AE47">
-            <v>1.5498000380000001</v>
+            <v>1.5498000383377075</v>
           </cell>
           <cell r="AF47">
-            <v>1.5060000419999999</v>
+            <v>1.5060000419616699</v>
           </cell>
           <cell r="AG47">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="48">
           <cell r="A48">
             <v>42675</v>
           </cell>
           <cell r="AE48">
-            <v>1.3674999480000001</v>
+            <v>1.3674999475479126</v>
           </cell>
           <cell r="AF48">
-            <v>1.341300011</v>
+            <v>1.3413000106811523</v>
           </cell>
           <cell r="AG48">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="49">
           <cell r="A49">
             <v>42705</v>
           </cell>
           <cell r="AE49">
-            <v>1.3183000090000001</v>
+            <v>1.3183000087738037</v>
           </cell>
           <cell r="AF49">
-            <v>1.298200011</v>
+            <v>1.2982000112533569</v>
           </cell>
           <cell r="AG49">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="50">
           <cell r="A50">
             <v>42736</v>
           </cell>
           <cell r="AE50">
-            <v>1.322900057</v>
+            <v>1.3229000568389893</v>
           </cell>
           <cell r="AF50">
-            <v>1.2957999710000001</v>
+            <v>1.2957999706268311</v>
           </cell>
           <cell r="AG50">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="51">
           <cell r="A51">
             <v>42767</v>
           </cell>
           <cell r="AE51">
-            <v>1.3406000140000001</v>
+            <v>1.3406000137329102</v>
           </cell>
           <cell r="AF51">
-            <v>1.32190001</v>
+            <v>1.3219000101089478</v>
           </cell>
           <cell r="AG51">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="52">
           <cell r="A52">
             <v>42795</v>
           </cell>
           <cell r="AE52">
-            <v>1.363000035</v>
+            <v>1.3630000352859497</v>
           </cell>
           <cell r="AF52">
-            <v>1.340899944</v>
+            <v>1.3408999443054199</v>
           </cell>
           <cell r="AG52">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="53">
           <cell r="A53">
             <v>42826</v>
           </cell>
           <cell r="AE53">
-            <v>1.4035999770000001</v>
+            <v>1.4035999774932861</v>
           </cell>
           <cell r="AF53">
-            <v>1.3688000440000001</v>
+            <v>1.3688000440597534</v>
           </cell>
           <cell r="AG53">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="54">
           <cell r="A54">
             <v>42856</v>
           </cell>
           <cell r="AE54">
-            <v>1.413699985</v>
+            <v>1.4136999845504761</v>
           </cell>
           <cell r="AF54">
-            <v>1.3851000069999999</v>
+            <v>1.3851000070571899</v>
           </cell>
           <cell r="AG54">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="55">
           <cell r="A55">
             <v>42887</v>
           </cell>
           <cell r="AE55">
-            <v>1.400200009</v>
+            <v>1.4002000093460083</v>
           </cell>
           <cell r="AF55">
-            <v>1.3805999760000001</v>
+            <v>1.3805999755859375</v>
           </cell>
           <cell r="AG55">
-            <v>0.81999999300000004</v>
+            <v>0.81999999284744263</v>
           </cell>
         </row>
         <row r="56">
           <cell r="A56">
             <v>42917</v>
           </cell>
           <cell r="AE56">
-            <v>1.360200047</v>
+            <v>1.360200047492981</v>
           </cell>
           <cell r="AF56">
-            <v>1.344799995</v>
+            <v>1.3447999954223633</v>
           </cell>
           <cell r="AG56">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="57">
           <cell r="A57">
             <v>42948</v>
           </cell>
           <cell r="AE57">
-            <v>1.267099977</v>
+            <v>1.2670999765396118</v>
           </cell>
           <cell r="AF57">
-            <v>1.260800004</v>
+            <v>1.2608000040054321</v>
           </cell>
           <cell r="AG57">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="58">
           <cell r="A58">
             <v>42979</v>
           </cell>
           <cell r="AE58">
-            <v>1.2079999450000001</v>
+            <v>1.2079999446868896</v>
           </cell>
           <cell r="AF58">
-            <v>1.18900001</v>
+            <v>1.1890000104904175</v>
           </cell>
           <cell r="AG58">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="59">
           <cell r="A59">
             <v>43009</v>
           </cell>
           <cell r="AE59">
-            <v>1.1391999719999999</v>
+            <v>1.13919997215271</v>
           </cell>
           <cell r="AF59">
-            <v>1.107599974</v>
+            <v>1.1075999736785889</v>
           </cell>
           <cell r="AG59">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60">
             <v>43040</v>
           </cell>
           <cell r="AE60">
-            <v>1.1476000550000001</v>
+            <v>1.1476000547409058</v>
           </cell>
           <cell r="AF60">
-            <v>1.103999972</v>
+            <v>1.1039999723434448</v>
           </cell>
           <cell r="AG60">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61">
             <v>43070</v>
           </cell>
           <cell r="AE61">
-            <v>1.140799999</v>
+            <v>1.1407999992370605</v>
           </cell>
           <cell r="AF61">
-            <v>1.103500009</v>
+            <v>1.1035000085830688</v>
           </cell>
           <cell r="AG61">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62">
             <v>43101</v>
           </cell>
           <cell r="AE62">
-            <v>1.1114000079999999</v>
+            <v>1.1114000082015991</v>
           </cell>
           <cell r="AF62">
-            <v>1.0873999599999999</v>
+            <v>1.087399959564209</v>
           </cell>
           <cell r="AG62">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="63">
           <cell r="A63">
             <v>43132</v>
           </cell>
           <cell r="AE63">
-            <v>1.1499999759999999</v>
+            <v>1.1499999761581421</v>
           </cell>
           <cell r="AF63">
-            <v>1.119899988</v>
+            <v>1.1198999881744385</v>
           </cell>
           <cell r="AG63">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="64">
           <cell r="A64">
             <v>43160</v>
           </cell>
           <cell r="AE64">
-            <v>1.2223000530000001</v>
+            <v>1.2223000526428223</v>
           </cell>
           <cell r="AF64">
-            <v>1.1750999689999999</v>
+            <v>1.1750999689102173</v>
           </cell>
           <cell r="AG64">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="65">
           <cell r="A65">
             <v>43191</v>
           </cell>
           <cell r="AE65">
-            <v>1.3185000419999999</v>
+            <v>1.3185000419616699</v>
           </cell>
           <cell r="AF65">
-            <v>1.266199946</v>
+            <v>1.2661999464035034</v>
           </cell>
           <cell r="AG65">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="66">
           <cell r="A66">
             <v>43221</v>
           </cell>
           <cell r="AE66">
-            <v>1.4127000569999999</v>
+            <v>1.4127000570297241</v>
           </cell>
           <cell r="AF66">
-            <v>1.370900035</v>
+            <v>1.37090003490448</v>
           </cell>
           <cell r="AG66">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="67">
           <cell r="A67">
             <v>43252</v>
           </cell>
           <cell r="AE67">
-            <v>1.445700049</v>
+            <v>1.4457000494003296</v>
           </cell>
           <cell r="AF67">
-            <v>1.4088000060000001</v>
+            <v>1.4088000059127808</v>
           </cell>
           <cell r="AG67">
-            <v>0.85000002399999997</v>
+            <v>0.85000002384185791</v>
           </cell>
         </row>
         <row r="68">
           <cell r="A68">
             <v>43282</v>
           </cell>
           <cell r="AE68">
-            <v>1.649099946</v>
+            <v>1.6490999460220337</v>
           </cell>
           <cell r="AF68">
-            <v>1.593099952</v>
+            <v>1.5930999517440796</v>
           </cell>
           <cell r="AG68">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="69">
           <cell r="A69">
             <v>43313</v>
           </cell>
           <cell r="AE69">
-            <v>1.724799991</v>
+            <v>1.7247999906539917</v>
           </cell>
           <cell r="AF69">
-            <v>1.6589000229999999</v>
+            <v>1.6589000225067139</v>
           </cell>
           <cell r="AG69">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="70">
           <cell r="A70">
             <v>43344</v>
           </cell>
           <cell r="AE70">
-            <v>1.6176999809999999</v>
+            <v>1.6176999807357788</v>
           </cell>
           <cell r="AF70">
-            <v>1.586400032</v>
+            <v>1.586400032043457</v>
           </cell>
           <cell r="AG70">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="71">
           <cell r="A71">
             <v>43374</v>
           </cell>
           <cell r="AE71">
-            <v>1.570700049</v>
+            <v>1.5707000494003296</v>
           </cell>
           <cell r="AF71">
-            <v>1.549000025</v>
+            <v>1.5490000247955322</v>
           </cell>
           <cell r="AG71">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="72">
           <cell r="A72">
             <v>43405</v>
           </cell>
           <cell r="AE72">
-            <v>1.4750000240000001</v>
+            <v>1.4750000238418579</v>
           </cell>
           <cell r="AF72">
-            <v>1.465299964</v>
+            <v>1.4652999639511108</v>
           </cell>
           <cell r="AG72">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="73">
           <cell r="A73">
             <v>43435</v>
           </cell>
           <cell r="AE73">
-            <v>1.34829998</v>
+            <v>1.3482999801635742</v>
           </cell>
           <cell r="AF73">
-            <v>1.341300011</v>
+            <v>1.3413000106811523</v>
           </cell>
           <cell r="AG73">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="74">
           <cell r="A74">
             <v>43466</v>
           </cell>
           <cell r="AE74">
-            <v>1.3573999400000001</v>
+            <v>1.3573999404907227</v>
           </cell>
           <cell r="AF74">
-            <v>1.3782000539999999</v>
+            <v>1.3782000541687012</v>
           </cell>
           <cell r="AG74">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="75">
           <cell r="A75">
             <v>43497</v>
           </cell>
           <cell r="AE75">
-            <v>1.51030004</v>
+            <v>1.5103000402450562</v>
           </cell>
           <cell r="AF75">
-            <v>1.5151000020000001</v>
+            <v>1.5151000022888184</v>
           </cell>
           <cell r="AG75">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="76">
           <cell r="A76">
             <v>43525</v>
           </cell>
           <cell r="AE76">
-            <v>1.5855000020000001</v>
+            <v>1.5855000019073486</v>
           </cell>
           <cell r="AF76">
-            <v>1.58130002</v>
+            <v>1.5813000202178955</v>
           </cell>
           <cell r="AG76">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="77">
           <cell r="A77">
             <v>43556</v>
           </cell>
           <cell r="AE77">
-            <v>1.595999956</v>
+            <v>1.5959999561309814</v>
           </cell>
           <cell r="AF77">
-            <v>1.5953999759999999</v>
+            <v>1.5953999757766724</v>
           </cell>
           <cell r="AG77">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="78">
           <cell r="A78">
             <v>43586</v>
           </cell>
           <cell r="AE78">
-            <v>1.6217999460000001</v>
+            <v>1.6217999458312988</v>
           </cell>
           <cell r="AF78">
-            <v>1.621299982</v>
+            <v>1.6212999820709229</v>
           </cell>
           <cell r="AG78">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="79">
           <cell r="A79">
             <v>43617</v>
           </cell>
           <cell r="AE79">
-            <v>1.622099996</v>
+            <v>1.6220999956130981</v>
           </cell>
           <cell r="AF79">
-            <v>1.6309000250000001</v>
+            <v>1.6309000253677368</v>
           </cell>
           <cell r="AG79">
-            <v>0.939999998</v>
+            <v>0.93999999761581421</v>
           </cell>
         </row>
         <row r="80">
           <cell r="A80">
             <v>43647</v>
           </cell>
           <cell r="AE80">
-            <v>1.503800035</v>
+            <v>1.5038000345230103</v>
           </cell>
           <cell r="AF80">
-            <v>1.5058000090000001</v>
+            <v>1.5058000087738037</v>
           </cell>
           <cell r="AG80">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="81">
           <cell r="A81">
             <v>43678</v>
           </cell>
           <cell r="AE81">
-            <v>1.4596999879999999</v>
+            <v>1.4596999883651733</v>
           </cell>
           <cell r="AF81">
-            <v>1.4464000459999999</v>
+            <v>1.4464000463485718</v>
           </cell>
           <cell r="AG81">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="82">
           <cell r="A82">
             <v>43709</v>
           </cell>
           <cell r="AE82">
-            <v>1.497499943</v>
+            <v>1.497499942779541</v>
           </cell>
           <cell r="AF82">
-            <v>1.473199964</v>
+            <v>1.4731999635696411</v>
           </cell>
           <cell r="AG82">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="83">
           <cell r="A83">
             <v>43739</v>
           </cell>
           <cell r="AE83">
-            <v>1.478999972</v>
+            <v>1.4789999723434448</v>
           </cell>
           <cell r="AF83">
-            <v>1.465399981</v>
+            <v>1.4653999805450439</v>
           </cell>
           <cell r="AG83">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="84">
           <cell r="A84">
             <v>43770</v>
           </cell>
           <cell r="AE84">
-            <v>1.462700009</v>
+            <v>1.4627000093460083</v>
           </cell>
           <cell r="AF84">
-            <v>1.4501999619999999</v>
+            <v>1.4501999616622925</v>
           </cell>
           <cell r="AG84">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="85">
           <cell r="A85">
             <v>43800</v>
           </cell>
           <cell r="AE85">
-            <v>1.4555000069999999</v>
+            <v>1.4555000066757202</v>
           </cell>
           <cell r="AF85">
-            <v>1.452000022</v>
+            <v>1.4520000219345093</v>
           </cell>
           <cell r="AG85">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="86">
           <cell r="A86">
             <v>43831</v>
           </cell>
           <cell r="AE86">
-            <v>1.366999984</v>
+            <v>1.3669999837875366</v>
           </cell>
           <cell r="AF86">
-            <v>1.368299961</v>
+            <v>1.3682999610900879</v>
           </cell>
           <cell r="AG86">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="87">
           <cell r="A87">
             <v>43862</v>
           </cell>
           <cell r="AE87">
-            <v>1.4273999930000001</v>
+            <v>1.4273999929428101</v>
           </cell>
           <cell r="AF87">
-            <v>1.417500019</v>
+            <v>1.4175000190734863</v>
           </cell>
           <cell r="AG87">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="88">
           <cell r="A88">
             <v>43891</v>
           </cell>
           <cell r="AE88">
-            <v>1.4527000189999999</v>
+            <v>1.4527000188827515</v>
           </cell>
           <cell r="AF88">
-            <v>1.4376000170000001</v>
+            <v>1.4376000165939331</v>
           </cell>
           <cell r="AG88">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="89">
           <cell r="A89">
             <v>43922</v>
           </cell>
           <cell r="AE89">
-            <v>1.467700005</v>
+            <v>1.4677000045776367</v>
           </cell>
           <cell r="AF89">
-            <v>1.4515000579999999</v>
+            <v>1.4515000581741333</v>
           </cell>
           <cell r="AG89">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="90">
           <cell r="A90">
             <v>43952</v>
           </cell>
           <cell r="AE90">
-            <v>1.391800046</v>
+            <v>1.3918000459671021</v>
           </cell>
           <cell r="AF90">
-            <v>1.3782999520000001</v>
+            <v>1.3782999515533447</v>
           </cell>
           <cell r="AG90">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="91">
           <cell r="A91">
             <v>43983</v>
           </cell>
           <cell r="AE91">
-            <v>1.5263999699999999</v>
+            <v>1.5263999700546265</v>
           </cell>
           <cell r="AF91">
-            <v>1.513499975</v>
+            <v>1.5134999752044678</v>
           </cell>
           <cell r="AG91">
-            <v>1.0299999710000001</v>
+            <v>1.0299999713897705</v>
           </cell>
         </row>
         <row r="92">
           <cell r="A92">
             <v>44013</v>
           </cell>
           <cell r="AE92">
-            <v>1.7705999610000001</v>
+            <v>1.7705999612808228</v>
           </cell>
           <cell r="AF92">
-            <v>1.7573000190000001</v>
+            <v>1.7573000192642212</v>
           </cell>
           <cell r="AG92">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="93">
           <cell r="A93">
             <v>44044</v>
           </cell>
           <cell r="AE93">
-            <v>1.949200034</v>
+            <v>1.9492000341415405</v>
           </cell>
           <cell r="AF93">
-            <v>1.942600012</v>
+            <v>1.9426000118255615</v>
           </cell>
           <cell r="AG93">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="94">
           <cell r="A94">
             <v>44075</v>
           </cell>
           <cell r="AE94">
-            <v>2.154000044</v>
+            <v>2.1540000438690186</v>
           </cell>
           <cell r="AF94">
-            <v>2.1319000720000001</v>
+            <v>2.1319000720977783</v>
           </cell>
           <cell r="AG94">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="95">
           <cell r="A95">
             <v>44105</v>
           </cell>
           <cell r="AE95">
-            <v>2.1561000350000001</v>
+            <v>2.1561000347137451</v>
           </cell>
           <cell r="AF95">
-            <v>2.1586000919999999</v>
+            <v>2.1586000919342041</v>
           </cell>
           <cell r="AG95">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="96">
           <cell r="A96">
             <v>44136</v>
           </cell>
           <cell r="AE96">
-            <v>2.0271999840000001</v>
+            <v>2.0271999835968018</v>
           </cell>
           <cell r="AF96">
-            <v>2.0434000490000002</v>
+            <v>2.0434000492095947</v>
           </cell>
           <cell r="AG96">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="97">
           <cell r="A97">
             <v>44166</v>
           </cell>
           <cell r="AE97">
-            <v>2.1194999220000001</v>
+            <v>2.1194999217987061</v>
           </cell>
           <cell r="AF97">
-            <v>2.1261999610000002</v>
+            <v>2.1261999607086182</v>
           </cell>
           <cell r="AG97">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="98">
           <cell r="A98">
             <v>44197</v>
           </cell>
           <cell r="AE98">
-            <v>2.0408999919999999</v>
+            <v>2.0408999919891357</v>
           </cell>
           <cell r="AF98">
-            <v>2.0343999859999999</v>
+            <v>2.0343999862670898</v>
           </cell>
           <cell r="AG98">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="99">
           <cell r="A99">
             <v>44228</v>
           </cell>
           <cell r="AE99">
-            <v>1.99849999</v>
+            <v>1.9984999895095825</v>
           </cell>
           <cell r="AF99">
-            <v>1.9888999460000001</v>
+            <v>1.9888999462127686</v>
           </cell>
           <cell r="AG99">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="100">
           <cell r="A100">
             <v>44256</v>
           </cell>
           <cell r="AE100">
-            <v>1.9578000310000001</v>
+            <v>1.957800030708313</v>
           </cell>
           <cell r="AF100">
-            <v>1.9384000299999999</v>
+            <v>1.9384000301361084</v>
           </cell>
           <cell r="AG100">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="101">
           <cell r="A101">
             <v>44287</v>
           </cell>
           <cell r="AE101">
-            <v>2.0074000359999999</v>
+            <v>2.0074000358581543</v>
           </cell>
           <cell r="AF101">
-            <v>1.983700037</v>
+            <v>1.9837000370025635</v>
           </cell>
           <cell r="AG101">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="102">
           <cell r="A102">
             <v>44317</v>
           </cell>
           <cell r="AE102">
-            <v>2.0550000669999999</v>
+            <v>2.0550000667572021</v>
           </cell>
           <cell r="AF102">
-            <v>2.0238524510000002</v>
+            <v>2.0238524505070279</v>
           </cell>
           <cell r="AG102">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="103">
           <cell r="A103">
             <v>44348</v>
           </cell>
           <cell r="AE103">
-            <v>2.220999956</v>
+            <v>2.2209999561309814</v>
           </cell>
           <cell r="AF103">
-            <v>2.2009999750000002</v>
+            <v>2.2009999752044678</v>
           </cell>
           <cell r="AG103">
-            <v>1.0800000430000001</v>
+            <v>1.0800000429153442</v>
           </cell>
         </row>
         <row r="104">
           <cell r="A104">
             <v>44378</v>
           </cell>
           <cell r="AE104">
-            <v>2.3362998959999999</v>
+            <v>2.3362998962402344</v>
           </cell>
           <cell r="AF104">
-            <v>2.310800076</v>
+            <v>2.3108000755310059</v>
           </cell>
           <cell r="AG104">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="105">
           <cell r="A105">
             <v>44409</v>
           </cell>
           <cell r="AE105">
-            <v>2.394399881</v>
+            <v>2.394399881362915</v>
           </cell>
           <cell r="AF105">
-            <v>2.3594999310000002</v>
+            <v>2.3594999313354492</v>
           </cell>
           <cell r="AG105">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="106">
           <cell r="A106">
             <v>44440</v>
           </cell>
           <cell r="AE106">
-            <v>2.4119000430000002</v>
+            <v>2.4119000434875488</v>
           </cell>
           <cell r="AF106">
-            <v>2.3826999660000001</v>
+            <v>2.3826999664306641</v>
           </cell>
           <cell r="AG106">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="107">
           <cell r="A107">
             <v>44470</v>
           </cell>
           <cell r="AE107">
-            <v>2.356400013</v>
+            <v>2.3564000129699707</v>
           </cell>
           <cell r="AF107">
-            <v>2.3304998870000002</v>
+            <v>2.3304998874664307</v>
           </cell>
           <cell r="AG107">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="108">
           <cell r="A108">
             <v>44501</v>
           </cell>
           <cell r="AE108">
-            <v>2.356400013</v>
+            <v>2.3564000129699707</v>
           </cell>
           <cell r="AF108">
-            <v>2.3304998870000002</v>
+            <v>2.3304998874664307</v>
           </cell>
           <cell r="AG108">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="109">
           <cell r="A109">
             <v>44531</v>
           </cell>
           <cell r="AE109">
-            <v>2.1593000889999998</v>
+            <v>2.1593000888824463</v>
           </cell>
           <cell r="AF109">
-            <v>2.1210000510000002</v>
+            <v>2.1210000514984131</v>
           </cell>
           <cell r="AG109">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="110">
           <cell r="A110">
             <v>44562</v>
           </cell>
           <cell r="AE110">
-            <v>2.1582000259999998</v>
+            <v>2.1582000255584717</v>
           </cell>
           <cell r="AF110">
-            <v>2.1092998980000002</v>
+            <v>2.109299898147583</v>
           </cell>
           <cell r="AG110">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="111">
           <cell r="A111">
             <v>44593</v>
           </cell>
           <cell r="AE111">
-            <v>2.1784000400000001</v>
+            <v>2.1784000396728516</v>
           </cell>
           <cell r="AF111">
-            <v>2.139699936</v>
+            <v>2.1396999359130859</v>
           </cell>
           <cell r="AG111">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="112">
           <cell r="A112">
             <v>44621</v>
           </cell>
           <cell r="AE112">
-            <v>2.2402999399999999</v>
+            <v>2.2402999401092529</v>
           </cell>
           <cell r="AF112">
-            <v>2.2104001050000002</v>
+            <v>2.2104001045227051</v>
           </cell>
           <cell r="AG112">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="113">
           <cell r="A113">
             <v>44652</v>
           </cell>
           <cell r="AE113">
-            <v>2.467099905</v>
+            <v>2.4670999050140381</v>
           </cell>
           <cell r="AF113">
-            <v>2.4268999099999999</v>
+            <v>2.4268999099731445</v>
           </cell>
           <cell r="AG113">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="114">
           <cell r="A114">
             <v>44682</v>
           </cell>
           <cell r="AE114">
-            <v>2.5773000719999999</v>
+            <v>2.5773000717163086</v>
           </cell>
           <cell r="AF114">
-            <v>2.5443999769999999</v>
+            <v>2.5443999767303467</v>
           </cell>
           <cell r="AG114">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="115">
           <cell r="A115">
             <v>44713</v>
           </cell>
           <cell r="AE115">
-            <v>2.7056999209999999</v>
+            <v>2.7056999206542969</v>
           </cell>
           <cell r="AF115">
-            <v>2.6800999640000001</v>
+            <v>2.6800999641418457</v>
           </cell>
           <cell r="AG115">
-            <v>1.480000019</v>
+            <v>1.4800000190734863</v>
           </cell>
         </row>
         <row r="116">
           <cell r="A116">
             <v>44743</v>
           </cell>
           <cell r="AE116">
-            <v>3.2218999859999999</v>
+            <v>3.2218999862670898</v>
           </cell>
           <cell r="AF116">
-            <v>3.1932001109999999</v>
+            <v>3.1932001113891602</v>
           </cell>
           <cell r="AG116">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="117">
           <cell r="A117">
             <v>44774</v>
           </cell>
           <cell r="AE117">
-            <v>3.60619998</v>
+            <v>3.6061999797821045</v>
           </cell>
           <cell r="AF117">
-            <v>3.57069993</v>
+            <v>3.57069993019104</v>
           </cell>
           <cell r="AG117">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="118">
           <cell r="A118">
             <v>44805</v>
           </cell>
           <cell r="AE118">
-            <v>3.134299994</v>
+            <v>3.1342999935150146</v>
           </cell>
           <cell r="AF118">
-            <v>3.047600031</v>
+            <v>3.0476000308990479</v>
           </cell>
           <cell r="AG118">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="119">
           <cell r="A119">
             <v>44835</v>
           </cell>
           <cell r="AE119">
-            <v>2.9584999079999998</v>
+            <v>2.9584999084472656</v>
           </cell>
           <cell r="AF119">
-            <v>2.8480999470000001</v>
+            <v>2.848099946975708</v>
           </cell>
           <cell r="AG119">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="120">
           <cell r="A120">
             <v>44866</v>
           </cell>
           <cell r="AE120">
-            <v>2.7486450790000001</v>
+            <v>2.748645079135895</v>
           </cell>
           <cell r="AF120">
-            <v>2.704270089</v>
+            <v>2.7042700886726379</v>
           </cell>
           <cell r="AG120">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="121">
           <cell r="A121">
             <v>44896</v>
           </cell>
           <cell r="AE121">
-            <v>2.5155000689999998</v>
+            <v>2.5155000686645508</v>
           </cell>
           <cell r="AF121">
-            <v>2.5079998969999999</v>
+            <v>2.5079998970031738</v>
           </cell>
           <cell r="AG121">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="122">
           <cell r="A122">
             <v>44927</v>
           </cell>
           <cell r="AE122">
-            <v>2.6691000460000001</v>
+            <v>2.6691000461578369</v>
           </cell>
           <cell r="AF122">
-            <v>2.6619000430000002</v>
+            <v>2.6619000434875488</v>
           </cell>
           <cell r="AG122">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="123">
           <cell r="A123">
             <v>44958</v>
           </cell>
           <cell r="AE123">
-            <v>2.7560000420000001</v>
+            <v>2.7560000419616699</v>
           </cell>
           <cell r="AF123">
-            <v>2.7276000979999999</v>
+            <v>2.72760009765625</v>
           </cell>
           <cell r="AG123">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="124">
           <cell r="A124">
             <v>44986</v>
           </cell>
           <cell r="AE124">
-            <v>2.8438000680000002</v>
+            <v>2.8438000679016113</v>
           </cell>
           <cell r="AF124">
-            <v>2.8120000360000001</v>
+            <v>2.812000036239624</v>
           </cell>
           <cell r="AG124">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="125">
           <cell r="A125">
             <v>45017</v>
           </cell>
           <cell r="AE125">
-            <v>2.9258000850000001</v>
+            <v>2.925800085067749</v>
           </cell>
           <cell r="AF125">
-            <v>2.8961000440000002</v>
+            <v>2.8961000442504883</v>
           </cell>
           <cell r="AG125">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="126">
           <cell r="A126">
             <v>45047</v>
           </cell>
           <cell r="AE126">
-            <v>2.761199951</v>
+            <v>2.761199951171875</v>
           </cell>
           <cell r="AF126">
-            <v>2.7228999140000001</v>
+            <v>2.7228999137878418</v>
           </cell>
           <cell r="AG126">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="127">
           <cell r="A127">
             <v>45078</v>
           </cell>
           <cell r="AE127">
-            <v>2.624799967</v>
+            <v>2.6247999668121338</v>
           </cell>
           <cell r="AF127">
-            <v>2.5567998890000001</v>
+            <v>2.5567998886108398</v>
           </cell>
           <cell r="AG127">
-            <v>1.789999962</v>
+            <v>1.7899999618530273</v>
           </cell>
         </row>
         <row r="128">
           <cell r="A128">
             <v>45108</v>
           </cell>
           <cell r="AE128">
-            <v>2.5009999280000001</v>
+            <v>2.500999927520752</v>
           </cell>
           <cell r="AF128">
-            <v>2.414200068</v>
+            <v>2.4142000675201416</v>
           </cell>
           <cell r="AG128">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="129">
           <cell r="A129">
             <v>45139</v>
           </cell>
           <cell r="AE129">
-            <v>2.3340001109999999</v>
+            <v>2.3340001106262207</v>
           </cell>
           <cell r="AF129">
             <v>2.25</v>
           </cell>
           <cell r="AG129">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="130">
           <cell r="A130">
             <v>45170</v>
           </cell>
           <cell r="AE130">
-            <v>2.0947999949999998</v>
+            <v>2.0947999954223633</v>
           </cell>
           <cell r="AF130">
-            <v>2.0508999819999998</v>
+            <v>2.0508999824523926</v>
           </cell>
           <cell r="AG130">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="131">
           <cell r="A131">
             <v>45200</v>
           </cell>
           <cell r="AE131">
-            <v>1.966500044</v>
+            <v>1.9665000438690186</v>
           </cell>
           <cell r="AF131">
-            <v>1.969029975</v>
+            <v>1.9690299749374389</v>
           </cell>
           <cell r="AG131">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="132">
           <cell r="A132">
             <v>45231</v>
           </cell>
           <cell r="AE132">
-            <v>1.9684000020000001</v>
+            <v>1.9684000015258789</v>
           </cell>
           <cell r="AF132">
-            <v>1.9981000419999999</v>
+            <v>1.9981000423431396</v>
           </cell>
           <cell r="AG132">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="133">
           <cell r="A133">
             <v>45261</v>
           </cell>
           <cell r="AE133">
-            <v>1.995300055</v>
+            <v>1.9953000545501709</v>
           </cell>
           <cell r="AF133">
-            <v>2.033499956</v>
+            <v>2.0334999561309814</v>
           </cell>
           <cell r="AG133">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="134">
           <cell r="A134">
             <v>45292</v>
           </cell>
           <cell r="AE134">
-            <v>2.1105000970000001</v>
+            <v>2.1105000972747803</v>
           </cell>
           <cell r="AF134">
-            <v>2.1347000600000001</v>
+            <v>2.1347000598907471</v>
           </cell>
           <cell r="AG134">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="135">
           <cell r="A135">
             <v>45323</v>
           </cell>
           <cell r="AE135">
-            <v>2.2037000660000001</v>
+            <v>2.203700065612793</v>
           </cell>
           <cell r="AF135">
-            <v>2.2346999649999999</v>
+            <v>2.2346999645233154</v>
           </cell>
           <cell r="AG135">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="136">
           <cell r="A136">
             <v>45352</v>
           </cell>
           <cell r="AE136">
-            <v>2.2037000660000001</v>
+            <v>2.203700065612793</v>
           </cell>
           <cell r="AF136">
-            <v>2.2346999649999999</v>
+            <v>2.2346999645233154</v>
           </cell>
           <cell r="AG136">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="137">
           <cell r="A137">
             <v>45383</v>
           </cell>
           <cell r="AE137">
-            <v>2.4632000920000001</v>
+            <v>2.4632000923156738</v>
           </cell>
           <cell r="AF137">
-            <v>2.4576001170000001</v>
+            <v>2.4576001167297363</v>
           </cell>
           <cell r="AG137">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="138">
           <cell r="A138">
             <v>45413</v>
           </cell>
           <cell r="AE138">
-            <v>2.7341001029999998</v>
+            <v>2.7341001033782959</v>
           </cell>
           <cell r="AF138">
-            <v>2.7114000319999998</v>
+            <v>2.711400032043457</v>
           </cell>
           <cell r="AG138">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="139">
           <cell r="A139">
             <v>45444</v>
           </cell>
           <cell r="AE139">
-            <v>2.7869000430000002</v>
+            <v>2.7869000434875488</v>
           </cell>
           <cell r="AF139">
-            <v>2.7523999209999999</v>
+            <v>2.7523999214172363</v>
           </cell>
           <cell r="AG139">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="140">
           <cell r="A140">
             <v>45474</v>
           </cell>
           <cell r="AE140">
-            <v>2.7869000430000002</v>
+            <v>2.8101000785827637</v>
           </cell>
           <cell r="AF140">
-            <v>2.7523999209999999</v>
+            <v>2.7225000858306885</v>
           </cell>
           <cell r="AG140">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="141">
           <cell r="A141">
             <v>45505</v>
           </cell>
           <cell r="AE141">
-            <v>2.8754999639999999</v>
+            <v>2.875499963760376</v>
           </cell>
           <cell r="AF141">
-            <v>2.7606999870000002</v>
+            <v>2.760699987411499</v>
           </cell>
           <cell r="AG141">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="142">
           <cell r="A142">
             <v>45536</v>
           </cell>
           <cell r="AE142">
-            <v>2.8754999639999999</v>
+            <v>2.9927000999450684</v>
           </cell>
           <cell r="AF142">
-            <v>2.7606999870000002</v>
+            <v>2.8657000064849854</v>
           </cell>
           <cell r="AG142">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="143">
           <cell r="A143">
             <v>45566</v>
           </cell>
           <cell r="AE143">
-            <v>2.9927001</v>
+            <v>2.9254000186920166</v>
           </cell>
           <cell r="AF143">
-            <v>2.865700006</v>
+            <v>2.8064999580383301</v>
           </cell>
           <cell r="AG143">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="144">
           <cell r="A144">
             <v>45597</v>
           </cell>
           <cell r="AE144">
-            <v>2.925400019</v>
+            <v>2.7328999042510986</v>
           </cell>
           <cell r="AF144">
-            <v>2.8064999579999999</v>
+            <v>2.6373999118804932</v>
           </cell>
           <cell r="AG144">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="145">
           <cell r="A145">
             <v>45627</v>
           </cell>
           <cell r="AE145">
-            <v>2.6470000740000001</v>
+            <v>2.6470000743865967</v>
           </cell>
           <cell r="AF145">
-            <v>2.5804998870000002</v>
+            <v>2.5804998874664307</v>
           </cell>
           <cell r="AG145">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="146">
           <cell r="A146">
             <v>45658</v>
           </cell>
           <cell r="AE146">
             <v>2.7218999862670898</v>
           </cell>
           <cell r="AF146">
             <v>2.6491000652313232</v>
           </cell>
           <cell r="AG146">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="147">
           <cell r="A147">
             <v>45689</v>
           </cell>
           <cell r="AE147">
             <v>2.869999885559082</v>
           </cell>
           <cell r="AF147">
             <v>2.7699999809265137</v>
@@ -4522,143 +4537,171 @@
             <v>2.2999999523162842</v>
           </cell>
           <cell r="AG155">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="156">
           <cell r="A156">
             <v>45962</v>
           </cell>
           <cell r="AE156">
             <v>2.190000057220459</v>
           </cell>
           <cell r="AF156">
             <v>2.1099998950958252</v>
           </cell>
           <cell r="AG156">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="157">
           <cell r="A157">
             <v>45992</v>
           </cell>
           <cell r="AE157">
-            <v>2.190000057220459</v>
+            <v>2.0269999504089355</v>
           </cell>
           <cell r="AF157">
-            <v>2.1099998950958252</v>
+            <v>1.9966000318527222</v>
           </cell>
           <cell r="AG157">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="158">
           <cell r="A158">
             <v>46023</v>
           </cell>
           <cell r="AE158">
-            <v>2.0269999504089355</v>
+            <v>2.0632998943328857</v>
           </cell>
           <cell r="AF158">
-            <v>1.9966000318527222</v>
+            <v>2.0216000080108643</v>
           </cell>
           <cell r="AG158">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="159">
           <cell r="A159">
             <v>46054</v>
           </cell>
           <cell r="AE159">
-            <v>2.0632998943328857</v>
+            <v>2.1036999225616455</v>
           </cell>
           <cell r="AF159">
-            <v>2.0216000080108643</v>
+            <v>2.146399974822998</v>
           </cell>
           <cell r="AG159">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="160">
           <cell r="A160">
             <v>46082</v>
           </cell>
           <cell r="AE160">
-            <v>2.1036999230000002</v>
+            <v>2.4418953982266514</v>
           </cell>
           <cell r="AF160">
-            <v>2.146399975</v>
+            <v>2.3812182057987559</v>
           </cell>
           <cell r="AG160">
-            <v>1.8799999949999999</v>
+            <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="161">
           <cell r="A161">
             <v>46113</v>
           </cell>
           <cell r="AE161">
-            <v>2.4579999446868896</v>
+            <v>2.7534000873565674</v>
           </cell>
           <cell r="AF161">
-            <v>2.3924000263214111</v>
+            <v>2.6584000587463379</v>
           </cell>
           <cell r="AG161">
             <v>1.8799999952316284</v>
           </cell>
         </row>
         <row r="162">
           <cell r="A162">
             <v>46143</v>
           </cell>
           <cell r="AE162">
-            <v>2.4579999446868896</v>
+            <v>2.7725999355316162</v>
           </cell>
           <cell r="AF162">
-            <v>2.3924000263214111</v>
+            <v>2.6617000102996826</v>
           </cell>
           <cell r="AG162">
+            <v>1.8799999952316284</v>
+          </cell>
+        </row>
+        <row r="163">
+          <cell r="A163">
+            <v>46174</v>
+          </cell>
+          <cell r="AE163">
+            <v>2.7725999355316162</v>
+          </cell>
+          <cell r="AF163">
+            <v>2.6617000102996826</v>
+          </cell>
+          <cell r="AG163">
+            <v>1.8799999952316284</v>
+          </cell>
+        </row>
+        <row r="164">
+          <cell r="A164">
+            <v>46204</v>
+          </cell>
+          <cell r="AE164">
+            <v>2.7725999355316162</v>
+          </cell>
+          <cell r="AF164">
+            <v>2.6617000102996826</v>
+          </cell>
+          <cell r="AG164">
             <v>1.8799999952316284</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46126.541947685182" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="120" xr:uid="{FEA34BAB-A52D-44D0-BAAB-01D28DFEC2EF}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46210.435030555556" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="120" xr:uid="{FEA34BAB-A52D-44D0-BAAB-01D28DFEC2EF}">
   <cacheSource type="worksheet">
     <worksheetSource name="usda_consulta_leite"/>
   </cacheSource>
   <cacheFields count="15">
     <cacheField name="Produto_" numFmtId="0">
       <sharedItems count="5">
         <s v="Manteiga"/>
         <s v="Queijo"/>
         <s v="Leite em Pó"/>
         <s v="Leite Fluido"/>
         <s v="Leite desnatado"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Pais_" numFmtId="0">
       <sharedItems count="2">
         <s v="Brasil"/>
         <s v="Mundo"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Ano_" numFmtId="0">
       <sharedItems count="13">
         <s v="2015/2016"/>
         <s v="2016/2017"/>
         <s v="2017/2018"/>
         <s v="2018/2019"/>
@@ -6750,51 +6793,51 @@
     <n v="429"/>
     <n v="4849"/>
     <n v="0"/>
     <n v="0"/>
     <n v="0"/>
     <n v="1374"/>
     <n v="6652"/>
     <n v="2319"/>
     <n v="3896"/>
     <n v="437"/>
     <n v="0.112166324435318"/>
     <n v="1803"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="39" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="6" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:H95" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="5">
         <item x="4"/>
         <item x="2"/>
         <item h="1" x="3"/>
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="3"/>
             </reference>
           </references>
         </pivotArea>
       </autoSortScope>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
@@ -7207,51 +7250,51 @@
       </pivotArea>
     </format>
     <format dxfId="6">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="6"/>
           </reference>
         </references>
       </pivotArea>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/pivotTables/pivotTable2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="39" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="6" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:I26" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0">
       <items count="6">
         <item h="1" x="4"/>
         <item h="1" x="2"/>
         <item x="3"/>
         <item h="1" x="0"/>
         <item h="1" x="1"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="5"/>
             </reference>
           </references>
         </pivotArea>
@@ -7472,114 +7515,114 @@
       <queryTableField id="1" name="Produto_" tableColumnId="1"/>
       <queryTableField id="2" name="Pais_" tableColumnId="2"/>
       <queryTableField id="3" name="Ano_" tableColumnId="3"/>
       <queryTableField id="4" name="Estoque_Inicial" tableColumnId="4"/>
       <queryTableField id="5" name="Producao_" tableColumnId="5"/>
       <queryTableField id="6" name="Vacas_Leiteiras" tableColumnId="6"/>
       <queryTableField id="7" name="Produção_Leite" tableColumnId="7"/>
       <queryTableField id="8" name="Outros_Leites" tableColumnId="8"/>
       <queryTableField id="9" name="Importacao_" tableColumnId="9"/>
       <queryTableField id="10" name="Suprimento_Total" tableColumnId="10"/>
       <queryTableField id="11" name="Exportacao_" tableColumnId="11"/>
       <queryTableField id="12" name="Consumo_Domestico" tableColumnId="12"/>
       <queryTableField id="13" name="Estoque_Final" tableColumnId="13"/>
       <queryTableField id="14" name="Relacao_Leite" tableColumnId="14"/>
       <queryTableField id="15" name="Suprimento_Leite" tableColumnId="15"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A1D98F37-E16E-4810-8D0E-1AD03478AD30}" name="usda_consulta_leite" displayName="usda_consulta_leite" ref="A1:O121" tableType="queryTable" totalsRowShown="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A1D98F37-E16E-4810-8D0E-1AD03478AD30}" name="usda_consulta_leite" displayName="usda_consulta_leite" ref="A1:O111" tableType="queryTable" totalsRowShown="0">
   <tableColumns count="15">
     <tableColumn id="1" xr3:uid="{FDA32EC7-C7AF-4AE6-A93E-EA109A915FBE}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="2"/>
     <tableColumn id="2" xr3:uid="{02BA7B12-A3B7-40DB-B830-786ED5416DE0}" uniqueName="2" name="Pais_" queryTableFieldId="2" dataDxfId="1"/>
     <tableColumn id="3" xr3:uid="{BECFE604-23FE-4F74-B247-7B6CC92B0043}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="0"/>
     <tableColumn id="4" xr3:uid="{F43EAA0F-D0F0-469C-BBA9-8269AB6E9FB0}" uniqueName="4" name="Estoque_Inicial" queryTableFieldId="4"/>
     <tableColumn id="5" xr3:uid="{CE2896C4-CAB7-400C-93CD-BB69A995B050}" uniqueName="5" name="Producao_" queryTableFieldId="5"/>
     <tableColumn id="6" xr3:uid="{55EB5CA4-32F4-4856-AC9A-565EF7BB7DBA}" uniqueName="6" name="Vacas_Leiteiras" queryTableFieldId="6"/>
     <tableColumn id="7" xr3:uid="{7B1AE2DD-E156-4FE5-9A1C-5FC6E92675A7}" uniqueName="7" name="Produção_Leite" queryTableFieldId="7"/>
     <tableColumn id="8" xr3:uid="{23C6F0FC-14A8-489E-9C16-8DAE2FE6A8F3}" uniqueName="8" name="Outros_Leites" queryTableFieldId="8"/>
     <tableColumn id="9" xr3:uid="{E2A8B8A4-5AFA-49FB-AB34-5A9E6594746A}" uniqueName="9" name="Importacao_" queryTableFieldId="9"/>
     <tableColumn id="10" xr3:uid="{5AE7979D-7B30-4A4A-9D32-D56B2F52B225}" uniqueName="10" name="Suprimento_Total" queryTableFieldId="10"/>
     <tableColumn id="11" xr3:uid="{69E4E195-9926-4052-8662-25B14BE51C1E}" uniqueName="11" name="Exportacao_" queryTableFieldId="11"/>
     <tableColumn id="12" xr3:uid="{9CA08B2C-B4F8-438C-9C2D-7FB5B08E64C0}" uniqueName="12" name="Consumo_Domestico" queryTableFieldId="12"/>
     <tableColumn id="13" xr3:uid="{A26F036D-231C-42C1-9B5F-B779C3EDB4DA}" uniqueName="13" name="Estoque_Final" queryTableFieldId="13"/>
     <tableColumn id="14" xr3:uid="{096898E1-D9BD-4293-A34F-2FC27A715FF0}" uniqueName="14" name="Relacao_Leite" queryTableFieldId="14"/>
     <tableColumn id="15" xr3:uid="{3DFF25A4-608B-4A08-B69E-01C140513815}" uniqueName="15" name="Suprimento_Leite" queryTableFieldId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7641,51 +7684,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7783,51 +7826,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
@@ -7845,2227 +7888,2227 @@
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F8915F7-6220-49F3-ADBC-A07D9F6375B5}">
   <dimension ref="A3:H95"/>
   <sheetViews>
     <sheetView topLeftCell="A65" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="78" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B3" s="79" t="s">
+        <v>84</v>
+      </c>
+      <c r="C3" s="79" t="s">
         <v>85</v>
       </c>
-      <c r="C3" s="79" t="s">
+      <c r="D3" s="79" t="s">
+        <v>73</v>
+      </c>
+      <c r="E3" s="79" t="s">
+        <v>72</v>
+      </c>
+      <c r="F3" s="79" t="s">
+        <v>74</v>
+      </c>
+      <c r="G3" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="H3" s="79" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B6">
         <v>827</v>
       </c>
       <c r="C6">
         <v>20390</v>
       </c>
       <c r="D6">
         <v>1938</v>
       </c>
       <c r="E6">
         <v>23155</v>
       </c>
       <c r="F6">
         <v>2589</v>
       </c>
       <c r="G6">
         <v>19690</v>
       </c>
       <c r="H6">
         <v>876</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B7">
         <v>876</v>
       </c>
       <c r="C7">
         <v>20656</v>
       </c>
       <c r="D7">
         <v>1998</v>
       </c>
       <c r="E7">
         <v>23530</v>
       </c>
       <c r="F7">
         <v>2643</v>
       </c>
       <c r="G7">
         <v>19958</v>
       </c>
       <c r="H7">
         <v>929</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B8">
         <v>929</v>
       </c>
       <c r="C8">
         <v>21129</v>
       </c>
       <c r="D8">
         <v>2095</v>
       </c>
       <c r="E8">
         <v>24153</v>
       </c>
       <c r="F8">
         <v>2766</v>
       </c>
       <c r="G8">
         <v>20464</v>
       </c>
       <c r="H8">
         <v>923</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B9">
         <v>923</v>
       </c>
       <c r="C9">
         <v>21525</v>
       </c>
       <c r="D9">
         <v>2139</v>
       </c>
       <c r="E9">
         <v>24587</v>
       </c>
       <c r="F9">
         <v>2833</v>
       </c>
       <c r="G9">
         <v>20768</v>
       </c>
       <c r="H9">
         <v>986</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B10">
         <v>986</v>
       </c>
       <c r="C10">
         <v>21934</v>
       </c>
       <c r="D10">
         <v>2159</v>
       </c>
       <c r="E10">
         <v>25079</v>
       </c>
       <c r="F10">
         <v>2905</v>
       </c>
       <c r="G10">
         <v>21166</v>
       </c>
       <c r="H10">
         <v>1008</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11">
         <v>1008</v>
       </c>
       <c r="C11">
         <v>22016</v>
       </c>
       <c r="D11">
         <v>2111</v>
       </c>
       <c r="E11">
         <v>25135</v>
       </c>
       <c r="F11">
         <v>2896</v>
       </c>
       <c r="G11">
         <v>21183</v>
       </c>
       <c r="H11">
         <v>1056</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12">
         <v>1056</v>
       </c>
       <c r="C12">
         <v>22335</v>
       </c>
       <c r="D12">
         <v>2184</v>
       </c>
       <c r="E12">
         <v>25575</v>
       </c>
       <c r="F12">
         <v>2961</v>
       </c>
       <c r="G12">
         <v>21524</v>
       </c>
       <c r="H12">
         <v>1090</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13">
         <v>1090</v>
       </c>
       <c r="C13">
         <v>22620</v>
       </c>
       <c r="D13">
         <v>2227</v>
       </c>
       <c r="E13">
         <v>25937</v>
       </c>
       <c r="F13">
         <v>3125</v>
       </c>
       <c r="G13">
         <v>21750</v>
       </c>
       <c r="H13">
         <v>1062</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B14">
         <v>1062</v>
       </c>
       <c r="C14">
         <v>22890</v>
       </c>
       <c r="D14">
         <v>2313</v>
       </c>
       <c r="E14">
         <v>26265</v>
       </c>
       <c r="F14">
         <v>3271</v>
       </c>
       <c r="G14">
         <v>21922</v>
       </c>
       <c r="H14">
         <v>1072</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>1072</v>
       </c>
       <c r="C15">
         <v>23189</v>
       </c>
       <c r="D15">
         <v>2282</v>
       </c>
       <c r="E15">
         <v>26543</v>
       </c>
       <c r="F15">
         <v>3317</v>
       </c>
       <c r="G15">
         <v>22153</v>
       </c>
       <c r="H15">
         <v>1073</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17">
         <v>771</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17">
         <v>803</v>
       </c>
       <c r="F17">
         <v>4</v>
       </c>
       <c r="G17">
         <v>799</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>760</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18">
         <v>789</v>
       </c>
       <c r="F18">
         <v>4</v>
       </c>
       <c r="G18">
         <v>785</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>770</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19">
         <v>798</v>
       </c>
       <c r="F19">
         <v>3</v>
       </c>
       <c r="G19">
         <v>795</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>790</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20">
         <v>821</v>
       </c>
       <c r="F20">
         <v>4</v>
       </c>
       <c r="G20">
         <v>817</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>790</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21">
         <v>822</v>
       </c>
       <c r="F21">
         <v>5</v>
       </c>
       <c r="G21">
         <v>817</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>745</v>
       </c>
       <c r="D22">
         <v>33</v>
       </c>
       <c r="E22">
         <v>778</v>
       </c>
       <c r="F22">
         <v>4</v>
       </c>
       <c r="G22">
         <v>774</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
         <v>770</v>
       </c>
       <c r="D23">
         <v>43</v>
       </c>
       <c r="E23">
         <v>813</v>
       </c>
       <c r="F23">
         <v>3</v>
       </c>
       <c r="G23">
         <v>810</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
         <v>780</v>
       </c>
       <c r="D24">
         <v>63</v>
       </c>
       <c r="E24">
         <v>843</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
         <v>840</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
         <v>805</v>
       </c>
       <c r="D25">
         <v>52</v>
       </c>
       <c r="E25">
         <v>857</v>
       </c>
       <c r="F25">
         <v>3</v>
       </c>
       <c r="G25">
         <v>854</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>820</v>
       </c>
       <c r="D26">
         <v>52</v>
       </c>
       <c r="E26">
         <v>872</v>
       </c>
       <c r="F26">
         <v>4</v>
       </c>
       <c r="G26">
         <v>868</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="76" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B29">
         <v>314</v>
       </c>
       <c r="C29">
         <v>10161</v>
       </c>
       <c r="D29">
         <v>528</v>
       </c>
       <c r="E29">
         <v>11003</v>
       </c>
       <c r="F29">
         <v>966</v>
       </c>
       <c r="G29">
         <v>9703</v>
       </c>
       <c r="H29">
         <v>334</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B30">
         <v>334</v>
       </c>
       <c r="C30">
         <v>10452</v>
       </c>
       <c r="D30">
         <v>570</v>
       </c>
       <c r="E30">
         <v>11356</v>
       </c>
       <c r="F30">
         <v>1048</v>
       </c>
       <c r="G30">
         <v>9949</v>
       </c>
       <c r="H30">
         <v>359</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B31">
         <v>359</v>
       </c>
       <c r="C31">
         <v>10775</v>
       </c>
       <c r="D31">
         <v>610</v>
       </c>
       <c r="E31">
         <v>11744</v>
       </c>
       <c r="F31">
         <v>1094</v>
       </c>
       <c r="G31">
         <v>10317</v>
       </c>
       <c r="H31">
         <v>333</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B32">
         <v>333</v>
       </c>
       <c r="C32">
         <v>11153</v>
       </c>
       <c r="D32">
         <v>611</v>
       </c>
       <c r="E32">
         <v>12097</v>
       </c>
       <c r="F32">
         <v>1027</v>
       </c>
       <c r="G32">
         <v>10680</v>
       </c>
       <c r="H32">
         <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B33">
         <v>390</v>
       </c>
       <c r="C33">
         <v>11252</v>
       </c>
       <c r="D33">
         <v>572</v>
       </c>
       <c r="E33">
         <v>12214</v>
       </c>
       <c r="F33">
         <v>990</v>
       </c>
       <c r="G33">
         <v>10876</v>
       </c>
       <c r="H33">
         <v>348</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B34">
         <v>348</v>
       </c>
       <c r="C34">
         <v>11403</v>
       </c>
       <c r="D34">
         <v>584</v>
       </c>
       <c r="E34">
         <v>12335</v>
       </c>
       <c r="F34">
         <v>1053</v>
       </c>
       <c r="G34">
         <v>10962</v>
       </c>
       <c r="H34">
         <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B35">
         <v>320</v>
       </c>
       <c r="C35">
         <v>11744</v>
       </c>
       <c r="D35">
         <v>570</v>
       </c>
       <c r="E35">
         <v>12634</v>
       </c>
       <c r="F35">
         <v>1047</v>
       </c>
       <c r="G35">
         <v>11332</v>
       </c>
       <c r="H35">
         <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B36">
         <v>255</v>
       </c>
       <c r="C36">
         <v>11991</v>
       </c>
       <c r="D36">
         <v>623</v>
       </c>
       <c r="E36">
         <v>12869</v>
       </c>
       <c r="F36">
         <v>1042</v>
       </c>
       <c r="G36">
         <v>11559</v>
       </c>
       <c r="H36">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B37">
         <v>268</v>
       </c>
       <c r="C37">
         <v>12321</v>
       </c>
       <c r="D37">
         <v>661</v>
       </c>
       <c r="E37">
         <v>13250</v>
       </c>
       <c r="F37">
         <v>1173</v>
       </c>
       <c r="G37">
         <v>11826</v>
       </c>
       <c r="H37">
         <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B38">
         <v>251</v>
       </c>
       <c r="C38">
         <v>12622</v>
       </c>
       <c r="D38">
         <v>673</v>
       </c>
       <c r="E38">
         <v>13546</v>
       </c>
       <c r="F38">
         <v>1117</v>
       </c>
       <c r="G38">
         <v>12188</v>
       </c>
       <c r="H38">
         <v>241</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="77" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40">
         <v>83</v>
       </c>
       <c r="D40">
         <v>5</v>
       </c>
       <c r="E40">
         <v>88</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>88</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41">
         <v>85</v>
       </c>
       <c r="D41">
         <v>6</v>
       </c>
       <c r="E41">
         <v>91</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>91</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42">
         <v>85</v>
       </c>
       <c r="D42">
         <v>5</v>
       </c>
       <c r="E42">
         <v>90</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42">
         <v>89</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43">
         <v>82</v>
       </c>
       <c r="D43">
         <v>3</v>
       </c>
       <c r="E43">
         <v>85</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>85</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44">
         <v>82</v>
       </c>
       <c r="D44">
         <v>7</v>
       </c>
       <c r="E44">
         <v>89</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44">
         <v>88</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45">
         <v>81</v>
       </c>
       <c r="D45">
         <v>6</v>
       </c>
       <c r="E45">
         <v>87</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
       <c r="G45">
         <v>86</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46">
         <v>81</v>
       </c>
       <c r="D46">
         <v>6</v>
       </c>
       <c r="E46">
         <v>87</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>87</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
         <v>83</v>
       </c>
       <c r="D47">
         <v>4</v>
       </c>
       <c r="E47">
         <v>87</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
         <v>86</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48">
         <v>86</v>
       </c>
       <c r="D48">
         <v>3</v>
       </c>
       <c r="E48">
         <v>89</v>
       </c>
       <c r="F48">
         <v>3</v>
       </c>
       <c r="G48">
         <v>86</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49">
         <v>88</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49">
         <v>90</v>
       </c>
       <c r="F49">
         <v>3</v>
       </c>
       <c r="G49">
         <v>87</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="76" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="77" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B52">
         <v>938</v>
       </c>
       <c r="C52">
         <v>4650</v>
       </c>
       <c r="D52">
         <v>1427</v>
       </c>
       <c r="E52">
         <v>7015</v>
       </c>
       <c r="F52">
         <v>2287</v>
       </c>
       <c r="G52">
         <v>3778</v>
       </c>
       <c r="H52">
         <v>950</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B53">
         <v>950</v>
       </c>
       <c r="C53">
         <v>4661</v>
       </c>
       <c r="D53">
         <v>1462</v>
       </c>
       <c r="E53">
         <v>7073</v>
       </c>
       <c r="F53">
         <v>2449</v>
       </c>
       <c r="G53">
         <v>3856</v>
       </c>
       <c r="H53">
         <v>768</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B54">
         <v>768</v>
       </c>
       <c r="C54">
         <v>4653</v>
       </c>
       <c r="D54">
         <v>1517</v>
       </c>
       <c r="E54">
         <v>6938</v>
       </c>
       <c r="F54">
         <v>2520</v>
       </c>
       <c r="G54">
         <v>3822</v>
       </c>
       <c r="H54">
         <v>596</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B55">
         <v>596</v>
       </c>
       <c r="C55">
         <v>4835</v>
       </c>
       <c r="D55">
         <v>1435</v>
       </c>
       <c r="E55">
         <v>6866</v>
       </c>
       <c r="F55">
         <v>2416</v>
       </c>
       <c r="G55">
         <v>3837</v>
       </c>
       <c r="H55">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B56">
         <v>613</v>
       </c>
       <c r="C56">
         <v>4781</v>
       </c>
       <c r="D56">
         <v>1502</v>
       </c>
       <c r="E56">
         <v>6896</v>
       </c>
       <c r="F56">
         <v>2433</v>
       </c>
       <c r="G56">
         <v>3935</v>
       </c>
       <c r="H56">
         <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B57">
         <v>528</v>
       </c>
       <c r="C57">
         <v>4813</v>
       </c>
       <c r="D57">
         <v>1485</v>
       </c>
       <c r="E57">
         <v>6826</v>
       </c>
       <c r="F57">
         <v>2354</v>
       </c>
       <c r="G57">
         <v>3955</v>
       </c>
       <c r="H57">
         <v>517</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B58">
         <v>517</v>
       </c>
       <c r="C58">
         <v>4810</v>
       </c>
       <c r="D58">
         <v>1406</v>
       </c>
       <c r="E58">
         <v>6733</v>
       </c>
       <c r="F58">
         <v>2460</v>
       </c>
       <c r="G58">
         <v>3894</v>
       </c>
       <c r="H58">
         <v>379</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B59">
         <v>379</v>
       </c>
       <c r="C59">
         <v>4844</v>
       </c>
       <c r="D59">
         <v>1377</v>
       </c>
       <c r="E59">
         <v>6600</v>
       </c>
       <c r="F59">
         <v>2344</v>
       </c>
       <c r="G59">
         <v>3872</v>
       </c>
       <c r="H59">
         <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B60">
         <v>384</v>
       </c>
       <c r="C60">
         <v>4780</v>
       </c>
       <c r="D60">
         <v>1354</v>
       </c>
       <c r="E60">
         <v>6518</v>
       </c>
       <c r="F60">
         <v>2312</v>
       </c>
       <c r="G60">
         <v>3777</v>
       </c>
       <c r="H60">
         <v>429</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B61">
         <v>429</v>
       </c>
       <c r="C61">
         <v>4849</v>
       </c>
       <c r="D61">
         <v>1374</v>
       </c>
       <c r="E61">
         <v>6652</v>
       </c>
       <c r="F61">
         <v>2319</v>
       </c>
       <c r="G61">
         <v>3896</v>
       </c>
       <c r="H61">
         <v>437</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="77" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63">
         <v>158</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63">
         <v>189</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>189</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64">
         <v>155</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64">
         <v>184</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>184</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65">
         <v>158</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65">
         <v>183</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>183</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66">
         <v>161</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66">
         <v>187</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>187</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67">
         <v>164</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67">
         <v>188</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>188</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68">
         <v>157</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68">
         <v>182</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>182</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69">
         <v>162</v>
       </c>
       <c r="D69">
         <v>34</v>
       </c>
       <c r="E69">
         <v>196</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>196</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B70">
         <v>0</v>
       </c>
       <c r="C70">
         <v>162</v>
       </c>
       <c r="D70">
         <v>40</v>
       </c>
       <c r="E70">
         <v>202</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>202</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71">
         <v>165</v>
       </c>
       <c r="D71">
         <v>48</v>
       </c>
       <c r="E71">
         <v>213</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>213</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B72">
         <v>0</v>
       </c>
       <c r="C72">
         <v>167</v>
       </c>
       <c r="D72">
         <v>48</v>
       </c>
       <c r="E72">
         <v>215</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>215</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="76" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="77" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B75">
         <v>412</v>
       </c>
       <c r="C75">
         <v>4512</v>
       </c>
       <c r="D75">
         <v>1039</v>
       </c>
       <c r="E75">
         <v>5963</v>
       </c>
       <c r="F75">
         <v>1977</v>
       </c>
       <c r="G75">
         <v>3551</v>
       </c>
       <c r="H75">
         <v>435</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B76">
         <v>435</v>
       </c>
       <c r="C76">
         <v>4407</v>
       </c>
       <c r="D76">
         <v>1109</v>
       </c>
       <c r="E76">
         <v>5951</v>
       </c>
       <c r="F76">
         <v>2020</v>
       </c>
       <c r="G76">
         <v>3501</v>
       </c>
       <c r="H76">
         <v>430</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B77">
         <v>430</v>
       </c>
       <c r="C77">
         <v>4546</v>
       </c>
       <c r="D77">
         <v>1239</v>
       </c>
       <c r="E77">
         <v>6215</v>
       </c>
       <c r="F77">
         <v>2084</v>
       </c>
       <c r="G77">
         <v>3773</v>
       </c>
       <c r="H77">
         <v>358</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B78">
         <v>358</v>
       </c>
       <c r="C78">
         <v>4606</v>
       </c>
       <c r="D78">
         <v>1227</v>
       </c>
       <c r="E78">
         <v>6191</v>
       </c>
       <c r="F78">
         <v>2143</v>
       </c>
       <c r="G78">
         <v>3613</v>
       </c>
       <c r="H78">
         <v>435</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B79">
         <v>435</v>
       </c>
       <c r="C79">
         <v>4619</v>
       </c>
       <c r="D79">
         <v>1341</v>
       </c>
       <c r="E79">
         <v>6395</v>
       </c>
       <c r="F79">
         <v>2224</v>
       </c>
       <c r="G79">
         <v>3729</v>
       </c>
       <c r="H79">
         <v>442</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B80">
         <v>442</v>
       </c>
       <c r="C80">
         <v>4337</v>
       </c>
       <c r="D80">
         <v>1282</v>
       </c>
       <c r="E80">
         <v>6061</v>
       </c>
       <c r="F80">
         <v>1877</v>
       </c>
       <c r="G80">
         <v>3708</v>
       </c>
       <c r="H80">
         <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B81">
         <v>476</v>
       </c>
       <c r="C81">
         <v>4447</v>
       </c>
       <c r="D81">
         <v>1083</v>
       </c>
       <c r="E81">
         <v>6006</v>
       </c>
       <c r="F81">
         <v>1862</v>
       </c>
       <c r="G81">
         <v>3609</v>
       </c>
       <c r="H81">
         <v>535</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B82">
         <v>535</v>
       </c>
       <c r="C82">
         <v>4420</v>
       </c>
       <c r="D82">
         <v>1025</v>
       </c>
       <c r="E82">
         <v>5980</v>
       </c>
       <c r="F82">
         <v>1868</v>
       </c>
       <c r="G82">
         <v>3598</v>
       </c>
       <c r="H82">
         <v>514</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B83">
         <v>514</v>
       </c>
       <c r="C83">
         <v>4419</v>
       </c>
       <c r="D83">
         <v>1025</v>
       </c>
       <c r="E83">
         <v>5958</v>
       </c>
       <c r="F83">
         <v>1898</v>
       </c>
       <c r="G83">
         <v>3560</v>
       </c>
       <c r="H83">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B84">
         <v>500</v>
       </c>
       <c r="C84">
         <v>4403</v>
       </c>
       <c r="D84">
         <v>1034</v>
       </c>
       <c r="E84">
         <v>5937</v>
       </c>
       <c r="F84">
         <v>1884</v>
       </c>
       <c r="G84">
         <v>3565</v>
       </c>
       <c r="H84">
         <v>488</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="77" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86">
         <v>596</v>
       </c>
       <c r="D86">
         <v>73</v>
       </c>
       <c r="E86">
         <v>669</v>
       </c>
       <c r="F86">
         <v>5</v>
       </c>
       <c r="G86">
         <v>664</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B87">
         <v>0</v>
       </c>
       <c r="C87">
         <v>585</v>
       </c>
       <c r="D87">
         <v>68</v>
       </c>
       <c r="E87">
         <v>653</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87">
         <v>652</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88">
         <v>596</v>
       </c>
       <c r="D88">
         <v>61</v>
       </c>
       <c r="E88">
         <v>657</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>657</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89">
         <v>590</v>
       </c>
       <c r="D89">
         <v>89</v>
       </c>
       <c r="E89">
         <v>679</v>
       </c>
       <c r="F89">
         <v>1</v>
       </c>
       <c r="G89">
         <v>678</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B90">
         <v>0</v>
       </c>
       <c r="C90">
         <v>594</v>
       </c>
       <c r="D90">
         <v>52</v>
       </c>
       <c r="E90">
         <v>646</v>
       </c>
       <c r="F90">
         <v>6</v>
       </c>
       <c r="G90">
         <v>640</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91">
         <v>568</v>
       </c>
       <c r="D91">
         <v>82</v>
       </c>
       <c r="E91">
         <v>650</v>
       </c>
       <c r="F91">
         <v>6</v>
       </c>
       <c r="G91">
         <v>644</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B92">
         <v>0</v>
       </c>
       <c r="C92">
         <v>566</v>
       </c>
       <c r="D92">
         <v>165</v>
       </c>
       <c r="E92">
         <v>731</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>731</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B93">
         <v>0</v>
       </c>
       <c r="C93">
         <v>585</v>
       </c>
       <c r="D93">
         <v>147</v>
       </c>
       <c r="E93">
         <v>732</v>
       </c>
       <c r="F93">
         <v>3</v>
       </c>
       <c r="G93">
         <v>729</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94">
         <v>595</v>
       </c>
       <c r="D94">
         <v>137</v>
       </c>
       <c r="E94">
         <v>732</v>
       </c>
       <c r="F94">
         <v>1</v>
       </c>
       <c r="G94">
         <v>731</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95">
         <v>605</v>
       </c>
       <c r="D95">
         <v>135</v>
       </c>
       <c r="E95">
         <v>740</v>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
       <c r="G95">
         <v>739</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Planilha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="130" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="130"/>
       <c r="C28" s="130"/>
@@ -10159,87 +10202,87 @@
       <c r="G32" s="129"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="68" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="69">
         <v>1.88</v>
       </c>
       <c r="C33" s="70">
         <v>1.87</v>
       </c>
       <c r="D33" s="70">
         <v>1.38</v>
       </c>
       <c r="E33" s="69">
         <v>2.17</v>
       </c>
       <c r="F33" s="128" t="s">
         <v>37</v>
       </c>
       <c r="G33" s="129"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="68" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B34" s="69">
         <v>1.88</v>
       </c>
       <c r="C34" s="70">
         <v>1.87</v>
       </c>
       <c r="D34" s="70">
         <v>1.38</v>
       </c>
       <c r="E34" s="69">
         <v>2.17</v>
       </c>
       <c r="F34" s="128" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G34" s="129"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="71" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B35" s="73">
         <v>1.88</v>
       </c>
       <c r="C35" s="72">
         <v>1.87</v>
       </c>
       <c r="D35" s="72">
         <v>1.38</v>
       </c>
       <c r="E35" s="73">
         <v>2.17</v>
       </c>
       <c r="F35" s="126" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G35" s="127"/>
       <c r="H35" s="81"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="F34:G34"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
@@ -10251,704 +10294,704 @@
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57154752-A9BF-4AE1-9219-1F618F67FB0F}">
   <dimension ref="A3:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:9" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="78" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="79" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="79" t="s">
+      <c r="C3" s="79" t="s">
         <v>70</v>
       </c>
-      <c r="C3" s="79" t="s">
+      <c r="D3" s="79" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="79" t="s">
+      <c r="E3" s="79" t="s">
+        <v>85</v>
+      </c>
+      <c r="F3" s="79" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="79" t="s">
         <v>72</v>
       </c>
-      <c r="E3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="79" t="s">
+      <c r="H3" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="G3" s="79" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="79" t="s">
+      <c r="I3" s="79" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B4">
         <v>1554782</v>
       </c>
       <c r="C4">
         <v>5672995</v>
       </c>
       <c r="D4">
         <v>1164312</v>
       </c>
       <c r="E4">
         <v>6837307</v>
       </c>
       <c r="F4">
         <v>24593</v>
       </c>
       <c r="G4">
         <v>6861900</v>
       </c>
       <c r="H4">
         <v>30744</v>
       </c>
       <c r="I4">
         <v>6831156</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B6">
         <v>137498</v>
       </c>
       <c r="C6">
         <v>511533</v>
       </c>
       <c r="D6">
         <v>101479</v>
       </c>
       <c r="E6">
         <v>613012</v>
       </c>
       <c r="F6">
         <v>2273</v>
       </c>
       <c r="G6">
         <v>615285</v>
       </c>
       <c r="H6">
         <v>2939</v>
       </c>
       <c r="I6">
         <v>612346</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B7">
         <v>134773</v>
       </c>
       <c r="C7">
         <v>522528</v>
       </c>
       <c r="D7">
         <v>106898</v>
       </c>
       <c r="E7">
         <v>629426</v>
       </c>
       <c r="F7">
         <v>2358</v>
       </c>
       <c r="G7">
         <v>631784</v>
       </c>
       <c r="H7">
         <v>2976</v>
       </c>
       <c r="I7">
         <v>628808</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B8">
         <v>136082</v>
       </c>
       <c r="C8">
         <v>527630</v>
       </c>
       <c r="D8">
         <v>107481</v>
       </c>
       <c r="E8">
         <v>635111</v>
       </c>
       <c r="F8">
         <v>2481</v>
       </c>
       <c r="G8">
         <v>637592</v>
       </c>
       <c r="H8">
         <v>3214</v>
       </c>
       <c r="I8">
         <v>634378</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B9">
         <v>137348</v>
       </c>
       <c r="C9">
         <v>539558</v>
       </c>
       <c r="D9">
         <v>109878</v>
       </c>
       <c r="E9">
         <v>649436</v>
       </c>
       <c r="F9">
         <v>2625</v>
       </c>
       <c r="G9">
         <v>652061</v>
       </c>
       <c r="H9">
         <v>3325</v>
       </c>
       <c r="I9">
         <v>648736</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B10">
         <v>138787</v>
       </c>
       <c r="C10">
         <v>545385</v>
       </c>
       <c r="D10">
         <v>111669</v>
       </c>
       <c r="E10">
         <v>657054</v>
       </c>
       <c r="F10">
         <v>2803</v>
       </c>
       <c r="G10">
         <v>659857</v>
       </c>
       <c r="H10">
         <v>3535</v>
       </c>
       <c r="I10">
         <v>656322</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11">
         <v>140129</v>
       </c>
       <c r="C11">
         <v>545702</v>
       </c>
       <c r="D11">
         <v>114287</v>
       </c>
       <c r="E11">
         <v>659989</v>
       </c>
       <c r="F11">
         <v>2570</v>
       </c>
       <c r="G11">
         <v>662559</v>
       </c>
       <c r="H11">
         <v>3227</v>
       </c>
       <c r="I11">
         <v>659332</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12">
         <v>141342</v>
       </c>
       <c r="C12">
         <v>552696</v>
       </c>
       <c r="D12">
         <v>116610</v>
       </c>
       <c r="E12">
         <v>669306</v>
       </c>
       <c r="F12">
         <v>2420</v>
       </c>
       <c r="G12">
         <v>671726</v>
       </c>
       <c r="H12">
         <v>2943</v>
       </c>
       <c r="I12">
         <v>668783</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13">
         <v>141517</v>
       </c>
       <c r="C13">
         <v>554660</v>
       </c>
       <c r="D13">
         <v>119182</v>
       </c>
       <c r="E13">
         <v>673842</v>
       </c>
       <c r="F13">
         <v>2432</v>
       </c>
       <c r="G13">
         <v>676274</v>
       </c>
       <c r="H13">
         <v>2887</v>
       </c>
       <c r="I13">
         <v>673387</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B14">
         <v>140965</v>
       </c>
       <c r="C14">
         <v>561269</v>
       </c>
       <c r="D14">
         <v>121847</v>
       </c>
       <c r="E14">
         <v>683116</v>
       </c>
       <c r="F14">
         <v>2312</v>
       </c>
       <c r="G14">
         <v>685428</v>
       </c>
       <c r="H14">
         <v>2833</v>
       </c>
       <c r="I14">
         <v>682595</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>139172</v>
       </c>
       <c r="C15">
         <v>565433</v>
       </c>
       <c r="D15">
         <v>124584</v>
       </c>
       <c r="E15">
         <v>690017</v>
       </c>
       <c r="F15">
         <v>2318</v>
       </c>
       <c r="G15">
         <v>692335</v>
       </c>
       <c r="H15">
         <v>2768</v>
       </c>
       <c r="I15">
         <v>689567</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B17">
         <v>16262</v>
       </c>
       <c r="C17">
         <v>23624</v>
       </c>
       <c r="D17">
         <v>3142</v>
       </c>
       <c r="E17">
         <v>26766</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>26767</v>
       </c>
       <c r="H17">
         <v>7</v>
       </c>
       <c r="I17">
         <v>26760</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B18">
         <v>16300</v>
       </c>
       <c r="C18">
         <v>23745</v>
       </c>
       <c r="D18">
         <v>3000</v>
       </c>
       <c r="E18">
         <v>26745</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>26745</v>
       </c>
       <c r="H18">
         <v>6</v>
       </c>
       <c r="I18">
         <v>26739</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B19">
         <v>16500</v>
       </c>
       <c r="C19">
         <v>24262</v>
       </c>
       <c r="D19">
         <v>3030</v>
       </c>
       <c r="E19">
         <v>27292</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>27292</v>
       </c>
       <c r="H19">
         <v>9</v>
       </c>
       <c r="I19">
         <v>27283</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B20">
         <v>16400</v>
       </c>
       <c r="C20">
         <v>24965</v>
       </c>
       <c r="D20">
         <v>3050</v>
       </c>
       <c r="E20">
         <v>28015</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>28015</v>
       </c>
       <c r="H20">
         <v>10</v>
       </c>
       <c r="I20">
         <v>28005</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B21">
         <v>16646</v>
       </c>
       <c r="C21">
         <v>24845</v>
       </c>
       <c r="D21">
         <v>2980</v>
       </c>
       <c r="E21">
         <v>27825</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>27825</v>
       </c>
       <c r="H21">
         <v>12</v>
       </c>
       <c r="I21">
         <v>27813</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B22">
         <v>16896</v>
       </c>
       <c r="C22">
         <v>23660</v>
       </c>
       <c r="D22">
         <v>2970</v>
       </c>
       <c r="E22">
         <v>26630</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>26630</v>
       </c>
       <c r="H22">
         <v>11</v>
       </c>
       <c r="I22">
         <v>26619</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B23">
         <v>17065</v>
       </c>
       <c r="C23">
         <v>24700</v>
       </c>
       <c r="D23">
         <v>2985</v>
       </c>
       <c r="E23">
         <v>27685</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>27685</v>
       </c>
       <c r="H23">
         <v>11</v>
       </c>
       <c r="I23">
         <v>27674</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B24">
         <v>17300</v>
       </c>
       <c r="C24">
         <v>25000</v>
       </c>
       <c r="D24">
         <v>2990</v>
       </c>
       <c r="E24">
         <v>27990</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>27990</v>
       </c>
       <c r="H24">
         <v>11</v>
       </c>
       <c r="I24">
         <v>27979</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B25">
         <v>17000</v>
       </c>
       <c r="C25">
         <v>25600</v>
       </c>
       <c r="D25">
         <v>3100</v>
       </c>
       <c r="E25">
         <v>28700</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>28700</v>
       </c>
       <c r="H25">
         <v>10</v>
       </c>
       <c r="I25">
         <v>28690</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B26">
         <v>16800</v>
       </c>
       <c r="C26">
         <v>26200</v>
       </c>
       <c r="D26">
         <v>3150</v>
       </c>
       <c r="E26">
         <v>29350</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>29350</v>
       </c>
       <c r="H26">
         <v>10</v>
       </c>
       <c r="I26">
         <v>29340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEA930C1-7AD5-4E7B-9F26-C021A3FAF853}">
-  <dimension ref="A1:O121"/>
+  <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
@@ -10990,8541 +11033,8071 @@
       </c>
       <c r="M1" t="s">
         <v>50</v>
       </c>
       <c r="N1" t="s">
         <v>51</v>
       </c>
       <c r="O1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>53</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2" t="s">
         <v>55</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J2">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="K2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L2">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>53</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J3">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J4">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>53</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
         <v>58</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>85</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J5">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="K5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L5">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
       <c r="O5">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
+        <v>82</v>
+      </c>
+      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6">
+        <v>0</v>
+      </c>
+      <c r="H6">
+        <v>0</v>
+      </c>
+      <c r="I6">
+        <v>3</v>
+      </c>
+      <c r="J6">
         <v>85</v>
       </c>
-      <c r="F6">
-[...13 lines deleted...]
-      </c>
       <c r="K6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L6">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
       <c r="O6">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>82</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J7">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="K7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
       <c r="C8" t="s">
         <v>61</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J8">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" t="s">
         <v>62</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>81</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>6</v>
       </c>
       <c r="J9">
         <v>87</v>
       </c>
       <c r="K9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L9">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" t="s">
         <v>63</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J10">
         <v>87</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J11">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="K11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L11">
         <v>86</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J12">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C13" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>332</v>
       </c>
       <c r="E13">
-        <v>88</v>
+        <v>9938</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
-        <v>2</v>
+        <v>555</v>
       </c>
       <c r="J13">
-        <v>90</v>
+        <v>10825</v>
       </c>
       <c r="K13">
-        <v>3</v>
+        <v>1100</v>
       </c>
       <c r="L13">
-        <v>87</v>
+        <v>9411</v>
       </c>
       <c r="M13">
-        <v>0</v>
+        <v>314</v>
       </c>
       <c r="N13">
-        <v>0</v>
+        <v>3.3365210923387498E-2</v>
       </c>
       <c r="O13">
-        <v>2</v>
+        <v>887</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14">
-        <v>251</v>
+        <v>314</v>
       </c>
       <c r="E14">
-        <v>9999</v>
+        <v>10161</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
-        <v>363</v>
+        <v>528</v>
       </c>
       <c r="J14">
-        <v>10613</v>
+        <v>11003</v>
       </c>
       <c r="K14">
-        <v>908</v>
+        <v>966</v>
       </c>
       <c r="L14">
-        <v>9373</v>
+        <v>9703</v>
       </c>
       <c r="M14">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="N14">
-        <v>3.5420889789821802E-2</v>
+        <v>3.4422343605070599E-2</v>
       </c>
       <c r="O14">
-        <v>614</v>
+        <v>842</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E15">
-        <v>9938</v>
+        <v>10452</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
-        <v>555</v>
+        <v>570</v>
       </c>
       <c r="J15">
-        <v>10825</v>
+        <v>11356</v>
       </c>
       <c r="K15">
-        <v>1100</v>
+        <v>1048</v>
       </c>
       <c r="L15">
-        <v>9411</v>
+        <v>9949</v>
       </c>
       <c r="M15">
-        <v>314</v>
+        <v>359</v>
       </c>
       <c r="N15">
-        <v>3.3365210923387498E-2</v>
+        <v>3.60840285455825E-2</v>
       </c>
       <c r="O15">
-        <v>887</v>
+        <v>904</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16">
-        <v>314</v>
+        <v>359</v>
       </c>
       <c r="E16">
-        <v>10161</v>
+        <v>10775</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
-        <v>528</v>
+        <v>610</v>
       </c>
       <c r="J16">
-        <v>11003</v>
+        <v>11744</v>
       </c>
       <c r="K16">
-        <v>966</v>
+        <v>1094</v>
       </c>
       <c r="L16">
-        <v>9703</v>
+        <v>10317</v>
       </c>
       <c r="M16">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="N16">
-        <v>3.4422343605070599E-2</v>
+        <v>3.2276824658330899E-2</v>
       </c>
       <c r="O16">
-        <v>842</v>
+        <v>969</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="E17">
-        <v>10452</v>
+        <v>11153</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
-        <v>570</v>
+        <v>611</v>
       </c>
       <c r="J17">
-        <v>11356</v>
+        <v>12097</v>
       </c>
       <c r="K17">
-        <v>1048</v>
+        <v>1027</v>
       </c>
       <c r="L17">
-        <v>9949</v>
+        <v>10680</v>
       </c>
       <c r="M17">
-        <v>359</v>
+        <v>390</v>
       </c>
       <c r="N17">
-        <v>3.60840285455825E-2</v>
+        <v>3.6516853932584303E-2</v>
       </c>
       <c r="O17">
-        <v>904</v>
+        <v>944</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>53</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D18">
-        <v>359</v>
+        <v>390</v>
       </c>
       <c r="E18">
-        <v>10775</v>
+        <v>11252</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
-        <v>610</v>
+        <v>572</v>
       </c>
       <c r="J18">
-        <v>11744</v>
+        <v>12214</v>
       </c>
       <c r="K18">
-        <v>1094</v>
+        <v>990</v>
       </c>
       <c r="L18">
-        <v>10317</v>
+        <v>10876</v>
       </c>
       <c r="M18">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="N18">
-        <v>3.2276824658330899E-2</v>
+        <v>3.1997057741816798E-2</v>
       </c>
       <c r="O18">
-        <v>969</v>
+        <v>962</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D19">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="E19">
-        <v>11153</v>
+        <v>11403</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
-        <v>611</v>
+        <v>584</v>
       </c>
       <c r="J19">
-        <v>12097</v>
+        <v>12335</v>
       </c>
       <c r="K19">
-        <v>1027</v>
+        <v>1053</v>
       </c>
       <c r="L19">
-        <v>10680</v>
+        <v>10962</v>
       </c>
       <c r="M19">
-        <v>390</v>
+        <v>320</v>
       </c>
       <c r="N19">
-        <v>3.6516853932584303E-2</v>
+        <v>2.9191753329684399E-2</v>
       </c>
       <c r="O19">
-        <v>944</v>
+        <v>932</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20">
-        <v>390</v>
+        <v>320</v>
       </c>
       <c r="E20">
-        <v>11252</v>
+        <v>11744</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="J20">
-        <v>12214</v>
+        <v>12634</v>
       </c>
       <c r="K20">
-        <v>990</v>
+        <v>1047</v>
       </c>
       <c r="L20">
-        <v>10876</v>
+        <v>11332</v>
       </c>
       <c r="M20">
-        <v>348</v>
+        <v>255</v>
       </c>
       <c r="N20">
-        <v>3.1997057741816798E-2</v>
+        <v>2.2502647370278898E-2</v>
       </c>
       <c r="O20">
-        <v>962</v>
+        <v>890</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D21">
-        <v>348</v>
+        <v>255</v>
       </c>
       <c r="E21">
-        <v>11403</v>
+        <v>11991</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
-        <v>584</v>
+        <v>623</v>
       </c>
       <c r="J21">
-        <v>12335</v>
+        <v>12869</v>
       </c>
       <c r="K21">
-        <v>1053</v>
+        <v>1042</v>
       </c>
       <c r="L21">
-        <v>10962</v>
+        <v>11559</v>
       </c>
       <c r="M21">
-        <v>320</v>
+        <v>268</v>
       </c>
       <c r="N21">
-        <v>2.9191753329684399E-2</v>
+        <v>2.3185396660610799E-2</v>
       </c>
       <c r="O21">
-        <v>932</v>
+        <v>878</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="D22">
-        <v>320</v>
+        <v>268</v>
       </c>
       <c r="E22">
-        <v>11744</v>
+        <v>12321</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
-        <v>570</v>
+        <v>661</v>
       </c>
       <c r="J22">
-        <v>12634</v>
+        <v>13250</v>
       </c>
       <c r="K22">
-        <v>1047</v>
+        <v>1173</v>
       </c>
       <c r="L22">
-        <v>11332</v>
+        <v>11826</v>
       </c>
       <c r="M22">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="N22">
-        <v>2.2502647370278898E-2</v>
+        <v>2.12244207677998E-2</v>
       </c>
       <c r="O22">
-        <v>890</v>
+        <v>929</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="D23">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="E23">
-        <v>11991</v>
+        <v>12622</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
-        <v>623</v>
+        <v>673</v>
       </c>
       <c r="J23">
-        <v>12869</v>
+        <v>13546</v>
       </c>
       <c r="K23">
-        <v>1042</v>
+        <v>1117</v>
       </c>
       <c r="L23">
-        <v>11559</v>
+        <v>12188</v>
       </c>
       <c r="M23">
-        <v>268</v>
+        <v>241</v>
       </c>
       <c r="N23">
-        <v>2.3185396660610799E-2</v>
+        <v>1.97735477518871E-2</v>
       </c>
       <c r="O23">
-        <v>878</v>
+        <v>924</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="D24">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="E24">
-        <v>12321</v>
+        <v>745</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
-        <v>661</v>
+        <v>43</v>
       </c>
       <c r="J24">
-        <v>13250</v>
+        <v>788</v>
       </c>
       <c r="K24">
-        <v>1173</v>
+        <v>3</v>
       </c>
       <c r="L24">
-        <v>11826</v>
+        <v>785</v>
       </c>
       <c r="M24">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="N24">
-        <v>2.12244207677998E-2</v>
+        <v>0</v>
       </c>
       <c r="O24">
-        <v>929</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="D25">
-        <v>251</v>
+        <v>0</v>
       </c>
       <c r="E25">
-        <v>12622</v>
+        <v>771</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
-        <v>673</v>
+        <v>32</v>
       </c>
       <c r="J25">
-        <v>13546</v>
+        <v>803</v>
       </c>
       <c r="K25">
-        <v>1117</v>
+        <v>4</v>
       </c>
       <c r="L25">
-        <v>12188</v>
+        <v>799</v>
       </c>
       <c r="M25">
-        <v>241</v>
+        <v>0</v>
       </c>
       <c r="N25">
-        <v>1.97735477518871E-2</v>
+        <v>0</v>
       </c>
       <c r="O25">
-        <v>924</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B26" t="s">
         <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="J26">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="K26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L26">
-        <v>773</v>
+        <v>785</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
-        <v>745</v>
+        <v>770</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="J27">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
       <c r="L27">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
-        <v>43</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>54</v>
       </c>
       <c r="C28" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
-        <v>771</v>
+        <v>790</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J28">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="K28">
         <v>4</v>
       </c>
       <c r="L28">
-        <v>799</v>
+        <v>817</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B29" t="s">
         <v>54</v>
       </c>
       <c r="C29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
-        <v>760</v>
+        <v>790</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J29">
-        <v>789</v>
+        <v>822</v>
       </c>
       <c r="K29">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L29">
-        <v>785</v>
+        <v>817</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B30" t="s">
         <v>54</v>
       </c>
       <c r="C30" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>770</v>
+        <v>745</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="J30">
-        <v>798</v>
+        <v>778</v>
       </c>
       <c r="K30">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L30">
-        <v>795</v>
+        <v>774</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>54</v>
       </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
-        <v>790</v>
+        <v>770</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="J31">
-        <v>821</v>
+        <v>813</v>
       </c>
       <c r="K31">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L31">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B32" t="s">
         <v>54</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="J32">
-        <v>822</v>
+        <v>843</v>
       </c>
       <c r="K32">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L32">
-        <v>817</v>
+        <v>840</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32">
-        <v>32</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B33" t="s">
         <v>54</v>
       </c>
       <c r="C33" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
-        <v>745</v>
+        <v>805</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="J33">
-        <v>778</v>
+        <v>857</v>
       </c>
       <c r="K33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L33">
-        <v>774</v>
+        <v>854</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B34" t="s">
         <v>54</v>
       </c>
       <c r="C34" t="s">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
-        <v>770</v>
+        <v>820</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="J34">
-        <v>813</v>
+        <v>872</v>
       </c>
       <c r="K34">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L34">
-        <v>810</v>
+        <v>868</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34">
-        <v>43</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B35" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C35" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D35">
-        <v>0</v>
+        <v>850</v>
       </c>
       <c r="E35">
-        <v>780</v>
+        <v>19835</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
-        <v>63</v>
+        <v>1909</v>
       </c>
       <c r="J35">
-        <v>843</v>
+        <v>22594</v>
       </c>
       <c r="K35">
-        <v>3</v>
+        <v>2515</v>
       </c>
       <c r="L35">
-        <v>840</v>
+        <v>19252</v>
       </c>
       <c r="M35">
-        <v>0</v>
+        <v>827</v>
       </c>
       <c r="N35">
-        <v>0</v>
+        <v>4.2956575940162098E-2</v>
       </c>
       <c r="O35">
-        <v>63</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="D36">
-        <v>0</v>
+        <v>827</v>
       </c>
       <c r="E36">
-        <v>805</v>
+        <v>20390</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
-        <v>52</v>
+        <v>1938</v>
       </c>
       <c r="J36">
-        <v>857</v>
+        <v>23155</v>
       </c>
       <c r="K36">
-        <v>3</v>
+        <v>2589</v>
       </c>
       <c r="L36">
-        <v>854</v>
+        <v>19690</v>
       </c>
       <c r="M36">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="N36">
-        <v>0</v>
+        <v>4.4489588623666802E-2</v>
       </c>
       <c r="O36">
-        <v>52</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="D37">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="E37">
-        <v>820</v>
+        <v>20656</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
-        <v>52</v>
+        <v>1998</v>
       </c>
       <c r="J37">
-        <v>872</v>
+        <v>23530</v>
       </c>
       <c r="K37">
-        <v>4</v>
+        <v>2643</v>
       </c>
       <c r="L37">
-        <v>868</v>
+        <v>19958</v>
       </c>
       <c r="M37">
-        <v>0</v>
+        <v>929</v>
       </c>
       <c r="N37">
-        <v>0</v>
+        <v>4.6547750275578698E-2</v>
       </c>
       <c r="O37">
-        <v>52</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D38">
-        <v>792</v>
+        <v>929</v>
       </c>
       <c r="E38">
-        <v>19276</v>
+        <v>21129</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
-        <v>1196</v>
+        <v>2095</v>
       </c>
       <c r="J38">
-        <v>21264</v>
+        <v>24153</v>
       </c>
       <c r="K38">
-        <v>1815</v>
+        <v>2766</v>
       </c>
       <c r="L38">
-        <v>18599</v>
+        <v>20464</v>
       </c>
       <c r="M38">
-        <v>850</v>
+        <v>923</v>
       </c>
       <c r="N38">
-        <v>4.5701381794720101E-2</v>
+        <v>4.5103596559812401E-2</v>
       </c>
       <c r="O38">
-        <v>1988</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D39">
-        <v>850</v>
+        <v>923</v>
       </c>
       <c r="E39">
-        <v>19835</v>
+        <v>21525</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
-        <v>1909</v>
+        <v>2139</v>
       </c>
       <c r="J39">
-        <v>22594</v>
+        <v>24587</v>
       </c>
       <c r="K39">
-        <v>2515</v>
+        <v>2833</v>
       </c>
       <c r="L39">
-        <v>19252</v>
+        <v>20768</v>
       </c>
       <c r="M39">
-        <v>827</v>
+        <v>986</v>
       </c>
       <c r="N39">
-        <v>4.2956575940162098E-2</v>
+        <v>4.7476887519260401E-2</v>
       </c>
       <c r="O39">
-        <v>2759</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C40" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D40">
-        <v>827</v>
+        <v>986</v>
       </c>
       <c r="E40">
-        <v>20390</v>
+        <v>21934</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
-        <v>1938</v>
+        <v>2159</v>
       </c>
       <c r="J40">
-        <v>23155</v>
+        <v>25079</v>
       </c>
       <c r="K40">
-        <v>2589</v>
+        <v>2905</v>
       </c>
       <c r="L40">
-        <v>19690</v>
+        <v>21166</v>
       </c>
       <c r="M40">
-        <v>876</v>
+        <v>1008</v>
       </c>
       <c r="N40">
-        <v>4.4489588623666802E-2</v>
+        <v>4.7623547198337002E-2</v>
       </c>
       <c r="O40">
-        <v>2765</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B41" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C41" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D41">
-        <v>876</v>
+        <v>1008</v>
       </c>
       <c r="E41">
-        <v>20656</v>
+        <v>22016</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
-        <v>1998</v>
+        <v>2111</v>
       </c>
       <c r="J41">
-        <v>23530</v>
+        <v>25135</v>
       </c>
       <c r="K41">
-        <v>2643</v>
+        <v>2896</v>
       </c>
       <c r="L41">
-        <v>19958</v>
+        <v>21183</v>
       </c>
       <c r="M41">
-        <v>929</v>
+        <v>1056</v>
       </c>
       <c r="N41">
-        <v>4.6547750275578698E-2</v>
+        <v>4.9851295850446099E-2</v>
       </c>
       <c r="O41">
-        <v>2874</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B42" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C42" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D42">
-        <v>929</v>
+        <v>1056</v>
       </c>
       <c r="E42">
-        <v>21129</v>
+        <v>22335</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
-        <v>2095</v>
+        <v>2184</v>
       </c>
       <c r="J42">
-        <v>24153</v>
+        <v>25575</v>
       </c>
       <c r="K42">
-        <v>2766</v>
+        <v>2961</v>
       </c>
       <c r="L42">
-        <v>20464</v>
+        <v>21524</v>
       </c>
       <c r="M42">
-        <v>923</v>
+        <v>1090</v>
       </c>
       <c r="N42">
-        <v>4.5103596559812401E-2</v>
+        <v>5.0641144768630401E-2</v>
       </c>
       <c r="O42">
-        <v>3024</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B43" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C43" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D43">
-        <v>923</v>
+        <v>1090</v>
       </c>
       <c r="E43">
-        <v>21525</v>
+        <v>22620</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
-        <v>2139</v>
+        <v>2227</v>
       </c>
       <c r="J43">
-        <v>24587</v>
+        <v>25937</v>
       </c>
       <c r="K43">
-        <v>2833</v>
+        <v>3125</v>
       </c>
       <c r="L43">
-        <v>20768</v>
+        <v>21750</v>
       </c>
       <c r="M43">
-        <v>986</v>
+        <v>1062</v>
       </c>
       <c r="N43">
-        <v>4.7476887519260401E-2</v>
+        <v>4.8827586206896603E-2</v>
       </c>
       <c r="O43">
-        <v>3062</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B44" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C44" t="s">
-        <v>61</v>
+        <v>97</v>
       </c>
       <c r="D44">
-        <v>986</v>
+        <v>1062</v>
       </c>
       <c r="E44">
-        <v>21934</v>
+        <v>22890</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
-        <v>2159</v>
+        <v>2313</v>
       </c>
       <c r="J44">
-        <v>25079</v>
+        <v>26265</v>
       </c>
       <c r="K44">
-        <v>2905</v>
+        <v>3271</v>
       </c>
       <c r="L44">
-        <v>21166</v>
+        <v>21922</v>
       </c>
       <c r="M44">
-        <v>1008</v>
+        <v>1072</v>
       </c>
       <c r="N44">
-        <v>4.7623547198337002E-2</v>
+        <v>4.8900647751117597E-2</v>
       </c>
       <c r="O44">
-        <v>3145</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B45" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C45" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="D45">
-        <v>1008</v>
+        <v>1072</v>
       </c>
       <c r="E45">
-        <v>22016</v>
+        <v>23189</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
-        <v>2111</v>
+        <v>2282</v>
       </c>
       <c r="J45">
-        <v>25135</v>
+        <v>26543</v>
       </c>
       <c r="K45">
-        <v>2896</v>
+        <v>3317</v>
       </c>
       <c r="L45">
-        <v>21183</v>
+        <v>22153</v>
       </c>
       <c r="M45">
-        <v>1056</v>
+        <v>1073</v>
       </c>
       <c r="N45">
-        <v>4.9851295850446099E-2</v>
+        <v>4.8435877759220002E-2</v>
       </c>
       <c r="O45">
-        <v>3119</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C46" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="D46">
-        <v>1056</v>
+        <v>0</v>
       </c>
       <c r="E46">
-        <v>22335</v>
+        <v>550</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
-        <v>2184</v>
+        <v>126</v>
       </c>
       <c r="J46">
-        <v>25575</v>
+        <v>676</v>
       </c>
       <c r="K46">
-        <v>2961</v>
+        <v>14</v>
       </c>
       <c r="L46">
-        <v>21524</v>
+        <v>662</v>
       </c>
       <c r="M46">
-        <v>1090</v>
+        <v>0</v>
       </c>
       <c r="N46">
-        <v>5.0641144768630401E-2</v>
+        <v>0</v>
       </c>
       <c r="O46">
-        <v>3240</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C47" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D47">
-        <v>1090</v>
+        <v>0</v>
       </c>
       <c r="E47">
-        <v>22620</v>
+        <v>596</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
-        <v>2227</v>
+        <v>73</v>
       </c>
       <c r="J47">
-        <v>25937</v>
+        <v>669</v>
       </c>
       <c r="K47">
-        <v>3125</v>
+        <v>5</v>
       </c>
       <c r="L47">
-        <v>21750</v>
+        <v>664</v>
       </c>
       <c r="M47">
-        <v>1062</v>
+        <v>0</v>
       </c>
       <c r="N47">
-        <v>4.8827586206896603E-2</v>
+        <v>0</v>
       </c>
       <c r="O47">
-        <v>3317</v>
+        <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C48" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="D48">
-        <v>1062</v>
+        <v>0</v>
       </c>
       <c r="E48">
-        <v>22890</v>
+        <v>585</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
-        <v>2313</v>
+        <v>68</v>
       </c>
       <c r="J48">
-        <v>26265</v>
+        <v>653</v>
       </c>
       <c r="K48">
-        <v>3271</v>
+        <v>1</v>
       </c>
       <c r="L48">
-        <v>21922</v>
+        <v>652</v>
       </c>
       <c r="M48">
-        <v>1072</v>
+        <v>0</v>
       </c>
       <c r="N48">
-        <v>4.8900647751117597E-2</v>
+        <v>0</v>
       </c>
       <c r="O48">
-        <v>3375</v>
+        <v>68</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C49" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="D49">
-        <v>1072</v>
+        <v>0</v>
       </c>
       <c r="E49">
-        <v>23189</v>
+        <v>596</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
-        <v>2282</v>
+        <v>61</v>
       </c>
       <c r="J49">
-        <v>26543</v>
+        <v>657</v>
       </c>
       <c r="K49">
-        <v>3317</v>
+        <v>0</v>
       </c>
       <c r="L49">
-        <v>22153</v>
+        <v>657</v>
       </c>
       <c r="M49">
-        <v>1073</v>
+        <v>0</v>
       </c>
       <c r="N49">
-        <v>4.8435877759220002E-2</v>
+        <v>0</v>
       </c>
       <c r="O49">
-        <v>3354</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="J50">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="K50">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="L50">
-        <v>628</v>
+        <v>678</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
-        <v>59</v>
+        <v>89</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B51" t="s">
         <v>54</v>
       </c>
       <c r="C51" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51">
-        <v>550</v>
+        <v>594</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
-        <v>126</v>
+        <v>52</v>
       </c>
       <c r="J51">
-        <v>676</v>
+        <v>646</v>
       </c>
       <c r="K51">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="L51">
-        <v>662</v>
+        <v>640</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51">
-        <v>126</v>
+        <v>52</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B52" t="s">
         <v>54</v>
       </c>
       <c r="C52" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
-        <v>596</v>
+        <v>568</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="J52">
-        <v>669</v>
+        <v>650</v>
       </c>
       <c r="K52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L52">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
       <c r="O52">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B53" t="s">
         <v>54</v>
       </c>
       <c r="C53" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53">
-        <v>585</v>
+        <v>566</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
-        <v>68</v>
+        <v>165</v>
       </c>
       <c r="J53">
-        <v>653</v>
+        <v>731</v>
       </c>
       <c r="K53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L53">
-        <v>652</v>
+        <v>731</v>
       </c>
       <c r="M53">
         <v>0</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
       <c r="O53">
-        <v>68</v>
+        <v>165</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="J54">
-        <v>657</v>
+        <v>732</v>
       </c>
       <c r="K54">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L54">
-        <v>657</v>
+        <v>729</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
         <v>0</v>
       </c>
       <c r="O54">
-        <v>61</v>
+        <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B55" t="s">
         <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="J55">
-        <v>679</v>
+        <v>732</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
-        <v>678</v>
+        <v>731</v>
       </c>
       <c r="M55">
         <v>0</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
       <c r="O55">
-        <v>89</v>
+        <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B56" t="s">
         <v>54</v>
       </c>
       <c r="C56" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
-        <v>52</v>
+        <v>135</v>
       </c>
       <c r="J56">
-        <v>646</v>
+        <v>740</v>
       </c>
       <c r="K56">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L56">
-        <v>640</v>
+        <v>739</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56">
-        <v>52</v>
+        <v>135</v>
       </c>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B57" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C57" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D57">
-        <v>0</v>
+        <v>690</v>
       </c>
       <c r="E57">
-        <v>568</v>
+        <v>4629</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
-        <v>82</v>
+        <v>1096</v>
       </c>
       <c r="J57">
-        <v>650</v>
+        <v>6415</v>
       </c>
       <c r="K57">
-        <v>6</v>
+        <v>2014</v>
       </c>
       <c r="L57">
-        <v>644</v>
+        <v>3989</v>
       </c>
       <c r="M57">
-        <v>0</v>
+        <v>412</v>
       </c>
       <c r="N57">
-        <v>0</v>
+        <v>0.10328403108548501</v>
       </c>
       <c r="O57">
-        <v>82</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B58" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C58" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>412</v>
       </c>
       <c r="E58">
-        <v>566</v>
+        <v>4512</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
-        <v>165</v>
+        <v>1039</v>
       </c>
       <c r="J58">
-        <v>731</v>
+        <v>5963</v>
       </c>
       <c r="K58">
-        <v>0</v>
+        <v>1977</v>
       </c>
       <c r="L58">
-        <v>731</v>
+        <v>3551</v>
       </c>
       <c r="M58">
-        <v>0</v>
+        <v>435</v>
       </c>
       <c r="N58">
-        <v>0</v>
+        <v>0.122500704027035</v>
       </c>
       <c r="O58">
-        <v>165</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B59" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C59" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>435</v>
       </c>
       <c r="E59">
-        <v>585</v>
+        <v>4407</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
-        <v>147</v>
+        <v>1109</v>
       </c>
       <c r="J59">
-        <v>732</v>
+        <v>5951</v>
       </c>
       <c r="K59">
-        <v>3</v>
+        <v>2020</v>
       </c>
       <c r="L59">
-        <v>729</v>
+        <v>3501</v>
       </c>
       <c r="M59">
-        <v>0</v>
+        <v>430</v>
       </c>
       <c r="N59">
-        <v>0</v>
+        <v>0.12282205084261601</v>
       </c>
       <c r="O59">
-        <v>147</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B60" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C60" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="D60">
-        <v>0</v>
+        <v>430</v>
       </c>
       <c r="E60">
-        <v>595</v>
+        <v>4546</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
-        <v>137</v>
+        <v>1239</v>
       </c>
       <c r="J60">
-        <v>732</v>
+        <v>6215</v>
       </c>
       <c r="K60">
-        <v>1</v>
+        <v>2084</v>
       </c>
       <c r="L60">
-        <v>731</v>
+        <v>3773</v>
       </c>
       <c r="M60">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="N60">
-        <v>0</v>
+        <v>9.4884707129605103E-2</v>
       </c>
       <c r="O60">
-        <v>137</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B61" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C61" t="s">
-        <v>106</v>
+        <v>59</v>
       </c>
       <c r="D61">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="E61">
-        <v>605</v>
+        <v>4606</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
-        <v>135</v>
+        <v>1227</v>
       </c>
       <c r="J61">
-        <v>740</v>
+        <v>6191</v>
       </c>
       <c r="K61">
-        <v>1</v>
+        <v>2143</v>
       </c>
       <c r="L61">
-        <v>739</v>
+        <v>3613</v>
       </c>
       <c r="M61">
-        <v>0</v>
+        <v>435</v>
       </c>
       <c r="N61">
-        <v>0</v>
+        <v>0.120398560752837</v>
       </c>
       <c r="O61">
-        <v>135</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C62" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D62">
-        <v>660</v>
+        <v>435</v>
       </c>
       <c r="E62">
-        <v>5099</v>
+        <v>4619</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
-        <v>996</v>
+        <v>1341</v>
       </c>
       <c r="J62">
-        <v>6755</v>
+        <v>6395</v>
       </c>
       <c r="K62">
-        <v>2124</v>
+        <v>2224</v>
       </c>
       <c r="L62">
-        <v>3941</v>
+        <v>3729</v>
       </c>
       <c r="M62">
-        <v>690</v>
+        <v>442</v>
       </c>
       <c r="N62">
-        <v>0.175082466379092</v>
+        <v>0.118530437114508</v>
       </c>
       <c r="O62">
-        <v>1656</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C63" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D63">
-        <v>690</v>
+        <v>442</v>
       </c>
       <c r="E63">
-        <v>4629</v>
+        <v>4337</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
-        <v>1096</v>
+        <v>1282</v>
       </c>
       <c r="J63">
-        <v>6415</v>
+        <v>6061</v>
       </c>
       <c r="K63">
-        <v>2014</v>
+        <v>1877</v>
       </c>
       <c r="L63">
-        <v>3989</v>
+        <v>3708</v>
       </c>
       <c r="M63">
-        <v>412</v>
+        <v>476</v>
       </c>
       <c r="N63">
-        <v>0.10328403108548501</v>
+        <v>0.12837108953613799</v>
       </c>
       <c r="O63">
-        <v>1786</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B64" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C64" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D64">
-        <v>412</v>
+        <v>476</v>
       </c>
       <c r="E64">
-        <v>4512</v>
+        <v>4447</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
-        <v>1039</v>
+        <v>1083</v>
       </c>
       <c r="J64">
-        <v>5963</v>
+        <v>6006</v>
       </c>
       <c r="K64">
-        <v>1977</v>
+        <v>1862</v>
       </c>
       <c r="L64">
-        <v>3551</v>
+        <v>3609</v>
       </c>
       <c r="M64">
-        <v>435</v>
+        <v>535</v>
       </c>
       <c r="N64">
-        <v>0.122500704027035</v>
+        <v>0.14824050983652001</v>
       </c>
       <c r="O64">
-        <v>1451</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C65" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D65">
-        <v>435</v>
+        <v>535</v>
       </c>
       <c r="E65">
-        <v>4407</v>
+        <v>4420</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
-        <v>1109</v>
+        <v>1025</v>
       </c>
       <c r="J65">
-        <v>5951</v>
+        <v>5980</v>
       </c>
       <c r="K65">
-        <v>2020</v>
+        <v>1868</v>
       </c>
       <c r="L65">
-        <v>3501</v>
+        <v>3598</v>
       </c>
       <c r="M65">
-        <v>430</v>
+        <v>514</v>
       </c>
       <c r="N65">
-        <v>0.12282205084261601</v>
+        <v>0.14285714285714299</v>
       </c>
       <c r="O65">
-        <v>1544</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B66" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C66" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="D66">
-        <v>430</v>
+        <v>514</v>
       </c>
       <c r="E66">
-        <v>4546</v>
+        <v>4419</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
-        <v>1239</v>
+        <v>1025</v>
       </c>
       <c r="J66">
-        <v>6215</v>
+        <v>5958</v>
       </c>
       <c r="K66">
-        <v>2084</v>
+        <v>1898</v>
       </c>
       <c r="L66">
-        <v>3773</v>
+        <v>3560</v>
       </c>
       <c r="M66">
-        <v>358</v>
+        <v>500</v>
       </c>
       <c r="N66">
-        <v>9.4884707129605103E-2</v>
+        <v>0.14044943820224701</v>
       </c>
       <c r="O66">
-        <v>1669</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C67" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="D67">
-        <v>358</v>
+        <v>500</v>
       </c>
       <c r="E67">
-        <v>4606</v>
+        <v>4403</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
-        <v>1227</v>
+        <v>1034</v>
       </c>
       <c r="J67">
-        <v>6191</v>
+        <v>5937</v>
       </c>
       <c r="K67">
-        <v>2143</v>
+        <v>1884</v>
       </c>
       <c r="L67">
-        <v>3613</v>
+        <v>3565</v>
       </c>
       <c r="M67">
-        <v>435</v>
+        <v>488</v>
       </c>
       <c r="N67">
-        <v>0.120398560752837</v>
+        <v>0.136886395511921</v>
       </c>
       <c r="O67">
-        <v>1585</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C68" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D68">
-        <v>435</v>
+        <v>0</v>
       </c>
       <c r="E68">
-        <v>4619</v>
+        <v>25857</v>
       </c>
       <c r="F68">
-        <v>0</v>
+        <v>17430</v>
       </c>
       <c r="G68">
-        <v>0</v>
+        <v>22726</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>3131</v>
       </c>
       <c r="I68">
-        <v>1341</v>
+        <v>2</v>
       </c>
       <c r="J68">
-        <v>6395</v>
+        <v>25859</v>
       </c>
       <c r="K68">
-        <v>2224</v>
+        <v>8</v>
       </c>
       <c r="L68">
-        <v>3729</v>
+        <v>25851</v>
       </c>
       <c r="M68">
-        <v>442</v>
+        <v>0</v>
       </c>
       <c r="N68">
-        <v>0.118530437114508</v>
+        <v>0</v>
       </c>
       <c r="O68">
-        <v>1776</v>
+        <v>25859</v>
       </c>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>67</v>
       </c>
       <c r="B69" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C69" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D69">
-        <v>442</v>
+        <v>0</v>
       </c>
       <c r="E69">
-        <v>4337</v>
+        <v>26766</v>
       </c>
       <c r="F69">
-        <v>0</v>
+        <v>16262</v>
       </c>
       <c r="G69">
-        <v>0</v>
+        <v>23624</v>
       </c>
       <c r="H69">
-        <v>0</v>
+        <v>3142</v>
       </c>
       <c r="I69">
-        <v>1282</v>
+        <v>1</v>
       </c>
       <c r="J69">
-        <v>6061</v>
+        <v>26767</v>
       </c>
       <c r="K69">
-        <v>1877</v>
+        <v>7</v>
       </c>
       <c r="L69">
-        <v>3708</v>
+        <v>26760</v>
       </c>
       <c r="M69">
-        <v>476</v>
+        <v>0</v>
       </c>
       <c r="N69">
-        <v>0.12837108953613799</v>
+        <v>0</v>
       </c>
       <c r="O69">
-        <v>1724</v>
+        <v>26767</v>
       </c>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>67</v>
       </c>
       <c r="B70" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C70" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D70">
-        <v>476</v>
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>4447</v>
+        <v>26745</v>
       </c>
       <c r="F70">
-        <v>0</v>
+        <v>16300</v>
       </c>
       <c r="G70">
-        <v>0</v>
+        <v>23745</v>
       </c>
       <c r="H70">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="I70">
-        <v>1083</v>
+        <v>0</v>
       </c>
       <c r="J70">
-        <v>6006</v>
+        <v>26745</v>
       </c>
       <c r="K70">
-        <v>1862</v>
+        <v>6</v>
       </c>
       <c r="L70">
-        <v>3609</v>
+        <v>26739</v>
       </c>
       <c r="M70">
-        <v>535</v>
+        <v>0</v>
       </c>
       <c r="N70">
-        <v>0.14824050983652001</v>
+        <v>0</v>
       </c>
       <c r="O70">
-        <v>1559</v>
+        <v>26745</v>
       </c>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>67</v>
       </c>
       <c r="B71" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C71" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D71">
-        <v>535</v>
+        <v>0</v>
       </c>
       <c r="E71">
-        <v>4420</v>
+        <v>27292</v>
       </c>
       <c r="F71">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="G71">
-        <v>0</v>
+        <v>24262</v>
       </c>
       <c r="H71">
-        <v>0</v>
+        <v>3030</v>
       </c>
       <c r="I71">
-        <v>1025</v>
+        <v>0</v>
       </c>
       <c r="J71">
-        <v>5980</v>
+        <v>27292</v>
       </c>
       <c r="K71">
-        <v>1868</v>
+        <v>9</v>
       </c>
       <c r="L71">
-        <v>3598</v>
+        <v>27283</v>
       </c>
       <c r="M71">
-        <v>514</v>
+        <v>0</v>
       </c>
       <c r="N71">
-        <v>0.14285714285714299</v>
+        <v>0</v>
       </c>
       <c r="O71">
-        <v>1560</v>
+        <v>27292</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>67</v>
       </c>
       <c r="B72" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C72" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="D72">
-        <v>514</v>
+        <v>0</v>
       </c>
       <c r="E72">
-        <v>4419</v>
+        <v>28015</v>
       </c>
       <c r="F72">
-        <v>0</v>
+        <v>16400</v>
       </c>
       <c r="G72">
-        <v>0</v>
+        <v>24965</v>
       </c>
       <c r="H72">
-        <v>0</v>
+        <v>3050</v>
       </c>
       <c r="I72">
-        <v>1025</v>
+        <v>0</v>
       </c>
       <c r="J72">
-        <v>5958</v>
+        <v>28015</v>
       </c>
       <c r="K72">
-        <v>1898</v>
+        <v>10</v>
       </c>
       <c r="L72">
-        <v>3560</v>
+        <v>28005</v>
       </c>
       <c r="M72">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="N72">
-        <v>0.14044943820224701</v>
+        <v>0</v>
       </c>
       <c r="O72">
-        <v>1539</v>
+        <v>28015</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>67</v>
       </c>
       <c r="B73" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C73" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="D73">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="E73">
-        <v>4403</v>
+        <v>27825</v>
       </c>
       <c r="F73">
-        <v>0</v>
+        <v>16646</v>
       </c>
       <c r="G73">
-        <v>0</v>
+        <v>24845</v>
       </c>
       <c r="H73">
-        <v>0</v>
+        <v>2980</v>
       </c>
       <c r="I73">
-        <v>1034</v>
+        <v>0</v>
       </c>
       <c r="J73">
-        <v>5937</v>
+        <v>27825</v>
       </c>
       <c r="K73">
-        <v>1884</v>
+        <v>12</v>
       </c>
       <c r="L73">
-        <v>3565</v>
+        <v>27813</v>
       </c>
       <c r="M73">
-        <v>488</v>
+        <v>0</v>
       </c>
       <c r="N73">
-        <v>0.136886395511921</v>
+        <v>0</v>
       </c>
       <c r="O73">
-        <v>1534</v>
+        <v>27825</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B74" t="s">
         <v>54</v>
       </c>
       <c r="C74" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
-        <v>25650</v>
+        <v>26630</v>
       </c>
       <c r="F74">
-        <v>17426</v>
+        <v>16896</v>
       </c>
       <c r="G74">
-        <v>24770</v>
+        <v>23660</v>
       </c>
       <c r="H74">
-        <v>880</v>
+        <v>2970</v>
       </c>
       <c r="I74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J74">
-        <v>25651</v>
+        <v>26630</v>
       </c>
       <c r="K74">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="L74">
-        <v>25645</v>
+        <v>26619</v>
       </c>
       <c r="M74">
         <v>0</v>
       </c>
       <c r="N74">
         <v>0</v>
       </c>
       <c r="O74">
-        <v>25651</v>
+        <v>26630</v>
       </c>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B75" t="s">
         <v>54</v>
       </c>
       <c r="C75" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
-        <v>25857</v>
+        <v>27685</v>
       </c>
       <c r="F75">
-        <v>17430</v>
+        <v>17065</v>
       </c>
       <c r="G75">
-        <v>22726</v>
+        <v>24700</v>
       </c>
       <c r="H75">
-        <v>3131</v>
+        <v>2985</v>
       </c>
       <c r="I75">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J75">
-        <v>25859</v>
+        <v>27685</v>
       </c>
       <c r="K75">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L75">
-        <v>25851</v>
+        <v>27674</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
       <c r="O75">
-        <v>25859</v>
+        <v>27685</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B76" t="s">
         <v>54</v>
       </c>
       <c r="C76" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
-        <v>26766</v>
+        <v>27990</v>
       </c>
       <c r="F76">
-        <v>16262</v>
+        <v>17300</v>
       </c>
       <c r="G76">
-        <v>23624</v>
+        <v>25000</v>
       </c>
       <c r="H76">
-        <v>3142</v>
+        <v>2990</v>
       </c>
       <c r="I76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J76">
-        <v>26767</v>
+        <v>27990</v>
       </c>
       <c r="K76">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L76">
-        <v>26760</v>
+        <v>27979</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76">
-        <v>26767</v>
+        <v>27990</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B77" t="s">
         <v>54</v>
       </c>
       <c r="C77" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
-        <v>26745</v>
+        <v>28700</v>
       </c>
       <c r="F77">
-        <v>16300</v>
+        <v>17000</v>
       </c>
       <c r="G77">
-        <v>23745</v>
+        <v>25600</v>
       </c>
       <c r="H77">
-        <v>3000</v>
+        <v>3100</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
-        <v>26745</v>
+        <v>28700</v>
       </c>
       <c r="K77">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L77">
-        <v>26739</v>
+        <v>28690</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
       <c r="N77">
         <v>0</v>
       </c>
       <c r="O77">
-        <v>26745</v>
+        <v>28700</v>
       </c>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B78" t="s">
         <v>54</v>
       </c>
       <c r="C78" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
-        <v>27292</v>
+        <v>29350</v>
       </c>
       <c r="F78">
-        <v>16500</v>
+        <v>16800</v>
       </c>
       <c r="G78">
-        <v>24262</v>
+        <v>26200</v>
       </c>
       <c r="H78">
-        <v>3030</v>
+        <v>3150</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
-        <v>27292</v>
+        <v>29350</v>
       </c>
       <c r="K78">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L78">
-        <v>27283</v>
+        <v>29340</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
       <c r="N78">
         <v>0</v>
       </c>
       <c r="O78">
-        <v>27292</v>
+        <v>29350</v>
       </c>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B79" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C79" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
-        <v>28015</v>
+        <v>595997</v>
       </c>
       <c r="F79">
-        <v>16400</v>
+        <v>139500</v>
       </c>
       <c r="G79">
-        <v>24965</v>
+        <v>500007</v>
       </c>
       <c r="H79">
-        <v>3050</v>
+        <v>95990</v>
       </c>
       <c r="I79">
-        <v>0</v>
+        <v>2026</v>
       </c>
       <c r="J79">
-        <v>28015</v>
+        <v>598023</v>
       </c>
       <c r="K79">
-        <v>10</v>
+        <v>2728</v>
       </c>
       <c r="L79">
-        <v>28005</v>
+        <v>595295</v>
       </c>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79">
-        <v>28015</v>
+        <v>598023</v>
       </c>
     </row>
     <row r="80" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B80" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C80" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
-        <v>27825</v>
+        <v>613012</v>
       </c>
       <c r="F80">
-        <v>16646</v>
+        <v>137498</v>
       </c>
       <c r="G80">
-        <v>24845</v>
+        <v>511533</v>
       </c>
       <c r="H80">
-        <v>2980</v>
+        <v>101479</v>
       </c>
       <c r="I80">
-        <v>0</v>
+        <v>2273</v>
       </c>
       <c r="J80">
-        <v>27825</v>
+        <v>615285</v>
       </c>
       <c r="K80">
-        <v>12</v>
+        <v>2939</v>
       </c>
       <c r="L80">
-        <v>27813</v>
+        <v>612346</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80">
-        <v>27825</v>
+        <v>615285</v>
       </c>
     </row>
     <row r="81" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B81" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C81" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
-        <v>26630</v>
+        <v>629426</v>
       </c>
       <c r="F81">
-        <v>16896</v>
+        <v>134773</v>
       </c>
       <c r="G81">
-        <v>23660</v>
+        <v>522528</v>
       </c>
       <c r="H81">
-        <v>2970</v>
+        <v>106898</v>
       </c>
       <c r="I81">
-        <v>0</v>
+        <v>2358</v>
       </c>
       <c r="J81">
-        <v>26630</v>
+        <v>631784</v>
       </c>
       <c r="K81">
-        <v>11</v>
+        <v>2976</v>
       </c>
       <c r="L81">
-        <v>26619</v>
+        <v>628808</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
       <c r="N81">
         <v>0</v>
       </c>
       <c r="O81">
-        <v>26630</v>
+        <v>631784</v>
       </c>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B82" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C82" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
-        <v>27685</v>
+        <v>635111</v>
       </c>
       <c r="F82">
-        <v>17065</v>
+        <v>136082</v>
       </c>
       <c r="G82">
-        <v>24700</v>
+        <v>527630</v>
       </c>
       <c r="H82">
-        <v>2985</v>
+        <v>107481</v>
       </c>
       <c r="I82">
-        <v>0</v>
+        <v>2481</v>
       </c>
       <c r="J82">
-        <v>27685</v>
+        <v>637592</v>
       </c>
       <c r="K82">
-        <v>11</v>
+        <v>3214</v>
       </c>
       <c r="L82">
-        <v>27674</v>
+        <v>634378</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82">
-        <v>27685</v>
+        <v>637592</v>
       </c>
     </row>
     <row r="83" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B83" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C83" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
-        <v>27990</v>
+        <v>649436</v>
       </c>
       <c r="F83">
-        <v>17300</v>
+        <v>137348</v>
       </c>
       <c r="G83">
-        <v>25000</v>
+        <v>539558</v>
       </c>
       <c r="H83">
-        <v>2990</v>
+        <v>109878</v>
       </c>
       <c r="I83">
-        <v>0</v>
+        <v>2625</v>
       </c>
       <c r="J83">
-        <v>27990</v>
+        <v>652061</v>
       </c>
       <c r="K83">
-        <v>11</v>
+        <v>3325</v>
       </c>
       <c r="L83">
-        <v>27979</v>
+        <v>648736</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
       <c r="O83">
-        <v>27990</v>
+        <v>652061</v>
       </c>
     </row>
     <row r="84" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B84" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C84" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
-        <v>28700</v>
+        <v>657054</v>
       </c>
       <c r="F84">
-        <v>17000</v>
+        <v>138787</v>
       </c>
       <c r="G84">
-        <v>25600</v>
+        <v>545385</v>
       </c>
       <c r="H84">
-        <v>3100</v>
+        <v>111669</v>
       </c>
       <c r="I84">
-        <v>0</v>
+        <v>2803</v>
       </c>
       <c r="J84">
-        <v>28700</v>
+        <v>659857</v>
       </c>
       <c r="K84">
-        <v>10</v>
+        <v>3535</v>
       </c>
       <c r="L84">
-        <v>28690</v>
+        <v>656322</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84">
-        <v>28700</v>
+        <v>659857</v>
       </c>
     </row>
     <row r="85" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B85" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C85" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
-        <v>29350</v>
+        <v>659989</v>
       </c>
       <c r="F85">
-        <v>16800</v>
+        <v>140129</v>
       </c>
       <c r="G85">
-        <v>26200</v>
+        <v>545702</v>
       </c>
       <c r="H85">
-        <v>3150</v>
+        <v>114287</v>
       </c>
       <c r="I85">
-        <v>0</v>
+        <v>2570</v>
       </c>
       <c r="J85">
-        <v>29350</v>
+        <v>662559</v>
       </c>
       <c r="K85">
-        <v>10</v>
+        <v>3227</v>
       </c>
       <c r="L85">
-        <v>29340</v>
+        <v>659332</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85">
-        <v>29350</v>
+        <v>662559</v>
       </c>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B86" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C86" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
-        <v>585047</v>
+        <v>669306</v>
       </c>
       <c r="F86">
-        <v>139714</v>
+        <v>141342</v>
       </c>
       <c r="G86">
-        <v>495985</v>
+        <v>552696</v>
       </c>
       <c r="H86">
-        <v>89062</v>
+        <v>116610</v>
       </c>
       <c r="I86">
-        <v>1047</v>
+        <v>2420</v>
       </c>
       <c r="J86">
-        <v>586094</v>
+        <v>671726</v>
       </c>
       <c r="K86">
-        <v>1531</v>
+        <v>2943</v>
       </c>
       <c r="L86">
-        <v>584563</v>
+        <v>668783</v>
       </c>
       <c r="M86">
         <v>0</v>
       </c>
       <c r="N86">
         <v>0</v>
       </c>
       <c r="O86">
-        <v>586094</v>
+        <v>671726</v>
       </c>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B87" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C87" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
-        <v>595997</v>
+        <v>673842</v>
       </c>
       <c r="F87">
-        <v>139500</v>
+        <v>141517</v>
       </c>
       <c r="G87">
-        <v>500007</v>
+        <v>554660</v>
       </c>
       <c r="H87">
-        <v>95990</v>
+        <v>119182</v>
       </c>
       <c r="I87">
-        <v>2026</v>
+        <v>2432</v>
       </c>
       <c r="J87">
-        <v>598023</v>
+        <v>676274</v>
       </c>
       <c r="K87">
-        <v>2728</v>
+        <v>2887</v>
       </c>
       <c r="L87">
-        <v>595295</v>
+        <v>673387</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
       <c r="O87">
-        <v>598023</v>
+        <v>676274</v>
       </c>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B88" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C88" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
-        <v>613012</v>
+        <v>683116</v>
       </c>
       <c r="F88">
-        <v>137498</v>
+        <v>140965</v>
       </c>
       <c r="G88">
-        <v>511533</v>
+        <v>561269</v>
       </c>
       <c r="H88">
-        <v>101479</v>
+        <v>121847</v>
       </c>
       <c r="I88">
-        <v>2273</v>
+        <v>2312</v>
       </c>
       <c r="J88">
-        <v>615285</v>
+        <v>685428</v>
       </c>
       <c r="K88">
-        <v>2939</v>
+        <v>2833</v>
       </c>
       <c r="L88">
-        <v>612346</v>
+        <v>682595</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
       <c r="O88">
-        <v>615285</v>
+        <v>685428</v>
       </c>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B89" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C89" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
-        <v>629426</v>
+        <v>690017</v>
       </c>
       <c r="F89">
-        <v>134773</v>
+        <v>139172</v>
       </c>
       <c r="G89">
-        <v>522528</v>
+        <v>565433</v>
       </c>
       <c r="H89">
-        <v>106898</v>
+        <v>124584</v>
       </c>
       <c r="I89">
-        <v>2358</v>
+        <v>2318</v>
       </c>
       <c r="J89">
-        <v>631784</v>
+        <v>692335</v>
       </c>
       <c r="K89">
-        <v>2976</v>
+        <v>2768</v>
       </c>
       <c r="L89">
-        <v>628808</v>
+        <v>689567</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
       <c r="O89">
-        <v>631784</v>
+        <v>692335</v>
       </c>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B90" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C90" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
-        <v>635111</v>
+        <v>153</v>
       </c>
       <c r="F90">
-        <v>136082</v>
+        <v>0</v>
       </c>
       <c r="G90">
-        <v>527630</v>
+        <v>0</v>
       </c>
       <c r="H90">
-        <v>107481</v>
+        <v>0</v>
       </c>
       <c r="I90">
-        <v>2481</v>
+        <v>35</v>
       </c>
       <c r="J90">
-        <v>637592</v>
+        <v>188</v>
       </c>
       <c r="K90">
-        <v>3214</v>
+        <v>0</v>
       </c>
       <c r="L90">
-        <v>634378</v>
+        <v>188</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
       <c r="N90">
         <v>0</v>
       </c>
       <c r="O90">
-        <v>637592</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B91" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C91" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
-        <v>649436</v>
+        <v>158</v>
       </c>
       <c r="F91">
-        <v>137348</v>
+        <v>0</v>
       </c>
       <c r="G91">
-        <v>539558</v>
+        <v>0</v>
       </c>
       <c r="H91">
-        <v>109878</v>
+        <v>0</v>
       </c>
       <c r="I91">
-        <v>2625</v>
+        <v>31</v>
       </c>
       <c r="J91">
-        <v>652061</v>
+        <v>189</v>
       </c>
       <c r="K91">
-        <v>3325</v>
+        <v>0</v>
       </c>
       <c r="L91">
-        <v>648736</v>
+        <v>189</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
       <c r="N91">
         <v>0</v>
       </c>
       <c r="O91">
-        <v>652061</v>
+        <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B92" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C92" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
-        <v>657054</v>
+        <v>155</v>
       </c>
       <c r="F92">
-        <v>138787</v>
+        <v>0</v>
       </c>
       <c r="G92">
-        <v>545385</v>
+        <v>0</v>
       </c>
       <c r="H92">
-        <v>111669</v>
+        <v>0</v>
       </c>
       <c r="I92">
-        <v>2803</v>
+        <v>29</v>
       </c>
       <c r="J92">
-        <v>659857</v>
+        <v>184</v>
       </c>
       <c r="K92">
-        <v>3535</v>
+        <v>0</v>
       </c>
       <c r="L92">
-        <v>656322</v>
+        <v>184</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
       <c r="N92">
         <v>0</v>
       </c>
       <c r="O92">
-        <v>659857</v>
+        <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B93" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C93" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
-        <v>659989</v>
+        <v>158</v>
       </c>
       <c r="F93">
-        <v>140129</v>
+        <v>0</v>
       </c>
       <c r="G93">
-        <v>545702</v>
+        <v>0</v>
       </c>
       <c r="H93">
-        <v>114287</v>
+        <v>0</v>
       </c>
       <c r="I93">
-        <v>2570</v>
+        <v>25</v>
       </c>
       <c r="J93">
-        <v>662559</v>
+        <v>183</v>
       </c>
       <c r="K93">
-        <v>3227</v>
+        <v>0</v>
       </c>
       <c r="L93">
-        <v>659332</v>
+        <v>183</v>
       </c>
       <c r="M93">
         <v>0</v>
       </c>
       <c r="N93">
         <v>0</v>
       </c>
       <c r="O93">
-        <v>662559</v>
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B94" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C94" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
-        <v>669306</v>
+        <v>161</v>
       </c>
       <c r="F94">
-        <v>141342</v>
+        <v>0</v>
       </c>
       <c r="G94">
-        <v>552696</v>
+        <v>0</v>
       </c>
       <c r="H94">
-        <v>116610</v>
+        <v>0</v>
       </c>
       <c r="I94">
-        <v>2420</v>
+        <v>26</v>
       </c>
       <c r="J94">
-        <v>671726</v>
+        <v>187</v>
       </c>
       <c r="K94">
-        <v>2943</v>
+        <v>0</v>
       </c>
       <c r="L94">
-        <v>668783</v>
+        <v>187</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
       <c r="N94">
         <v>0</v>
       </c>
       <c r="O94">
-        <v>671726</v>
+        <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C95" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
-        <v>673842</v>
+        <v>164</v>
       </c>
       <c r="F95">
-        <v>141517</v>
+        <v>0</v>
       </c>
       <c r="G95">
-        <v>554660</v>
+        <v>0</v>
       </c>
       <c r="H95">
-        <v>119182</v>
+        <v>0</v>
       </c>
       <c r="I95">
-        <v>2432</v>
+        <v>24</v>
       </c>
       <c r="J95">
-        <v>676274</v>
+        <v>188</v>
       </c>
       <c r="K95">
-        <v>2887</v>
+        <v>0</v>
       </c>
       <c r="L95">
-        <v>673387</v>
+        <v>188</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
       <c r="N95">
         <v>0</v>
       </c>
       <c r="O95">
-        <v>676274</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B96" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C96" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
-        <v>683116</v>
+        <v>157</v>
       </c>
       <c r="F96">
-        <v>140965</v>
+        <v>0</v>
       </c>
       <c r="G96">
-        <v>561269</v>
+        <v>0</v>
       </c>
       <c r="H96">
-        <v>121847</v>
+        <v>0</v>
       </c>
       <c r="I96">
-        <v>2312</v>
+        <v>25</v>
       </c>
       <c r="J96">
-        <v>685428</v>
+        <v>182</v>
       </c>
       <c r="K96">
-        <v>2833</v>
+        <v>0</v>
       </c>
       <c r="L96">
-        <v>682595</v>
+        <v>182</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
       <c r="N96">
         <v>0</v>
       </c>
       <c r="O96">
-        <v>685428</v>
+        <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B97" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="C97" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
-        <v>690017</v>
+        <v>162</v>
       </c>
       <c r="F97">
-        <v>139172</v>
+        <v>0</v>
       </c>
       <c r="G97">
-        <v>565433</v>
+        <v>0</v>
       </c>
       <c r="H97">
-        <v>124584</v>
+        <v>0</v>
       </c>
       <c r="I97">
-        <v>2318</v>
+        <v>34</v>
       </c>
       <c r="J97">
-        <v>692335</v>
+        <v>196</v>
       </c>
       <c r="K97">
-        <v>2768</v>
+        <v>0</v>
       </c>
       <c r="L97">
-        <v>689567</v>
+        <v>196</v>
       </c>
       <c r="M97">
         <v>0</v>
       </c>
       <c r="N97">
         <v>0</v>
       </c>
       <c r="O97">
-        <v>692335</v>
+        <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B98" t="s">
         <v>54</v>
       </c>
       <c r="C98" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J98">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="M98">
         <v>0</v>
       </c>
       <c r="N98">
         <v>0</v>
       </c>
       <c r="O98">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B99" t="s">
         <v>54</v>
       </c>
       <c r="C99" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="J99">
-        <v>188</v>
+        <v>213</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
-        <v>188</v>
+        <v>213</v>
       </c>
       <c r="M99">
         <v>0</v>
       </c>
       <c r="N99">
         <v>0</v>
       </c>
       <c r="O99">
-        <v>35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B100" t="s">
         <v>54</v>
       </c>
       <c r="C100" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="J100">
-        <v>189</v>
+        <v>215</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
-        <v>189</v>
+        <v>215</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
       <c r="N100">
         <v>0</v>
       </c>
       <c r="O100">
-        <v>31</v>
+        <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B101" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C101" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D101">
-        <v>0</v>
+        <v>586</v>
       </c>
       <c r="E101">
-        <v>155</v>
+        <v>4675</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101">
-        <v>29</v>
+        <v>1309</v>
       </c>
       <c r="J101">
-        <v>184</v>
+        <v>6570</v>
       </c>
       <c r="K101">
-        <v>0</v>
+        <v>2061</v>
       </c>
       <c r="L101">
-        <v>184</v>
+        <v>3571</v>
       </c>
       <c r="M101">
-        <v>0</v>
+        <v>938</v>
       </c>
       <c r="N101">
-        <v>0</v>
+        <v>0.26267152058247001</v>
       </c>
       <c r="O101">
-        <v>29</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="102" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B102" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C102" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D102">
-        <v>0</v>
+        <v>938</v>
       </c>
       <c r="E102">
-        <v>158</v>
+        <v>4650</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102">
-        <v>25</v>
+        <v>1427</v>
       </c>
       <c r="J102">
-        <v>183</v>
+        <v>7015</v>
       </c>
       <c r="K102">
-        <v>0</v>
+        <v>2287</v>
       </c>
       <c r="L102">
-        <v>183</v>
+        <v>3778</v>
       </c>
       <c r="M102">
-        <v>0</v>
+        <v>950</v>
       </c>
       <c r="N102">
-        <v>0</v>
+        <v>0.25145579671784002</v>
       </c>
       <c r="O102">
-        <v>25</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="103" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B103" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C103" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D103">
-        <v>0</v>
+        <v>950</v>
       </c>
       <c r="E103">
-        <v>161</v>
+        <v>4661</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103">
-        <v>26</v>
+        <v>1462</v>
       </c>
       <c r="J103">
-        <v>187</v>
+        <v>7073</v>
       </c>
       <c r="K103">
-        <v>0</v>
+        <v>2449</v>
       </c>
       <c r="L103">
-        <v>187</v>
+        <v>3856</v>
       </c>
       <c r="M103">
-        <v>0</v>
+        <v>768</v>
       </c>
       <c r="N103">
-        <v>0</v>
+        <v>0.19917012448132801</v>
       </c>
       <c r="O103">
-        <v>26</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="104" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B104" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C104" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D104">
-        <v>0</v>
+        <v>768</v>
       </c>
       <c r="E104">
-        <v>164</v>
+        <v>4653</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104">
-        <v>24</v>
+        <v>1517</v>
       </c>
       <c r="J104">
-        <v>188</v>
+        <v>6938</v>
       </c>
       <c r="K104">
-        <v>0</v>
+        <v>2520</v>
       </c>
       <c r="L104">
-        <v>188</v>
+        <v>3822</v>
       </c>
       <c r="M104">
-        <v>0</v>
+        <v>596</v>
       </c>
       <c r="N104">
-        <v>0</v>
+        <v>0.155939298796442</v>
       </c>
       <c r="O104">
-        <v>24</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="105" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C105" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D105">
-        <v>0</v>
+        <v>596</v>
       </c>
       <c r="E105">
-        <v>157</v>
+        <v>4835</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105">
-        <v>25</v>
+        <v>1435</v>
       </c>
       <c r="J105">
-        <v>182</v>
+        <v>6866</v>
       </c>
       <c r="K105">
-        <v>0</v>
+        <v>2416</v>
       </c>
       <c r="L105">
-        <v>182</v>
+        <v>3837</v>
       </c>
       <c r="M105">
-        <v>0</v>
+        <v>613</v>
       </c>
       <c r="N105">
-        <v>0</v>
+        <v>0.159760229345843</v>
       </c>
       <c r="O105">
-        <v>25</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B106" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C106" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D106">
-        <v>0</v>
+        <v>613</v>
       </c>
       <c r="E106">
-        <v>162</v>
+        <v>4781</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="J106">
-        <v>196</v>
+        <v>6896</v>
       </c>
       <c r="K106">
-        <v>0</v>
+        <v>2433</v>
       </c>
       <c r="L106">
-        <v>196</v>
+        <v>3935</v>
       </c>
       <c r="M106">
-        <v>0</v>
+        <v>528</v>
       </c>
       <c r="N106">
-        <v>0</v>
+        <v>0.13418043202033</v>
       </c>
       <c r="O106">
-        <v>34</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B107" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C107" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D107">
-        <v>0</v>
+        <v>528</v>
       </c>
       <c r="E107">
-        <v>162</v>
+        <v>4813</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107">
-        <v>40</v>
+        <v>1485</v>
       </c>
       <c r="J107">
-        <v>202</v>
+        <v>6826</v>
       </c>
       <c r="K107">
-        <v>0</v>
+        <v>2354</v>
       </c>
       <c r="L107">
-        <v>202</v>
+        <v>3955</v>
       </c>
       <c r="M107">
-        <v>0</v>
+        <v>517</v>
       </c>
       <c r="N107">
-        <v>0</v>
+        <v>0.130720606826802</v>
       </c>
       <c r="O107">
-        <v>40</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B108" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C108" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="D108">
-        <v>0</v>
+        <v>517</v>
       </c>
       <c r="E108">
-        <v>165</v>
+        <v>4810</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108">
-        <v>48</v>
+        <v>1406</v>
       </c>
       <c r="J108">
-        <v>213</v>
+        <v>6733</v>
       </c>
       <c r="K108">
-        <v>0</v>
+        <v>2460</v>
       </c>
       <c r="L108">
-        <v>213</v>
+        <v>3894</v>
       </c>
       <c r="M108">
-        <v>0</v>
+        <v>379</v>
       </c>
       <c r="N108">
-        <v>0</v>
+        <v>9.7329224447868498E-2</v>
       </c>
       <c r="O108">
-        <v>48</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B109" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C109" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="D109">
-        <v>0</v>
+        <v>379</v>
       </c>
       <c r="E109">
-        <v>167</v>
+        <v>4844</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109">
-        <v>48</v>
+        <v>1377</v>
       </c>
       <c r="J109">
-        <v>215</v>
+        <v>6600</v>
       </c>
       <c r="K109">
-        <v>0</v>
+        <v>2344</v>
       </c>
       <c r="L109">
-        <v>215</v>
+        <v>3872</v>
       </c>
       <c r="M109">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="N109">
-        <v>0</v>
+        <v>9.9173553719008295E-2</v>
       </c>
       <c r="O109">
-        <v>48</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="110" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B110" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C110" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="D110">
-        <v>506</v>
+        <v>384</v>
       </c>
       <c r="E110">
-        <v>4765</v>
+        <v>4780</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110">
-        <v>1156</v>
+        <v>1354</v>
       </c>
       <c r="J110">
-        <v>6427</v>
+        <v>6518</v>
       </c>
       <c r="K110">
-        <v>2082</v>
+        <v>2312</v>
       </c>
       <c r="L110">
-        <v>3759</v>
+        <v>3777</v>
       </c>
       <c r="M110">
-        <v>586</v>
+        <v>429</v>
       </c>
       <c r="N110">
-        <v>0.155892524607608</v>
+        <v>0.113582208101668</v>
       </c>
       <c r="O110">
-        <v>1662</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="111" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B111" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C111" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="D111">
-        <v>586</v>
+        <v>429</v>
       </c>
       <c r="E111">
-        <v>4675</v>
+        <v>4849</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111">
-        <v>1309</v>
+        <v>1374</v>
       </c>
       <c r="J111">
-        <v>6570</v>
+        <v>6652</v>
       </c>
       <c r="K111">
-        <v>2061</v>
+        <v>2319</v>
       </c>
       <c r="L111">
-        <v>3571</v>
+        <v>3896</v>
       </c>
       <c r="M111">
-        <v>938</v>
+        <v>437</v>
       </c>
       <c r="N111">
-        <v>0.26267152058247001</v>
+        <v>0.112166324435318</v>
       </c>
       <c r="O111">
-        <v>1895</v>
-[...468 lines deleted...]
-      <c r="O121">
         <v>1803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A0654C7-A5D8-42EC-9682-300F7C8D1C36}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="I32" sqref="I32"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.7109375" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9D41F14-E647-41EB-A5C4-4C40D33E7821}">
   <dimension ref="A1:I28"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="77.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="D3" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="E3" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="F3" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="G3" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="H3" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="I3" s="15" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="80"/>
       <c r="B4" s="80"/>
       <c r="C4" s="80"/>
       <c r="D4" s="80"/>
       <c r="E4" s="80"/>
       <c r="F4" s="80"/>
       <c r="G4" s="80"/>
       <c r="H4" s="80"/>
       <c r="I4" s="80"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="34" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B6" s="30"/>
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B7" s="23">
         <v>137498</v>
       </c>
       <c r="C7" s="23">
         <v>511533</v>
       </c>
       <c r="D7" s="23">
         <v>101479</v>
       </c>
       <c r="E7" s="23">
         <v>613012</v>
       </c>
       <c r="F7" s="23">
         <v>2273</v>
       </c>
       <c r="G7" s="23">
         <v>615285</v>
       </c>
       <c r="H7" s="23">
         <v>2939</v>
       </c>
       <c r="I7" s="24">
         <v>612346</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B8" s="23">
         <v>134773</v>
       </c>
       <c r="C8" s="23">
         <v>522528</v>
       </c>
       <c r="D8" s="23">
         <v>106898</v>
       </c>
       <c r="E8" s="23">
         <v>629426</v>
       </c>
       <c r="F8" s="23">
         <v>2358</v>
       </c>
       <c r="G8" s="23">
         <v>631784</v>
       </c>
       <c r="H8" s="23">
         <v>2976</v>
       </c>
       <c r="I8" s="24">
         <v>628808</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B9" s="23">
         <v>136082</v>
       </c>
       <c r="C9" s="23">
         <v>527630</v>
       </c>
       <c r="D9" s="23">
         <v>107481</v>
       </c>
       <c r="E9" s="23">
         <v>635111</v>
       </c>
       <c r="F9" s="23">
         <v>2481</v>
       </c>
       <c r="G9" s="23">
         <v>637592</v>
       </c>
       <c r="H9" s="23">
         <v>3214</v>
       </c>
       <c r="I9" s="24">
         <v>634378</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B10" s="23">
         <v>137348</v>
       </c>
       <c r="C10" s="23">
         <v>539558</v>
       </c>
       <c r="D10" s="23">
         <v>109878</v>
       </c>
       <c r="E10" s="23">
         <v>649436</v>
       </c>
       <c r="F10" s="23">
         <v>2625</v>
       </c>
       <c r="G10" s="23">
         <v>652061</v>
       </c>
       <c r="H10" s="23">
         <v>3325</v>
       </c>
       <c r="I10" s="24">
         <v>648736</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B11" s="23">
         <v>138787</v>
       </c>
       <c r="C11" s="23">
         <v>545385</v>
       </c>
       <c r="D11" s="23">
         <v>111669</v>
       </c>
       <c r="E11" s="23">
         <v>657054</v>
       </c>
       <c r="F11" s="23">
         <v>2803</v>
       </c>
       <c r="G11" s="23">
         <v>659857</v>
       </c>
       <c r="H11" s="23">
         <v>3535</v>
       </c>
       <c r="I11" s="24">
         <v>656322</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B12" s="23">
         <v>140129</v>
       </c>
       <c r="C12" s="23">
         <v>545702</v>
       </c>
       <c r="D12" s="23">
         <v>114287</v>
       </c>
       <c r="E12" s="23">
         <v>659989</v>
       </c>
       <c r="F12" s="23">
         <v>2570</v>
       </c>
       <c r="G12" s="23">
         <v>662559</v>
       </c>
       <c r="H12" s="23">
         <v>3227</v>
       </c>
       <c r="I12" s="24">
         <v>659332</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B13" s="23">
         <v>141342</v>
       </c>
       <c r="C13" s="23">
         <v>552696</v>
       </c>
       <c r="D13" s="23">
         <v>116610</v>
       </c>
       <c r="E13" s="23">
         <v>669306</v>
       </c>
       <c r="F13" s="23">
         <v>2420</v>
       </c>
       <c r="G13" s="23">
         <v>671726</v>
       </c>
       <c r="H13" s="23">
         <v>2943</v>
       </c>
       <c r="I13" s="24">
         <v>668783</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B14" s="23">
         <v>141517</v>
       </c>
       <c r="C14" s="23">
         <v>554660</v>
       </c>
       <c r="D14" s="23">
         <v>119182</v>
       </c>
       <c r="E14" s="23">
         <v>673842</v>
       </c>
       <c r="F14" s="23">
         <v>2432</v>
       </c>
       <c r="G14" s="23">
         <v>676274</v>
       </c>
       <c r="H14" s="23">
         <v>2887</v>
       </c>
       <c r="I14" s="24">
         <v>673387</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B15" s="23">
         <v>140965</v>
       </c>
       <c r="C15" s="23">
         <v>561269</v>
       </c>
       <c r="D15" s="23">
         <v>121847</v>
       </c>
       <c r="E15" s="23">
         <v>683116</v>
       </c>
       <c r="F15" s="23">
         <v>2312</v>
       </c>
       <c r="G15" s="23">
         <v>685428</v>
       </c>
       <c r="H15" s="23">
         <v>2833</v>
       </c>
       <c r="I15" s="24">
         <v>682595</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B16" s="26">
         <v>139172</v>
       </c>
       <c r="C16" s="26">
         <v>565433</v>
       </c>
       <c r="D16" s="26">
         <v>124584</v>
       </c>
       <c r="E16" s="26">
         <v>690017</v>
       </c>
       <c r="F16" s="26">
         <v>2318</v>
       </c>
       <c r="G16" s="26">
         <v>692335</v>
       </c>
       <c r="H16" s="26">
         <v>2768</v>
       </c>
       <c r="I16" s="27">
         <v>689567</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B18" s="23">
         <v>16262</v>
       </c>
       <c r="C18" s="23">
         <v>23624</v>
       </c>
       <c r="D18" s="23">
         <v>3142</v>
       </c>
       <c r="E18" s="23">
         <v>26766</v>
       </c>
       <c r="F18" s="23">
         <v>1</v>
       </c>
       <c r="G18" s="23">
         <v>26767</v>
       </c>
       <c r="H18" s="23">
         <v>7</v>
       </c>
       <c r="I18" s="24">
         <v>26760</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B19" s="23">
         <v>16300</v>
       </c>
       <c r="C19" s="23">
         <v>23745</v>
       </c>
       <c r="D19" s="23">
         <v>3000</v>
       </c>
       <c r="E19" s="23">
         <v>26745</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="23">
         <v>26745</v>
       </c>
       <c r="H19" s="23">
         <v>6</v>
       </c>
       <c r="I19" s="24">
         <v>26739</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B20" s="23">
         <v>16500</v>
       </c>
       <c r="C20" s="23">
         <v>24262</v>
       </c>
       <c r="D20" s="23">
         <v>3030</v>
       </c>
       <c r="E20" s="23">
         <v>27292</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="23">
         <v>27292</v>
       </c>
       <c r="H20" s="23">
         <v>9</v>
       </c>
       <c r="I20" s="24">
         <v>27283</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B21" s="23">
         <v>16400</v>
       </c>
       <c r="C21" s="23">
         <v>24965</v>
       </c>
       <c r="D21" s="23">
         <v>3050</v>
       </c>
       <c r="E21" s="23">
         <v>28015</v>
       </c>
       <c r="F21" s="23">
         <v>0</v>
       </c>
       <c r="G21" s="23">
         <v>28015</v>
       </c>
       <c r="H21" s="23">
         <v>10</v>
       </c>
       <c r="I21" s="24">
         <v>28005</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B22" s="23">
         <v>16646</v>
       </c>
       <c r="C22" s="23">
         <v>24845</v>
       </c>
       <c r="D22" s="23">
         <v>2980</v>
       </c>
       <c r="E22" s="23">
         <v>27825</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
       <c r="G22" s="23">
         <v>27825</v>
       </c>
       <c r="H22" s="23">
         <v>12</v>
       </c>
       <c r="I22" s="24">
         <v>27813</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B23" s="23">
         <v>16896</v>
       </c>
       <c r="C23" s="23">
         <v>23660</v>
       </c>
       <c r="D23" s="23">
         <v>2970</v>
       </c>
       <c r="E23" s="23">
         <v>26630</v>
       </c>
       <c r="F23" s="23">
         <v>0</v>
       </c>
       <c r="G23" s="23">
         <v>26630</v>
       </c>
       <c r="H23" s="23">
         <v>11</v>
       </c>
       <c r="I23" s="24">
         <v>26619</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B24" s="23">
         <v>17065</v>
       </c>
       <c r="C24" s="23">
         <v>24700</v>
       </c>
       <c r="D24" s="23">
         <v>2985</v>
       </c>
       <c r="E24" s="23">
         <v>27685</v>
       </c>
       <c r="F24" s="23">
         <v>0</v>
       </c>
       <c r="G24" s="23">
         <v>27685</v>
       </c>
       <c r="H24" s="23">
         <v>11</v>
       </c>
       <c r="I24" s="24">
         <v>27674</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B25" s="23">
         <v>17300</v>
       </c>
       <c r="C25" s="23">
         <v>25000</v>
       </c>
       <c r="D25" s="23">
         <v>2990</v>
       </c>
       <c r="E25" s="23">
         <v>27990</v>
       </c>
       <c r="F25" s="23">
         <v>0</v>
       </c>
       <c r="G25" s="23">
         <v>27990</v>
       </c>
       <c r="H25" s="23">
         <v>11</v>
       </c>
       <c r="I25" s="24">
         <v>27979</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B26" s="23">
         <v>17000</v>
       </c>
       <c r="C26" s="23">
         <v>25600</v>
       </c>
       <c r="D26" s="23">
         <v>3100</v>
       </c>
       <c r="E26" s="23">
         <v>28700</v>
       </c>
       <c r="F26" s="23">
         <v>0</v>
       </c>
       <c r="G26" s="23">
         <v>28700</v>
       </c>
       <c r="H26" s="23">
         <v>10</v>
       </c>
       <c r="I26" s="24">
         <v>28690</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B27" s="26">
         <v>16800</v>
       </c>
       <c r="C27" s="26">
         <v>26200</v>
       </c>
       <c r="D27" s="26">
         <v>3150</v>
       </c>
       <c r="E27" s="26">
         <v>29350</v>
       </c>
       <c r="F27" s="26">
         <v>0</v>
       </c>
       <c r="G27" s="26">
         <v>29350</v>
       </c>
       <c r="H27" s="26">
         <v>10</v>
       </c>
       <c r="I27" s="27">
         <v>29340</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="75" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="1.1811023622047245" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="115" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B46DC3CE-AAEC-4554-9EEA-79F5B707EEBF}">
   <dimension ref="A1:H96"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A72" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A72" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="C3" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="D3" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="E3" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="F3" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="G3" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="H3" s="15" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="34" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23">
         <v>20390</v>
       </c>
       <c r="D6" s="23">
         <v>1938</v>
       </c>
       <c r="E6" s="23">
         <v>23155</v>
       </c>
       <c r="F6" s="23">
         <v>2589</v>
       </c>
       <c r="G6" s="23">
         <v>19690</v>
       </c>
       <c r="H6" s="24"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23">
         <v>20656</v>
       </c>
       <c r="D7" s="23">
         <v>1998</v>
       </c>
       <c r="E7" s="23">
         <v>23530</v>
       </c>
       <c r="F7" s="23">
         <v>2643</v>
       </c>
       <c r="G7" s="23">
         <v>19958</v>
       </c>
       <c r="H7" s="24"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23">
         <v>21129</v>
       </c>
       <c r="D8" s="23">
         <v>2095</v>
       </c>
       <c r="E8" s="23">
         <v>24153</v>
       </c>
       <c r="F8" s="23">
         <v>2766</v>
       </c>
       <c r="G8" s="23">
         <v>20464</v>
       </c>
       <c r="H8" s="24"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23">
         <v>21525</v>
       </c>
       <c r="D9" s="23">
         <v>2139</v>
       </c>
       <c r="E9" s="23">
         <v>24587</v>
       </c>
       <c r="F9" s="23">
         <v>2833</v>
       </c>
       <c r="G9" s="23">
         <v>20768</v>
       </c>
       <c r="H9" s="24"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23">
         <v>21934</v>
       </c>
       <c r="D10" s="23">
         <v>2159</v>
       </c>
       <c r="E10" s="23">
         <v>25079</v>
       </c>
       <c r="F10" s="23">
         <v>2905</v>
       </c>
       <c r="G10" s="23">
         <v>21166</v>
       </c>
       <c r="H10" s="24"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23">
         <v>22016</v>
       </c>
       <c r="D11" s="23">
         <v>2111</v>
       </c>
       <c r="E11" s="23">
         <v>25135</v>
       </c>
       <c r="F11" s="23">
         <v>2896</v>
       </c>
       <c r="G11" s="23">
         <v>21183</v>
       </c>
       <c r="H11" s="24"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23">
         <v>22335</v>
       </c>
       <c r="D12" s="23">
         <v>2184</v>
       </c>
       <c r="E12" s="23">
         <v>25575</v>
       </c>
       <c r="F12" s="23">
         <v>2961</v>
       </c>
       <c r="G12" s="23">
         <v>21524</v>
       </c>
       <c r="H12" s="24"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23">
         <v>22620</v>
       </c>
       <c r="D13" s="23">
         <v>2227</v>
       </c>
       <c r="E13" s="23">
         <v>25937</v>
       </c>
       <c r="F13" s="23">
         <v>3125</v>
       </c>
       <c r="G13" s="23">
         <v>21750</v>
       </c>
       <c r="H13" s="24"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23">
         <v>22890</v>
       </c>
       <c r="D14" s="23">
         <v>2313</v>
       </c>
       <c r="E14" s="23">
         <v>26265</v>
       </c>
       <c r="F14" s="23">
         <v>3271</v>
       </c>
       <c r="G14" s="23">
         <v>21922</v>
       </c>
       <c r="H14" s="24"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26">
         <v>23189</v>
       </c>
       <c r="D15" s="26">
         <v>2282</v>
       </c>
       <c r="E15" s="26">
         <v>26543</v>
       </c>
       <c r="F15" s="26">
         <v>3317</v>
       </c>
       <c r="G15" s="26">
         <v>22153</v>
       </c>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="32"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23">
         <v>771</v>
       </c>
       <c r="D17" s="23">
         <v>32</v>
       </c>
       <c r="E17" s="23">
         <v>803</v>
       </c>
       <c r="F17" s="23">
         <v>4</v>
       </c>
       <c r="G17" s="23">
         <v>799</v>
       </c>
       <c r="H17" s="24"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23">
         <v>760</v>
       </c>
       <c r="D18" s="23">
         <v>29</v>
       </c>
       <c r="E18" s="23">
         <v>789</v>
       </c>
       <c r="F18" s="23">
         <v>4</v>
       </c>
       <c r="G18" s="23">
         <v>785</v>
       </c>
       <c r="H18" s="24"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23">
         <v>770</v>
       </c>
       <c r="D19" s="23">
         <v>28</v>
       </c>
       <c r="E19" s="23">
         <v>798</v>
       </c>
       <c r="F19" s="23">
         <v>3</v>
       </c>
       <c r="G19" s="23">
         <v>795</v>
       </c>
       <c r="H19" s="24"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23">
         <v>790</v>
       </c>
       <c r="D20" s="23">
         <v>31</v>
       </c>
       <c r="E20" s="23">
         <v>821</v>
       </c>
       <c r="F20" s="23">
         <v>4</v>
       </c>
       <c r="G20" s="23">
         <v>817</v>
       </c>
       <c r="H20" s="24"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23">
         <v>790</v>
       </c>
       <c r="D21" s="23">
         <v>32</v>
       </c>
       <c r="E21" s="23">
         <v>822</v>
       </c>
       <c r="F21" s="23">
         <v>5</v>
       </c>
       <c r="G21" s="23">
         <v>817</v>
       </c>
       <c r="H21" s="24"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23">
         <v>745</v>
       </c>
       <c r="D22" s="23">
         <v>33</v>
       </c>
       <c r="E22" s="23">
         <v>778</v>
       </c>
       <c r="F22" s="23">
         <v>4</v>
       </c>
       <c r="G22" s="23">
         <v>774</v>
       </c>
       <c r="H22" s="24"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23">
         <v>770</v>
       </c>
       <c r="D23" s="23">
         <v>43</v>
       </c>
       <c r="E23" s="23">
         <v>813</v>
       </c>
       <c r="F23" s="23">
         <v>3</v>
       </c>
       <c r="G23" s="23">
         <v>810</v>
       </c>
       <c r="H23" s="24"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23">
         <v>780</v>
       </c>
       <c r="D24" s="23">
         <v>63</v>
       </c>
       <c r="E24" s="23">
         <v>843</v>
       </c>
       <c r="F24" s="23">
         <v>3</v>
       </c>
       <c r="G24" s="23">
         <v>840</v>
       </c>
       <c r="H24" s="24"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23">
         <v>805</v>
       </c>
       <c r="D25" s="23">
         <v>52</v>
       </c>
       <c r="E25" s="23">
         <v>857</v>
       </c>
       <c r="F25" s="23">
         <v>3</v>
       </c>
       <c r="G25" s="23">
         <v>854</v>
       </c>
       <c r="H25" s="24"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B26" s="26"/>
       <c r="C26" s="26">
         <v>820</v>
       </c>
       <c r="D26" s="26">
         <v>52</v>
       </c>
       <c r="E26" s="26">
         <v>872</v>
       </c>
       <c r="F26" s="26">
         <v>4</v>
       </c>
       <c r="G26" s="26">
         <v>868</v>
       </c>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="30"/>
       <c r="F28" s="30"/>
       <c r="G28" s="30"/>
       <c r="H28" s="30"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B29" s="23">
         <v>314</v>
       </c>
       <c r="C29" s="23">
         <v>10161</v>
       </c>
       <c r="D29" s="23">
         <v>528</v>
       </c>
       <c r="E29" s="23">
         <v>11003</v>
       </c>
       <c r="F29" s="23">
         <v>966</v>
       </c>
       <c r="G29" s="23">
         <v>9703</v>
       </c>
       <c r="H29" s="24">
         <v>334</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B30" s="23">
         <v>334</v>
       </c>
       <c r="C30" s="23">
         <v>10452</v>
       </c>
       <c r="D30" s="23">
         <v>570</v>
       </c>
       <c r="E30" s="23">
         <v>11356</v>
       </c>
       <c r="F30" s="23">
         <v>1048</v>
       </c>
       <c r="G30" s="23">
         <v>9949</v>
       </c>
       <c r="H30" s="24">
         <v>359</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B31" s="23">
         <v>359</v>
       </c>
       <c r="C31" s="23">
         <v>10775</v>
       </c>
       <c r="D31" s="23">
         <v>610</v>
       </c>
       <c r="E31" s="23">
         <v>11744</v>
       </c>
       <c r="F31" s="23">
         <v>1094</v>
       </c>
       <c r="G31" s="23">
         <v>10317</v>
       </c>
       <c r="H31" s="24">
         <v>333</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B32" s="23">
         <v>333</v>
       </c>
       <c r="C32" s="23">
         <v>11153</v>
       </c>
       <c r="D32" s="23">
         <v>611</v>
       </c>
       <c r="E32" s="23">
         <v>12097</v>
       </c>
       <c r="F32" s="23">
         <v>1027</v>
       </c>
       <c r="G32" s="23">
         <v>10680</v>
       </c>
       <c r="H32" s="24">
         <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B33" s="23">
         <v>390</v>
       </c>
       <c r="C33" s="23">
         <v>11252</v>
       </c>
       <c r="D33" s="23">
         <v>572</v>
       </c>
       <c r="E33" s="23">
         <v>12214</v>
       </c>
       <c r="F33" s="23">
         <v>990</v>
       </c>
       <c r="G33" s="23">
         <v>10876</v>
       </c>
       <c r="H33" s="24">
         <v>348</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B34" s="23">
         <v>348</v>
       </c>
       <c r="C34" s="23">
         <v>11403</v>
       </c>
       <c r="D34" s="23">
         <v>584</v>
       </c>
       <c r="E34" s="23">
         <v>12335</v>
       </c>
       <c r="F34" s="23">
         <v>1053</v>
       </c>
       <c r="G34" s="23">
         <v>10962</v>
       </c>
       <c r="H34" s="24">
         <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B35" s="23">
         <v>320</v>
       </c>
       <c r="C35" s="23">
         <v>11744</v>
       </c>
       <c r="D35" s="23">
         <v>570</v>
       </c>
       <c r="E35" s="23">
         <v>12634</v>
       </c>
       <c r="F35" s="23">
         <v>1047</v>
       </c>
       <c r="G35" s="23">
         <v>11332</v>
       </c>
       <c r="H35" s="24">
         <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B36" s="23">
         <v>255</v>
       </c>
       <c r="C36" s="23">
         <v>11991</v>
       </c>
       <c r="D36" s="23">
         <v>623</v>
       </c>
       <c r="E36" s="23">
         <v>12869</v>
       </c>
       <c r="F36" s="23">
         <v>1042</v>
       </c>
       <c r="G36" s="23">
         <v>11559</v>
       </c>
       <c r="H36" s="24">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B37" s="23">
         <v>268</v>
       </c>
       <c r="C37" s="23">
         <v>12321</v>
       </c>
       <c r="D37" s="23">
         <v>661</v>
       </c>
       <c r="E37" s="23">
         <v>13250</v>
       </c>
       <c r="F37" s="23">
         <v>1173</v>
       </c>
       <c r="G37" s="23">
         <v>11826</v>
       </c>
       <c r="H37" s="24">
         <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B38" s="23">
         <v>251</v>
       </c>
       <c r="C38" s="23">
         <v>12622</v>
       </c>
       <c r="D38" s="23">
         <v>673</v>
       </c>
       <c r="E38" s="23">
         <v>13546</v>
       </c>
       <c r="F38" s="23">
         <v>1117</v>
       </c>
       <c r="G38" s="23">
         <v>12188</v>
       </c>
       <c r="H38" s="24">
         <v>241</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="32"/>
       <c r="C39" s="32"/>
       <c r="D39" s="32"/>
       <c r="E39" s="32"/>
       <c r="F39" s="32"/>
       <c r="G39" s="32"/>
       <c r="H39" s="32"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23">
         <v>83</v>
       </c>
       <c r="D40" s="23">
         <v>5</v>
       </c>
       <c r="E40" s="23">
         <v>88</v>
       </c>
       <c r="F40" s="23">
         <v>0</v>
       </c>
       <c r="G40" s="23">
         <v>88</v>
       </c>
       <c r="H40" s="24"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23">
         <v>85</v>
       </c>
       <c r="D41" s="23">
         <v>6</v>
       </c>
       <c r="E41" s="23">
         <v>91</v>
       </c>
       <c r="F41" s="23">
         <v>0</v>
       </c>
       <c r="G41" s="23">
         <v>91</v>
       </c>
       <c r="H41" s="24"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B42" s="23"/>
       <c r="C42" s="23">
         <v>85</v>
       </c>
       <c r="D42" s="23">
         <v>5</v>
       </c>
       <c r="E42" s="23">
         <v>90</v>
       </c>
       <c r="F42" s="23">
         <v>1</v>
       </c>
       <c r="G42" s="23">
         <v>89</v>
       </c>
       <c r="H42" s="24"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B43" s="23"/>
       <c r="C43" s="23">
         <v>82</v>
       </c>
       <c r="D43" s="23">
         <v>3</v>
       </c>
       <c r="E43" s="23">
         <v>85</v>
       </c>
       <c r="F43" s="23">
         <v>0</v>
       </c>
       <c r="G43" s="23">
         <v>85</v>
       </c>
       <c r="H43" s="24"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23">
         <v>82</v>
       </c>
       <c r="D44" s="23">
         <v>7</v>
       </c>
       <c r="E44" s="23">
         <v>89</v>
       </c>
       <c r="F44" s="23">
         <v>1</v>
       </c>
       <c r="G44" s="23">
         <v>88</v>
       </c>
       <c r="H44" s="24"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B45" s="23"/>
       <c r="C45" s="23">
         <v>81</v>
       </c>
       <c r="D45" s="23">
         <v>6</v>
       </c>
       <c r="E45" s="23">
         <v>87</v>
       </c>
       <c r="F45" s="23">
         <v>1</v>
       </c>
       <c r="G45" s="23">
         <v>86</v>
       </c>
       <c r="H45" s="24"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B46" s="23"/>
       <c r="C46" s="23">
         <v>81</v>
       </c>
       <c r="D46" s="23">
         <v>6</v>
       </c>
       <c r="E46" s="23">
         <v>87</v>
       </c>
       <c r="F46" s="23">
         <v>0</v>
       </c>
       <c r="G46" s="23">
         <v>87</v>
       </c>
       <c r="H46" s="24"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B47" s="23"/>
       <c r="C47" s="23">
         <v>83</v>
       </c>
       <c r="D47" s="23">
         <v>4</v>
       </c>
       <c r="E47" s="23">
         <v>87</v>
       </c>
       <c r="F47" s="23">
         <v>1</v>
       </c>
       <c r="G47" s="23">
         <v>86</v>
       </c>
       <c r="H47" s="24"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23">
         <v>86</v>
       </c>
       <c r="D48" s="23">
         <v>3</v>
       </c>
       <c r="E48" s="23">
         <v>89</v>
       </c>
       <c r="F48" s="23">
         <v>3</v>
       </c>
       <c r="G48" s="23">
         <v>86</v>
       </c>
       <c r="H48" s="24"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B49" s="26"/>
       <c r="C49" s="26">
         <v>88</v>
       </c>
       <c r="D49" s="26">
         <v>2</v>
       </c>
       <c r="E49" s="26">
         <v>90</v>
       </c>
       <c r="F49" s="26">
         <v>3</v>
       </c>
       <c r="G49" s="26">
         <v>87</v>
       </c>
       <c r="H49" s="27"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="34" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="35"/>
       <c r="F50" s="35"/>
       <c r="G50" s="35"/>
       <c r="H50" s="35"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B51" s="30"/>
       <c r="C51" s="30"/>
       <c r="D51" s="30"/>
       <c r="E51" s="30"/>
       <c r="F51" s="30"/>
       <c r="G51" s="30"/>
       <c r="H51" s="30"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B52" s="23">
         <v>938</v>
       </c>
       <c r="C52" s="23">
         <v>4650</v>
       </c>
       <c r="D52" s="23">
         <v>1427</v>
       </c>
       <c r="E52" s="23">
         <v>7015</v>
       </c>
       <c r="F52" s="23">
         <v>2287</v>
       </c>
       <c r="G52" s="23">
         <v>3778</v>
       </c>
       <c r="H52" s="24">
         <v>950</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B53" s="23">
         <v>950</v>
       </c>
       <c r="C53" s="23">
         <v>4661</v>
       </c>
       <c r="D53" s="23">
         <v>1462</v>
       </c>
       <c r="E53" s="23">
         <v>7073</v>
       </c>
       <c r="F53" s="23">
         <v>2449</v>
       </c>
       <c r="G53" s="23">
         <v>3856</v>
       </c>
       <c r="H53" s="24">
         <v>768</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B54" s="23">
         <v>768</v>
       </c>
       <c r="C54" s="23">
         <v>4653</v>
       </c>
       <c r="D54" s="23">
         <v>1517</v>
       </c>
       <c r="E54" s="23">
         <v>6938</v>
       </c>
       <c r="F54" s="23">
         <v>2520</v>
       </c>
       <c r="G54" s="23">
         <v>3822</v>
       </c>
       <c r="H54" s="24">
         <v>596</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B55" s="23">
         <v>596</v>
       </c>
       <c r="C55" s="23">
         <v>4835</v>
       </c>
       <c r="D55" s="23">
         <v>1435</v>
       </c>
       <c r="E55" s="23">
         <v>6866</v>
       </c>
       <c r="F55" s="23">
         <v>2416</v>
       </c>
       <c r="G55" s="23">
         <v>3837</v>
       </c>
       <c r="H55" s="24">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B56" s="23">
         <v>613</v>
       </c>
       <c r="C56" s="23">
         <v>4781</v>
       </c>
       <c r="D56" s="23">
         <v>1502</v>
       </c>
       <c r="E56" s="23">
         <v>6896</v>
       </c>
       <c r="F56" s="23">
         <v>2433</v>
       </c>
       <c r="G56" s="23">
         <v>3935</v>
       </c>
       <c r="H56" s="24">
         <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B57" s="23">
         <v>528</v>
       </c>
       <c r="C57" s="23">
         <v>4813</v>
       </c>
       <c r="D57" s="23">
         <v>1485</v>
       </c>
       <c r="E57" s="23">
         <v>6826</v>
       </c>
       <c r="F57" s="23">
         <v>2354</v>
       </c>
       <c r="G57" s="23">
         <v>3955</v>
       </c>
       <c r="H57" s="24">
         <v>517</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B58" s="23">
         <v>517</v>
       </c>
       <c r="C58" s="23">
         <v>4810</v>
       </c>
       <c r="D58" s="23">
         <v>1406</v>
       </c>
       <c r="E58" s="23">
         <v>6733</v>
       </c>
       <c r="F58" s="23">
         <v>2460</v>
       </c>
       <c r="G58" s="23">
         <v>3894</v>
       </c>
       <c r="H58" s="24">
         <v>379</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B59" s="23">
         <v>379</v>
       </c>
       <c r="C59" s="23">
         <v>4844</v>
       </c>
       <c r="D59" s="23">
         <v>1377</v>
       </c>
       <c r="E59" s="23">
         <v>6600</v>
       </c>
       <c r="F59" s="23">
         <v>2344</v>
       </c>
       <c r="G59" s="23">
         <v>3872</v>
       </c>
       <c r="H59" s="24">
         <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B60" s="23">
         <v>384</v>
       </c>
       <c r="C60" s="23">
         <v>4780</v>
       </c>
       <c r="D60" s="23">
         <v>1354</v>
       </c>
       <c r="E60" s="23">
         <v>6518</v>
       </c>
       <c r="F60" s="23">
         <v>2312</v>
       </c>
       <c r="G60" s="23">
         <v>3777</v>
       </c>
       <c r="H60" s="24">
         <v>429</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B61" s="26">
         <v>429</v>
       </c>
       <c r="C61" s="26">
         <v>4849</v>
       </c>
       <c r="D61" s="26">
         <v>1374</v>
       </c>
       <c r="E61" s="26">
         <v>6652</v>
       </c>
       <c r="F61" s="26">
         <v>2319</v>
       </c>
       <c r="G61" s="26">
         <v>3896</v>
       </c>
       <c r="H61" s="27">
         <v>437</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="32"/>
       <c r="C62" s="32"/>
       <c r="D62" s="32"/>
       <c r="E62" s="32"/>
       <c r="F62" s="32"/>
       <c r="G62" s="32"/>
       <c r="H62" s="32"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B63" s="23"/>
       <c r="C63" s="23">
         <v>158</v>
       </c>
       <c r="D63" s="23">
         <v>31</v>
       </c>
       <c r="E63" s="23">
         <v>189</v>
       </c>
       <c r="F63" s="23">
         <v>0</v>
       </c>
       <c r="G63" s="23">
         <v>189</v>
       </c>
       <c r="H63" s="24"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B64" s="23"/>
       <c r="C64" s="23">
         <v>155</v>
       </c>
       <c r="D64" s="23">
         <v>29</v>
       </c>
       <c r="E64" s="23">
         <v>184</v>
       </c>
       <c r="F64" s="23">
         <v>0</v>
       </c>
       <c r="G64" s="23">
         <v>184</v>
       </c>
       <c r="H64" s="24"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B65" s="23"/>
       <c r="C65" s="23">
         <v>158</v>
       </c>
       <c r="D65" s="23">
         <v>25</v>
       </c>
       <c r="E65" s="23">
         <v>183</v>
       </c>
       <c r="F65" s="23">
         <v>0</v>
       </c>
       <c r="G65" s="23">
         <v>183</v>
       </c>
       <c r="H65" s="24"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B66" s="23"/>
       <c r="C66" s="23">
         <v>161</v>
       </c>
       <c r="D66" s="23">
         <v>26</v>
       </c>
       <c r="E66" s="23">
         <v>187</v>
       </c>
       <c r="F66" s="23">
         <v>0</v>
       </c>
       <c r="G66" s="23">
         <v>187</v>
       </c>
       <c r="H66" s="24"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B67" s="23"/>
       <c r="C67" s="23">
         <v>164</v>
       </c>
       <c r="D67" s="23">
         <v>24</v>
       </c>
       <c r="E67" s="23">
         <v>188</v>
       </c>
       <c r="F67" s="23">
         <v>0</v>
       </c>
       <c r="G67" s="23">
         <v>188</v>
       </c>
       <c r="H67" s="24"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B68" s="23"/>
       <c r="C68" s="23">
         <v>157</v>
       </c>
       <c r="D68" s="23">
         <v>25</v>
       </c>
       <c r="E68" s="23">
         <v>182</v>
       </c>
       <c r="F68" s="23">
         <v>0</v>
       </c>
       <c r="G68" s="23">
         <v>182</v>
       </c>
       <c r="H68" s="24"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B69" s="23"/>
       <c r="C69" s="23">
         <v>162</v>
       </c>
       <c r="D69" s="23">
         <v>34</v>
       </c>
       <c r="E69" s="23">
         <v>196</v>
       </c>
       <c r="F69" s="23">
         <v>0</v>
       </c>
       <c r="G69" s="23">
         <v>196</v>
       </c>
       <c r="H69" s="24"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B70" s="23"/>
       <c r="C70" s="23">
         <v>162</v>
       </c>
       <c r="D70" s="23">
         <v>40</v>
       </c>
       <c r="E70" s="23">
         <v>202</v>
       </c>
       <c r="F70" s="23">
         <v>0</v>
       </c>
       <c r="G70" s="23">
         <v>202</v>
       </c>
       <c r="H70" s="24"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B71" s="23"/>
       <c r="C71" s="23">
         <v>165</v>
       </c>
       <c r="D71" s="23">
         <v>48</v>
       </c>
       <c r="E71" s="23">
         <v>213</v>
       </c>
       <c r="F71" s="23">
         <v>0</v>
       </c>
       <c r="G71" s="23">
         <v>213</v>
       </c>
       <c r="H71" s="24"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B72" s="23"/>
       <c r="C72" s="23">
         <v>167</v>
       </c>
       <c r="D72" s="23">
         <v>48</v>
       </c>
       <c r="E72" s="23">
         <v>215</v>
       </c>
       <c r="F72" s="23">
         <v>0</v>
       </c>
       <c r="G72" s="23">
         <v>215</v>
       </c>
       <c r="H72" s="24"/>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="36" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B73" s="37"/>
       <c r="C73" s="37"/>
       <c r="D73" s="37"/>
       <c r="E73" s="37"/>
       <c r="F73" s="37"/>
       <c r="G73" s="37"/>
       <c r="H73" s="37"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B74" s="30"/>
       <c r="C74" s="30"/>
       <c r="D74" s="30"/>
       <c r="E74" s="30"/>
       <c r="F74" s="30"/>
       <c r="G74" s="30"/>
       <c r="H74" s="30"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B75" s="23">
         <v>412</v>
       </c>
       <c r="C75" s="23">
         <v>4512</v>
       </c>
       <c r="D75" s="23">
         <v>1039</v>
       </c>
       <c r="E75" s="23">
         <v>5963</v>
       </c>
       <c r="F75" s="23">
         <v>1977</v>
       </c>
       <c r="G75" s="23">
         <v>3551</v>
       </c>
       <c r="H75" s="24">
         <v>435</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B76" s="23">
         <v>435</v>
       </c>
       <c r="C76" s="23">
         <v>4407</v>
       </c>
       <c r="D76" s="23">
         <v>1109</v>
       </c>
       <c r="E76" s="23">
         <v>5951</v>
       </c>
       <c r="F76" s="23">
         <v>2020</v>
       </c>
       <c r="G76" s="23">
         <v>3501</v>
       </c>
       <c r="H76" s="24">
         <v>430</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B77" s="23">
         <v>430</v>
       </c>
       <c r="C77" s="23">
         <v>4546</v>
       </c>
       <c r="D77" s="23">
         <v>1239</v>
       </c>
       <c r="E77" s="23">
         <v>6215</v>
       </c>
       <c r="F77" s="23">
         <v>2084</v>
       </c>
       <c r="G77" s="23">
         <v>3773</v>
       </c>
       <c r="H77" s="24">
         <v>358</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B78" s="23">
         <v>358</v>
       </c>
       <c r="C78" s="23">
         <v>4606</v>
       </c>
       <c r="D78" s="23">
         <v>1227</v>
       </c>
       <c r="E78" s="23">
         <v>6191</v>
       </c>
       <c r="F78" s="23">
         <v>2143</v>
       </c>
       <c r="G78" s="23">
         <v>3613</v>
       </c>
       <c r="H78" s="24">
         <v>435</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B79" s="23">
         <v>435</v>
       </c>
       <c r="C79" s="23">
         <v>4619</v>
       </c>
       <c r="D79" s="23">
         <v>1341</v>
       </c>
       <c r="E79" s="23">
         <v>6395</v>
       </c>
       <c r="F79" s="23">
         <v>2224</v>
       </c>
       <c r="G79" s="23">
         <v>3729</v>
       </c>
       <c r="H79" s="24">
         <v>442</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B80" s="23">
         <v>442</v>
       </c>
       <c r="C80" s="23">
         <v>4337</v>
       </c>
       <c r="D80" s="23">
         <v>1282</v>
       </c>
       <c r="E80" s="23">
         <v>6061</v>
       </c>
       <c r="F80" s="23">
         <v>1877</v>
       </c>
       <c r="G80" s="23">
         <v>3708</v>
       </c>
       <c r="H80" s="24">
         <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B81" s="23">
         <v>476</v>
       </c>
       <c r="C81" s="23">
         <v>4447</v>
       </c>
       <c r="D81" s="23">
         <v>1083</v>
       </c>
       <c r="E81" s="23">
         <v>6006</v>
       </c>
       <c r="F81" s="23">
         <v>1862</v>
       </c>
       <c r="G81" s="23">
         <v>3609</v>
       </c>
       <c r="H81" s="24">
         <v>535</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B82" s="23">
         <v>535</v>
       </c>
       <c r="C82" s="23">
         <v>4420</v>
       </c>
       <c r="D82" s="23">
         <v>1025</v>
       </c>
       <c r="E82" s="23">
         <v>5980</v>
       </c>
       <c r="F82" s="23">
         <v>1868</v>
       </c>
       <c r="G82" s="23">
         <v>3598</v>
       </c>
       <c r="H82" s="24">
         <v>514</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B83" s="23">
         <v>514</v>
       </c>
       <c r="C83" s="23">
         <v>4419</v>
       </c>
       <c r="D83" s="23">
         <v>1025</v>
       </c>
       <c r="E83" s="23">
         <v>5958</v>
       </c>
       <c r="F83" s="23">
         <v>1898</v>
       </c>
       <c r="G83" s="23">
         <v>3560</v>
       </c>
       <c r="H83" s="24">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B84" s="23">
         <v>500</v>
       </c>
       <c r="C84" s="23">
         <v>4403</v>
       </c>
       <c r="D84" s="23">
         <v>1034</v>
       </c>
       <c r="E84" s="23">
         <v>5937</v>
       </c>
       <c r="F84" s="23">
         <v>1884</v>
       </c>
       <c r="G84" s="23">
         <v>3565</v>
       </c>
       <c r="H84" s="24">
         <v>488</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B85" s="33"/>
       <c r="C85" s="33"/>
       <c r="D85" s="33"/>
       <c r="E85" s="33"/>
       <c r="F85" s="33"/>
       <c r="G85" s="33"/>
       <c r="H85" s="33"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B86" s="23"/>
       <c r="C86" s="23">
         <v>596</v>
       </c>
       <c r="D86" s="23">
         <v>73</v>
       </c>
       <c r="E86" s="23">
         <v>669</v>
       </c>
       <c r="F86" s="23">
         <v>5</v>
       </c>
       <c r="G86" s="23">
         <v>664</v>
       </c>
       <c r="H86" s="24"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="22" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B87" s="23"/>
       <c r="C87" s="23">
         <v>585</v>
       </c>
       <c r="D87" s="23">
         <v>68</v>
       </c>
       <c r="E87" s="23">
         <v>653</v>
       </c>
       <c r="F87" s="23">
         <v>1</v>
       </c>
       <c r="G87" s="23">
         <v>652</v>
       </c>
       <c r="H87" s="24"/>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B88" s="23"/>
       <c r="C88" s="23">
         <v>596</v>
       </c>
       <c r="D88" s="23">
         <v>61</v>
       </c>
       <c r="E88" s="23">
         <v>657</v>
       </c>
       <c r="F88" s="23">
         <v>0</v>
       </c>
       <c r="G88" s="23">
         <v>657</v>
       </c>
       <c r="H88" s="24"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B89" s="23"/>
       <c r="C89" s="23">
         <v>590</v>
       </c>
       <c r="D89" s="23">
         <v>89</v>
       </c>
       <c r="E89" s="23">
         <v>679</v>
       </c>
       <c r="F89" s="23">
         <v>1</v>
       </c>
       <c r="G89" s="23">
         <v>678</v>
       </c>
       <c r="H89" s="24"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B90" s="23"/>
       <c r="C90" s="23">
         <v>594</v>
       </c>
       <c r="D90" s="23">
         <v>52</v>
       </c>
       <c r="E90" s="23">
         <v>646</v>
       </c>
       <c r="F90" s="23">
         <v>6</v>
       </c>
       <c r="G90" s="23">
         <v>640</v>
       </c>
       <c r="H90" s="24"/>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B91" s="23"/>
       <c r="C91" s="23">
         <v>568</v>
       </c>
       <c r="D91" s="23">
         <v>82</v>
       </c>
       <c r="E91" s="23">
         <v>650</v>
       </c>
       <c r="F91" s="23">
         <v>6</v>
       </c>
       <c r="G91" s="23">
         <v>644</v>
       </c>
       <c r="H91" s="24"/>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B92" s="23"/>
       <c r="C92" s="23">
         <v>566</v>
       </c>
       <c r="D92" s="23">
         <v>165</v>
       </c>
       <c r="E92" s="23">
         <v>731</v>
       </c>
       <c r="F92" s="23">
         <v>0</v>
       </c>
       <c r="G92" s="23">
         <v>731</v>
       </c>
       <c r="H92" s="24"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B93" s="23"/>
       <c r="C93" s="23">
         <v>585</v>
       </c>
       <c r="D93" s="23">
         <v>147</v>
       </c>
       <c r="E93" s="23">
         <v>732</v>
       </c>
       <c r="F93" s="23">
         <v>3</v>
       </c>
       <c r="G93" s="23">
         <v>729</v>
       </c>
       <c r="H93" s="24"/>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="22" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B94" s="23"/>
       <c r="C94" s="23">
         <v>595</v>
       </c>
       <c r="D94" s="23">
         <v>137</v>
       </c>
       <c r="E94" s="23">
         <v>732</v>
       </c>
       <c r="F94" s="23">
         <v>1</v>
       </c>
       <c r="G94" s="23">
         <v>731</v>
       </c>
       <c r="H94" s="24"/>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B95" s="26"/>
       <c r="C95" s="26">
         <v>605</v>
       </c>
       <c r="D95" s="26">
         <v>135</v>
       </c>
       <c r="E95" s="26">
         <v>740</v>
       </c>
       <c r="F95" s="26">
         <v>1</v>
       </c>
       <c r="G95" s="26">
         <v>739</v>
       </c>
       <c r="H95" s="27"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="75" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1811023622047245" bottom="0.76" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Planilha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
     </row>
     <row r="2" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
@@ -19572,758 +19145,758 @@
       </c>
       <c r="P3" s="115">
         <v>2024</v>
       </c>
       <c r="Q3" s="116">
         <v>0</v>
       </c>
       <c r="R3" s="115">
         <v>2025</v>
       </c>
       <c r="S3" s="116">
         <v>0</v>
       </c>
       <c r="T3" s="115">
         <v>2026</v>
       </c>
       <c r="U3" s="116">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C4" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="E4" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="E4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="G4" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="G4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="K4" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="K4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L4" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="M4" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="M4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="O4" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="O4" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q4" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="Q4" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="S4" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T4" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="U4" s="13" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="50" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B5" s="95">
         <v>85.515457999999995</v>
       </c>
       <c r="C5" s="96">
-        <v>28.911652</v>
+        <v>28.911652000000004</v>
       </c>
       <c r="D5" s="95">
         <v>41.999938</v>
       </c>
       <c r="E5" s="96">
         <v>16.275933999999999</v>
       </c>
       <c r="F5" s="95">
         <v>40.142815999999996</v>
       </c>
       <c r="G5" s="96">
-        <v>17.440656999999998</v>
+        <v>17.440656999999995</v>
       </c>
       <c r="H5" s="95">
         <v>46.57093600000001</v>
       </c>
       <c r="I5" s="96">
         <v>21.372879000000001</v>
       </c>
       <c r="J5" s="95">
         <v>69.649270000000016</v>
       </c>
       <c r="K5" s="96">
-        <v>28.247464999999998</v>
+        <v>28.247465000000002</v>
       </c>
       <c r="L5" s="95">
-        <v>81.981614000000008</v>
+        <v>81.981613999999993</v>
       </c>
       <c r="M5" s="96">
-        <v>29.022588000000002</v>
+        <v>29.022587999999999</v>
       </c>
       <c r="N5" s="95">
         <v>56.17128300000001</v>
       </c>
       <c r="O5" s="96">
         <v>22.071852999999997</v>
       </c>
       <c r="P5" s="95">
         <v>73.029613000000012</v>
       </c>
       <c r="Q5" s="96">
         <v>28.212226999999999</v>
       </c>
       <c r="R5" s="95">
         <v>71.476039999999998</v>
       </c>
       <c r="S5" s="96">
-        <v>30.616679000000001</v>
+        <v>30.616678999999998</v>
       </c>
       <c r="T5" s="95">
-        <v>854.18055799999911</v>
+        <v>52.949462999999994</v>
       </c>
       <c r="U5" s="96">
-        <v>452.13398199999995</v>
+        <v>22.195965000000001</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="51" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B6" s="97">
         <v>64.982752999999988</v>
       </c>
       <c r="C6" s="98">
-        <v>24.697617999999999</v>
+        <v>24.697618000000002</v>
       </c>
       <c r="D6" s="97">
         <v>20.937390999999998</v>
       </c>
       <c r="E6" s="98">
         <v>11.062811</v>
       </c>
       <c r="F6" s="97">
         <v>18.625336999999998</v>
       </c>
       <c r="G6" s="98">
-        <v>10.676558999999996</v>
+        <v>10.676558999999994</v>
       </c>
       <c r="H6" s="97">
         <v>23.165862000000004</v>
       </c>
       <c r="I6" s="98">
         <v>13.331744</v>
       </c>
       <c r="J6" s="97">
         <v>33.02430300000001</v>
       </c>
       <c r="K6" s="98">
         <v>13.505807000000001</v>
       </c>
       <c r="L6" s="97">
-        <v>1.1438060000000001</v>
+        <v>1.1438059999999999</v>
       </c>
       <c r="M6" s="98">
-        <v>0.75913699999999995</v>
+        <v>0.75913700000000006</v>
       </c>
       <c r="N6" s="97">
         <v>1.6313279999999999</v>
       </c>
       <c r="O6" s="98">
         <v>0.90705500000000017</v>
       </c>
       <c r="P6" s="97">
-        <v>1.7622899999999999</v>
+        <v>1.7622899999999997</v>
       </c>
       <c r="Q6" s="98">
         <v>0.93212899999999999</v>
       </c>
       <c r="R6" s="97">
         <v>1.9742830000000002</v>
       </c>
       <c r="S6" s="98">
-        <v>0.91902099999999998</v>
+        <v>0.91902100000000009</v>
       </c>
       <c r="T6" s="97">
-        <v>0.78289900000000001</v>
+        <v>1.1150160000000002</v>
       </c>
       <c r="U6" s="98">
-        <v>0.38044</v>
+        <v>0.53123399999999998</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="97">
         <v>0</v>
       </c>
       <c r="C7" s="98">
         <v>0</v>
       </c>
       <c r="D7" s="97">
         <v>0</v>
       </c>
       <c r="E7" s="98">
         <v>0</v>
       </c>
       <c r="F7" s="97">
         <v>0</v>
       </c>
       <c r="G7" s="98">
         <v>0</v>
       </c>
       <c r="H7" s="97">
         <v>0</v>
       </c>
       <c r="I7" s="98">
         <v>0</v>
       </c>
       <c r="J7" s="97">
         <v>4.6448359999999997</v>
       </c>
       <c r="K7" s="98">
         <v>2.5954550000000003</v>
       </c>
       <c r="L7" s="97">
-        <v>41.637603000000006</v>
+        <v>41.637602999999999</v>
       </c>
       <c r="M7" s="98">
         <v>15.322254000000004</v>
       </c>
       <c r="N7" s="97">
-        <v>24.452795000000005</v>
+        <v>24.452795000000002</v>
       </c>
       <c r="O7" s="98">
         <v>10.693056999999998</v>
       </c>
       <c r="P7" s="97">
-        <v>38.081887000000009</v>
+        <v>38.081887000000002</v>
       </c>
       <c r="Q7" s="98">
-        <v>11.727237999999998</v>
+        <v>11.727238</v>
       </c>
       <c r="R7" s="97">
         <v>20.925073000000001</v>
       </c>
       <c r="S7" s="98">
         <v>8.1168880000000012</v>
       </c>
       <c r="T7" s="97">
-        <v>4.5266979999999997</v>
+        <v>7.4825949999999999</v>
       </c>
       <c r="U7" s="98">
-        <v>1.9364140000000001</v>
+        <v>3.0739190000000001</v>
       </c>
     </row>
     <row r="8" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="97">
         <v>9.1524999999999995E-2</v>
       </c>
       <c r="C8" s="98">
         <v>7.8571000000000002E-2</v>
       </c>
       <c r="D8" s="97">
         <v>0.39571899999999993</v>
       </c>
       <c r="E8" s="98">
-        <v>0.48662399999999995</v>
+        <v>0.486624</v>
       </c>
       <c r="F8" s="97">
         <v>1.434596</v>
       </c>
       <c r="G8" s="98">
         <v>1.9844719999999998</v>
       </c>
       <c r="H8" s="97">
-        <v>1.5247060000000001</v>
+        <v>1.5247059999999999</v>
       </c>
       <c r="I8" s="98">
-        <v>2.6346530000000001</v>
+        <v>2.6346529999999997</v>
       </c>
       <c r="J8" s="97">
-        <v>2.6663189999999997</v>
+        <v>2.6663190000000001</v>
       </c>
       <c r="K8" s="98">
-        <v>5.1156909999999991</v>
+        <v>5.115691</v>
       </c>
       <c r="L8" s="97">
         <v>3.6725530000000002</v>
       </c>
       <c r="M8" s="98">
         <v>5.4268429999999999</v>
       </c>
       <c r="N8" s="97">
         <v>3.629378</v>
       </c>
       <c r="O8" s="98">
-        <v>4.2329569999999999</v>
+        <v>4.2329570000000007</v>
       </c>
       <c r="P8" s="97">
-        <v>3.0904749999999996</v>
+        <v>3.0904750000000001</v>
       </c>
       <c r="Q8" s="98">
         <v>3.59124</v>
       </c>
       <c r="R8" s="97">
         <v>3.0088110000000006</v>
       </c>
       <c r="S8" s="98">
         <v>3.421856</v>
       </c>
       <c r="T8" s="97">
-        <v>830.74078199999906</v>
+        <v>16.856528999999998</v>
       </c>
       <c r="U8" s="98">
-        <v>442.86109599999997</v>
+        <v>8.1101020000000013</v>
       </c>
     </row>
     <row r="9" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="97">
         <v>1.5469810000000002</v>
       </c>
       <c r="C9" s="98">
         <v>0.31848000000000004</v>
       </c>
       <c r="D9" s="97">
         <v>0.71234799999999998</v>
       </c>
       <c r="E9" s="98">
         <v>0.125745</v>
       </c>
       <c r="F9" s="97">
         <v>1.8672289999999998</v>
       </c>
       <c r="G9" s="98">
-        <v>0.399868</v>
+        <v>0.39986800000000006</v>
       </c>
       <c r="H9" s="97">
-        <v>1.4357090000000001</v>
+        <v>1.4357089999999999</v>
       </c>
       <c r="I9" s="98">
         <v>0.32531300000000002</v>
       </c>
       <c r="J9" s="97">
         <v>2.4600520000000001</v>
       </c>
       <c r="K9" s="98">
-        <v>0.58094600000000007</v>
+        <v>0.58094599999999996</v>
       </c>
       <c r="L9" s="97">
         <v>5.1932609999999997</v>
       </c>
       <c r="M9" s="98">
-        <v>1.037158</v>
+        <v>1.0371579999999998</v>
       </c>
       <c r="N9" s="97">
         <v>2.301053</v>
       </c>
       <c r="O9" s="98">
-        <v>0.36081099999999999</v>
+        <v>0.36081100000000005</v>
       </c>
       <c r="P9" s="97">
-        <v>4.572902</v>
+        <v>4.5729020000000009</v>
       </c>
       <c r="Q9" s="98">
-        <v>0.77956899999999996</v>
+        <v>0.77956899999999985</v>
       </c>
       <c r="R9" s="97">
         <v>15.673780000000001</v>
       </c>
       <c r="S9" s="98">
         <v>2.5444170000000002</v>
       </c>
       <c r="T9" s="97">
-        <v>7.3271760000000006</v>
+        <v>10.286269000000001</v>
       </c>
       <c r="U9" s="98">
-        <v>1.5667650000000002</v>
+        <v>2.1659350000000002</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="97">
         <v>18.107420000000001</v>
       </c>
       <c r="C10" s="98">
         <v>3.5037820000000002</v>
       </c>
       <c r="D10" s="97">
         <v>17.859532000000002</v>
       </c>
       <c r="E10" s="98">
-        <v>3.5741209999999999</v>
+        <v>3.5741210000000003</v>
       </c>
       <c r="F10" s="97">
         <v>17.028705000000002</v>
       </c>
       <c r="G10" s="98">
-        <v>3.4347709999999996</v>
+        <v>3.434771</v>
       </c>
       <c r="H10" s="97">
         <v>18.883097000000003</v>
       </c>
       <c r="I10" s="98">
         <v>4.1435779999999998</v>
       </c>
       <c r="J10" s="97">
         <v>23.182476999999999</v>
       </c>
       <c r="K10" s="98">
-        <v>4.6076859999999984</v>
+        <v>4.6076859999999993</v>
       </c>
       <c r="L10" s="97">
         <v>25.225329000000002</v>
       </c>
       <c r="M10" s="98">
-        <v>4.257584999999998</v>
+        <v>4.2575849999999988</v>
       </c>
       <c r="N10" s="97">
-        <v>20.598764000000006</v>
+        <v>20.598764000000003</v>
       </c>
       <c r="O10" s="98">
         <v>3.1283750000000001</v>
       </c>
       <c r="P10" s="97">
         <v>19.559671000000002</v>
       </c>
       <c r="Q10" s="98">
         <v>2.9896750000000001</v>
       </c>
       <c r="R10" s="97">
         <v>19.879797999999997</v>
       </c>
       <c r="S10" s="98">
         <v>3.0196239999999994</v>
       </c>
       <c r="T10" s="97">
-        <v>5.803547</v>
+        <v>9.4579219999999999</v>
       </c>
       <c r="U10" s="98">
-        <v>0.87342000000000009</v>
+        <v>1.3784380000000001</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="99">
-        <v>0.78677900000000001</v>
+        <v>0.7867789999999999</v>
       </c>
       <c r="C11" s="100">
         <v>0.31320099999999995</v>
       </c>
       <c r="D11" s="99">
         <v>2.094948</v>
       </c>
       <c r="E11" s="100">
         <v>1.0266329999999999</v>
       </c>
       <c r="F11" s="99">
         <v>1.1869490000000003</v>
       </c>
       <c r="G11" s="100">
         <v>0.94498700000000002</v>
       </c>
       <c r="H11" s="99">
         <v>1.5615620000000001</v>
       </c>
       <c r="I11" s="100">
         <v>0.93759100000000006</v>
       </c>
       <c r="J11" s="99">
         <v>3.6712830000000003</v>
       </c>
       <c r="K11" s="100">
         <v>1.84188</v>
       </c>
       <c r="L11" s="99">
         <v>5.1090619999999989</v>
       </c>
       <c r="M11" s="100">
-        <v>2.219611</v>
+        <v>2.2196110000000004</v>
       </c>
       <c r="N11" s="99">
-        <v>3.5579649999999998</v>
+        <v>3.5579650000000007</v>
       </c>
       <c r="O11" s="100">
         <v>2.7495979999999998</v>
       </c>
       <c r="P11" s="99">
-        <v>5.9623879999999998</v>
+        <v>5.9623880000000007</v>
       </c>
       <c r="Q11" s="100">
         <v>8.1923760000000012</v>
       </c>
       <c r="R11" s="99">
         <v>10.014294999999999</v>
       </c>
       <c r="S11" s="100">
-        <v>12.594873</v>
+        <v>12.594872999999998</v>
       </c>
       <c r="T11" s="99">
-        <v>4.9994559999999995</v>
+        <v>7.7511319999999992</v>
       </c>
       <c r="U11" s="100">
-        <v>4.5158469999999999</v>
+        <v>6.936337</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B12" s="101">
         <v>545.14377899999999</v>
       </c>
       <c r="C12" s="102">
-        <v>166.20553500000003</v>
+        <v>166.205535</v>
       </c>
       <c r="D12" s="101">
         <v>468.05659399999996</v>
       </c>
       <c r="E12" s="102">
         <v>149.705579</v>
       </c>
       <c r="F12" s="101">
-        <v>434.10202900000007</v>
+        <v>434.10202900000002</v>
       </c>
       <c r="G12" s="102">
         <v>139.31546299999999</v>
       </c>
       <c r="H12" s="101">
         <v>531.57266300000003</v>
       </c>
       <c r="I12" s="102">
-        <v>171.62733500000002</v>
+        <v>171.62733499999999</v>
       </c>
       <c r="J12" s="101">
         <v>471.43601000000001</v>
       </c>
       <c r="K12" s="102">
-        <v>136.52102600000001</v>
+        <v>136.52102599999998</v>
       </c>
       <c r="L12" s="101">
         <v>700.34979899999996</v>
       </c>
       <c r="M12" s="102">
         <v>169.12719100000001</v>
       </c>
       <c r="N12" s="101">
         <v>1088.3072689999999</v>
       </c>
       <c r="O12" s="102">
         <v>278.03330399999999</v>
       </c>
       <c r="P12" s="101">
         <v>1045.3241459999999</v>
       </c>
       <c r="Q12" s="102">
         <v>274.22770700000001</v>
       </c>
       <c r="R12" s="101">
         <v>1016.2424419999999</v>
       </c>
       <c r="S12" s="102">
-        <v>254.66453200000004</v>
+        <v>254.66453200000001</v>
       </c>
       <c r="T12" s="101">
-        <v>356.80103699999995</v>
+        <v>557.73285900000008</v>
       </c>
       <c r="U12" s="102">
-        <v>95.385047</v>
+        <v>145.329534</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="51" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B13" s="97">
-        <v>5.0593089999999998</v>
+        <v>5.0593089999999989</v>
       </c>
       <c r="C13" s="98">
         <v>1.28735</v>
       </c>
       <c r="D13" s="97">
-        <v>3.9995060000000002</v>
+        <v>3.9995059999999998</v>
       </c>
       <c r="E13" s="98">
         <v>0.98401200000000011</v>
       </c>
       <c r="F13" s="97">
-        <v>1.3352649999999999</v>
+        <v>1.3352649999999997</v>
       </c>
       <c r="G13" s="98">
-        <v>0.28592399999999996</v>
+        <v>0.28592400000000001</v>
       </c>
       <c r="H13" s="97">
         <v>1.3924779999999999</v>
       </c>
       <c r="I13" s="98">
-        <v>0.45897300000000002</v>
+        <v>0.45897300000000008</v>
       </c>
       <c r="J13" s="97">
         <v>9.032375</v>
       </c>
       <c r="K13" s="98">
-        <v>2.5461309999999999</v>
+        <v>2.5461309999999995</v>
       </c>
       <c r="L13" s="97">
-        <v>12.784598000000003</v>
+        <v>12.784597999999999</v>
       </c>
       <c r="M13" s="98">
-        <v>2.8605150000000004</v>
+        <v>2.8605149999999995</v>
       </c>
       <c r="N13" s="97">
         <v>17.175029000000002</v>
       </c>
       <c r="O13" s="98">
         <v>2.961579</v>
       </c>
       <c r="P13" s="97">
         <v>1.779053</v>
       </c>
       <c r="Q13" s="98">
-        <v>0.57850000000000001</v>
+        <v>0.5784999999999999</v>
       </c>
       <c r="R13" s="97">
-        <v>1.9173199999999999</v>
+        <v>1.9173199999999997</v>
       </c>
       <c r="S13" s="98">
-        <v>0.46549999999999997</v>
+        <v>0.46550000000000002</v>
       </c>
       <c r="T13" s="97">
-        <v>0.75687199999999999</v>
+        <v>1.1975359999999999</v>
       </c>
       <c r="U13" s="98">
-        <v>0.27300000000000002</v>
+        <v>0.42300000000000004</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="97">
-        <v>332.08961600000004</v>
+        <v>332.08961599999998</v>
       </c>
       <c r="C14" s="98">
-        <v>103.38939300000001</v>
+        <v>103.389393</v>
       </c>
       <c r="D14" s="97">
         <v>271.39518199999998</v>
       </c>
       <c r="E14" s="98">
         <v>96.657459999999986</v>
       </c>
       <c r="F14" s="97">
-        <v>245.04213900000005</v>
+        <v>245.04213900000002</v>
       </c>
       <c r="G14" s="98">
         <v>86.587559999999996</v>
       </c>
       <c r="H14" s="97">
         <v>340.91520400000002</v>
       </c>
       <c r="I14" s="98">
-        <v>115.05083000000002</v>
+        <v>115.05083</v>
       </c>
       <c r="J14" s="97">
         <v>246.40078299999999</v>
       </c>
       <c r="K14" s="98">
-        <v>75.762841999999992</v>
+        <v>75.762841999999978</v>
       </c>
       <c r="L14" s="97">
-        <v>440.32539699999995</v>
+        <v>440.32539700000001</v>
       </c>
       <c r="M14" s="98">
         <v>106.463748</v>
       </c>
       <c r="N14" s="97">
         <v>738.65968100000009</v>
       </c>
       <c r="O14" s="98">
-        <v>199.24259799999999</v>
+        <v>199.24259800000002</v>
       </c>
       <c r="P14" s="97">
         <v>651.11608799999999</v>
       </c>
       <c r="Q14" s="98">
-        <v>186.07453200000003</v>
+        <v>186.074532</v>
       </c>
       <c r="R14" s="97">
         <v>678.899944</v>
       </c>
       <c r="S14" s="98">
-        <v>180.77704000000003</v>
+        <v>180.77704</v>
       </c>
       <c r="T14" s="97">
-        <v>240.439289</v>
+        <v>367.98747500000002</v>
       </c>
       <c r="U14" s="98">
-        <v>68.420438000000004</v>
+        <v>102.280535</v>
       </c>
     </row>
     <row r="15" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="97">
         <v>0.63011899999999998</v>
       </c>
       <c r="C15" s="98">
         <v>1.0830929999999999</v>
       </c>
       <c r="D15" s="97">
         <v>8.7575E-2</v>
       </c>
       <c r="E15" s="98">
         <v>0.144562</v>
       </c>
       <c r="F15" s="97">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G15" s="98">
         <v>0.12624600000000002</v>
       </c>
       <c r="H15" s="97">
@@ -20355,240 +19928,240 @@
       </c>
       <c r="Q15" s="98">
         <v>0</v>
       </c>
       <c r="R15" s="97">
         <v>1.5422E-2</v>
       </c>
       <c r="S15" s="98">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="T15" s="97">
         <v>1.2870760000000001</v>
       </c>
       <c r="U15" s="98">
         <v>0.43605500000000003</v>
       </c>
     </row>
     <row r="16" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="97">
         <v>26.559781999999998</v>
       </c>
       <c r="C16" s="98">
-        <v>5.1069820000000004</v>
+        <v>5.1069819999999995</v>
       </c>
       <c r="D16" s="97">
-        <v>35.137533000000005</v>
+        <v>35.137532999999998</v>
       </c>
       <c r="E16" s="98">
         <v>5.9918429999999994</v>
       </c>
       <c r="F16" s="97">
-        <v>26.382809999999999</v>
+        <v>26.382810000000006</v>
       </c>
       <c r="G16" s="98">
         <v>4.87331</v>
       </c>
       <c r="H16" s="97">
         <v>12.214263000000001</v>
       </c>
       <c r="I16" s="98">
-        <v>2.3396090000000003</v>
+        <v>2.3396089999999998</v>
       </c>
       <c r="J16" s="97">
         <v>29.120274000000002</v>
       </c>
       <c r="K16" s="98">
-        <v>5.9999199999999995</v>
+        <v>5.9999200000000004</v>
       </c>
       <c r="L16" s="97">
         <v>30.043472999999999</v>
       </c>
       <c r="M16" s="98">
         <v>5.0528499999999994</v>
       </c>
       <c r="N16" s="97">
         <v>29.719335000000001</v>
       </c>
       <c r="O16" s="98">
         <v>5.3190299999999997</v>
       </c>
       <c r="P16" s="97">
         <v>23.692782999999999</v>
       </c>
       <c r="Q16" s="98">
         <v>3.9125179999999995</v>
       </c>
       <c r="R16" s="97">
-        <v>19.367091000000002</v>
+        <v>19.367090999999999</v>
       </c>
       <c r="S16" s="98">
-        <v>2.2121829999999996</v>
+        <v>2.212183</v>
       </c>
       <c r="T16" s="97">
-        <v>7.6556000000000006</v>
+        <v>10.08954</v>
       </c>
       <c r="U16" s="98">
-        <v>1.0517500000000002</v>
+        <v>1.3727689999999999</v>
       </c>
     </row>
     <row r="17" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="97">
         <v>142.420185</v>
       </c>
       <c r="C17" s="98">
-        <v>31.758183999999993</v>
+        <v>31.758183999999996</v>
       </c>
       <c r="D17" s="97">
         <v>129.225266</v>
       </c>
       <c r="E17" s="98">
-        <v>29.345581999999997</v>
+        <v>29.345582</v>
       </c>
       <c r="F17" s="97">
-        <v>118.023493</v>
+        <v>118.02349299999997</v>
       </c>
       <c r="G17" s="98">
         <v>28.147785000000002</v>
       </c>
       <c r="H17" s="97">
-        <v>125.39569299999998</v>
+        <v>125.39569299999999</v>
       </c>
       <c r="I17" s="98">
-        <v>31.022338000000001</v>
+        <v>31.022337999999998</v>
       </c>
       <c r="J17" s="97">
-        <v>136.63006299999998</v>
+        <v>136.63006300000001</v>
       </c>
       <c r="K17" s="98">
-        <v>31.963868999999995</v>
+        <v>31.963868999999999</v>
       </c>
       <c r="L17" s="97">
         <v>163.28907100000001</v>
       </c>
       <c r="M17" s="98">
         <v>33.199038000000002</v>
       </c>
       <c r="N17" s="97">
         <v>213.402849</v>
       </c>
       <c r="O17" s="98">
-        <v>42.890837000000005</v>
+        <v>42.890836999999991</v>
       </c>
       <c r="P17" s="97">
-        <v>302.86420499999997</v>
+        <v>302.86420500000003</v>
       </c>
       <c r="Q17" s="98">
-        <v>62.887801999999994</v>
+        <v>62.887802000000001</v>
       </c>
       <c r="R17" s="97">
         <v>252.19642999999996</v>
       </c>
       <c r="S17" s="98">
-        <v>50.351967999999992</v>
+        <v>50.351968000000006</v>
       </c>
       <c r="T17" s="97">
-        <v>83.226674000000003</v>
+        <v>144.06939600000001</v>
       </c>
       <c r="U17" s="98">
-        <v>18.514694000000002</v>
+        <v>31.120530000000002</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="99">
-        <v>38.384767999999994</v>
+        <v>38.384768000000008</v>
       </c>
       <c r="C18" s="100">
         <v>23.580532999999999</v>
       </c>
       <c r="D18" s="99">
         <v>28.211532000000002</v>
       </c>
       <c r="E18" s="100">
         <v>16.58212</v>
       </c>
       <c r="F18" s="99">
-        <v>43.244666000000009</v>
+        <v>43.244666000000002</v>
       </c>
       <c r="G18" s="100">
         <v>19.294638000000003</v>
       </c>
       <c r="H18" s="99">
         <v>51.630869000000004</v>
       </c>
       <c r="I18" s="100">
-        <v>22.713528999999998</v>
+        <v>22.713529000000001</v>
       </c>
       <c r="J18" s="99">
-        <v>50.227567000000001</v>
+        <v>50.227566999999993</v>
       </c>
       <c r="K18" s="100">
-        <v>20.206208000000004</v>
+        <v>20.206208</v>
       </c>
       <c r="L18" s="99">
         <v>53.848849999999999</v>
       </c>
       <c r="M18" s="100">
         <v>21.466928000000003</v>
       </c>
       <c r="N18" s="99">
         <v>88.835954000000001</v>
       </c>
       <c r="O18" s="100">
-        <v>26.950694999999996</v>
+        <v>26.950695</v>
       </c>
       <c r="P18" s="99">
         <v>65.872017</v>
       </c>
       <c r="Q18" s="100">
-        <v>20.774355</v>
+        <v>20.774354999999996</v>
       </c>
       <c r="R18" s="99">
         <v>63.846234999999993</v>
       </c>
       <c r="S18" s="100">
         <v>20.835777999999998</v>
       </c>
       <c r="T18" s="99">
-        <v>23.435525999999999</v>
+        <v>33.101836000000006</v>
       </c>
       <c r="U18" s="100">
-        <v>6.6891099999999994</v>
+        <v>9.6966450000000002</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
@@ -20831,565 +20404,565 @@
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19685039370078741" top="1.3779527559055118" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B60387D-F3F1-45FF-ACC1-21E4F183D66A}">
   <sheetPr codeName="Planilha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M73"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A33" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A43" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:13" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="39"/>
       <c r="B3" s="121" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C3" s="122">
         <v>0</v>
       </c>
       <c r="D3" s="121" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="122">
         <v>0</v>
       </c>
       <c r="F3" s="121" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="122">
         <v>0</v>
       </c>
       <c r="H3" s="121" t="s">
         <v>53</v>
       </c>
       <c r="I3" s="122">
         <v>0</v>
       </c>
       <c r="J3" s="121" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="122">
         <v>0</v>
       </c>
       <c r="L3" s="118" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="119">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="C4" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="E4" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="E4" s="41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="G4" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="G4" s="41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="I4" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="I4" s="41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="K4" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="K4" s="41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L4" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="M4" s="43" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" s="61">
         <v>2013</v>
       </c>
       <c r="B5" s="85">
         <v>6.6291709999999995</v>
       </c>
       <c r="C5" s="82">
         <v>1.8626250000000002</v>
       </c>
       <c r="D5" s="85">
-        <v>327.457808</v>
+        <v>327.45780800000006</v>
       </c>
       <c r="E5" s="82">
         <v>78.569705999999996</v>
       </c>
       <c r="F5" s="85">
         <v>12.696713000000001</v>
       </c>
       <c r="G5" s="82">
-        <v>20.361276</v>
+        <v>20.361276000000004</v>
       </c>
       <c r="H5" s="85">
         <v>19.137720999999999</v>
       </c>
       <c r="I5" s="82">
         <v>4.1792170000000004</v>
       </c>
       <c r="J5" s="85">
         <v>165.82020399999999</v>
       </c>
       <c r="K5" s="82">
         <v>31.200500000000002</v>
       </c>
       <c r="L5" s="85">
         <v>53.304873000000001</v>
       </c>
       <c r="M5" s="90">
-        <v>21.013035000000002</v>
+        <v>21.013034999999999</v>
       </c>
     </row>
     <row r="6" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54">
         <v>2014</v>
       </c>
       <c r="B6" s="86">
         <v>0.67249999999999999</v>
       </c>
       <c r="C6" s="83">
         <v>0.17500000000000002</v>
       </c>
       <c r="D6" s="86">
         <v>237.648143</v>
       </c>
       <c r="E6" s="83">
-        <v>53.708275</v>
+        <v>53.708274999999993</v>
       </c>
       <c r="F6" s="86">
         <v>2.4418549999999999</v>
       </c>
       <c r="G6" s="83">
-        <v>3.4679680000000004</v>
+        <v>3.4679679999999999</v>
       </c>
       <c r="H6" s="86">
         <v>4.5319720000000006</v>
       </c>
       <c r="I6" s="83">
         <v>0.77654299999999998</v>
       </c>
       <c r="J6" s="86">
-        <v>115.87685400000002</v>
+        <v>115.87685400000001</v>
       </c>
       <c r="K6" s="83">
-        <v>20.658065000000001</v>
+        <v>20.658065000000004</v>
       </c>
       <c r="L6" s="86">
-        <v>77.448992999999987</v>
+        <v>77.448992999999973</v>
       </c>
       <c r="M6" s="91">
         <v>28.002944999999997</v>
       </c>
     </row>
     <row r="7" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A7" s="54">
         <v>2015</v>
       </c>
       <c r="B7" s="86">
         <v>0.71381400000000006</v>
       </c>
       <c r="C7" s="83">
         <v>0.31025600000000003</v>
       </c>
       <c r="D7" s="86">
-        <v>258.19363599999997</v>
+        <v>258.19363600000003</v>
       </c>
       <c r="E7" s="83">
         <v>92.950856999999985</v>
       </c>
       <c r="F7" s="86">
         <v>0.36096299999999998</v>
       </c>
       <c r="G7" s="83">
         <v>0.49224800000000002</v>
       </c>
       <c r="H7" s="86">
         <v>7.5490139999999997</v>
       </c>
       <c r="I7" s="83">
         <v>1.7082710000000001</v>
       </c>
       <c r="J7" s="86">
-        <v>95.679602999999986</v>
+        <v>95.679603</v>
       </c>
       <c r="K7" s="83">
-        <v>21.549471999999998</v>
+        <v>21.549472000000002</v>
       </c>
       <c r="L7" s="86">
-        <v>38.937519000000002</v>
+        <v>38.937518999999995</v>
       </c>
       <c r="M7" s="91">
         <v>16.949542000000001</v>
       </c>
     </row>
     <row r="8" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54">
         <v>2016</v>
       </c>
       <c r="B8" s="86">
         <v>0.8726020000000001</v>
       </c>
       <c r="C8" s="83">
         <v>0.33095200000000002</v>
       </c>
       <c r="D8" s="86">
         <v>417.31485500000002</v>
       </c>
       <c r="E8" s="83">
-        <v>161.48582900000002</v>
+        <v>161.485829</v>
       </c>
       <c r="F8" s="86">
-        <v>1.3921030000000001</v>
+        <v>1.3921029999999999</v>
       </c>
       <c r="G8" s="83">
         <v>2.4526840000000001</v>
       </c>
       <c r="H8" s="86">
-        <v>24.412513999999998</v>
+        <v>24.412513999999994</v>
       </c>
       <c r="I8" s="83">
         <v>6.8287329999999997</v>
       </c>
       <c r="J8" s="86">
         <v>153.36377000000002</v>
       </c>
       <c r="K8" s="83">
         <v>43.050049999999992</v>
       </c>
       <c r="L8" s="86">
         <v>43.672524000000003</v>
       </c>
       <c r="M8" s="91">
         <v>28.395426</v>
       </c>
     </row>
     <row r="9" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="54">
         <v>2017</v>
       </c>
       <c r="B9" s="86">
-        <v>5.0593089999999998</v>
+        <v>5.0593089999999989</v>
       </c>
       <c r="C9" s="83">
         <v>1.28735</v>
       </c>
       <c r="D9" s="86">
-        <v>332.08961600000004</v>
+        <v>332.08961599999998</v>
       </c>
       <c r="E9" s="83">
-        <v>103.38939300000001</v>
+        <v>103.389393</v>
       </c>
       <c r="F9" s="86">
         <v>0.63011899999999998</v>
       </c>
       <c r="G9" s="83">
         <v>1.0830929999999999</v>
       </c>
       <c r="H9" s="86">
         <v>26.559781999999998</v>
       </c>
       <c r="I9" s="83">
-        <v>5.1069820000000004</v>
+        <v>5.1069819999999995</v>
       </c>
       <c r="J9" s="86">
         <v>142.420185</v>
       </c>
       <c r="K9" s="83">
-        <v>31.758183999999993</v>
+        <v>31.758183999999996</v>
       </c>
       <c r="L9" s="86">
-        <v>38.384767999999994</v>
+        <v>38.384768000000008</v>
       </c>
       <c r="M9" s="91">
         <v>23.580532999999999</v>
       </c>
     </row>
     <row r="10" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54">
         <v>2018</v>
       </c>
       <c r="B10" s="86">
-        <v>3.9995060000000002</v>
+        <v>3.9995059999999998</v>
       </c>
       <c r="C10" s="83">
         <v>0.98401200000000011</v>
       </c>
       <c r="D10" s="86">
         <v>271.39518199999998</v>
       </c>
       <c r="E10" s="83">
         <v>96.657459999999986</v>
       </c>
       <c r="F10" s="86">
         <v>8.7575E-2</v>
       </c>
       <c r="G10" s="83">
         <v>0.144562</v>
       </c>
       <c r="H10" s="86">
-        <v>35.137533000000005</v>
+        <v>35.137532999999998</v>
       </c>
       <c r="I10" s="83">
         <v>5.9918429999999994</v>
       </c>
       <c r="J10" s="86">
         <v>129.225266</v>
       </c>
       <c r="K10" s="83">
-        <v>29.345581999999997</v>
+        <v>29.345582</v>
       </c>
       <c r="L10" s="86">
         <v>28.211532000000002</v>
       </c>
       <c r="M10" s="91">
         <v>16.58212</v>
       </c>
     </row>
     <row r="11" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54">
         <v>2019</v>
       </c>
       <c r="B11" s="86">
-        <v>1.3352649999999999</v>
+        <v>1.3352649999999997</v>
       </c>
       <c r="C11" s="83">
-        <v>0.28592399999999996</v>
+        <v>0.28592400000000001</v>
       </c>
       <c r="D11" s="86">
-        <v>245.04213900000005</v>
+        <v>245.04213900000002</v>
       </c>
       <c r="E11" s="83">
         <v>86.587559999999996</v>
       </c>
       <c r="F11" s="86">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G11" s="83">
         <v>0.12624600000000002</v>
       </c>
       <c r="H11" s="86">
-        <v>26.382809999999999</v>
+        <v>26.382810000000006</v>
       </c>
       <c r="I11" s="83">
         <v>4.87331</v>
       </c>
       <c r="J11" s="86">
-        <v>118.023493</v>
+        <v>118.02349299999997</v>
       </c>
       <c r="K11" s="83">
         <v>28.147785000000002</v>
       </c>
       <c r="L11" s="86">
-        <v>43.244666000000009</v>
+        <v>43.244666000000002</v>
       </c>
       <c r="M11" s="91">
         <v>19.294638000000003</v>
       </c>
     </row>
     <row r="12" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54">
         <v>2020</v>
       </c>
       <c r="B12" s="86">
         <v>1.3924779999999999</v>
       </c>
       <c r="C12" s="83">
-        <v>0.45897300000000002</v>
+        <v>0.45897300000000008</v>
       </c>
       <c r="D12" s="86">
         <v>340.91520400000002</v>
       </c>
       <c r="E12" s="83">
-        <v>115.05083000000002</v>
+        <v>115.05083</v>
       </c>
       <c r="F12" s="86">
         <v>2.4156E-2</v>
       </c>
       <c r="G12" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H12" s="86">
         <v>12.214263000000001</v>
       </c>
       <c r="I12" s="83">
-        <v>2.3396090000000003</v>
+        <v>2.3396089999999998</v>
       </c>
       <c r="J12" s="86">
-        <v>125.39569299999998</v>
+        <v>125.39569299999999</v>
       </c>
       <c r="K12" s="83">
-        <v>31.022338000000001</v>
+        <v>31.022337999999998</v>
       </c>
       <c r="L12" s="86">
         <v>51.630869000000004</v>
       </c>
       <c r="M12" s="91">
-        <v>22.713528999999998</v>
+        <v>22.713529000000001</v>
       </c>
     </row>
     <row r="13" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="54">
         <v>2021</v>
       </c>
       <c r="B13" s="86">
         <v>9.032375</v>
       </c>
       <c r="C13" s="83">
-        <v>2.5461309999999999</v>
+        <v>2.5461309999999995</v>
       </c>
       <c r="D13" s="86">
         <v>246.40078299999999</v>
       </c>
       <c r="E13" s="83">
-        <v>75.762841999999992</v>
+        <v>75.762841999999978</v>
       </c>
       <c r="F13" s="86">
         <v>2.4947999999999998E-2</v>
       </c>
       <c r="G13" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H13" s="86">
         <v>29.120274000000002</v>
       </c>
       <c r="I13" s="83">
-        <v>5.9999199999999995</v>
+        <v>5.9999200000000004</v>
       </c>
       <c r="J13" s="86">
-        <v>136.63006299999998</v>
+        <v>136.63006300000001</v>
       </c>
       <c r="K13" s="83">
-        <v>31.963868999999995</v>
+        <v>31.963868999999999</v>
       </c>
       <c r="L13" s="86">
-        <v>50.227567000000001</v>
+        <v>50.227566999999993</v>
       </c>
       <c r="M13" s="91">
-        <v>20.206208000000004</v>
+        <v>20.206208</v>
       </c>
     </row>
     <row r="14" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54">
         <v>2022</v>
       </c>
       <c r="B14" s="86">
-        <v>12.784598000000003</v>
+        <v>12.784597999999999</v>
       </c>
       <c r="C14" s="83">
-        <v>2.8605150000000004</v>
+        <v>2.8605149999999995</v>
       </c>
       <c r="D14" s="86">
-        <v>440.32539699999995</v>
+        <v>440.32539700000001</v>
       </c>
       <c r="E14" s="83">
         <v>106.463748</v>
       </c>
       <c r="F14" s="86">
         <v>5.840999999999999E-2</v>
       </c>
       <c r="G14" s="83">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="H14" s="86">
         <v>30.043472999999999</v>
       </c>
       <c r="I14" s="83">
         <v>5.0528499999999994</v>
       </c>
       <c r="J14" s="86">
         <v>163.28907100000001</v>
       </c>
       <c r="K14" s="83">
         <v>33.199038000000002</v>
       </c>
       <c r="L14" s="86">
         <v>53.848849999999999</v>
       </c>
@@ -21418,502 +20991,502 @@
       </c>
       <c r="G15" s="83">
         <v>0.66856499999999996</v>
       </c>
       <c r="H15" s="86">
         <v>29.719335000000001</v>
       </c>
       <c r="I15" s="83">
         <v>5.3190299999999997</v>
       </c>
       <c r="J15" s="86">
         <v>213.40284900000003</v>
       </c>
       <c r="K15" s="83">
         <v>42.890837000000005</v>
       </c>
       <c r="L15" s="86">
         <v>88.835954000000001</v>
       </c>
       <c r="M15" s="91">
         <v>26.950694999999993</v>
       </c>
     </row>
     <row r="16" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B16" s="86">
         <v>1.97018</v>
       </c>
       <c r="C16" s="83">
         <v>0.34499999999999997</v>
       </c>
       <c r="D16" s="86">
         <v>52.725923999999999</v>
       </c>
       <c r="E16" s="83">
         <v>13.904987999999999</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="83">
         <v>0</v>
       </c>
       <c r="H16" s="86">
         <v>1.625329</v>
       </c>
       <c r="I16" s="83">
         <v>0.297601</v>
       </c>
       <c r="J16" s="86">
         <v>12.311882000000001</v>
       </c>
       <c r="K16" s="83">
         <v>2.5332330000000001</v>
       </c>
       <c r="L16" s="86">
         <v>7.9244960000000004</v>
       </c>
       <c r="M16" s="91">
         <v>2.6154959999999998</v>
       </c>
     </row>
     <row r="17" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B17" s="86">
         <v>1.2209429999999999</v>
       </c>
       <c r="C17" s="83">
         <v>0.24249899999999999</v>
       </c>
       <c r="D17" s="86">
         <v>53.079915999999997</v>
       </c>
       <c r="E17" s="83">
         <v>13.965118</v>
       </c>
       <c r="F17" s="86">
         <v>0</v>
       </c>
       <c r="G17" s="83">
         <v>0</v>
       </c>
       <c r="H17" s="86">
         <v>1.6769609999999999</v>
       </c>
       <c r="I17" s="83">
         <v>0.28645300000000001</v>
       </c>
       <c r="J17" s="86">
         <v>13.522971</v>
       </c>
       <c r="K17" s="83">
         <v>2.7426170000000001</v>
       </c>
       <c r="L17" s="86">
         <v>6.6949009999999998</v>
       </c>
       <c r="M17" s="91">
         <v>2.19523</v>
       </c>
     </row>
     <row r="18" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B18" s="86">
         <v>2.4924499999999998</v>
       </c>
       <c r="C18" s="83">
         <v>0.438</v>
       </c>
       <c r="D18" s="86">
         <v>70.177811000000005</v>
       </c>
       <c r="E18" s="83">
         <v>18.419640000000001</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="83">
         <v>0</v>
       </c>
       <c r="H18" s="86">
         <v>3.5552890000000001</v>
       </c>
       <c r="I18" s="83">
         <v>0.64222800000000002</v>
       </c>
       <c r="J18" s="86">
         <v>19.891776</v>
       </c>
       <c r="K18" s="83">
         <v>3.9553419999999999</v>
       </c>
       <c r="L18" s="86">
         <v>8.541677</v>
       </c>
       <c r="M18" s="91">
         <v>2.7015549999999999</v>
       </c>
     </row>
     <row r="19" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B19" s="86">
         <v>1.34179</v>
       </c>
       <c r="C19" s="83">
         <v>0.23050000000000001</v>
       </c>
       <c r="D19" s="86">
         <v>50.147697999999998</v>
       </c>
       <c r="E19" s="83">
         <v>12.796146</v>
       </c>
       <c r="F19" s="86">
         <v>0</v>
       </c>
       <c r="G19" s="83">
         <v>0</v>
       </c>
       <c r="H19" s="86">
         <v>2.065779</v>
       </c>
       <c r="I19" s="83">
         <v>0.32522600000000002</v>
       </c>
       <c r="J19" s="86">
         <v>16.014392999999998</v>
       </c>
       <c r="K19" s="83">
         <v>3.1287759999999998</v>
       </c>
       <c r="L19" s="86">
         <v>4.297631</v>
       </c>
       <c r="M19" s="91">
         <v>1.3642799999999999</v>
       </c>
     </row>
     <row r="20" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B20" s="86">
         <v>1.651548</v>
       </c>
       <c r="C20" s="83">
         <v>0.27660000000000001</v>
       </c>
       <c r="D20" s="86">
         <v>74.655686000000003</v>
       </c>
       <c r="E20" s="83">
         <v>18.912253</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="83">
         <v>0</v>
       </c>
       <c r="H20" s="86">
         <v>3.9099840000000001</v>
       </c>
       <c r="I20" s="83">
         <v>0.66452299999999997</v>
       </c>
       <c r="J20" s="86">
         <v>20.587399000000001</v>
       </c>
       <c r="K20" s="83">
         <v>3.9774310000000002</v>
       </c>
       <c r="L20" s="86">
         <v>10.003403</v>
       </c>
       <c r="M20" s="91">
         <v>2.9548450000000002</v>
       </c>
     </row>
     <row r="21" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B21" s="86">
         <v>2.76207</v>
       </c>
       <c r="C21" s="83">
         <v>0.437</v>
       </c>
       <c r="D21" s="86">
         <v>78.298697000000004</v>
       </c>
       <c r="E21" s="83">
         <v>20.089435000000002</v>
       </c>
       <c r="F21" s="86">
         <v>0</v>
       </c>
       <c r="G21" s="83">
         <v>0</v>
       </c>
       <c r="H21" s="86">
         <v>3.1335869999999999</v>
       </c>
       <c r="I21" s="83">
         <v>0.54787799999999998</v>
       </c>
       <c r="J21" s="86">
         <v>17.232634000000001</v>
       </c>
       <c r="K21" s="83">
         <v>3.2267199999999998</v>
       </c>
       <c r="L21" s="86">
         <v>10.666765</v>
       </c>
       <c r="M21" s="91">
         <v>2.9527999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B22" s="86">
         <v>1.1135600000000001</v>
       </c>
       <c r="C22" s="83">
         <v>0.186</v>
       </c>
       <c r="D22" s="86">
         <v>66.310947999999996</v>
       </c>
       <c r="E22" s="83">
         <v>16.700536</v>
       </c>
       <c r="F22" s="86">
         <v>0.51442100000000002</v>
       </c>
       <c r="G22" s="83">
         <v>0.66856499999999996</v>
       </c>
       <c r="H22" s="86">
         <v>2.8106249999999999</v>
       </c>
       <c r="I22" s="83">
         <v>0.51753499999999997</v>
       </c>
       <c r="J22" s="86">
         <v>18.566742000000001</v>
       </c>
       <c r="K22" s="83">
         <v>3.4389560000000001</v>
       </c>
       <c r="L22" s="86">
         <v>8.8075759999999992</v>
       </c>
       <c r="M22" s="91">
         <v>2.4830999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B23" s="86">
         <v>1.1073900000000001</v>
       </c>
       <c r="C23" s="83">
         <v>0.1845</v>
       </c>
       <c r="D23" s="86">
         <v>63.703783000000001</v>
       </c>
       <c r="E23" s="83">
         <v>16.889149</v>
       </c>
       <c r="F23" s="86">
         <v>0</v>
       </c>
       <c r="G23" s="83">
         <v>0</v>
       </c>
       <c r="H23" s="86">
         <v>2.7066680000000001</v>
       </c>
       <c r="I23" s="83">
         <v>0.489263</v>
       </c>
       <c r="J23" s="86">
         <v>21.589693</v>
       </c>
       <c r="K23" s="83">
         <v>4.1212150000000003</v>
       </c>
       <c r="L23" s="86">
         <v>10.689869</v>
       </c>
       <c r="M23" s="91">
         <v>2.9440339999999998</v>
       </c>
     </row>
     <row r="24" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B24" s="86">
         <v>0.96318000000000004</v>
       </c>
       <c r="C24" s="83">
         <v>0.1615</v>
       </c>
       <c r="D24" s="86">
         <v>46.472991999999998</v>
       </c>
       <c r="E24" s="83">
         <v>13.099045</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="83">
         <v>0</v>
       </c>
       <c r="H24" s="86">
         <v>1.802403</v>
       </c>
       <c r="I24" s="83">
         <v>0.33829199999999998</v>
       </c>
       <c r="J24" s="86">
         <v>17.320739</v>
       </c>
       <c r="K24" s="83">
         <v>3.4055659999999999</v>
       </c>
       <c r="L24" s="86">
         <v>7.54169</v>
       </c>
       <c r="M24" s="91">
         <v>2.4422999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="54" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B25" s="86">
         <v>0.59340000000000004</v>
       </c>
       <c r="C25" s="83">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="D25" s="86">
         <v>57.582712999999998</v>
       </c>
       <c r="E25" s="83">
         <v>16.862583000000001</v>
       </c>
       <c r="F25" s="86">
         <v>0</v>
       </c>
       <c r="G25" s="83">
         <v>0</v>
       </c>
       <c r="H25" s="86">
         <v>1.9971289999999999</v>
       </c>
       <c r="I25" s="83">
         <v>0.37507499999999999</v>
       </c>
       <c r="J25" s="86">
         <v>18.879662</v>
       </c>
       <c r="K25" s="83">
         <v>3.9378760000000002</v>
       </c>
       <c r="L25" s="86">
         <v>4.9339240000000002</v>
       </c>
       <c r="M25" s="91">
         <v>1.3032999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B26" s="86">
         <v>0.99457300000000004</v>
       </c>
       <c r="C26" s="83">
         <v>0.18348</v>
       </c>
       <c r="D26" s="86">
         <v>56.850588000000002</v>
       </c>
       <c r="E26" s="83">
         <v>17.043756999999999</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="83">
         <v>0</v>
       </c>
       <c r="H26" s="86">
         <v>1.8800239999999999</v>
       </c>
       <c r="I26" s="83">
         <v>0.35828399999999999</v>
       </c>
       <c r="J26" s="86">
         <v>20.860326000000001</v>
       </c>
       <c r="K26" s="83">
         <v>4.6140460000000001</v>
       </c>
       <c r="L26" s="86">
         <v>3.9410539999999998</v>
       </c>
       <c r="M26" s="91">
         <v>1.327515</v>
       </c>
     </row>
     <row r="27" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A27" s="55" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B27" s="87">
         <v>0.96394500000000005</v>
       </c>
       <c r="C27" s="84">
         <v>0.1845</v>
       </c>
       <c r="D27" s="87">
         <v>68.652924999999996</v>
       </c>
       <c r="E27" s="84">
         <v>20.559947999999999</v>
       </c>
       <c r="F27" s="87">
         <v>0</v>
       </c>
       <c r="G27" s="84">
         <v>0</v>
       </c>
       <c r="H27" s="87">
         <v>2.5555569999999999</v>
       </c>
       <c r="I27" s="84">
         <v>0.47667199999999998</v>
       </c>
@@ -21951,502 +21524,502 @@
       </c>
       <c r="G28" s="84">
         <v>0</v>
       </c>
       <c r="H28" s="87">
         <v>23.692782999999999</v>
       </c>
       <c r="I28" s="84">
         <v>3.9125179999999999</v>
       </c>
       <c r="J28" s="87">
         <v>302.86420500000003</v>
       </c>
       <c r="K28" s="84">
         <v>62.887802000000001</v>
       </c>
       <c r="L28" s="87">
         <v>65.872017</v>
       </c>
       <c r="M28" s="92">
         <v>20.774354999999996</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="54" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B29" s="86">
         <v>0.38838</v>
       </c>
       <c r="C29" s="83">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D29" s="86">
         <v>61.931128000000001</v>
       </c>
       <c r="E29" s="83">
         <v>19.001353000000002</v>
       </c>
       <c r="F29" s="86">
         <v>0</v>
       </c>
       <c r="G29" s="83">
         <v>0</v>
       </c>
       <c r="H29" s="86">
         <v>2.703055</v>
       </c>
       <c r="I29" s="83">
         <v>0.492091</v>
       </c>
       <c r="J29" s="86">
         <v>16.279005000000002</v>
       </c>
       <c r="K29" s="83">
         <v>3.6219899999999998</v>
       </c>
       <c r="L29" s="86">
         <v>9.4185569999999998</v>
       </c>
       <c r="M29" s="91">
         <v>2.4898199999999999</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B30" s="86">
         <v>0</v>
       </c>
       <c r="C30" s="83">
         <v>0</v>
       </c>
       <c r="D30" s="86">
         <v>52.574033999999997</v>
       </c>
       <c r="E30" s="83">
         <v>15.579316</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="83">
         <v>0</v>
       </c>
       <c r="H30" s="86">
         <v>1.6719029999999999</v>
       </c>
       <c r="I30" s="83">
         <v>0.28735100000000002</v>
       </c>
       <c r="J30" s="86">
         <v>19.133994999999999</v>
       </c>
       <c r="K30" s="83">
         <v>4.337618</v>
       </c>
       <c r="L30" s="86">
         <v>2.7277819999999999</v>
       </c>
       <c r="M30" s="91">
         <v>1.137275</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B31" s="86">
         <v>0.280331</v>
       </c>
       <c r="C31" s="83">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="D31" s="86">
         <v>47.711402999999997</v>
       </c>
       <c r="E31" s="83">
         <v>13.873135</v>
       </c>
       <c r="F31" s="86">
         <v>0</v>
       </c>
       <c r="G31" s="83">
         <v>0</v>
       </c>
       <c r="H31" s="86">
         <v>1.081682</v>
       </c>
       <c r="I31" s="83">
         <v>0.17829100000000001</v>
       </c>
       <c r="J31" s="86">
         <v>21.920618000000001</v>
       </c>
       <c r="K31" s="83">
         <v>4.9152440000000004</v>
       </c>
       <c r="L31" s="86">
         <v>5.9234080000000002</v>
       </c>
       <c r="M31" s="91">
         <v>1.8591150000000001</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B32" s="86">
         <v>0.191525</v>
       </c>
       <c r="C32" s="83">
         <v>7.2499999999999995E-2</v>
       </c>
       <c r="D32" s="86">
         <v>54.229688000000003</v>
       </c>
       <c r="E32" s="83">
         <v>15.778712000000001</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="83">
         <v>0</v>
       </c>
       <c r="H32" s="86">
         <v>2.5994429999999999</v>
       </c>
       <c r="I32" s="83">
         <v>0.45895999999999998</v>
       </c>
       <c r="J32" s="86">
         <v>23.581776999999999</v>
       </c>
       <c r="K32" s="83">
         <v>5.0381580000000001</v>
       </c>
       <c r="L32" s="86">
         <v>10.055820000000001</v>
       </c>
       <c r="M32" s="91">
         <v>2.1955100000000001</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="54" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B33" s="86">
         <v>6.7716999999999999E-2</v>
       </c>
       <c r="C33" s="83">
         <v>2.4E-2</v>
       </c>
       <c r="D33" s="86">
         <v>38.012248</v>
       </c>
       <c r="E33" s="83">
         <v>10.652163</v>
       </c>
       <c r="F33" s="86">
         <v>0</v>
       </c>
       <c r="G33" s="83">
         <v>0</v>
       </c>
       <c r="H33" s="86">
         <v>2.847874</v>
       </c>
       <c r="I33" s="83">
         <v>0.45613199999999998</v>
       </c>
       <c r="J33" s="86">
         <v>24.946021000000002</v>
       </c>
       <c r="K33" s="83">
         <v>5.107926</v>
       </c>
       <c r="L33" s="86">
         <v>5.1610230000000001</v>
       </c>
       <c r="M33" s="91">
         <v>1.6462349999999999</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B34" s="86">
         <v>0</v>
       </c>
       <c r="C34" s="83">
         <v>0</v>
       </c>
       <c r="D34" s="86">
         <v>51.549263000000003</v>
       </c>
       <c r="E34" s="83">
         <v>14.475771</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="83">
         <v>0</v>
       </c>
       <c r="H34" s="86">
         <v>1.9079489999999999</v>
       </c>
       <c r="I34" s="83">
         <v>0.31764999999999999</v>
       </c>
       <c r="J34" s="86">
         <v>24.449438000000001</v>
       </c>
       <c r="K34" s="83">
         <v>4.8894510000000002</v>
       </c>
       <c r="L34" s="86">
         <v>5.1209480000000003</v>
       </c>
       <c r="M34" s="91">
         <v>1.4408449999999999</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="54" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B35" s="86">
         <v>0.21004999999999999</v>
       </c>
       <c r="C35" s="83">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="D35" s="86">
         <v>71.354494000000003</v>
       </c>
       <c r="E35" s="83">
         <v>20.506572999999999</v>
       </c>
       <c r="F35" s="86">
         <v>0</v>
       </c>
       <c r="G35" s="83">
         <v>0</v>
       </c>
       <c r="H35" s="86">
         <v>3.0293830000000002</v>
       </c>
       <c r="I35" s="83">
         <v>0.52544199999999996</v>
       </c>
       <c r="J35" s="86">
         <v>29.157036000000002</v>
       </c>
       <c r="K35" s="83">
         <v>5.9044530000000002</v>
       </c>
       <c r="L35" s="86">
         <v>5.4950109999999999</v>
       </c>
       <c r="M35" s="91">
         <v>1.6484300000000001</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="54" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B36" s="86">
         <v>6.9324999999999998E-2</v>
       </c>
       <c r="C36" s="83">
         <v>2.35E-2</v>
       </c>
       <c r="D36" s="86">
         <v>50.724966999999999</v>
       </c>
       <c r="E36" s="83">
         <v>14.22845</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="83">
         <v>0</v>
       </c>
       <c r="H36" s="86">
         <v>1.572667</v>
       </c>
       <c r="I36" s="83">
         <v>0.26019900000000001</v>
       </c>
       <c r="J36" s="86">
         <v>27.518778999999999</v>
       </c>
       <c r="K36" s="83">
         <v>5.545865</v>
       </c>
       <c r="L36" s="86">
         <v>6.4381919999999999</v>
       </c>
       <c r="M36" s="91">
         <v>1.7641789999999999</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="54" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B37" s="86">
         <v>0.15125</v>
       </c>
       <c r="C37" s="83">
         <v>0.05</v>
       </c>
       <c r="D37" s="86">
         <v>48.632931999999997</v>
       </c>
       <c r="E37" s="83">
         <v>13.751897</v>
       </c>
       <c r="F37" s="86">
         <v>0</v>
       </c>
       <c r="G37" s="83">
         <v>0</v>
       </c>
       <c r="H37" s="86">
         <v>1.661313</v>
       </c>
       <c r="I37" s="83">
         <v>0.24390500000000001</v>
       </c>
       <c r="J37" s="86">
         <v>29.142593999999999</v>
       </c>
       <c r="K37" s="83">
         <v>5.9255820000000003</v>
       </c>
       <c r="L37" s="86">
         <v>4.4759900000000004</v>
       </c>
       <c r="M37" s="91">
         <v>1.31176</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="54" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B38" s="86">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="C38" s="83">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D38" s="86">
         <v>55.292943999999999</v>
       </c>
       <c r="E38" s="83">
         <v>15.430199999999999</v>
       </c>
       <c r="F38" s="86">
         <v>0</v>
       </c>
       <c r="G38" s="83">
         <v>0</v>
       </c>
       <c r="H38" s="86">
         <v>1.0428949999999999</v>
       </c>
       <c r="I38" s="83">
         <v>0.16068399999999999</v>
       </c>
       <c r="J38" s="86">
         <v>33.253762999999999</v>
       </c>
       <c r="K38" s="83">
         <v>6.7640739999999999</v>
       </c>
       <c r="L38" s="86">
         <v>4.7852360000000003</v>
       </c>
       <c r="M38" s="91">
         <v>1.7971170000000001</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="54" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B39" s="86">
         <v>0.138075</v>
       </c>
       <c r="C39" s="83">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="D39" s="86">
         <v>57.200802000000003</v>
       </c>
       <c r="E39" s="83">
         <v>15.672267</v>
       </c>
       <c r="F39" s="86">
         <v>0</v>
       </c>
       <c r="G39" s="83">
         <v>0</v>
       </c>
       <c r="H39" s="86">
         <v>1.565115</v>
       </c>
       <c r="I39" s="83">
         <v>0.22826199999999999</v>
       </c>
       <c r="J39" s="86">
         <v>32.952773999999998</v>
       </c>
       <c r="K39" s="83">
         <v>6.6776410000000004</v>
       </c>
       <c r="L39" s="86">
         <v>3.3988119999999999</v>
       </c>
       <c r="M39" s="91">
         <v>1.755307</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="54" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B40" s="86">
         <v>0.2074</v>
       </c>
       <c r="C40" s="83">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="D40" s="86">
         <v>61.902185000000003</v>
       </c>
       <c r="E40" s="83">
         <v>17.124694999999999</v>
       </c>
       <c r="F40" s="86">
         <v>0</v>
       </c>
       <c r="G40" s="83">
         <v>0</v>
       </c>
       <c r="H40" s="86">
         <v>2.0095040000000002</v>
       </c>
       <c r="I40" s="83">
         <v>0.30355100000000002</v>
       </c>
@@ -22484,825 +22057,825 @@
       </c>
       <c r="G41" s="84">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="H41" s="87">
         <v>19.367090999999999</v>
       </c>
       <c r="I41" s="84">
         <v>2.212183</v>
       </c>
       <c r="J41" s="87">
         <v>252.19642999999996</v>
       </c>
       <c r="K41" s="84">
         <v>50.351968000000006</v>
       </c>
       <c r="L41" s="87">
         <v>63.846234999999993</v>
       </c>
       <c r="M41" s="92">
         <v>20.835778000000001</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A42" s="54" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B42" s="86">
         <v>7.4922000000000002E-2</v>
       </c>
       <c r="C42" s="83">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D42" s="86">
         <v>63.421627999999998</v>
       </c>
       <c r="E42" s="83">
         <v>17.392707999999999</v>
       </c>
       <c r="F42" s="86">
         <v>1.5422E-2</v>
       </c>
       <c r="G42" s="83">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="H42" s="86">
         <v>1.3494539999999999</v>
       </c>
       <c r="I42" s="83">
         <v>0.195795</v>
       </c>
       <c r="J42" s="86">
         <v>24.533076000000001</v>
       </c>
       <c r="K42" s="83">
         <v>4.8930309999999997</v>
       </c>
       <c r="L42" s="86">
         <v>6.3245259999999996</v>
       </c>
       <c r="M42" s="91">
         <v>1.7248000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B43" s="86">
         <v>0.205625</v>
       </c>
       <c r="C43" s="83">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="D43" s="86">
         <v>68.060303000000005</v>
       </c>
       <c r="E43" s="83">
         <v>18.216660000000001</v>
       </c>
       <c r="F43" s="86">
         <v>0</v>
       </c>
       <c r="G43" s="83">
         <v>0</v>
       </c>
       <c r="H43" s="86">
         <v>1.4229350000000001</v>
       </c>
       <c r="I43" s="83">
         <v>0.20019999999999999</v>
       </c>
       <c r="J43" s="86">
         <v>24.171552999999999</v>
       </c>
       <c r="K43" s="83">
         <v>4.8477249999999996</v>
       </c>
       <c r="L43" s="86">
         <v>5.7278700000000002</v>
       </c>
       <c r="M43" s="91">
         <v>1.786753</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B44" s="86">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="C44" s="83">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D44" s="86">
         <v>56.692959000000002</v>
       </c>
       <c r="E44" s="83">
         <v>15.234631</v>
       </c>
       <c r="F44" s="86">
         <v>0</v>
       </c>
       <c r="G44" s="83">
         <v>0</v>
       </c>
       <c r="H44" s="86">
         <v>1.326889</v>
       </c>
       <c r="I44" s="83">
         <v>0.18218400000000001</v>
       </c>
       <c r="J44" s="86">
         <v>20.855515</v>
       </c>
       <c r="K44" s="83">
         <v>4.2047610000000004</v>
       </c>
       <c r="L44" s="86">
         <v>4.5747470000000003</v>
       </c>
       <c r="M44" s="91">
         <v>2.0197440000000002</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B45" s="86">
         <v>6.8150000000000002E-2</v>
       </c>
       <c r="C45" s="83">
         <v>2.35E-2</v>
       </c>
       <c r="D45" s="86">
         <v>48.119396000000002</v>
       </c>
       <c r="E45" s="83">
         <v>12.647698</v>
       </c>
       <c r="F45" s="86">
         <v>0</v>
       </c>
       <c r="G45" s="83">
         <v>0</v>
       </c>
       <c r="H45" s="86">
         <v>1.643718</v>
       </c>
       <c r="I45" s="83">
         <v>0.20404700000000001</v>
       </c>
       <c r="J45" s="86">
         <v>22.987444</v>
       </c>
       <c r="K45" s="83">
         <v>4.31595</v>
       </c>
       <c r="L45" s="86">
         <v>6.3889860000000001</v>
       </c>
       <c r="M45" s="91">
         <v>2.2916590000000001</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="54" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B46" s="86">
         <v>6.8150000000000002E-2</v>
       </c>
       <c r="C46" s="83">
         <v>2.35E-2</v>
       </c>
       <c r="D46" s="86">
         <v>53.512171000000002</v>
       </c>
       <c r="E46" s="83">
         <v>13.915815</v>
       </c>
       <c r="F46" s="86">
         <v>0</v>
       </c>
       <c r="G46" s="83">
         <v>0</v>
       </c>
       <c r="H46" s="86">
         <v>2.151329</v>
       </c>
       <c r="I46" s="83">
         <v>0.26556600000000002</v>
       </c>
       <c r="J46" s="86">
         <v>22.580249999999999</v>
       </c>
       <c r="K46" s="83">
         <v>4.392703</v>
       </c>
       <c r="L46" s="86">
         <v>6.1629930000000002</v>
       </c>
       <c r="M46" s="91">
         <v>1.44634</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B47" s="86">
         <v>0</v>
       </c>
       <c r="C47" s="83">
         <v>0</v>
       </c>
       <c r="D47" s="86">
         <v>51.463762000000003</v>
       </c>
       <c r="E47" s="83">
         <v>12.960713999999999</v>
       </c>
       <c r="F47" s="86">
         <v>0</v>
       </c>
       <c r="G47" s="83">
         <v>0</v>
       </c>
       <c r="H47" s="86">
         <v>1.4988319999999999</v>
       </c>
       <c r="I47" s="83">
         <v>0.18576599999999999</v>
       </c>
       <c r="J47" s="86">
         <v>20.491059</v>
       </c>
       <c r="K47" s="83">
         <v>3.8661249999999998</v>
       </c>
       <c r="L47" s="86">
         <v>4.7389130000000002</v>
       </c>
       <c r="M47" s="91">
         <v>1.6082719999999999</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A48" s="54" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B48" s="86">
         <v>0.52749999999999997</v>
       </c>
       <c r="C48" s="83">
         <v>0</v>
       </c>
       <c r="D48" s="86">
         <v>54.751117999999998</v>
       </c>
       <c r="E48" s="83">
         <v>13.926238</v>
       </c>
       <c r="F48" s="86">
         <v>0</v>
       </c>
       <c r="G48" s="83">
         <v>0</v>
       </c>
       <c r="H48" s="86">
         <v>1.9710319999999999</v>
       </c>
       <c r="I48" s="83">
         <v>0</v>
       </c>
       <c r="J48" s="86">
         <v>21.46677</v>
       </c>
       <c r="K48" s="83">
         <v>4.2235440000000004</v>
       </c>
       <c r="L48" s="86">
         <v>3.4668459999999999</v>
       </c>
       <c r="M48" s="91">
         <v>1.5218750000000001</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="54" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B49" s="86">
         <v>0.32074999999999998</v>
       </c>
       <c r="C49" s="83">
         <v>0.1</v>
       </c>
       <c r="D49" s="86">
         <v>49.285905</v>
       </c>
       <c r="E49" s="83">
         <v>12.651652</v>
       </c>
       <c r="F49" s="86">
         <v>0</v>
       </c>
       <c r="G49" s="83">
         <v>0</v>
       </c>
       <c r="H49" s="86">
         <v>1.6445099999999999</v>
       </c>
       <c r="I49" s="83">
         <v>0.199909</v>
       </c>
       <c r="J49" s="86">
         <v>22.288019999999999</v>
       </c>
       <c r="K49" s="83">
         <v>4.5149379999999999</v>
       </c>
       <c r="L49" s="86">
         <v>5.136164</v>
       </c>
       <c r="M49" s="91">
         <v>1.610819</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A50" s="54" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B50" s="86">
         <v>0.22512299999999999</v>
       </c>
       <c r="C50" s="83">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="D50" s="86">
         <v>63.183244999999999</v>
       </c>
       <c r="E50" s="83">
         <v>16.344021999999999</v>
       </c>
       <c r="F50" s="86">
         <v>0</v>
       </c>
       <c r="G50" s="83">
         <v>0</v>
       </c>
       <c r="H50" s="86">
         <v>3.1235019999999998</v>
       </c>
       <c r="I50" s="83">
         <v>0.39166200000000001</v>
       </c>
       <c r="J50" s="86">
         <v>21.730067999999999</v>
       </c>
       <c r="K50" s="83">
         <v>4.4250400000000001</v>
       </c>
       <c r="L50" s="86">
         <v>5.1755199999999997</v>
       </c>
       <c r="M50" s="91">
         <v>1.817739</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A51" s="54" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B51" s="86">
         <v>7.6249999999999998E-2</v>
       </c>
       <c r="C51" s="83">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D51" s="86">
         <v>69.815110000000004</v>
       </c>
       <c r="E51" s="83">
         <v>18.826841999999999</v>
       </c>
       <c r="F51" s="86">
         <v>0</v>
       </c>
       <c r="G51" s="83">
         <v>0</v>
       </c>
       <c r="H51" s="86">
         <v>1.3298700000000001</v>
       </c>
       <c r="I51" s="83">
         <v>0.159914</v>
       </c>
       <c r="J51" s="86">
         <v>18.279102999999999</v>
       </c>
       <c r="K51" s="83">
         <v>3.7410130000000001</v>
       </c>
       <c r="L51" s="86">
         <v>6.7928540000000002</v>
       </c>
       <c r="M51" s="91">
         <v>2.0353690000000002</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A52" s="54" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B52" s="86">
         <v>0.21104999999999999</v>
       </c>
       <c r="C52" s="83">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="D52" s="86">
         <v>54.230654000000001</v>
       </c>
       <c r="E52" s="83">
         <v>15.327590000000001</v>
       </c>
       <c r="F52" s="86">
         <v>0</v>
       </c>
       <c r="G52" s="83">
         <v>0</v>
       </c>
       <c r="H52" s="86">
         <v>1.155413</v>
       </c>
       <c r="I52" s="83">
         <v>0.150558</v>
       </c>
       <c r="J52" s="86">
         <v>15.957684</v>
       </c>
       <c r="K52" s="83">
         <v>3.3942139999999998</v>
       </c>
       <c r="L52" s="86">
         <v>3.0799750000000001</v>
       </c>
       <c r="M52" s="91">
         <v>1.1676390000000001</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A53" s="54" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B53" s="86">
         <v>6.4799999999999996E-2</v>
       </c>
       <c r="C53" s="83">
         <v>2.4E-2</v>
       </c>
       <c r="D53" s="86">
         <v>46.363692999999998</v>
       </c>
       <c r="E53" s="83">
         <v>13.332470000000001</v>
       </c>
       <c r="F53" s="86">
         <v>0</v>
       </c>
       <c r="G53" s="83">
         <v>0</v>
       </c>
       <c r="H53" s="86">
         <v>0.74960700000000002</v>
       </c>
       <c r="I53" s="83">
         <v>7.6581999999999997E-2</v>
       </c>
       <c r="J53" s="86">
         <v>16.855888</v>
       </c>
       <c r="K53" s="83">
         <v>3.532924</v>
       </c>
       <c r="L53" s="86">
         <v>6.2768410000000001</v>
       </c>
       <c r="M53" s="91">
         <v>1.8047690000000001</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A54" s="55">
         <v>2026</v>
       </c>
       <c r="B54" s="87">
-        <v>0.75687199999999999</v>
+        <v>1.1975359999999999</v>
       </c>
       <c r="C54" s="84">
-        <v>0.27300000000000002</v>
+        <v>0.42300000000000004</v>
       </c>
       <c r="D54" s="87">
-        <v>240.439289</v>
+        <v>367.98747500000002</v>
       </c>
       <c r="E54" s="84">
-        <v>68.420438000000004</v>
+        <v>102.28053500000001</v>
       </c>
       <c r="F54" s="87">
         <v>1.2870760000000001</v>
       </c>
       <c r="G54" s="84">
         <v>0.43605500000000003</v>
       </c>
       <c r="H54" s="87">
-        <v>7.6555999999999997</v>
+        <v>10.08954</v>
       </c>
       <c r="I54" s="84">
-        <v>1.05175</v>
+        <v>1.3727689999999999</v>
       </c>
       <c r="J54" s="87">
-        <v>83.226674000000003</v>
+        <v>144.06939600000001</v>
       </c>
       <c r="K54" s="84">
-        <v>18.514693999999999</v>
+        <v>31.120529999999999</v>
       </c>
       <c r="L54" s="87">
-        <v>23.435525999999999</v>
+        <v>33.101835999999999</v>
       </c>
       <c r="M54" s="92">
-        <v>6.6891100000000003</v>
+        <v>9.696645000000002</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="54" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B55" s="86">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="C55" s="111">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D55" s="86">
         <v>51.251879000000002</v>
       </c>
       <c r="E55" s="83">
         <v>14.636259000000001</v>
       </c>
       <c r="F55" s="112">
         <v>0</v>
       </c>
       <c r="G55" s="111">
         <v>0</v>
       </c>
       <c r="H55" s="86">
         <v>2.1065040000000002</v>
       </c>
       <c r="I55" s="83">
         <v>0.289157</v>
       </c>
       <c r="J55" s="86">
         <v>18.774277000000001</v>
       </c>
       <c r="K55" s="83">
         <v>4.1815800000000003</v>
       </c>
       <c r="L55" s="86">
         <v>5.3180569999999996</v>
       </c>
       <c r="M55" s="91">
         <v>1.5281100000000001</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="54" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B56" s="86">
         <v>0.20379700000000001</v>
       </c>
       <c r="C56" s="111">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="D56" s="86">
         <v>55.300136000000002</v>
       </c>
       <c r="E56" s="83">
         <v>15.872698</v>
       </c>
       <c r="F56" s="112">
         <v>0</v>
       </c>
       <c r="G56" s="111">
         <v>0</v>
       </c>
       <c r="H56" s="86">
         <v>2.1592739999999999</v>
       </c>
       <c r="I56" s="83">
         <v>0.31509100000000001</v>
       </c>
       <c r="J56" s="86">
         <v>15.661624</v>
       </c>
       <c r="K56" s="83">
         <v>3.4745020000000002</v>
       </c>
       <c r="L56" s="86">
         <v>6.042033</v>
       </c>
       <c r="M56" s="91">
         <v>1.72302</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="54" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B57" s="86">
         <v>0.41370000000000001</v>
       </c>
       <c r="C57" s="111">
         <v>0.14799999999999999</v>
       </c>
       <c r="D57" s="86">
         <v>73.169235999999998</v>
       </c>
       <c r="E57" s="83">
         <v>21.252414000000002</v>
       </c>
       <c r="F57" s="112">
         <v>0</v>
       </c>
       <c r="G57" s="111">
         <v>0</v>
       </c>
       <c r="H57" s="86">
         <v>2.2037990000000001</v>
       </c>
       <c r="I57" s="83">
         <v>0.29102600000000001</v>
       </c>
       <c r="J57" s="86">
         <v>20.411028000000002</v>
       </c>
       <c r="K57" s="83">
         <v>4.3588889999999996</v>
       </c>
       <c r="L57" s="86">
         <v>5.6617350000000002</v>
       </c>
       <c r="M57" s="91">
         <v>1.817445</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B58" s="86">
         <v>7.4374999999999997E-2</v>
       </c>
       <c r="C58" s="111">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="D58" s="86">
         <v>60.718038</v>
       </c>
       <c r="E58" s="83">
         <v>16.659067</v>
       </c>
       <c r="F58" s="112">
         <v>1.2870760000000001</v>
       </c>
       <c r="G58" s="111">
         <v>0.43605500000000003</v>
       </c>
       <c r="H58" s="86">
         <v>1.186023</v>
       </c>
       <c r="I58" s="83">
         <v>0.156476</v>
       </c>
       <c r="J58" s="86">
         <v>28.379745</v>
       </c>
       <c r="K58" s="83">
         <v>6.4997230000000004</v>
       </c>
       <c r="L58" s="86">
         <v>6.4137009999999997</v>
       </c>
       <c r="M58" s="91">
         <v>1.6205350000000001</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="59" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="54" t="s">
+        <v>119</v>
       </c>
       <c r="B59" s="86">
-        <v>0</v>
+        <v>0.14407200000000001</v>
       </c>
       <c r="C59" s="111">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="D59" s="86">
-        <v>0</v>
+        <v>64.690385000000006</v>
       </c>
       <c r="E59" s="83">
-        <v>0</v>
+        <v>17.174002000000002</v>
       </c>
       <c r="F59" s="112">
         <v>0</v>
       </c>
       <c r="G59" s="111">
         <v>0</v>
       </c>
       <c r="H59" s="86">
-        <v>0</v>
+        <v>0.858406</v>
       </c>
       <c r="I59" s="83">
-        <v>0</v>
+        <v>0.112979</v>
       </c>
       <c r="J59" s="86">
-        <v>0</v>
+        <v>30.744572999999999</v>
       </c>
       <c r="K59" s="83">
-        <v>0</v>
+        <v>6.6566780000000003</v>
       </c>
       <c r="L59" s="86">
-        <v>0</v>
+        <v>4.8916870000000001</v>
       </c>
       <c r="M59" s="91">
-        <v>0</v>
-[...4 lines deleted...]
-        <v>0</v>
+        <v>1.4237500000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="54" t="s">
+        <v>120</v>
       </c>
       <c r="B60" s="86">
-        <v>0</v>
+        <v>0.29659200000000002</v>
       </c>
       <c r="C60" s="111">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="D60" s="86">
-        <v>0</v>
+        <v>62.857801000000002</v>
       </c>
       <c r="E60" s="83">
-        <v>0</v>
+        <v>16.686095000000002</v>
       </c>
       <c r="F60" s="112">
         <v>0</v>
       </c>
       <c r="G60" s="111">
         <v>0</v>
       </c>
       <c r="H60" s="86">
-        <v>0</v>
+        <v>1.575534</v>
       </c>
       <c r="I60" s="83">
-        <v>0</v>
+        <v>0.20804</v>
       </c>
       <c r="J60" s="86">
-        <v>0</v>
+        <v>30.098148999999999</v>
       </c>
       <c r="K60" s="83">
-        <v>0</v>
+        <v>5.9491579999999997</v>
       </c>
       <c r="L60" s="86">
-        <v>0</v>
+        <v>4.7746230000000001</v>
       </c>
       <c r="M60" s="91">
-        <v>0</v>
+        <v>1.583785</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A61" s="54">
         <v>0</v>
       </c>
       <c r="B61" s="86">
         <v>0</v>
       </c>
       <c r="C61" s="111">
         <v>0</v>
       </c>
       <c r="D61" s="86">
         <v>0</v>
       </c>
       <c r="E61" s="83">
         <v>0</v>
       </c>
       <c r="F61" s="112">
         <v>0</v>
       </c>
       <c r="G61" s="111">
         <v>0</v>
       </c>
       <c r="H61" s="86">
@@ -23442,51 +23015,51 @@
       </c>
       <c r="L64" s="86">
         <v>0</v>
       </c>
       <c r="M64" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="6.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="56"/>
       <c r="B65" s="88"/>
       <c r="C65" s="93"/>
       <c r="D65" s="88"/>
       <c r="E65" s="93"/>
       <c r="F65" s="88"/>
       <c r="G65" s="93"/>
       <c r="H65" s="88"/>
       <c r="I65" s="93"/>
       <c r="J65" s="88"/>
       <c r="K65" s="93"/>
       <c r="L65" s="88"/>
       <c r="M65" s="94"/>
     </row>
     <row r="66" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A66" s="57" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B66" s="89"/>
       <c r="C66" s="58"/>
       <c r="D66" s="58"/>
       <c r="E66" s="58"/>
       <c r="F66" s="58"/>
       <c r="G66" s="58"/>
       <c r="H66" s="58"/>
       <c r="I66" s="58"/>
       <c r="J66" s="58"/>
       <c r="K66" s="58"/>
       <c r="L66" s="89"/>
       <c r="M66" s="58"/>
     </row>
     <row r="67" spans="1:13" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="120" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="120"/>
       <c r="C67" s="120"/>
       <c r="D67" s="120"/>
       <c r="E67" s="120"/>
       <c r="F67" s="120"/>
       <c r="G67" s="120"/>
       <c r="H67" s="120"/>
@@ -23594,83 +23167,83 @@
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.0236220472440944" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B7DB827-97CE-4B98-AEE6-2603DDF744FF}">
   <sheetPr codeName="Planilha1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U35"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A3" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
@@ -23740,113 +23313,113 @@
       </c>
       <c r="P3" s="123">
         <v>2024</v>
       </c>
       <c r="Q3" s="124">
         <v>0</v>
       </c>
       <c r="R3" s="123">
         <v>2025</v>
       </c>
       <c r="S3" s="124">
         <v>0</v>
       </c>
       <c r="T3" s="123">
         <v>2026</v>
       </c>
       <c r="U3" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="C4" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="C4" s="64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="E4" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="E4" s="64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="G4" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="G4" s="64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="I4" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="I4" s="64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="K4" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="K4" s="64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="M4" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="M4" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="O4" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="O4" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q4" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="Q4" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="S4" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="S4" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T4" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="U4" s="43" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="17" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B5" s="103">
         <v>5.0588859999999993</v>
       </c>
       <c r="C5" s="104">
         <v>1.28735</v>
       </c>
       <c r="D5" s="103">
         <v>3.999409</v>
       </c>
       <c r="E5" s="104">
         <v>0.98399999999999999</v>
       </c>
       <c r="F5" s="103">
         <v>1.3352649999999999</v>
       </c>
       <c r="G5" s="104">
         <v>0.28592400000000001</v>
       </c>
       <c r="H5" s="103">
         <v>1.3924780000000001</v>
       </c>
       <c r="I5" s="104">
         <v>0.45897299999999996</v>
       </c>
@@ -23859,59 +23432,59 @@
       <c r="L5" s="103">
         <v>12.784597999999999</v>
       </c>
       <c r="M5" s="104">
         <v>2.8605149999999999</v>
       </c>
       <c r="N5" s="103">
         <v>17.175028999999999</v>
       </c>
       <c r="O5" s="104">
         <v>2.961579</v>
       </c>
       <c r="P5" s="103">
         <v>1.7785360000000001</v>
       </c>
       <c r="Q5" s="104">
         <v>0.5784999999999999</v>
       </c>
       <c r="R5" s="103">
         <v>1.9173199999999999</v>
       </c>
       <c r="S5" s="104">
         <v>0.46549999999999997</v>
       </c>
       <c r="T5" s="103">
-        <v>0.75687199999999999</v>
+        <v>1.1975359999999999</v>
       </c>
       <c r="U5" s="104">
-        <v>0.27300000000000002</v>
+        <v>0.42299999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="54" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B6" s="86">
         <v>9.9500000000000005E-3</v>
       </c>
       <c r="C6" s="91">
         <v>1E-3</v>
       </c>
       <c r="D6" s="86">
         <v>0</v>
       </c>
       <c r="E6" s="91">
         <v>0</v>
       </c>
       <c r="F6" s="86">
         <v>0</v>
       </c>
       <c r="G6" s="91">
         <v>0</v>
       </c>
       <c r="H6" s="86">
         <v>0.58743999999999996</v>
       </c>
       <c r="I6" s="91">
         <v>0.28149999999999997</v>
       </c>
@@ -23924,59 +23497,59 @@
       <c r="L6" s="86">
         <v>1.339296</v>
       </c>
       <c r="M6" s="91">
         <v>0.35759999999999997</v>
       </c>
       <c r="N6" s="86">
         <v>0.90273700000000001</v>
       </c>
       <c r="O6" s="91">
         <v>0.29609999999999997</v>
       </c>
       <c r="P6" s="86">
         <v>1.4714560000000001</v>
       </c>
       <c r="Q6" s="91">
         <v>0.50749999999999995</v>
       </c>
       <c r="R6" s="86">
         <v>1.6640699999999999</v>
       </c>
       <c r="S6" s="91">
         <v>0.41549999999999998</v>
       </c>
       <c r="T6" s="86">
-        <v>0.75687199999999999</v>
+        <v>1.1975359999999999</v>
       </c>
       <c r="U6" s="91">
-        <v>0.27300000000000002</v>
+        <v>0.42299999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B7" s="86">
         <v>4.5431999999999997</v>
       </c>
       <c r="C7" s="91">
         <v>1.008</v>
       </c>
       <c r="D7" s="86">
         <v>3.999409</v>
       </c>
       <c r="E7" s="91">
         <v>0.98399999999999999</v>
       </c>
       <c r="F7" s="86">
         <v>1.3352649999999999</v>
       </c>
       <c r="G7" s="91">
         <v>0.28592400000000001</v>
       </c>
       <c r="H7" s="86">
         <v>0.80503800000000003</v>
       </c>
       <c r="I7" s="91">
         <v>0.17747299999999999</v>
       </c>
@@ -23997,51 +23570,51 @@
       </c>
       <c r="O7" s="91">
         <v>2.6654789999999999</v>
       </c>
       <c r="P7" s="86">
         <v>0.30708000000000002</v>
       </c>
       <c r="Q7" s="91">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="R7" s="86">
         <v>0.25324999999999998</v>
       </c>
       <c r="S7" s="91">
         <v>0.05</v>
       </c>
       <c r="T7" s="86">
         <v>0</v>
       </c>
       <c r="U7" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B8" s="86">
         <v>0.50573599999999996</v>
       </c>
       <c r="C8" s="91">
         <v>0.27834999999999999</v>
       </c>
       <c r="D8" s="86">
         <v>0</v>
       </c>
       <c r="E8" s="91">
         <v>0</v>
       </c>
       <c r="F8" s="86">
         <v>0</v>
       </c>
       <c r="G8" s="91">
         <v>0</v>
       </c>
       <c r="H8" s="86">
         <v>0</v>
       </c>
       <c r="I8" s="91">
         <v>0</v>
       </c>
@@ -24119,59 +23692,59 @@
       <c r="L9" s="105">
         <v>439.76194299999997</v>
       </c>
       <c r="M9" s="106">
         <v>106.29024800000001</v>
       </c>
       <c r="N9" s="105">
         <v>727.53767799999991</v>
       </c>
       <c r="O9" s="106">
         <v>195.4894480000001</v>
       </c>
       <c r="P9" s="105">
         <v>628.44152899999995</v>
       </c>
       <c r="Q9" s="106">
         <v>178.69998200000001</v>
       </c>
       <c r="R9" s="105">
         <v>639.00915699999996</v>
       </c>
       <c r="S9" s="106">
         <v>169.32487400000002</v>
       </c>
       <c r="T9" s="105">
-        <v>233.941259</v>
+        <v>357.47568699999999</v>
       </c>
       <c r="U9" s="106">
-        <v>66.301163000000003</v>
+        <v>98.99736</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B10" s="86">
         <v>131.509096</v>
       </c>
       <c r="C10" s="91">
         <v>40.946142999999999</v>
       </c>
       <c r="D10" s="86">
         <v>155.57966500000001</v>
       </c>
       <c r="E10" s="91">
         <v>55.799185000000001</v>
       </c>
       <c r="F10" s="86">
         <v>127.126558</v>
       </c>
       <c r="G10" s="91">
         <v>45.182884999999999</v>
       </c>
       <c r="H10" s="86">
         <v>205.82179600000001</v>
       </c>
       <c r="I10" s="91">
         <v>69.371430000000004</v>
       </c>
@@ -24184,59 +23757,59 @@
       <c r="L10" s="86">
         <v>239.40615199999999</v>
       </c>
       <c r="M10" s="91">
         <v>57.789948000000003</v>
       </c>
       <c r="N10" s="86">
         <v>342.76177999999999</v>
       </c>
       <c r="O10" s="91">
         <v>92.832032000000098</v>
       </c>
       <c r="P10" s="86">
         <v>338.50978099999998</v>
       </c>
       <c r="Q10" s="91">
         <v>94.346749000000003</v>
       </c>
       <c r="R10" s="86">
         <v>364.41126200000002</v>
       </c>
       <c r="S10" s="91">
         <v>96.845162999999999</v>
       </c>
       <c r="T10" s="86">
-        <v>136.41975600000001</v>
+        <v>201.37261599999999</v>
       </c>
       <c r="U10" s="91">
-        <v>39.895175999999999</v>
+        <v>57.269640000000003</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B11" s="86">
         <v>175.632533</v>
       </c>
       <c r="C11" s="91">
         <v>53.409550000000003</v>
       </c>
       <c r="D11" s="86">
         <v>96.491348000000002</v>
       </c>
       <c r="E11" s="91">
         <v>33.449350000000003</v>
       </c>
       <c r="F11" s="86">
         <v>103.596903</v>
       </c>
       <c r="G11" s="91">
         <v>36.40325</v>
       </c>
       <c r="H11" s="86">
         <v>113.534909</v>
       </c>
       <c r="I11" s="91">
         <v>37.994750000000003</v>
       </c>
@@ -24249,59 +23822,59 @@
       <c r="L11" s="86">
         <v>175.75886399999999</v>
       </c>
       <c r="M11" s="91">
         <v>42.1753</v>
       </c>
       <c r="N11" s="86">
         <v>333.609196</v>
       </c>
       <c r="O11" s="91">
         <v>87.932416000000003</v>
       </c>
       <c r="P11" s="86">
         <v>243.22125800000001</v>
       </c>
       <c r="Q11" s="91">
         <v>71.478233000000003</v>
       </c>
       <c r="R11" s="86">
         <v>225.52897899999999</v>
       </c>
       <c r="S11" s="91">
         <v>59.579711000000003</v>
       </c>
       <c r="T11" s="86">
-        <v>72.291336000000001</v>
+        <v>114.812279</v>
       </c>
       <c r="U11" s="91">
-        <v>19.105986999999999</v>
+        <v>30.277719999999999</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B12" s="86">
         <v>2.024</v>
       </c>
       <c r="C12" s="91">
         <v>0.65</v>
       </c>
       <c r="D12" s="86">
         <v>6.64</v>
       </c>
       <c r="E12" s="91">
         <v>2.4500000000000002</v>
       </c>
       <c r="F12" s="86">
         <v>8.7896520000000002</v>
       </c>
       <c r="G12" s="91">
         <v>3.0619999999999998</v>
       </c>
       <c r="H12" s="86">
         <v>15.654938</v>
       </c>
       <c r="I12" s="91">
         <v>5.65</v>
       </c>
@@ -24314,54 +23887,54 @@
       <c r="L12" s="86">
         <v>24.596927000000001</v>
       </c>
       <c r="M12" s="91">
         <v>6.3250000000000002</v>
       </c>
       <c r="N12" s="86">
         <v>51.166702000000001</v>
       </c>
       <c r="O12" s="91">
         <v>14.725</v>
       </c>
       <c r="P12" s="86">
         <v>46.71049</v>
       </c>
       <c r="Q12" s="91">
         <v>12.875</v>
       </c>
       <c r="R12" s="86">
         <v>49.068916000000002</v>
       </c>
       <c r="S12" s="91">
         <v>12.9</v>
       </c>
       <c r="T12" s="86">
-        <v>25.230167000000002</v>
+        <v>41.290792000000003</v>
       </c>
       <c r="U12" s="91">
-        <v>7.3</v>
+        <v>11.45</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="107">
         <v>0.63011899999999998</v>
       </c>
       <c r="C13" s="108">
         <v>1.0830929999999999</v>
       </c>
       <c r="D13" s="107">
         <v>8.7575E-2</v>
       </c>
       <c r="E13" s="108">
         <v>0.144562</v>
       </c>
       <c r="F13" s="107">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G13" s="108">
         <v>0.126246</v>
       </c>
       <c r="H13" s="107">
@@ -24387,51 +23960,51 @@
       </c>
       <c r="O13" s="108">
         <v>0.612429</v>
       </c>
       <c r="P13" s="107">
         <v>0</v>
       </c>
       <c r="Q13" s="108">
         <v>0</v>
       </c>
       <c r="R13" s="107">
         <v>1.5422E-2</v>
       </c>
       <c r="S13" s="108">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="T13" s="107">
         <v>1.2870760000000001</v>
       </c>
       <c r="U13" s="108">
         <v>0.43605500000000003</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B14" s="86">
         <v>0.22995299999999999</v>
       </c>
       <c r="C14" s="91">
         <v>0.37646400000000002</v>
       </c>
       <c r="D14" s="86">
         <v>8.7575E-2</v>
       </c>
       <c r="E14" s="91">
         <v>0.144562</v>
       </c>
       <c r="F14" s="86">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G14" s="91">
         <v>0.126246</v>
       </c>
       <c r="H14" s="86">
         <v>2.4156E-2</v>
       </c>
       <c r="I14" s="91">
         <v>4.2056000000000003E-2</v>
       </c>
@@ -24452,51 +24025,51 @@
       </c>
       <c r="O14" s="91">
         <v>0.59691700000000003</v>
       </c>
       <c r="P14" s="86">
         <v>0</v>
       </c>
       <c r="Q14" s="91">
         <v>0</v>
       </c>
       <c r="R14" s="86">
         <v>1.5422E-2</v>
       </c>
       <c r="S14" s="91">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="T14" s="86">
         <v>0</v>
       </c>
       <c r="U14" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B15" s="86">
         <v>0.40016600000000002</v>
       </c>
       <c r="C15" s="91">
         <v>0.70662899999999995</v>
       </c>
       <c r="D15" s="86">
         <v>0</v>
       </c>
       <c r="E15" s="91">
         <v>0</v>
       </c>
       <c r="F15" s="86">
         <v>0</v>
       </c>
       <c r="G15" s="91">
         <v>0</v>
       </c>
       <c r="H15" s="86">
         <v>0</v>
       </c>
       <c r="I15" s="91">
         <v>0</v>
       </c>
@@ -24517,51 +24090,51 @@
       </c>
       <c r="O15" s="91">
         <v>0</v>
       </c>
       <c r="P15" s="86">
         <v>0</v>
       </c>
       <c r="Q15" s="91">
         <v>0</v>
       </c>
       <c r="R15" s="86">
         <v>0</v>
       </c>
       <c r="S15" s="91">
         <v>0</v>
       </c>
       <c r="T15" s="86">
         <v>1.2870760000000001</v>
       </c>
       <c r="U15" s="91">
         <v>0.43605500000000003</v>
       </c>
     </row>
     <row r="16" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B16" s="86">
         <v>0</v>
       </c>
       <c r="C16" s="91">
         <v>0</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="91">
         <v>0</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="91">
         <v>0</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="91">
         <v>0</v>
       </c>
@@ -24639,59 +24212,59 @@
       <c r="L17" s="109">
         <v>27.096257999999999</v>
       </c>
       <c r="M17" s="110">
         <v>4.6765129999999999</v>
       </c>
       <c r="N17" s="109">
         <v>25.920902999999999</v>
       </c>
       <c r="O17" s="110">
         <v>4.9121670000000002</v>
       </c>
       <c r="P17" s="109">
         <v>19.971592000000001</v>
       </c>
       <c r="Q17" s="110">
         <v>3.4824670000000002</v>
       </c>
       <c r="R17" s="109">
         <v>14.799125</v>
       </c>
       <c r="S17" s="110">
         <v>1.816961</v>
       </c>
       <c r="T17" s="109">
-        <v>6.2714879999999997</v>
+        <v>7.9921569999999997</v>
       </c>
       <c r="U17" s="110">
-        <v>0.92163700000000004</v>
+        <v>1.171699</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B18" s="86">
         <v>3.9867859999999999</v>
       </c>
       <c r="C18" s="91">
         <v>0.73021400000000003</v>
       </c>
       <c r="D18" s="86">
         <v>13.307043</v>
       </c>
       <c r="E18" s="91">
         <v>2.5026609999999998</v>
       </c>
       <c r="F18" s="86">
         <v>16.534963999999999</v>
       </c>
       <c r="G18" s="91">
         <v>3.270518</v>
       </c>
       <c r="H18" s="86">
         <v>7.5069800000000004</v>
       </c>
       <c r="I18" s="91">
         <v>1.56087</v>
       </c>
@@ -24704,59 +24277,59 @@
       <c r="L18" s="86">
         <v>16.833404999999999</v>
       </c>
       <c r="M18" s="91">
         <v>2.9901759999999999</v>
       </c>
       <c r="N18" s="86">
         <v>16.050604</v>
       </c>
       <c r="O18" s="91">
         <v>3.11042</v>
       </c>
       <c r="P18" s="86">
         <v>12.413819999999999</v>
       </c>
       <c r="Q18" s="91">
         <v>2.1631550000000002</v>
       </c>
       <c r="R18" s="86">
         <v>8.3624270000000003</v>
       </c>
       <c r="S18" s="91">
         <v>1.07229</v>
       </c>
       <c r="T18" s="86">
-        <v>5.8484210000000001</v>
+        <v>7.350371</v>
       </c>
       <c r="U18" s="91">
-        <v>0.86173100000000002</v>
+        <v>1.076965</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B19" s="86">
         <v>12.190072000000001</v>
       </c>
       <c r="C19" s="91">
         <v>2.5475759999999998</v>
       </c>
       <c r="D19" s="86">
         <v>7.9225779999999997</v>
       </c>
       <c r="E19" s="91">
         <v>1.4485920000000001</v>
       </c>
       <c r="F19" s="86">
         <v>0.63606499999999999</v>
       </c>
       <c r="G19" s="91">
         <v>0.13767199999999999</v>
       </c>
       <c r="H19" s="86">
         <v>0.75398100000000001</v>
       </c>
       <c r="I19" s="91">
         <v>0.16594</v>
       </c>
@@ -24769,59 +24342,59 @@
       <c r="L19" s="86">
         <v>6.3186410000000004</v>
       </c>
       <c r="M19" s="91">
         <v>1.082497</v>
       </c>
       <c r="N19" s="86">
         <v>6.3646919999999998</v>
       </c>
       <c r="O19" s="91">
         <v>1.196947</v>
       </c>
       <c r="P19" s="86">
         <v>4.421284</v>
       </c>
       <c r="Q19" s="91">
         <v>0.76491200000000004</v>
       </c>
       <c r="R19" s="86">
         <v>3.7734420000000002</v>
       </c>
       <c r="S19" s="91">
         <v>0.438911</v>
       </c>
       <c r="T19" s="86">
-        <v>0.42306700000000003</v>
+        <v>0.64178599999999997</v>
       </c>
       <c r="U19" s="91">
-        <v>5.9906000000000001E-2</v>
+        <v>9.4733999999999999E-2</v>
       </c>
     </row>
     <row r="20" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B20" s="86">
         <v>5.752351</v>
       </c>
       <c r="C20" s="91">
         <v>1.0587</v>
       </c>
       <c r="D20" s="86">
         <v>8.1402660000000004</v>
       </c>
       <c r="E20" s="91">
         <v>1.2418800000000001</v>
       </c>
       <c r="F20" s="86">
         <v>5.3977139999999997</v>
       </c>
       <c r="G20" s="91">
         <v>0.93799999999999994</v>
       </c>
       <c r="H20" s="86">
         <v>0.93029600000000001</v>
       </c>
       <c r="I20" s="91">
         <v>0.18479999999999999</v>
       </c>
@@ -24899,59 +24472,59 @@
       <c r="L21" s="103">
         <v>154.21155400000001</v>
       </c>
       <c r="M21" s="104">
         <v>32.110305999999994</v>
       </c>
       <c r="N21" s="103">
         <v>200.34603099999998</v>
       </c>
       <c r="O21" s="104">
         <v>41.528834000000003</v>
       </c>
       <c r="P21" s="103">
         <v>290.63570600000003</v>
       </c>
       <c r="Q21" s="104">
         <v>61.835459</v>
       </c>
       <c r="R21" s="103">
         <v>237.562161</v>
       </c>
       <c r="S21" s="104">
         <v>49.123710000000003</v>
       </c>
       <c r="T21" s="103">
-        <v>78.834493000000009</v>
+        <v>137.467839</v>
       </c>
       <c r="U21" s="104">
-        <v>18.144618999999999</v>
+        <v>30.543215</v>
       </c>
     </row>
     <row r="22" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B22" s="86">
         <v>72.123397999999995</v>
       </c>
       <c r="C22" s="91">
         <v>15.789056</v>
       </c>
       <c r="D22" s="86">
         <v>74.461732999999995</v>
       </c>
       <c r="E22" s="91">
         <v>18.790167</v>
       </c>
       <c r="F22" s="86">
         <v>71.507835999999998</v>
       </c>
       <c r="G22" s="91">
         <v>18.572597999999999</v>
       </c>
       <c r="H22" s="86">
         <v>71.500398000000004</v>
       </c>
       <c r="I22" s="91">
         <v>19.255323000000001</v>
       </c>
@@ -24964,59 +24537,59 @@
       <c r="L22" s="86">
         <v>125.88651400000001</v>
       </c>
       <c r="M22" s="91">
         <v>26.308153999999998</v>
       </c>
       <c r="N22" s="86">
         <v>167.18238199999999</v>
       </c>
       <c r="O22" s="91">
         <v>35.709052</v>
       </c>
       <c r="P22" s="86">
         <v>246.51213100000001</v>
       </c>
       <c r="Q22" s="91">
         <v>52.947839000000002</v>
       </c>
       <c r="R22" s="86">
         <v>208.30013400000001</v>
       </c>
       <c r="S22" s="91">
         <v>43.304462000000001</v>
       </c>
       <c r="T22" s="86">
-        <v>69.072433000000004</v>
+        <v>123.219494</v>
       </c>
       <c r="U22" s="91">
-        <v>16.285397</v>
+        <v>27.907145</v>
       </c>
     </row>
     <row r="23" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B23" s="86">
         <v>43.228127999999998</v>
       </c>
       <c r="C23" s="91">
         <v>11.997453</v>
       </c>
       <c r="D23" s="86">
         <v>27.457007999999998</v>
       </c>
       <c r="E23" s="91">
         <v>7.2202820000000001</v>
       </c>
       <c r="F23" s="86">
         <v>24.340371000000001</v>
       </c>
       <c r="G23" s="91">
         <v>6.6169549999999999</v>
       </c>
       <c r="H23" s="86">
         <v>35.588399000000003</v>
       </c>
       <c r="I23" s="91">
         <v>9.4798190000000009</v>
       </c>
@@ -25029,59 +24602,59 @@
       <c r="L23" s="86">
         <v>23.394500000000001</v>
       </c>
       <c r="M23" s="91">
         <v>5.1793889999999996</v>
       </c>
       <c r="N23" s="86">
         <v>27.219788000000001</v>
       </c>
       <c r="O23" s="91">
         <v>5.1120140000000003</v>
       </c>
       <c r="P23" s="86">
         <v>37.036172999999998</v>
       </c>
       <c r="Q23" s="91">
         <v>8.0036579999999997</v>
       </c>
       <c r="R23" s="86">
         <v>24.057078000000001</v>
       </c>
       <c r="S23" s="91">
         <v>5.2334670000000001</v>
       </c>
       <c r="T23" s="86">
-        <v>8.1358689999999996</v>
+        <v>11.867908</v>
       </c>
       <c r="U23" s="91">
-        <v>1.679157</v>
+        <v>2.3656600000000001</v>
       </c>
     </row>
     <row r="24" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B24" s="86">
         <v>9.969659</v>
       </c>
       <c r="C24" s="91">
         <v>1.3744590000000001</v>
       </c>
       <c r="D24" s="86">
         <v>11.819504999999999</v>
       </c>
       <c r="E24" s="91">
         <v>1.368962</v>
       </c>
       <c r="F24" s="86">
         <v>6.7122109999999999</v>
       </c>
       <c r="G24" s="91">
         <v>0.88653599999999999</v>
       </c>
       <c r="H24" s="86">
         <v>6.7857589999999997</v>
       </c>
       <c r="I24" s="91">
         <v>0.85927900000000002</v>
       </c>
@@ -25094,54 +24667,54 @@
       <c r="L24" s="86">
         <v>4.9305399999999997</v>
       </c>
       <c r="M24" s="91">
         <v>0.62276299999999996</v>
       </c>
       <c r="N24" s="86">
         <v>5.9438610000000001</v>
       </c>
       <c r="O24" s="91">
         <v>0.70776799999999995</v>
       </c>
       <c r="P24" s="86">
         <v>7.087402</v>
       </c>
       <c r="Q24" s="91">
         <v>0.88396200000000003</v>
       </c>
       <c r="R24" s="86">
         <v>5.204949</v>
       </c>
       <c r="S24" s="91">
         <v>0.585781</v>
       </c>
       <c r="T24" s="86">
-        <v>1.6261909999999999</v>
+        <v>2.3804370000000001</v>
       </c>
       <c r="U24" s="91">
-        <v>0.180065</v>
+        <v>0.27040999999999998</v>
       </c>
     </row>
     <row r="25" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="105">
         <v>25.210464999999999</v>
       </c>
       <c r="C25" s="106">
         <v>20.536987999999997</v>
       </c>
       <c r="D25" s="105">
         <v>16.901872000000001</v>
       </c>
       <c r="E25" s="106">
         <v>13.485674999999999</v>
       </c>
       <c r="F25" s="105">
         <v>23.945557000000001</v>
       </c>
       <c r="G25" s="106">
         <v>14.492678</v>
       </c>
       <c r="H25" s="105">
@@ -25159,59 +24732,59 @@
       <c r="L25" s="105">
         <v>42.593257000000001</v>
       </c>
       <c r="M25" s="106">
         <v>17.911014000000002</v>
       </c>
       <c r="N25" s="105">
         <v>66.563108999999997</v>
       </c>
       <c r="O25" s="106">
         <v>21.901395000000001</v>
       </c>
       <c r="P25" s="105">
         <v>55.115385000000003</v>
       </c>
       <c r="Q25" s="106">
         <v>18.015865000000002</v>
       </c>
       <c r="R25" s="105">
         <v>54.908614</v>
       </c>
       <c r="S25" s="106">
         <v>18.226413000000001</v>
       </c>
       <c r="T25" s="105">
-        <v>21.377544</v>
+        <v>29.705117000000001</v>
       </c>
       <c r="U25" s="106">
-        <v>5.9737900000000002</v>
+        <v>8.675065</v>
       </c>
     </row>
     <row r="26" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B26" s="86">
         <v>21.611792999999999</v>
       </c>
       <c r="C26" s="91">
         <v>18.230429999999998</v>
       </c>
       <c r="D26" s="86">
         <v>15.114591000000001</v>
       </c>
       <c r="E26" s="91">
         <v>12.241574999999999</v>
       </c>
       <c r="F26" s="86">
         <v>20.867801</v>
       </c>
       <c r="G26" s="91">
         <v>13.207034999999999</v>
       </c>
       <c r="H26" s="86">
         <v>22.305133999999999</v>
       </c>
       <c r="I26" s="91">
         <v>15.94365</v>
       </c>
@@ -25224,59 +24797,59 @@
       <c r="L26" s="86">
         <v>35.933368999999999</v>
       </c>
       <c r="M26" s="91">
         <v>15.589142000000001</v>
       </c>
       <c r="N26" s="86">
         <v>44.294401000000001</v>
       </c>
       <c r="O26" s="91">
         <v>16.626037</v>
       </c>
       <c r="P26" s="86">
         <v>44.468217000000003</v>
       </c>
       <c r="Q26" s="91">
         <v>14.972860000000001</v>
       </c>
       <c r="R26" s="86">
         <v>41.226086000000002</v>
       </c>
       <c r="S26" s="91">
         <v>15.413824999999999</v>
       </c>
       <c r="T26" s="86">
-        <v>15.617387000000001</v>
+        <v>21.191064999999998</v>
       </c>
       <c r="U26" s="91">
-        <v>4.8759600000000001</v>
+        <v>7.22234</v>
       </c>
     </row>
     <row r="27" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B27" s="86">
         <v>1.17655</v>
       </c>
       <c r="C27" s="91">
         <v>0.25300800000000001</v>
       </c>
       <c r="D27" s="86">
         <v>0.90081199999999995</v>
       </c>
       <c r="E27" s="91">
         <v>0.21229999999999999</v>
       </c>
       <c r="F27" s="86">
         <v>2.491457</v>
       </c>
       <c r="G27" s="91">
         <v>0.598943</v>
       </c>
       <c r="H27" s="86">
         <v>11.042982</v>
       </c>
       <c r="I27" s="91">
         <v>2.033309</v>
       </c>
@@ -25289,59 +24862,59 @@
       <c r="L27" s="86">
         <v>5.2174680000000002</v>
       </c>
       <c r="M27" s="91">
         <v>1.1949719999999999</v>
       </c>
       <c r="N27" s="86">
         <v>17.85332</v>
       </c>
       <c r="O27" s="91">
         <v>2.5310079999999999</v>
       </c>
       <c r="P27" s="86">
         <v>9.0536809999999992</v>
       </c>
       <c r="Q27" s="91">
         <v>1.9629300000000001</v>
       </c>
       <c r="R27" s="86">
         <v>13.491428000000001</v>
       </c>
       <c r="S27" s="91">
         <v>2.6659130000000002</v>
       </c>
       <c r="T27" s="86">
-        <v>5.6821089999999996</v>
+        <v>8.3913340000000005</v>
       </c>
       <c r="U27" s="91">
-        <v>1.0477300000000001</v>
+        <v>1.3785499999999999</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="56" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B28" s="88">
         <v>2.4221219999999999</v>
       </c>
       <c r="C28" s="94">
         <v>2.05355</v>
       </c>
       <c r="D28" s="88">
         <v>0.88646899999999995</v>
       </c>
       <c r="E28" s="94">
         <v>1.0318000000000001</v>
       </c>
       <c r="F28" s="88">
         <v>0.58629900000000001</v>
       </c>
       <c r="G28" s="94">
         <v>0.68669999999999998</v>
       </c>
       <c r="H28" s="88">
         <v>1.217794</v>
       </c>
       <c r="I28" s="94">
         <v>1.3304</v>
       </c>
@@ -25354,59 +24927,59 @@
       <c r="L28" s="88">
         <v>1.44242</v>
       </c>
       <c r="M28" s="94">
         <v>1.1269</v>
       </c>
       <c r="N28" s="88">
         <v>4.4153880000000001</v>
       </c>
       <c r="O28" s="94">
         <v>2.7443499999999998</v>
       </c>
       <c r="P28" s="88">
         <v>1.5934870000000001</v>
       </c>
       <c r="Q28" s="94">
         <v>1.0800749999999999</v>
       </c>
       <c r="R28" s="88">
         <v>0.19109999999999999</v>
       </c>
       <c r="S28" s="94">
         <v>0.146675</v>
       </c>
       <c r="T28" s="88">
-        <v>7.8048000000000006E-2</v>
+        <v>0.12271799999999999</v>
       </c>
       <c r="U28" s="94">
-        <v>5.0099999999999999E-2</v>
+        <v>7.4175000000000005E-2</v>
       </c>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A29" s="57" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="58"/>
       <c r="D29" s="58"/>
       <c r="E29" s="58"/>
       <c r="F29" s="58"/>
       <c r="G29" s="58"/>
       <c r="H29" s="58"/>
       <c r="I29" s="58"/>
       <c r="J29" s="58"/>
       <c r="K29" s="58"/>
       <c r="L29" s="58"/>
       <c r="M29" s="58"/>
     </row>
     <row r="30" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="117" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="117"/>
       <c r="C30" s="117"/>
       <c r="D30" s="117"/>
       <c r="E30" s="117"/>
       <c r="F30" s="117"/>
       <c r="G30" s="117"/>
       <c r="H30" s="117"/>
@@ -25524,85 +25097,85 @@
       <c r="A35" s="117" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="117"/>
       <c r="C35" s="117"/>
       <c r="D35" s="117"/>
       <c r="E35" s="117"/>
       <c r="F35" s="117"/>
       <c r="G35" s="117"/>
       <c r="H35" s="117"/>
       <c r="I35" s="117"/>
       <c r="J35" s="117"/>
       <c r="K35" s="117"/>
       <c r="L35" s="117"/>
       <c r="M35" s="117"/>
       <c r="N35" s="117"/>
       <c r="O35" s="117"/>
       <c r="P35" s="117"/>
       <c r="Q35" s="117"/>
       <c r="R35" s="117"/>
       <c r="S35" s="117"/>
       <c r="T35" s="117"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A35:T35"/>
+    <mergeCell ref="A34:T34"/>
+    <mergeCell ref="A32:T32"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A33:G33"/>
     <mergeCell ref="A30:T30"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
-    <mergeCell ref="A35:T35"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:G33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19" top="1.18" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 8 a 2 7 8 1 9 7 - 0 7 1 c - 4 9 4 1 - 9 b 8 c - 7 4 9 3 0 b a d 1 3 a 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 0 E A A B Q S w M E F A A C A A g A D G i O X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A A x o j l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A f V L N i t s w E L 4 H 8 g 5 C v S R g A o X S Q 5 c c g j e h o S 0 t j W k P S T A T e 5 a I l T S u N C o u I U / T w 9 L n y I u t 7 K Q t 7 C q r i 9 H M N 9 / P W B 4 r V m T F 6 v x 9 f T M c D A d + D w 5 r E X w N Z U X W B 8 1 Q a l S M Y i o 0 8 n A g 4 l m Q 7 Q v z t k I 9 + U 7 u f k d 0 P 1 o o j Z O 8 6 1 n 2 I 5 m / 2 3 y C B j Y 5 m d M f V y m K e E a n y G 3 y + a a X 6 J k n r f a t H G f C B q 0 z w S 7 g O D s L J X y U q z 0 i R / H e x G G 9 Z D R T m Q D K 7 I O y 9 V T 2 e L k 9 r m + B Y X s h f i V z 2 O H p A f S e v P j i y N B P V Z O X k b i A X c z R 1 x j f I 9 T o / O i q k 0 y s L 9 C Z 1 q s K N D g / 7 T J s x / + 0 C t W Q m O k Y H m r 6 L 1 E 4 s P 6 O n M l J B 2 O L X w 3 6 0 V V n 2 e E g 4 7 U O T K W M a 4 p o w d j y M R O x A c o / r 8 5 s A j r 3 T D 8 C l k u r K g U 6 9 p e W 3 7 6 Z d P J n r k 6 k g n 7 0 S e s b V O D L j 1 1 6 5 c B f m T 0 9 n H 7 T G f U c 8 T m w o w t H g m B p G n I M a f l V a J w y 8 X V R W R C n v M / b F 8 b z 7 v c Z K m / J o G d V U W L + s p y F s i n 6 r 6 h 7 7 r / Z + s 3 a Y H b o n h p M x D + O h w N l 0 4 / i 5 h F Q S w E C L Q A U A A I A C A A M a I 5 c s D e R / K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A D G i O X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D V A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 g E w A A A A A A A L 4 T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z E w Y j U z Y 2 E t Z D M w Y y 0 0 Z j d l L T k 0 M j Y t M m Z l O T Y 3 M G M 2 M T N k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D Q t M T R U M T Y 6 M D A 6 M j U u M j U 2 O T M 0 O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E y M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d B d 0 1 E Q X d N R E F 3 T U R B d 1 V E I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 U H J v Z H V 0 b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U G F p c 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 v X y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 l u a W N p Y W w m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Z h Y 2 F z X 0 x l a X R l a X J h c y Z x d W 9 0 O y w m c X V v d D t Q c m 9 k d c O n w 6 N v X 0 x l a X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 1 d H J v c 1 9 M Z W l 0 Z X M m c X V v d D s s J n F 1 b 3 Q 7 S W 1 w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C Z x d W 9 0 O y w m c X V v d D t F e H B v c n R h Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 Z p b m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F j Y W 9 f T G V p d G U m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F j Y X N f T G V p d G V p c m F z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 1 d H J v c 1 9 M Z W l 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f T G V p d G U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d c O n w 6 N v X 0 x l a X R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 V 0 c m 9 z X 0 x l a X R l c y w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 M Z W l 0 Z S w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 x l a X R l L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z V 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v V G l w b y U y M E F s d G V y Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A L X a 5 e + l 8 B J K s j k i f J r r a V U A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A c A I i A N N + 8 U l 4 U 6 G / y 8 q 0 T A A A A A A E g A A A o A A A A B A A A A A a s 0 b p U z m z S O 7 2 T o h i N + G X U A A A A L r e r 2 p b 0 1 U R a M 6 + z I b T z w 1 x H Z G u V Q u S a M z t f g X 3 H o s O 7 3 j R o X L V A f R 1 D b t N o M z 3 p k n C A K W Y 5 o n l s a / P 6 n 3 j V C Y 9 z n R i 9 b F 0 E 5 Z + L X t o a w 1 1 F A A A A A z x n 6 L M X c f k 9 A t d h d Q A g r P p i x 9 S < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 8 a 2 7 8 1 9 7 - 0 7 1 c - 4 9 4 1 - 9 b 8 c - 7 4 9 3 0 b a d 1 3 a 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 0 E A A B Q S w M E F A A C A A g A T V P n X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A E 1 T 5 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B N U + d c x k 6 C X a Y B A A C P A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A f V L N i t s w E L 4 H 8 g 5 C v S R g A o X S Q 5 c c g j e h o S 0 t j W k P S T A T e 5 a I l T S u N C o u I U / T w 9 L n y I u t 7 K Q t 7 C q r i 9 H M N 9 / P W B 4 r V m T F 6 v x 9 f T M c D A d + D w 5 r E X w N Z U X W B 8 1 Q a l S M Y i o 0 8 n A g 4 l m Q 7 Q v z t k I 9 + U 7 u f k d 0 P 1 o o j Z O 8 6 1 n 2 I 5 m / 2 3 y C B j Y 5 m d M f V y m K e E a n y G 3 y + a a X 6 J k n r f a t H G f C B q 0 z w S 7 g O D s L J X y U q z 0 i R / H e x G G 9 Z D R T m Q D K 7 I O y 9 V T 2 e L k 9 r m + B Y X s h f i V z 2 O H p A f S e v P j i y N B P V Z O X k b i A X c z R 1 x j f I 9 T o / O i q k 0 y s L 9 C Z 1 q s K N D g / 7 T J s x / + 0 C t W Q m O k Y H m r 6 L 1 E 4 s P 6 O n M l J B 2 O L X w 3 6 0 V V n 2 e E g 4 7 U O T K W M a 4 p o w d j y M R O x A c o / r 8 5 s A j r 3 T D 8 C l k u r K g U 6 9 p e W 3 7 6 Z d P J n r k 6 k g n 7 0 S e s b V O D L j 1 1 6 5 c B f m T 0 9 n H 7 T G f U c 8 T m w o w t H g m B p G n I M a f l V a J w y 8 X V R W R C n v M / b F 8 b z 7 v c Z K m / J o G d V U W L + s p y F s i n 6 r 6 h 7 7 r / Z + s 3 a Y H b o n h p M x D + O h w N l 0 4 / i 5 h F Q S w E C L Q A U A A I A C A B N U + d c s D e R / K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A T V P n X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B N U + d c x k 6 C X a Y B A A C P A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D V A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 g E w A A A A A A A L 4 T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z E w Y j U z Y 2 E t Z D M w Y y 0 0 Z j d l L T k 0 M j Y t M m Z l O T Y 3 M G M 2 M T N k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M D d U M T M 6 M j Y 6 M j c u N j I 1 M j I x M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q X d N R E F 3 T U R B d 0 1 E Q X d V R C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t Q c m 9 k d X R v X y Z x d W 9 0 O y w m c X V v d D t Q Y W l z X y Z x d W 9 0 O y w m c X V v d D t B b m 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V z d G 9 x d W V f S W 5 p Y 2 l h b C Z x d W 9 0 O y w m c X V v d D t Q c m 9 k d W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 V m F j Y X N f T G V p d G V p c m F z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 R 1 w 6 f D o 2 9 f T G V p d G U m c X V v d D s s J n F 1 b 3 Q 7 T 3 V 0 c m 9 z X 0 x l a X R l c y Z x d W 9 0 O y w m c X V v d D t J b X B v c n R h Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t T d X B y a W 1 l b n R v X 1 R v d G F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V 4 c G 9 y d G F j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V z d G 9 x d W V f R m l u Y W w m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y W N h b 1 9 M Z W l 0 Z S Z x d W 9 0 O y w m c X V v d D t T d X B y a W 1 l b n R v X 0 x l a X R l J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T E w I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F j Y X N f T G V p d G V p c m F z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 1 d H J v c 1 9 M Z W l 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f T G V p d G U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d c O n w 6 N v X 0 x l a X R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 V 0 c m 9 z X 0 x l a X R l c y w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 M Z W l 0 Z S w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 x l a X R l L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z V 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v V G l w b y U y M E F s d G V y Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A N g m N D m 7 2 M Z I l Z u x O t M s V V 4 A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A M 5 r C h I u f D x Q K R 5 y f y j 5 0 D Q A A A A A E g A A A o A A A A B A A A A D I U r F F e f D x p Q + I m 4 e 9 o 3 q o U A A A A J o B W M R 9 I h J w r + x w f f D V Q 8 L k 8 2 F Y d f / L W 1 y u M Q N q 1 k e 2 0 t g T o A 7 G / T P e L t S Q E G m 8 c f j X w x E F y O a 4 T 2 Z 4 g x n l v G 4 s 7 S 0 R p 9 3 l 0 U 4 e V Z v O I g G + F A A A A E 3 0 q 2 n g a z V D o g 8 Y H I D g 6 9 7 p T q h y < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32857421-DAFD-4149-9EDF-4F0D2675AFCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>