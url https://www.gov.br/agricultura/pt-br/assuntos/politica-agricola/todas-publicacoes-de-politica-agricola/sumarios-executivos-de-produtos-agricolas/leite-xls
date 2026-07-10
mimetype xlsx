--- v1 (2026-03-13)
+++ v2 (2026-07-10)
@@ -1,138 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mapa\Sumários\Sumários\Web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92FABDD6-C5BB-4A83-B993-FE9BE352E31B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D937AC6-72B3-4915-AD4C-0358CCCC28D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="base_demais" sheetId="27" state="hidden" r:id="rId1"/>
     <sheet name="base_fluido" sheetId="26" state="hidden" r:id="rId2"/>
     <sheet name="usda_consulta_leite" sheetId="25" state="hidden" r:id="rId3"/>
     <sheet name="Capa" sheetId="28" r:id="rId4"/>
     <sheet name="OD Leite fluido" sheetId="19" r:id="rId5"/>
     <sheet name="OD Demais" sheetId="21" r:id="rId6"/>
     <sheet name="CExterior - Anual" sheetId="4" r:id="rId7"/>
     <sheet name="CExterior - Mensal" sheetId="15" r:id="rId8"/>
     <sheet name="CExterior - Origem" sheetId="17" r:id="rId9"/>
     <sheet name="Gráficos de Preços" sheetId="7" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Capa!$A$1:$A$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'CExterior - Anual'!$A$1:$U$31</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'CExterior - Mensal'!$A$1:$M$60</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'CExterior - Mensal'!$A$1:$M$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'CExterior - Origem'!$A$1:$U$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'OD Demais'!$A$4:$H$96</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'OD Leite fluido'!$A$5:$I$29</definedName>
     <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_leite!$A$1:$O$121</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'OD Demais'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'OD Leite fluido'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="54" r:id="rId12"/>
+    <pivotCache cacheId="12" r:id="rId12"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{5BBA7AD6-D173-44A4-BCCC-6E66B6987815}" keepAlive="1" name="Consulta - usda_consulta_leite" description="Conexão com a consulta 'usda_consulta_leite' na pasta de trabalho." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=usda_consulta_leite;Extended Properties=&quot;&quot;" command="SELECT * FROM [usda_consulta_leite]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="817" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="128">
   <si>
     <t>Safra</t>
   </si>
   <si>
     <t>Fonte: Conab</t>
   </si>
   <si>
     <t>Sul e Sudeste</t>
   </si>
   <si>
     <t>Centro-Oeste (exceto MT)</t>
   </si>
   <si>
     <t>Norte e MT</t>
   </si>
   <si>
     <t>Nordeste</t>
   </si>
   <si>
     <t>Leite UHT</t>
   </si>
   <si>
     <t>Iogurtes</t>
   </si>
   <si>
@@ -546,99 +547,96 @@
   <si>
     <t>2025/26</t>
   </si>
   <si>
     <t>jul/2025 a jun/2026</t>
   </si>
   <si>
     <t>2026/2027</t>
   </si>
   <si>
     <t>Iogurte</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Uruguai</t>
   </si>
   <si>
     <t>Nova Zelândia</t>
   </si>
   <si>
     <t>Paraguai</t>
   </si>
   <si>
-    <t>Marshall, Ilhas</t>
-[...1 lines deleted...]
-  <si>
     <t>Países Baixos (Holanda)</t>
   </si>
   <si>
     <t>Estados Unidos</t>
   </si>
   <si>
-    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 31/01/2026, inclusive.</t>
+    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 31/05/2026, inclusive.</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Ago</t>
   </si>
   <si>
     <t>Set</t>
   </si>
   <si>
     <t>Out</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Dez</t>
   </si>
   <si>
-    <t>Fonte: Usda (www.usda.gov) - dezembro/2025 (divulgação semestral)</t>
+    <t>Fonte: Usda (www.usda.gov) - abril/2026 (divulgação semestral)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1129,51 +1127,51 @@
         <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1455,92 +1453,61 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_aliceweb20110819100727378" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_Pasta1" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Vírgula 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
-  <dxfs count="19">
-[...27 lines deleted...]
-    </dxf>
+  <dxfs count="11">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <alignment vertical="center"/>
     </dxf>
     <dxf>
       <alignment horizontal="center"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <alignment wrapText="1"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
@@ -1563,51 +1530,51 @@
       <color rgb="FF1A602B"/>
       <color rgb="FF0000FF"/>
       <color rgb="FF44C459"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>7905750</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>36634</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Imagem 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4A5BE17-1A62-BE4F-B7D4-B7907903AFCB}"/>
             </a:ext>
           </a:extLst>
@@ -2296,2358 +2263,162 @@
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:fld id="{DDC389E5-BA68-4F29-B03F-EB6C9FF302F7}" type="TxLink">
             <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="ctr"/>
-            <a:t>fevereiro-2026</a:t>
+            <a:t>junho-2026</a:t>
           </a:fld>
           <a:endParaRPr lang="pt-BR" sz="2800" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>591786</xdr:colOff>
+      <xdr:colOff>581025</xdr:colOff>
       <xdr:row>26</xdr:row>
-      <xdr:rowOff>31613</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDDE3ACC-AA36-0933-ACF7-A5247F26C16C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C13654-4244-B57F-83B7-39E4743046B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="5468586" cy="4279763"/>
+          <a:ext cx="5457825" cy="4267200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Mapa\Sum&#225;rios\Atualizar\Pre&#231;os%20M&#233;dios%20Gr&#225;ficos.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Mapa/Sum&#225;rios/Atualizar/Pre&#231;os%20M&#233;dios%20Gr&#225;ficos.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="INTERNO"/>
       <sheetName val="EXTERNO"/>
       <sheetName val="Dt CAPA SUMARIOS"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0">
-[...2212 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46065.409802662034" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="120" xr:uid="{FEA34BAB-A52D-44D0-BAAB-01D28DFEC2EF}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46126.541947685182" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="120" xr:uid="{FEA34BAB-A52D-44D0-BAAB-01D28DFEC2EF}">
   <cacheSource type="worksheet">
     <worksheetSource name="usda_consulta_leite"/>
   </cacheSource>
   <cacheFields count="15">
     <cacheField name="Produto_" numFmtId="0">
       <sharedItems count="5">
         <s v="Manteiga"/>
         <s v="Queijo"/>
         <s v="Leite em Pó"/>
         <s v="Leite Fluido"/>
         <s v="Leite desnatado"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Pais_" numFmtId="0">
       <sharedItems count="2">
         <s v="Brasil"/>
         <s v="Mundo"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Ano_" numFmtId="0">
       <sharedItems count="13">
         <s v="2015/2016"/>
         <s v="2016/2017"/>
         <s v="2017/2018"/>
         <s v="2018/2019"/>
@@ -6739,51 +4510,51 @@
     <n v="429"/>
     <n v="4849"/>
     <n v="0"/>
     <n v="0"/>
     <n v="0"/>
     <n v="1374"/>
     <n v="6652"/>
     <n v="2319"/>
     <n v="3896"/>
     <n v="437"/>
     <n v="0.112166324435318"/>
     <n v="1803"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="54" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{F97041B2-D941-4C04-8A79-9D46FE363E19}" name="Tabela dinâmica3" cacheId="12" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" missingCaption="-" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:H95" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="5">
         <item x="4"/>
         <item x="2"/>
         <item h="1" x="3"/>
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="3"/>
             </reference>
           </references>
         </pivotArea>
       </autoSortScope>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
@@ -7125,122 +4896,122 @@
       <x v="2"/>
     </i>
     <i i="3">
       <x v="3"/>
     </i>
     <i i="4">
       <x v="4"/>
     </i>
     <i i="5">
       <x v="5"/>
     </i>
     <i i="6">
       <x v="6"/>
     </i>
   </colItems>
   <dataFields count="7">
     <dataField name="Soma de Estoque_Inicial" fld="3" baseField="0" baseItem="0"/>
     <dataField name="Soma de Producao_" fld="4" baseField="0" baseItem="0"/>
     <dataField name="Soma de Importacao_" fld="8" baseField="0" baseItem="0"/>
     <dataField name="Soma de Suprimento_Total" fld="9" baseField="0" baseItem="0"/>
     <dataField name="Soma de Exportacao_" fld="10" baseField="0" baseItem="0"/>
     <dataField name="Soma de Consumo_Domestico" fld="11" baseField="0" baseItem="0"/>
     <dataField name="Soma de Estoque_Final" fld="12" baseField="0" baseItem="0"/>
   </dataFields>
   <formats count="5">
-    <format dxfId="18">
+    <format dxfId="10">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="17">
+    <format dxfId="9">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="16">
+    <format dxfId="8">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="5">
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="15">
+    <format dxfId="7">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="0"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="14">
+    <format dxfId="6">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="1">
             <x v="6"/>
           </reference>
         </references>
       </pivotArea>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/pivotTables/pivotTable2.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="54" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{749A8174-BBDC-46C4-B92C-B9C1367B2CB5}" name="Tabela dinâmica3" cacheId="12" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:I26" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="15">
     <pivotField axis="axisRow" showAll="0">
       <items count="6">
         <item h="1" x="4"/>
         <item h="1" x="2"/>
         <item x="3"/>
         <item h="1" x="0"/>
         <item h="1" x="1"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="5"/>
             </reference>
           </references>
         </pivotArea>
@@ -7371,83 +5142,83 @@
     </i>
     <i i="4">
       <x v="4"/>
     </i>
     <i i="5">
       <x v="5"/>
     </i>
     <i i="6">
       <x v="6"/>
     </i>
     <i i="7">
       <x v="7"/>
     </i>
   </colItems>
   <dataFields count="8">
     <dataField name="Soma de Vacas_Leiteiras" fld="5" baseField="0" baseItem="0"/>
     <dataField name="Soma de Produção_Leite" fld="6" baseField="0" baseItem="0"/>
     <dataField name="Soma de Outros_Leites" fld="7" baseField="0" baseItem="0"/>
     <dataField name="Soma de Producao_" fld="4" baseField="0" baseItem="0"/>
     <dataField name="Soma de Importacao_" fld="8" baseField="0" baseItem="0"/>
     <dataField name="Soma de Suprimento_Total" fld="9" baseField="0" baseItem="0"/>
     <dataField name="Soma de Exportacao_" fld="10" baseField="0" baseItem="0"/>
     <dataField name="Soma de Consumo_Domestico" fld="11" baseField="0" baseItem="0"/>
   </dataFields>
   <formats count="3">
-    <format dxfId="13">
+    <format dxfId="5">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="12">
+    <format dxfId="4">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
-    <format dxfId="11">
+    <format dxfId="3">
       <pivotArea dataOnly="0" labelOnly="1" outline="0" fieldPosition="0">
         <references count="1">
           <reference field="4294967294" count="8">
             <x v="0"/>
             <x v="1"/>
             <x v="2"/>
             <x v="3"/>
             <x v="4"/>
             <x v="5"/>
             <x v="6"/>
             <x v="7"/>
           </reference>
         </references>
       </pivotArea>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
@@ -7463,112 +5234,112 @@
       <queryTableField id="3" name="Ano_" tableColumnId="3"/>
       <queryTableField id="4" name="Estoque_Inicial" tableColumnId="4"/>
       <queryTableField id="5" name="Producao_" tableColumnId="5"/>
       <queryTableField id="6" name="Vacas_Leiteiras" tableColumnId="6"/>
       <queryTableField id="7" name="Produção_Leite" tableColumnId="7"/>
       <queryTableField id="8" name="Outros_Leites" tableColumnId="8"/>
       <queryTableField id="9" name="Importacao_" tableColumnId="9"/>
       <queryTableField id="10" name="Suprimento_Total" tableColumnId="10"/>
       <queryTableField id="11" name="Exportacao_" tableColumnId="11"/>
       <queryTableField id="12" name="Consumo_Domestico" tableColumnId="12"/>
       <queryTableField id="13" name="Estoque_Final" tableColumnId="13"/>
       <queryTableField id="14" name="Relacao_Leite" tableColumnId="14"/>
       <queryTableField id="15" name="Suprimento_Leite" tableColumnId="15"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A1D98F37-E16E-4810-8D0E-1AD03478AD30}" name="usda_consulta_leite" displayName="usda_consulta_leite" ref="A1:O121" tableType="queryTable" totalsRowShown="0">
   <tableColumns count="15">
-    <tableColumn id="1" xr3:uid="{FDA32EC7-C7AF-4AE6-A93E-EA109A915FBE}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="10"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{BECFE604-23FE-4F74-B247-7B6CC92B0043}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{FDA32EC7-C7AF-4AE6-A93E-EA109A915FBE}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{02BA7B12-A3B7-40DB-B830-786ED5416DE0}" uniqueName="2" name="Pais_" queryTableFieldId="2" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{BECFE604-23FE-4F74-B247-7B6CC92B0043}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="0"/>
     <tableColumn id="4" xr3:uid="{F43EAA0F-D0F0-469C-BBA9-8269AB6E9FB0}" uniqueName="4" name="Estoque_Inicial" queryTableFieldId="4"/>
     <tableColumn id="5" xr3:uid="{CE2896C4-CAB7-400C-93CD-BB69A995B050}" uniqueName="5" name="Producao_" queryTableFieldId="5"/>
     <tableColumn id="6" xr3:uid="{55EB5CA4-32F4-4856-AC9A-565EF7BB7DBA}" uniqueName="6" name="Vacas_Leiteiras" queryTableFieldId="6"/>
     <tableColumn id="7" xr3:uid="{7B1AE2DD-E156-4FE5-9A1C-5FC6E92675A7}" uniqueName="7" name="Produção_Leite" queryTableFieldId="7"/>
     <tableColumn id="8" xr3:uid="{23C6F0FC-14A8-489E-9C16-8DAE2FE6A8F3}" uniqueName="8" name="Outros_Leites" queryTableFieldId="8"/>
     <tableColumn id="9" xr3:uid="{E2A8B8A4-5AFA-49FB-AB34-5A9E6594746A}" uniqueName="9" name="Importacao_" queryTableFieldId="9"/>
     <tableColumn id="10" xr3:uid="{5AE7979D-7B30-4A4A-9D32-D56B2F52B225}" uniqueName="10" name="Suprimento_Total" queryTableFieldId="10"/>
     <tableColumn id="11" xr3:uid="{69E4E195-9926-4052-8662-25B14BE51C1E}" uniqueName="11" name="Exportacao_" queryTableFieldId="11"/>
     <tableColumn id="12" xr3:uid="{9CA08B2C-B4F8-438C-9C2D-7FB5B08E64C0}" uniqueName="12" name="Consumo_Domestico" queryTableFieldId="12"/>
     <tableColumn id="13" xr3:uid="{A26F036D-231C-42C1-9B5F-B779C3EDB4DA}" uniqueName="13" name="Estoque_Final" queryTableFieldId="13"/>
     <tableColumn id="14" xr3:uid="{096898E1-D9BD-4293-A34F-2FC27A715FF0}" uniqueName="14" name="Relacao_Leite" queryTableFieldId="14"/>
     <tableColumn id="15" xr3:uid="{3DFF25A4-608B-4A08-B69E-01C140513815}" uniqueName="15" name="Suprimento_Leite" queryTableFieldId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7630,51 +5401,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7772,51 +5543,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
@@ -7862,2284 +5633,2200 @@
         <v>85</v>
       </c>
       <c r="C3" s="79" t="s">
         <v>86</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>74</v>
       </c>
       <c r="E3" s="79" t="s">
         <v>73</v>
       </c>
       <c r="F3" s="79" t="s">
         <v>75</v>
       </c>
       <c r="G3" s="79" t="s">
         <v>76</v>
       </c>
       <c r="H3" s="79" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="133"/>
-[...5 lines deleted...]
-      <c r="H4" s="133"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="133"/>
-[...5 lines deleted...]
-      <c r="H5" s="133"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="133">
+      <c r="B6">
         <v>827</v>
       </c>
-      <c r="C6" s="133">
+      <c r="C6">
         <v>20390</v>
       </c>
-      <c r="D6" s="133">
+      <c r="D6">
         <v>1938</v>
       </c>
-      <c r="E6" s="133">
+      <c r="E6">
         <v>23155</v>
       </c>
-      <c r="F6" s="133">
+      <c r="F6">
         <v>2589</v>
       </c>
-      <c r="G6" s="133">
+      <c r="G6">
         <v>19690</v>
       </c>
-      <c r="H6" s="133">
+      <c r="H6">
         <v>876</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="133">
+      <c r="B7">
         <v>876</v>
       </c>
-      <c r="C7" s="133">
+      <c r="C7">
         <v>20656</v>
       </c>
-      <c r="D7" s="133">
+      <c r="D7">
         <v>1998</v>
       </c>
-      <c r="E7" s="133">
+      <c r="E7">
         <v>23530</v>
       </c>
-      <c r="F7" s="133">
+      <c r="F7">
         <v>2643</v>
       </c>
-      <c r="G7" s="133">
+      <c r="G7">
         <v>19958</v>
       </c>
-      <c r="H7" s="133">
+      <c r="H7">
         <v>929</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="133">
+      <c r="B8">
         <v>929</v>
       </c>
-      <c r="C8" s="133">
+      <c r="C8">
         <v>21129</v>
       </c>
-      <c r="D8" s="133">
+      <c r="D8">
         <v>2095</v>
       </c>
-      <c r="E8" s="133">
+      <c r="E8">
         <v>24153</v>
       </c>
-      <c r="F8" s="133">
+      <c r="F8">
         <v>2766</v>
       </c>
-      <c r="G8" s="133">
+      <c r="G8">
         <v>20464</v>
       </c>
-      <c r="H8" s="133">
+      <c r="H8">
         <v>923</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="133">
+      <c r="B9">
         <v>923</v>
       </c>
-      <c r="C9" s="133">
+      <c r="C9">
         <v>21525</v>
       </c>
-      <c r="D9" s="133">
+      <c r="D9">
         <v>2139</v>
       </c>
-      <c r="E9" s="133">
+      <c r="E9">
         <v>24587</v>
       </c>
-      <c r="F9" s="133">
+      <c r="F9">
         <v>2833</v>
       </c>
-      <c r="G9" s="133">
+      <c r="G9">
         <v>20768</v>
       </c>
-      <c r="H9" s="133">
+      <c r="H9">
         <v>986</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="133">
+      <c r="B10">
         <v>986</v>
       </c>
-      <c r="C10" s="133">
+      <c r="C10">
         <v>21934</v>
       </c>
-      <c r="D10" s="133">
+      <c r="D10">
         <v>2159</v>
       </c>
-      <c r="E10" s="133">
+      <c r="E10">
         <v>25079</v>
       </c>
-      <c r="F10" s="133">
+      <c r="F10">
         <v>2905</v>
       </c>
-      <c r="G10" s="133">
+      <c r="G10">
         <v>21166</v>
       </c>
-      <c r="H10" s="133">
+      <c r="H10">
         <v>1008</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="133">
+      <c r="B11">
         <v>1008</v>
       </c>
-      <c r="C11" s="133">
+      <c r="C11">
         <v>22016</v>
       </c>
-      <c r="D11" s="133">
+      <c r="D11">
         <v>2111</v>
       </c>
-      <c r="E11" s="133">
+      <c r="E11">
         <v>25135</v>
       </c>
-      <c r="F11" s="133">
+      <c r="F11">
         <v>2896</v>
       </c>
-      <c r="G11" s="133">
+      <c r="G11">
         <v>21183</v>
       </c>
-      <c r="H11" s="133">
+      <c r="H11">
         <v>1056</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="133">
+      <c r="B12">
         <v>1056</v>
       </c>
-      <c r="C12" s="133">
+      <c r="C12">
         <v>22335</v>
       </c>
-      <c r="D12" s="133">
+      <c r="D12">
         <v>2184</v>
       </c>
-      <c r="E12" s="133">
+      <c r="E12">
         <v>25575</v>
       </c>
-      <c r="F12" s="133">
+      <c r="F12">
         <v>2961</v>
       </c>
-      <c r="G12" s="133">
+      <c r="G12">
         <v>21524</v>
       </c>
-      <c r="H12" s="133">
+      <c r="H12">
         <v>1090</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="133">
+      <c r="B13">
         <v>1090</v>
       </c>
-      <c r="C13" s="133">
+      <c r="C13">
         <v>22620</v>
       </c>
-      <c r="D13" s="133">
+      <c r="D13">
         <v>2227</v>
       </c>
-      <c r="E13" s="133">
+      <c r="E13">
         <v>25937</v>
       </c>
-      <c r="F13" s="133">
+      <c r="F13">
         <v>3125</v>
       </c>
-      <c r="G13" s="133">
+      <c r="G13">
         <v>21750</v>
       </c>
-      <c r="H13" s="133">
+      <c r="H13">
         <v>1062</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="133">
+      <c r="B14">
         <v>1062</v>
       </c>
-      <c r="C14" s="133">
+      <c r="C14">
         <v>22890</v>
       </c>
-      <c r="D14" s="133">
+      <c r="D14">
         <v>2313</v>
       </c>
-      <c r="E14" s="133">
+      <c r="E14">
         <v>26265</v>
       </c>
-      <c r="F14" s="133">
+      <c r="F14">
         <v>3271</v>
       </c>
-      <c r="G14" s="133">
+      <c r="G14">
         <v>21922</v>
       </c>
-      <c r="H14" s="133">
+      <c r="H14">
         <v>1072</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="133">
+      <c r="B15">
         <v>1072</v>
       </c>
-      <c r="C15" s="133">
+      <c r="C15">
         <v>23189</v>
       </c>
-      <c r="D15" s="133">
+      <c r="D15">
         <v>2282</v>
       </c>
-      <c r="E15" s="133">
+      <c r="E15">
         <v>26543</v>
       </c>
-      <c r="F15" s="133">
+      <c r="F15">
         <v>3317</v>
       </c>
-      <c r="G15" s="133">
+      <c r="G15">
         <v>22153</v>
       </c>
-      <c r="H15" s="133">
+      <c r="H15">
         <v>1073</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="133"/>
-[...5 lines deleted...]
-      <c r="H16" s="133"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="133">
-[...2 lines deleted...]
-      <c r="C17" s="133">
+      <c r="B17">
+        <v>0</v>
+      </c>
+      <c r="C17">
         <v>771</v>
       </c>
-      <c r="D17" s="133">
+      <c r="D17">
         <v>32</v>
       </c>
-      <c r="E17" s="133">
+      <c r="E17">
         <v>803</v>
       </c>
-      <c r="F17" s="133">
+      <c r="F17">
         <v>4</v>
       </c>
-      <c r="G17" s="133">
+      <c r="G17">
         <v>799</v>
       </c>
-      <c r="H17" s="133">
+      <c r="H17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="133">
-[...2 lines deleted...]
-      <c r="C18" s="133">
+      <c r="B18">
+        <v>0</v>
+      </c>
+      <c r="C18">
         <v>760</v>
       </c>
-      <c r="D18" s="133">
+      <c r="D18">
         <v>29</v>
       </c>
-      <c r="E18" s="133">
+      <c r="E18">
         <v>789</v>
       </c>
-      <c r="F18" s="133">
+      <c r="F18">
         <v>4</v>
       </c>
-      <c r="G18" s="133">
+      <c r="G18">
         <v>785</v>
       </c>
-      <c r="H18" s="133">
+      <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="133">
-[...2 lines deleted...]
-      <c r="C19" s="133">
+      <c r="B19">
+        <v>0</v>
+      </c>
+      <c r="C19">
         <v>770</v>
       </c>
-      <c r="D19" s="133">
+      <c r="D19">
         <v>28</v>
       </c>
-      <c r="E19" s="133">
+      <c r="E19">
         <v>798</v>
       </c>
-      <c r="F19" s="133">
+      <c r="F19">
         <v>3</v>
       </c>
-      <c r="G19" s="133">
+      <c r="G19">
         <v>795</v>
       </c>
-      <c r="H19" s="133">
+      <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="133">
-[...2 lines deleted...]
-      <c r="C20" s="133">
+      <c r="B20">
+        <v>0</v>
+      </c>
+      <c r="C20">
         <v>790</v>
       </c>
-      <c r="D20" s="133">
+      <c r="D20">
         <v>31</v>
       </c>
-      <c r="E20" s="133">
+      <c r="E20">
         <v>821</v>
       </c>
-      <c r="F20" s="133">
+      <c r="F20">
         <v>4</v>
       </c>
-      <c r="G20" s="133">
+      <c r="G20">
         <v>817</v>
       </c>
-      <c r="H20" s="133">
+      <c r="H20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="133">
-[...2 lines deleted...]
-      <c r="C21" s="133">
+      <c r="B21">
+        <v>0</v>
+      </c>
+      <c r="C21">
         <v>790</v>
       </c>
-      <c r="D21" s="133">
+      <c r="D21">
         <v>32</v>
       </c>
-      <c r="E21" s="133">
+      <c r="E21">
         <v>822</v>
       </c>
-      <c r="F21" s="133">
+      <c r="F21">
         <v>5</v>
       </c>
-      <c r="G21" s="133">
+      <c r="G21">
         <v>817</v>
       </c>
-      <c r="H21" s="133">
+      <c r="H21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="133">
-[...2 lines deleted...]
-      <c r="C22" s="133">
+      <c r="B22">
+        <v>0</v>
+      </c>
+      <c r="C22">
         <v>745</v>
       </c>
-      <c r="D22" s="133">
+      <c r="D22">
         <v>33</v>
       </c>
-      <c r="E22" s="133">
+      <c r="E22">
         <v>778</v>
       </c>
-      <c r="F22" s="133">
+      <c r="F22">
         <v>4</v>
       </c>
-      <c r="G22" s="133">
+      <c r="G22">
         <v>774</v>
       </c>
-      <c r="H22" s="133">
+      <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="133">
-[...2 lines deleted...]
-      <c r="C23" s="133">
+      <c r="B23">
+        <v>0</v>
+      </c>
+      <c r="C23">
         <v>770</v>
       </c>
-      <c r="D23" s="133">
+      <c r="D23">
         <v>43</v>
       </c>
-      <c r="E23" s="133">
+      <c r="E23">
         <v>813</v>
       </c>
-      <c r="F23" s="133">
+      <c r="F23">
         <v>3</v>
       </c>
-      <c r="G23" s="133">
+      <c r="G23">
         <v>810</v>
       </c>
-      <c r="H23" s="133">
+      <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="133">
-[...2 lines deleted...]
-      <c r="C24" s="133">
+      <c r="B24">
+        <v>0</v>
+      </c>
+      <c r="C24">
         <v>780</v>
       </c>
-      <c r="D24" s="133">
+      <c r="D24">
         <v>63</v>
       </c>
-      <c r="E24" s="133">
+      <c r="E24">
         <v>843</v>
       </c>
-      <c r="F24" s="133">
+      <c r="F24">
         <v>3</v>
       </c>
-      <c r="G24" s="133">
+      <c r="G24">
         <v>840</v>
       </c>
-      <c r="H24" s="133">
+      <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="133">
-[...2 lines deleted...]
-      <c r="C25" s="133">
+      <c r="B25">
+        <v>0</v>
+      </c>
+      <c r="C25">
         <v>805</v>
       </c>
-      <c r="D25" s="133">
+      <c r="D25">
         <v>52</v>
       </c>
-      <c r="E25" s="133">
+      <c r="E25">
         <v>857</v>
       </c>
-      <c r="F25" s="133">
+      <c r="F25">
         <v>3</v>
       </c>
-      <c r="G25" s="133">
+      <c r="G25">
         <v>854</v>
       </c>
-      <c r="H25" s="133">
+      <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="133">
-[...2 lines deleted...]
-      <c r="C26" s="133">
+      <c r="B26">
+        <v>0</v>
+      </c>
+      <c r="C26">
         <v>820</v>
       </c>
-      <c r="D26" s="133">
+      <c r="D26">
         <v>52</v>
       </c>
-      <c r="E26" s="133">
+      <c r="E26">
         <v>872</v>
       </c>
-      <c r="F26" s="133">
+      <c r="F26">
         <v>4</v>
       </c>
-      <c r="G26" s="133">
+      <c r="G26">
         <v>868</v>
       </c>
-      <c r="H26" s="133">
+      <c r="H26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="76" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="133"/>
-[...5 lines deleted...]
-      <c r="H27" s="133"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="133"/>
-[...5 lines deleted...]
-      <c r="H28" s="133"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B29" s="133">
+      <c r="B29">
         <v>314</v>
       </c>
-      <c r="C29" s="133">
+      <c r="C29">
         <v>10161</v>
       </c>
-      <c r="D29" s="133">
+      <c r="D29">
         <v>528</v>
       </c>
-      <c r="E29" s="133">
+      <c r="E29">
         <v>11003</v>
       </c>
-      <c r="F29" s="133">
+      <c r="F29">
         <v>966</v>
       </c>
-      <c r="G29" s="133">
+      <c r="G29">
         <v>9703</v>
       </c>
-      <c r="H29" s="133">
+      <c r="H29">
         <v>334</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="133">
+      <c r="B30">
         <v>334</v>
       </c>
-      <c r="C30" s="133">
+      <c r="C30">
         <v>10452</v>
       </c>
-      <c r="D30" s="133">
+      <c r="D30">
         <v>570</v>
       </c>
-      <c r="E30" s="133">
+      <c r="E30">
         <v>11356</v>
       </c>
-      <c r="F30" s="133">
+      <c r="F30">
         <v>1048</v>
       </c>
-      <c r="G30" s="133">
+      <c r="G30">
         <v>9949</v>
       </c>
-      <c r="H30" s="133">
+      <c r="H30">
         <v>359</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B31" s="133">
+      <c r="B31">
         <v>359</v>
       </c>
-      <c r="C31" s="133">
+      <c r="C31">
         <v>10775</v>
       </c>
-      <c r="D31" s="133">
+      <c r="D31">
         <v>610</v>
       </c>
-      <c r="E31" s="133">
+      <c r="E31">
         <v>11744</v>
       </c>
-      <c r="F31" s="133">
+      <c r="F31">
         <v>1094</v>
       </c>
-      <c r="G31" s="133">
+      <c r="G31">
         <v>10317</v>
       </c>
-      <c r="H31" s="133">
+      <c r="H31">
         <v>333</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="133">
+      <c r="B32">
         <v>333</v>
       </c>
-      <c r="C32" s="133">
+      <c r="C32">
         <v>11153</v>
       </c>
-      <c r="D32" s="133">
+      <c r="D32">
         <v>611</v>
       </c>
-      <c r="E32" s="133">
+      <c r="E32">
         <v>12097</v>
       </c>
-      <c r="F32" s="133">
+      <c r="F32">
         <v>1027</v>
       </c>
-      <c r="G32" s="133">
+      <c r="G32">
         <v>10680</v>
       </c>
-      <c r="H32" s="133">
+      <c r="H32">
         <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B33" s="133">
+      <c r="B33">
         <v>390</v>
       </c>
-      <c r="C33" s="133">
+      <c r="C33">
         <v>11252</v>
       </c>
-      <c r="D33" s="133">
+      <c r="D33">
         <v>572</v>
       </c>
-      <c r="E33" s="133">
+      <c r="E33">
         <v>12214</v>
       </c>
-      <c r="F33" s="133">
+      <c r="F33">
         <v>990</v>
       </c>
-      <c r="G33" s="133">
+      <c r="G33">
         <v>10876</v>
       </c>
-      <c r="H33" s="133">
+      <c r="H33">
         <v>348</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B34" s="133">
+      <c r="B34">
         <v>348</v>
       </c>
-      <c r="C34" s="133">
+      <c r="C34">
         <v>11403</v>
       </c>
-      <c r="D34" s="133">
+      <c r="D34">
         <v>584</v>
       </c>
-      <c r="E34" s="133">
+      <c r="E34">
         <v>12335</v>
       </c>
-      <c r="F34" s="133">
+      <c r="F34">
         <v>1053</v>
       </c>
-      <c r="G34" s="133">
+      <c r="G34">
         <v>10962</v>
       </c>
-      <c r="H34" s="133">
+      <c r="H34">
         <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B35" s="133">
+      <c r="B35">
         <v>320</v>
       </c>
-      <c r="C35" s="133">
+      <c r="C35">
         <v>11744</v>
       </c>
-      <c r="D35" s="133">
+      <c r="D35">
         <v>570</v>
       </c>
-      <c r="E35" s="133">
+      <c r="E35">
         <v>12634</v>
       </c>
-      <c r="F35" s="133">
+      <c r="F35">
         <v>1047</v>
       </c>
-      <c r="G35" s="133">
+      <c r="G35">
         <v>11332</v>
       </c>
-      <c r="H35" s="133">
+      <c r="H35">
         <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B36" s="133">
+      <c r="B36">
         <v>255</v>
       </c>
-      <c r="C36" s="133">
+      <c r="C36">
         <v>11991</v>
       </c>
-      <c r="D36" s="133">
+      <c r="D36">
         <v>623</v>
       </c>
-      <c r="E36" s="133">
+      <c r="E36">
         <v>12869</v>
       </c>
-      <c r="F36" s="133">
+      <c r="F36">
         <v>1042</v>
       </c>
-      <c r="G36" s="133">
+      <c r="G36">
         <v>11559</v>
       </c>
-      <c r="H36" s="133">
+      <c r="H36">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B37" s="133">
+      <c r="B37">
         <v>268</v>
       </c>
-      <c r="C37" s="133">
+      <c r="C37">
         <v>12321</v>
       </c>
-      <c r="D37" s="133">
+      <c r="D37">
         <v>661</v>
       </c>
-      <c r="E37" s="133">
+      <c r="E37">
         <v>13250</v>
       </c>
-      <c r="F37" s="133">
+      <c r="F37">
         <v>1173</v>
       </c>
-      <c r="G37" s="133">
+      <c r="G37">
         <v>11826</v>
       </c>
-      <c r="H37" s="133">
+      <c r="H37">
         <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B38" s="133">
+      <c r="B38">
         <v>251</v>
       </c>
-      <c r="C38" s="133">
+      <c r="C38">
         <v>12622</v>
       </c>
-      <c r="D38" s="133">
+      <c r="D38">
         <v>673</v>
       </c>
-      <c r="E38" s="133">
+      <c r="E38">
         <v>13546</v>
       </c>
-      <c r="F38" s="133">
+      <c r="F38">
         <v>1117</v>
       </c>
-      <c r="G38" s="133">
+      <c r="G38">
         <v>12188</v>
       </c>
-      <c r="H38" s="133">
+      <c r="H38">
         <v>241</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B39" s="133"/>
-[...5 lines deleted...]
-      <c r="H39" s="133"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="133">
-[...2 lines deleted...]
-      <c r="C40" s="133">
+      <c r="B40">
+        <v>0</v>
+      </c>
+      <c r="C40">
         <v>83</v>
       </c>
-      <c r="D40" s="133">
+      <c r="D40">
         <v>5</v>
       </c>
-      <c r="E40" s="133">
+      <c r="E40">
         <v>88</v>
       </c>
-      <c r="F40" s="133">
-[...2 lines deleted...]
-      <c r="G40" s="133">
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40">
         <v>88</v>
       </c>
-      <c r="H40" s="133">
+      <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B41" s="133">
-[...2 lines deleted...]
-      <c r="C41" s="133">
+      <c r="B41">
+        <v>0</v>
+      </c>
+      <c r="C41">
         <v>85</v>
       </c>
-      <c r="D41" s="133">
+      <c r="D41">
         <v>6</v>
       </c>
-      <c r="E41" s="133">
+      <c r="E41">
         <v>91</v>
       </c>
-      <c r="F41" s="133">
-[...2 lines deleted...]
-      <c r="G41" s="133">
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41">
         <v>91</v>
       </c>
-      <c r="H41" s="133">
+      <c r="H41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B42" s="133">
-[...2 lines deleted...]
-      <c r="C42" s="133">
+      <c r="B42">
+        <v>0</v>
+      </c>
+      <c r="C42">
         <v>85</v>
       </c>
-      <c r="D42" s="133">
+      <c r="D42">
         <v>5</v>
       </c>
-      <c r="E42" s="133">
+      <c r="E42">
         <v>90</v>
       </c>
-      <c r="F42" s="133">
+      <c r="F42">
         <v>1</v>
       </c>
-      <c r="G42" s="133">
+      <c r="G42">
         <v>89</v>
       </c>
-      <c r="H42" s="133">
+      <c r="H42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="133">
-[...2 lines deleted...]
-      <c r="C43" s="133">
+      <c r="B43">
+        <v>0</v>
+      </c>
+      <c r="C43">
         <v>82</v>
       </c>
-      <c r="D43" s="133">
+      <c r="D43">
         <v>3</v>
       </c>
-      <c r="E43" s="133">
+      <c r="E43">
         <v>85</v>
       </c>
-      <c r="F43" s="133">
-[...2 lines deleted...]
-      <c r="G43" s="133">
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
         <v>85</v>
       </c>
-      <c r="H43" s="133">
+      <c r="H43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="133">
-[...2 lines deleted...]
-      <c r="C44" s="133">
+      <c r="B44">
+        <v>0</v>
+      </c>
+      <c r="C44">
         <v>82</v>
       </c>
-      <c r="D44" s="133">
+      <c r="D44">
         <v>7</v>
       </c>
-      <c r="E44" s="133">
+      <c r="E44">
         <v>89</v>
       </c>
-      <c r="F44" s="133">
+      <c r="F44">
         <v>1</v>
       </c>
-      <c r="G44" s="133">
+      <c r="G44">
         <v>88</v>
       </c>
-      <c r="H44" s="133">
+      <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="133">
-[...2 lines deleted...]
-      <c r="C45" s="133">
+      <c r="B45">
+        <v>0</v>
+      </c>
+      <c r="C45">
         <v>81</v>
       </c>
-      <c r="D45" s="133">
+      <c r="D45">
         <v>6</v>
       </c>
-      <c r="E45" s="133">
+      <c r="E45">
         <v>87</v>
       </c>
-      <c r="F45" s="133">
+      <c r="F45">
         <v>1</v>
       </c>
-      <c r="G45" s="133">
+      <c r="G45">
         <v>86</v>
       </c>
-      <c r="H45" s="133">
+      <c r="H45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="133">
-[...2 lines deleted...]
-      <c r="C46" s="133">
+      <c r="B46">
+        <v>0</v>
+      </c>
+      <c r="C46">
         <v>81</v>
       </c>
-      <c r="D46" s="133">
+      <c r="D46">
         <v>6</v>
       </c>
-      <c r="E46" s="133">
+      <c r="E46">
         <v>87</v>
       </c>
-      <c r="F46" s="133">
-[...2 lines deleted...]
-      <c r="G46" s="133">
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
         <v>87</v>
       </c>
-      <c r="H46" s="133">
+      <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B47" s="133">
-[...2 lines deleted...]
-      <c r="C47" s="133">
+      <c r="B47">
+        <v>0</v>
+      </c>
+      <c r="C47">
         <v>83</v>
       </c>
-      <c r="D47" s="133">
+      <c r="D47">
         <v>4</v>
       </c>
-      <c r="E47" s="133">
+      <c r="E47">
         <v>87</v>
       </c>
-      <c r="F47" s="133">
+      <c r="F47">
         <v>1</v>
       </c>
-      <c r="G47" s="133">
+      <c r="G47">
         <v>86</v>
       </c>
-      <c r="H47" s="133">
+      <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B48" s="133">
-[...2 lines deleted...]
-      <c r="C48" s="133">
+      <c r="B48">
+        <v>0</v>
+      </c>
+      <c r="C48">
         <v>86</v>
       </c>
-      <c r="D48" s="133">
+      <c r="D48">
         <v>3</v>
       </c>
-      <c r="E48" s="133">
+      <c r="E48">
         <v>89</v>
       </c>
-      <c r="F48" s="133">
+      <c r="F48">
         <v>3</v>
       </c>
-      <c r="G48" s="133">
+      <c r="G48">
         <v>86</v>
       </c>
-      <c r="H48" s="133">
+      <c r="H48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B49" s="133">
-[...2 lines deleted...]
-      <c r="C49" s="133">
+      <c r="B49">
+        <v>0</v>
+      </c>
+      <c r="C49">
         <v>88</v>
       </c>
-      <c r="D49" s="133">
+      <c r="D49">
         <v>2</v>
       </c>
-      <c r="E49" s="133">
+      <c r="E49">
         <v>90</v>
       </c>
-      <c r="F49" s="133">
+      <c r="F49">
         <v>3</v>
       </c>
-      <c r="G49" s="133">
+      <c r="G49">
         <v>87</v>
       </c>
-      <c r="H49" s="133">
+      <c r="H49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="76" t="s">
         <v>95</v>
       </c>
-      <c r="B50" s="133"/>
-[...5 lines deleted...]
-      <c r="H50" s="133"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B51" s="133"/>
-[...5 lines deleted...]
-      <c r="H51" s="133"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B52" s="133">
+      <c r="B52">
         <v>938</v>
       </c>
-      <c r="C52" s="133">
+      <c r="C52">
         <v>4650</v>
       </c>
-      <c r="D52" s="133">
+      <c r="D52">
         <v>1427</v>
       </c>
-      <c r="E52" s="133">
+      <c r="E52">
         <v>7015</v>
       </c>
-      <c r="F52" s="133">
+      <c r="F52">
         <v>2287</v>
       </c>
-      <c r="G52" s="133">
+      <c r="G52">
         <v>3778</v>
       </c>
-      <c r="H52" s="133">
+      <c r="H52">
         <v>950</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B53" s="133">
+      <c r="B53">
         <v>950</v>
       </c>
-      <c r="C53" s="133">
+      <c r="C53">
         <v>4661</v>
       </c>
-      <c r="D53" s="133">
+      <c r="D53">
         <v>1462</v>
       </c>
-      <c r="E53" s="133">
+      <c r="E53">
         <v>7073</v>
       </c>
-      <c r="F53" s="133">
+      <c r="F53">
         <v>2449</v>
       </c>
-      <c r="G53" s="133">
+      <c r="G53">
         <v>3856</v>
       </c>
-      <c r="H53" s="133">
+      <c r="H53">
         <v>768</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B54" s="133">
+      <c r="B54">
         <v>768</v>
       </c>
-      <c r="C54" s="133">
+      <c r="C54">
         <v>4653</v>
       </c>
-      <c r="D54" s="133">
+      <c r="D54">
         <v>1517</v>
       </c>
-      <c r="E54" s="133">
+      <c r="E54">
         <v>6938</v>
       </c>
-      <c r="F54" s="133">
+      <c r="F54">
         <v>2520</v>
       </c>
-      <c r="G54" s="133">
+      <c r="G54">
         <v>3822</v>
       </c>
-      <c r="H54" s="133">
+      <c r="H54">
         <v>596</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B55" s="133">
+      <c r="B55">
         <v>596</v>
       </c>
-      <c r="C55" s="133">
+      <c r="C55">
         <v>4835</v>
       </c>
-      <c r="D55" s="133">
+      <c r="D55">
         <v>1435</v>
       </c>
-      <c r="E55" s="133">
+      <c r="E55">
         <v>6866</v>
       </c>
-      <c r="F55" s="133">
+      <c r="F55">
         <v>2416</v>
       </c>
-      <c r="G55" s="133">
+      <c r="G55">
         <v>3837</v>
       </c>
-      <c r="H55" s="133">
+      <c r="H55">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B56" s="133">
+      <c r="B56">
         <v>613</v>
       </c>
-      <c r="C56" s="133">
+      <c r="C56">
         <v>4781</v>
       </c>
-      <c r="D56" s="133">
+      <c r="D56">
         <v>1502</v>
       </c>
-      <c r="E56" s="133">
+      <c r="E56">
         <v>6896</v>
       </c>
-      <c r="F56" s="133">
+      <c r="F56">
         <v>2433</v>
       </c>
-      <c r="G56" s="133">
+      <c r="G56">
         <v>3935</v>
       </c>
-      <c r="H56" s="133">
+      <c r="H56">
         <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B57" s="133">
+      <c r="B57">
         <v>528</v>
       </c>
-      <c r="C57" s="133">
+      <c r="C57">
         <v>4813</v>
       </c>
-      <c r="D57" s="133">
+      <c r="D57">
         <v>1485</v>
       </c>
-      <c r="E57" s="133">
+      <c r="E57">
         <v>6826</v>
       </c>
-      <c r="F57" s="133">
+      <c r="F57">
         <v>2354</v>
       </c>
-      <c r="G57" s="133">
+      <c r="G57">
         <v>3955</v>
       </c>
-      <c r="H57" s="133">
+      <c r="H57">
         <v>517</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B58" s="133">
+      <c r="B58">
         <v>517</v>
       </c>
-      <c r="C58" s="133">
+      <c r="C58">
         <v>4810</v>
       </c>
-      <c r="D58" s="133">
+      <c r="D58">
         <v>1406</v>
       </c>
-      <c r="E58" s="133">
+      <c r="E58">
         <v>6733</v>
       </c>
-      <c r="F58" s="133">
+      <c r="F58">
         <v>2460</v>
       </c>
-      <c r="G58" s="133">
+      <c r="G58">
         <v>3894</v>
       </c>
-      <c r="H58" s="133">
+      <c r="H58">
         <v>379</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="133">
+      <c r="B59">
         <v>379</v>
       </c>
-      <c r="C59" s="133">
+      <c r="C59">
         <v>4844</v>
       </c>
-      <c r="D59" s="133">
+      <c r="D59">
         <v>1377</v>
       </c>
-      <c r="E59" s="133">
+      <c r="E59">
         <v>6600</v>
       </c>
-      <c r="F59" s="133">
+      <c r="F59">
         <v>2344</v>
       </c>
-      <c r="G59" s="133">
+      <c r="G59">
         <v>3872</v>
       </c>
-      <c r="H59" s="133">
+      <c r="H59">
         <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B60" s="133">
+      <c r="B60">
         <v>384</v>
       </c>
-      <c r="C60" s="133">
+      <c r="C60">
         <v>4780</v>
       </c>
-      <c r="D60" s="133">
+      <c r="D60">
         <v>1354</v>
       </c>
-      <c r="E60" s="133">
+      <c r="E60">
         <v>6518</v>
       </c>
-      <c r="F60" s="133">
+      <c r="F60">
         <v>2312</v>
       </c>
-      <c r="G60" s="133">
+      <c r="G60">
         <v>3777</v>
       </c>
-      <c r="H60" s="133">
+      <c r="H60">
         <v>429</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B61" s="133">
+      <c r="B61">
         <v>429</v>
       </c>
-      <c r="C61" s="133">
+      <c r="C61">
         <v>4849</v>
       </c>
-      <c r="D61" s="133">
+      <c r="D61">
         <v>1374</v>
       </c>
-      <c r="E61" s="133">
+      <c r="E61">
         <v>6652</v>
       </c>
-      <c r="F61" s="133">
+      <c r="F61">
         <v>2319</v>
       </c>
-      <c r="G61" s="133">
+      <c r="G61">
         <v>3896</v>
       </c>
-      <c r="H61" s="133">
+      <c r="H61">
         <v>437</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B62" s="133"/>
-[...5 lines deleted...]
-      <c r="H62" s="133"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B63" s="133">
-[...2 lines deleted...]
-      <c r="C63" s="133">
+      <c r="B63">
+        <v>0</v>
+      </c>
+      <c r="C63">
         <v>158</v>
       </c>
-      <c r="D63" s="133">
+      <c r="D63">
         <v>31</v>
       </c>
-      <c r="E63" s="133">
+      <c r="E63">
         <v>189</v>
       </c>
-      <c r="F63" s="133">
-[...2 lines deleted...]
-      <c r="G63" s="133">
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63">
         <v>189</v>
       </c>
-      <c r="H63" s="133">
+      <c r="H63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B64" s="133">
-[...2 lines deleted...]
-      <c r="C64" s="133">
+      <c r="B64">
+        <v>0</v>
+      </c>
+      <c r="C64">
         <v>155</v>
       </c>
-      <c r="D64" s="133">
+      <c r="D64">
         <v>29</v>
       </c>
-      <c r="E64" s="133">
+      <c r="E64">
         <v>184</v>
       </c>
-      <c r="F64" s="133">
-[...2 lines deleted...]
-      <c r="G64" s="133">
+      <c r="F64">
+        <v>0</v>
+      </c>
+      <c r="G64">
         <v>184</v>
       </c>
-      <c r="H64" s="133">
+      <c r="H64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B65" s="133">
-[...2 lines deleted...]
-      <c r="C65" s="133">
+      <c r="B65">
+        <v>0</v>
+      </c>
+      <c r="C65">
         <v>158</v>
       </c>
-      <c r="D65" s="133">
+      <c r="D65">
         <v>25</v>
       </c>
-      <c r="E65" s="133">
+      <c r="E65">
         <v>183</v>
       </c>
-      <c r="F65" s="133">
-[...2 lines deleted...]
-      <c r="G65" s="133">
+      <c r="F65">
+        <v>0</v>
+      </c>
+      <c r="G65">
         <v>183</v>
       </c>
-      <c r="H65" s="133">
+      <c r="H65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B66" s="133">
-[...2 lines deleted...]
-      <c r="C66" s="133">
+      <c r="B66">
+        <v>0</v>
+      </c>
+      <c r="C66">
         <v>161</v>
       </c>
-      <c r="D66" s="133">
+      <c r="D66">
         <v>26</v>
       </c>
-      <c r="E66" s="133">
+      <c r="E66">
         <v>187</v>
       </c>
-      <c r="F66" s="133">
-[...2 lines deleted...]
-      <c r="G66" s="133">
+      <c r="F66">
+        <v>0</v>
+      </c>
+      <c r="G66">
         <v>187</v>
       </c>
-      <c r="H66" s="133">
+      <c r="H66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B67" s="133">
-[...2 lines deleted...]
-      <c r="C67" s="133">
+      <c r="B67">
+        <v>0</v>
+      </c>
+      <c r="C67">
         <v>164</v>
       </c>
-      <c r="D67" s="133">
+      <c r="D67">
         <v>24</v>
       </c>
-      <c r="E67" s="133">
+      <c r="E67">
         <v>188</v>
       </c>
-      <c r="F67" s="133">
-[...2 lines deleted...]
-      <c r="G67" s="133">
+      <c r="F67">
+        <v>0</v>
+      </c>
+      <c r="G67">
         <v>188</v>
       </c>
-      <c r="H67" s="133">
+      <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B68" s="133">
-[...2 lines deleted...]
-      <c r="C68" s="133">
+      <c r="B68">
+        <v>0</v>
+      </c>
+      <c r="C68">
         <v>157</v>
       </c>
-      <c r="D68" s="133">
+      <c r="D68">
         <v>25</v>
       </c>
-      <c r="E68" s="133">
+      <c r="E68">
         <v>182</v>
       </c>
-      <c r="F68" s="133">
-[...2 lines deleted...]
-      <c r="G68" s="133">
+      <c r="F68">
+        <v>0</v>
+      </c>
+      <c r="G68">
         <v>182</v>
       </c>
-      <c r="H68" s="133">
+      <c r="H68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B69" s="133">
-[...2 lines deleted...]
-      <c r="C69" s="133">
+      <c r="B69">
+        <v>0</v>
+      </c>
+      <c r="C69">
         <v>162</v>
       </c>
-      <c r="D69" s="133">
+      <c r="D69">
         <v>34</v>
       </c>
-      <c r="E69" s="133">
+      <c r="E69">
         <v>196</v>
       </c>
-      <c r="F69" s="133">
-[...2 lines deleted...]
-      <c r="G69" s="133">
+      <c r="F69">
+        <v>0</v>
+      </c>
+      <c r="G69">
         <v>196</v>
       </c>
-      <c r="H69" s="133">
+      <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B70" s="133">
-[...2 lines deleted...]
-      <c r="C70" s="133">
+      <c r="B70">
+        <v>0</v>
+      </c>
+      <c r="C70">
         <v>162</v>
       </c>
-      <c r="D70" s="133">
+      <c r="D70">
         <v>40</v>
       </c>
-      <c r="E70" s="133">
+      <c r="E70">
         <v>202</v>
       </c>
-      <c r="F70" s="133">
-[...2 lines deleted...]
-      <c r="G70" s="133">
+      <c r="F70">
+        <v>0</v>
+      </c>
+      <c r="G70">
         <v>202</v>
       </c>
-      <c r="H70" s="133">
+      <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B71" s="133">
-[...2 lines deleted...]
-      <c r="C71" s="133">
+      <c r="B71">
+        <v>0</v>
+      </c>
+      <c r="C71">
         <v>165</v>
       </c>
-      <c r="D71" s="133">
+      <c r="D71">
         <v>48</v>
       </c>
-      <c r="E71" s="133">
+      <c r="E71">
         <v>213</v>
       </c>
-      <c r="F71" s="133">
-[...2 lines deleted...]
-      <c r="G71" s="133">
+      <c r="F71">
+        <v>0</v>
+      </c>
+      <c r="G71">
         <v>213</v>
       </c>
-      <c r="H71" s="133">
+      <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B72" s="133">
-[...2 lines deleted...]
-      <c r="C72" s="133">
+      <c r="B72">
+        <v>0</v>
+      </c>
+      <c r="C72">
         <v>167</v>
       </c>
-      <c r="D72" s="133">
+      <c r="D72">
         <v>48</v>
       </c>
-      <c r="E72" s="133">
+      <c r="E72">
         <v>215</v>
       </c>
-      <c r="F72" s="133">
-[...2 lines deleted...]
-      <c r="G72" s="133">
+      <c r="F72">
+        <v>0</v>
+      </c>
+      <c r="G72">
         <v>215</v>
       </c>
-      <c r="H72" s="133">
+      <c r="H72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="B73" s="133"/>
-[...5 lines deleted...]
-      <c r="H73" s="133"/>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B74" s="133"/>
-[...5 lines deleted...]
-      <c r="H74" s="133"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B75" s="133">
+      <c r="B75">
         <v>412</v>
       </c>
-      <c r="C75" s="133">
+      <c r="C75">
         <v>4512</v>
       </c>
-      <c r="D75" s="133">
+      <c r="D75">
         <v>1039</v>
       </c>
-      <c r="E75" s="133">
+      <c r="E75">
         <v>5963</v>
       </c>
-      <c r="F75" s="133">
+      <c r="F75">
         <v>1977</v>
       </c>
-      <c r="G75" s="133">
+      <c r="G75">
         <v>3551</v>
       </c>
-      <c r="H75" s="133">
+      <c r="H75">
         <v>435</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B76" s="133">
+      <c r="B76">
         <v>435</v>
       </c>
-      <c r="C76" s="133">
+      <c r="C76">
         <v>4407</v>
       </c>
-      <c r="D76" s="133">
+      <c r="D76">
         <v>1109</v>
       </c>
-      <c r="E76" s="133">
+      <c r="E76">
         <v>5951</v>
       </c>
-      <c r="F76" s="133">
+      <c r="F76">
         <v>2020</v>
       </c>
-      <c r="G76" s="133">
+      <c r="G76">
         <v>3501</v>
       </c>
-      <c r="H76" s="133">
+      <c r="H76">
         <v>430</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B77" s="133">
+      <c r="B77">
         <v>430</v>
       </c>
-      <c r="C77" s="133">
+      <c r="C77">
         <v>4546</v>
       </c>
-      <c r="D77" s="133">
+      <c r="D77">
         <v>1239</v>
       </c>
-      <c r="E77" s="133">
+      <c r="E77">
         <v>6215</v>
       </c>
-      <c r="F77" s="133">
+      <c r="F77">
         <v>2084</v>
       </c>
-      <c r="G77" s="133">
+      <c r="G77">
         <v>3773</v>
       </c>
-      <c r="H77" s="133">
+      <c r="H77">
         <v>358</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B78" s="133">
+      <c r="B78">
         <v>358</v>
       </c>
-      <c r="C78" s="133">
+      <c r="C78">
         <v>4606</v>
       </c>
-      <c r="D78" s="133">
+      <c r="D78">
         <v>1227</v>
       </c>
-      <c r="E78" s="133">
+      <c r="E78">
         <v>6191</v>
       </c>
-      <c r="F78" s="133">
+      <c r="F78">
         <v>2143</v>
       </c>
-      <c r="G78" s="133">
+      <c r="G78">
         <v>3613</v>
       </c>
-      <c r="H78" s="133">
+      <c r="H78">
         <v>435</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B79" s="133">
+      <c r="B79">
         <v>435</v>
       </c>
-      <c r="C79" s="133">
+      <c r="C79">
         <v>4619</v>
       </c>
-      <c r="D79" s="133">
+      <c r="D79">
         <v>1341</v>
       </c>
-      <c r="E79" s="133">
+      <c r="E79">
         <v>6395</v>
       </c>
-      <c r="F79" s="133">
+      <c r="F79">
         <v>2224</v>
       </c>
-      <c r="G79" s="133">
+      <c r="G79">
         <v>3729</v>
       </c>
-      <c r="H79" s="133">
+      <c r="H79">
         <v>442</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B80" s="133">
+      <c r="B80">
         <v>442</v>
       </c>
-      <c r="C80" s="133">
+      <c r="C80">
         <v>4337</v>
       </c>
-      <c r="D80" s="133">
+      <c r="D80">
         <v>1282</v>
       </c>
-      <c r="E80" s="133">
+      <c r="E80">
         <v>6061</v>
       </c>
-      <c r="F80" s="133">
+      <c r="F80">
         <v>1877</v>
       </c>
-      <c r="G80" s="133">
+      <c r="G80">
         <v>3708</v>
       </c>
-      <c r="H80" s="133">
+      <c r="H80">
         <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B81" s="133">
+      <c r="B81">
         <v>476</v>
       </c>
-      <c r="C81" s="133">
+      <c r="C81">
         <v>4447</v>
       </c>
-      <c r="D81" s="133">
+      <c r="D81">
         <v>1083</v>
       </c>
-      <c r="E81" s="133">
+      <c r="E81">
         <v>6006</v>
       </c>
-      <c r="F81" s="133">
+      <c r="F81">
         <v>1862</v>
       </c>
-      <c r="G81" s="133">
+      <c r="G81">
         <v>3609</v>
       </c>
-      <c r="H81" s="133">
+      <c r="H81">
         <v>535</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B82" s="133">
+      <c r="B82">
         <v>535</v>
       </c>
-      <c r="C82" s="133">
+      <c r="C82">
         <v>4420</v>
       </c>
-      <c r="D82" s="133">
+      <c r="D82">
         <v>1025</v>
       </c>
-      <c r="E82" s="133">
+      <c r="E82">
         <v>5980</v>
       </c>
-      <c r="F82" s="133">
+      <c r="F82">
         <v>1868</v>
       </c>
-      <c r="G82" s="133">
+      <c r="G82">
         <v>3598</v>
       </c>
-      <c r="H82" s="133">
+      <c r="H82">
         <v>514</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B83" s="133">
+      <c r="B83">
         <v>514</v>
       </c>
-      <c r="C83" s="133">
+      <c r="C83">
         <v>4419</v>
       </c>
-      <c r="D83" s="133">
+      <c r="D83">
         <v>1025</v>
       </c>
-      <c r="E83" s="133">
+      <c r="E83">
         <v>5958</v>
       </c>
-      <c r="F83" s="133">
+      <c r="F83">
         <v>1898</v>
       </c>
-      <c r="G83" s="133">
+      <c r="G83">
         <v>3560</v>
       </c>
-      <c r="H83" s="133">
+      <c r="H83">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B84" s="133">
+      <c r="B84">
         <v>500</v>
       </c>
-      <c r="C84" s="133">
+      <c r="C84">
         <v>4403</v>
       </c>
-      <c r="D84" s="133">
+      <c r="D84">
         <v>1034</v>
       </c>
-      <c r="E84" s="133">
+      <c r="E84">
         <v>5937</v>
       </c>
-      <c r="F84" s="133">
+      <c r="F84">
         <v>1884</v>
       </c>
-      <c r="G84" s="133">
+      <c r="G84">
         <v>3565</v>
       </c>
-      <c r="H84" s="133">
+      <c r="H84">
         <v>488</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B85" s="133"/>
-[...5 lines deleted...]
-      <c r="H85" s="133"/>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B86" s="133">
-[...2 lines deleted...]
-      <c r="C86" s="133">
+      <c r="B86">
+        <v>0</v>
+      </c>
+      <c r="C86">
         <v>596</v>
       </c>
-      <c r="D86" s="133">
+      <c r="D86">
         <v>73</v>
       </c>
-      <c r="E86" s="133">
+      <c r="E86">
         <v>669</v>
       </c>
-      <c r="F86" s="133">
+      <c r="F86">
         <v>5</v>
       </c>
-      <c r="G86" s="133">
+      <c r="G86">
         <v>664</v>
       </c>
-      <c r="H86" s="133">
+      <c r="H86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B87" s="133">
-[...2 lines deleted...]
-      <c r="C87" s="133">
+      <c r="B87">
+        <v>0</v>
+      </c>
+      <c r="C87">
         <v>585</v>
       </c>
-      <c r="D87" s="133">
+      <c r="D87">
         <v>68</v>
       </c>
-      <c r="E87" s="133">
+      <c r="E87">
         <v>653</v>
       </c>
-      <c r="F87" s="133">
+      <c r="F87">
         <v>1</v>
       </c>
-      <c r="G87" s="133">
+      <c r="G87">
         <v>652</v>
       </c>
-      <c r="H87" s="133">
+      <c r="H87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B88" s="133">
-[...2 lines deleted...]
-      <c r="C88" s="133">
+      <c r="B88">
+        <v>0</v>
+      </c>
+      <c r="C88">
         <v>596</v>
       </c>
-      <c r="D88" s="133">
+      <c r="D88">
         <v>61</v>
       </c>
-      <c r="E88" s="133">
+      <c r="E88">
         <v>657</v>
       </c>
-      <c r="F88" s="133">
-[...2 lines deleted...]
-      <c r="G88" s="133">
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88">
         <v>657</v>
       </c>
-      <c r="H88" s="133">
+      <c r="H88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B89" s="133">
-[...2 lines deleted...]
-      <c r="C89" s="133">
+      <c r="B89">
+        <v>0</v>
+      </c>
+      <c r="C89">
         <v>590</v>
       </c>
-      <c r="D89" s="133">
+      <c r="D89">
         <v>89</v>
       </c>
-      <c r="E89" s="133">
+      <c r="E89">
         <v>679</v>
       </c>
-      <c r="F89" s="133">
+      <c r="F89">
         <v>1</v>
       </c>
-      <c r="G89" s="133">
+      <c r="G89">
         <v>678</v>
       </c>
-      <c r="H89" s="133">
+      <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B90" s="133">
-[...2 lines deleted...]
-      <c r="C90" s="133">
+      <c r="B90">
+        <v>0</v>
+      </c>
+      <c r="C90">
         <v>594</v>
       </c>
-      <c r="D90" s="133">
+      <c r="D90">
         <v>52</v>
       </c>
-      <c r="E90" s="133">
+      <c r="E90">
         <v>646</v>
       </c>
-      <c r="F90" s="133">
+      <c r="F90">
         <v>6</v>
       </c>
-      <c r="G90" s="133">
+      <c r="G90">
         <v>640</v>
       </c>
-      <c r="H90" s="133">
+      <c r="H90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B91" s="133">
-[...2 lines deleted...]
-      <c r="C91" s="133">
+      <c r="B91">
+        <v>0</v>
+      </c>
+      <c r="C91">
         <v>568</v>
       </c>
-      <c r="D91" s="133">
+      <c r="D91">
         <v>82</v>
       </c>
-      <c r="E91" s="133">
+      <c r="E91">
         <v>650</v>
       </c>
-      <c r="F91" s="133">
+      <c r="F91">
         <v>6</v>
       </c>
-      <c r="G91" s="133">
+      <c r="G91">
         <v>644</v>
       </c>
-      <c r="H91" s="133">
+      <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B92" s="133">
-[...2 lines deleted...]
-      <c r="C92" s="133">
+      <c r="B92">
+        <v>0</v>
+      </c>
+      <c r="C92">
         <v>566</v>
       </c>
-      <c r="D92" s="133">
+      <c r="D92">
         <v>165</v>
       </c>
-      <c r="E92" s="133">
+      <c r="E92">
         <v>731</v>
       </c>
-      <c r="F92" s="133">
-[...2 lines deleted...]
-      <c r="G92" s="133">
+      <c r="F92">
+        <v>0</v>
+      </c>
+      <c r="G92">
         <v>731</v>
       </c>
-      <c r="H92" s="133">
+      <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B93" s="133">
-[...2 lines deleted...]
-      <c r="C93" s="133">
+      <c r="B93">
+        <v>0</v>
+      </c>
+      <c r="C93">
         <v>585</v>
       </c>
-      <c r="D93" s="133">
+      <c r="D93">
         <v>147</v>
       </c>
-      <c r="E93" s="133">
+      <c r="E93">
         <v>732</v>
       </c>
-      <c r="F93" s="133">
+      <c r="F93">
         <v>3</v>
       </c>
-      <c r="G93" s="133">
+      <c r="G93">
         <v>729</v>
       </c>
-      <c r="H93" s="133">
+      <c r="H93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B94" s="133">
-[...2 lines deleted...]
-      <c r="C94" s="133">
+      <c r="B94">
+        <v>0</v>
+      </c>
+      <c r="C94">
         <v>595</v>
       </c>
-      <c r="D94" s="133">
+      <c r="D94">
         <v>137</v>
       </c>
-      <c r="E94" s="133">
+      <c r="E94">
         <v>732</v>
       </c>
-      <c r="F94" s="133">
+      <c r="F94">
         <v>1</v>
       </c>
-      <c r="G94" s="133">
+      <c r="G94">
         <v>731</v>
       </c>
-      <c r="H94" s="133">
+      <c r="H94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B95" s="133">
-[...2 lines deleted...]
-      <c r="C95" s="133">
+      <c r="B95">
+        <v>0</v>
+      </c>
+      <c r="C95">
         <v>605</v>
       </c>
-      <c r="D95" s="133">
+      <c r="D95">
         <v>135</v>
       </c>
-      <c r="E95" s="133">
+      <c r="E95">
         <v>740</v>
       </c>
-      <c r="F95" s="133">
+      <c r="F95">
         <v>1</v>
       </c>
-      <c r="G95" s="133">
+      <c r="G95">
         <v>739</v>
       </c>
-      <c r="H95" s="133">
+      <c r="H95">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Planilha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="E52" sqref="E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="130" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="130"/>
       <c r="C28" s="130"/>
       <c r="D28" s="130"/>
@@ -10355,678 +8042,662 @@
         <v>71</v>
       </c>
       <c r="D3" s="79" t="s">
         <v>72</v>
       </c>
       <c r="E3" s="79" t="s">
         <v>86</v>
       </c>
       <c r="F3" s="79" t="s">
         <v>74</v>
       </c>
       <c r="G3" s="79" t="s">
         <v>73</v>
       </c>
       <c r="H3" s="79" t="s">
         <v>75</v>
       </c>
       <c r="I3" s="79" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="B4" s="133">
+      <c r="B4">
         <v>1554782</v>
       </c>
-      <c r="C4" s="133">
+      <c r="C4">
         <v>5672995</v>
       </c>
-      <c r="D4" s="133">
+      <c r="D4">
         <v>1164312</v>
       </c>
-      <c r="E4" s="133">
+      <c r="E4">
         <v>6837307</v>
       </c>
-      <c r="F4" s="133">
+      <c r="F4">
         <v>24593</v>
       </c>
-      <c r="G4" s="133">
+      <c r="G4">
         <v>6861900</v>
       </c>
-      <c r="H4" s="133">
+      <c r="H4">
         <v>30744</v>
       </c>
-      <c r="I4" s="133">
+      <c r="I4">
         <v>6831156</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="133"/>
-[...6 lines deleted...]
-      <c r="I5" s="133"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="133">
+      <c r="B6">
         <v>137498</v>
       </c>
-      <c r="C6" s="133">
+      <c r="C6">
         <v>511533</v>
       </c>
-      <c r="D6" s="133">
+      <c r="D6">
         <v>101479</v>
       </c>
-      <c r="E6" s="133">
+      <c r="E6">
         <v>613012</v>
       </c>
-      <c r="F6" s="133">
+      <c r="F6">
         <v>2273</v>
       </c>
-      <c r="G6" s="133">
+      <c r="G6">
         <v>615285</v>
       </c>
-      <c r="H6" s="133">
+      <c r="H6">
         <v>2939</v>
       </c>
-      <c r="I6" s="133">
+      <c r="I6">
         <v>612346</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="133">
+      <c r="B7">
         <v>134773</v>
       </c>
-      <c r="C7" s="133">
+      <c r="C7">
         <v>522528</v>
       </c>
-      <c r="D7" s="133">
+      <c r="D7">
         <v>106898</v>
       </c>
-      <c r="E7" s="133">
+      <c r="E7">
         <v>629426</v>
       </c>
-      <c r="F7" s="133">
+      <c r="F7">
         <v>2358</v>
       </c>
-      <c r="G7" s="133">
+      <c r="G7">
         <v>631784</v>
       </c>
-      <c r="H7" s="133">
+      <c r="H7">
         <v>2976</v>
       </c>
-      <c r="I7" s="133">
+      <c r="I7">
         <v>628808</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="133">
+      <c r="B8">
         <v>136082</v>
       </c>
-      <c r="C8" s="133">
+      <c r="C8">
         <v>527630</v>
       </c>
-      <c r="D8" s="133">
+      <c r="D8">
         <v>107481</v>
       </c>
-      <c r="E8" s="133">
+      <c r="E8">
         <v>635111</v>
       </c>
-      <c r="F8" s="133">
+      <c r="F8">
         <v>2481</v>
       </c>
-      <c r="G8" s="133">
+      <c r="G8">
         <v>637592</v>
       </c>
-      <c r="H8" s="133">
+      <c r="H8">
         <v>3214</v>
       </c>
-      <c r="I8" s="133">
+      <c r="I8">
         <v>634378</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="133">
+      <c r="B9">
         <v>137348</v>
       </c>
-      <c r="C9" s="133">
+      <c r="C9">
         <v>539558</v>
       </c>
-      <c r="D9" s="133">
+      <c r="D9">
         <v>109878</v>
       </c>
-      <c r="E9" s="133">
+      <c r="E9">
         <v>649436</v>
       </c>
-      <c r="F9" s="133">
+      <c r="F9">
         <v>2625</v>
       </c>
-      <c r="G9" s="133">
+      <c r="G9">
         <v>652061</v>
       </c>
-      <c r="H9" s="133">
+      <c r="H9">
         <v>3325</v>
       </c>
-      <c r="I9" s="133">
+      <c r="I9">
         <v>648736</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="133">
+      <c r="B10">
         <v>138787</v>
       </c>
-      <c r="C10" s="133">
+      <c r="C10">
         <v>545385</v>
       </c>
-      <c r="D10" s="133">
+      <c r="D10">
         <v>111669</v>
       </c>
-      <c r="E10" s="133">
+      <c r="E10">
         <v>657054</v>
       </c>
-      <c r="F10" s="133">
+      <c r="F10">
         <v>2803</v>
       </c>
-      <c r="G10" s="133">
+      <c r="G10">
         <v>659857</v>
       </c>
-      <c r="H10" s="133">
+      <c r="H10">
         <v>3535</v>
       </c>
-      <c r="I10" s="133">
+      <c r="I10">
         <v>656322</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="133">
+      <c r="B11">
         <v>140129</v>
       </c>
-      <c r="C11" s="133">
+      <c r="C11">
         <v>545702</v>
       </c>
-      <c r="D11" s="133">
+      <c r="D11">
         <v>114287</v>
       </c>
-      <c r="E11" s="133">
+      <c r="E11">
         <v>659989</v>
       </c>
-      <c r="F11" s="133">
+      <c r="F11">
         <v>2570</v>
       </c>
-      <c r="G11" s="133">
+      <c r="G11">
         <v>662559</v>
       </c>
-      <c r="H11" s="133">
+      <c r="H11">
         <v>3227</v>
       </c>
-      <c r="I11" s="133">
+      <c r="I11">
         <v>659332</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="133">
+      <c r="B12">
         <v>141342</v>
       </c>
-      <c r="C12" s="133">
+      <c r="C12">
         <v>552696</v>
       </c>
-      <c r="D12" s="133">
+      <c r="D12">
         <v>116610</v>
       </c>
-      <c r="E12" s="133">
+      <c r="E12">
         <v>669306</v>
       </c>
-      <c r="F12" s="133">
+      <c r="F12">
         <v>2420</v>
       </c>
-      <c r="G12" s="133">
+      <c r="G12">
         <v>671726</v>
       </c>
-      <c r="H12" s="133">
+      <c r="H12">
         <v>2943</v>
       </c>
-      <c r="I12" s="133">
+      <c r="I12">
         <v>668783</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="133">
+      <c r="B13">
         <v>141517</v>
       </c>
-      <c r="C13" s="133">
+      <c r="C13">
         <v>554660</v>
       </c>
-      <c r="D13" s="133">
+      <c r="D13">
         <v>119182</v>
       </c>
-      <c r="E13" s="133">
+      <c r="E13">
         <v>673842</v>
       </c>
-      <c r="F13" s="133">
+      <c r="F13">
         <v>2432</v>
       </c>
-      <c r="G13" s="133">
+      <c r="G13">
         <v>676274</v>
       </c>
-      <c r="H13" s="133">
+      <c r="H13">
         <v>2887</v>
       </c>
-      <c r="I13" s="133">
+      <c r="I13">
         <v>673387</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="133">
+      <c r="B14">
         <v>140965</v>
       </c>
-      <c r="C14" s="133">
+      <c r="C14">
         <v>561269</v>
       </c>
-      <c r="D14" s="133">
+      <c r="D14">
         <v>121847</v>
       </c>
-      <c r="E14" s="133">
+      <c r="E14">
         <v>683116</v>
       </c>
-      <c r="F14" s="133">
+      <c r="F14">
         <v>2312</v>
       </c>
-      <c r="G14" s="133">
+      <c r="G14">
         <v>685428</v>
       </c>
-      <c r="H14" s="133">
+      <c r="H14">
         <v>2833</v>
       </c>
-      <c r="I14" s="133">
+      <c r="I14">
         <v>682595</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="133">
+      <c r="B15">
         <v>139172</v>
       </c>
-      <c r="C15" s="133">
+      <c r="C15">
         <v>565433</v>
       </c>
-      <c r="D15" s="133">
+      <c r="D15">
         <v>124584</v>
       </c>
-      <c r="E15" s="133">
+      <c r="E15">
         <v>690017</v>
       </c>
-      <c r="F15" s="133">
+      <c r="F15">
         <v>2318</v>
       </c>
-      <c r="G15" s="133">
+      <c r="G15">
         <v>692335</v>
       </c>
-      <c r="H15" s="133">
+      <c r="H15">
         <v>2768</v>
       </c>
-      <c r="I15" s="133">
+      <c r="I15">
         <v>689567</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="133"/>
-[...6 lines deleted...]
-      <c r="I16" s="133"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="133">
+      <c r="B17">
         <v>16262</v>
       </c>
-      <c r="C17" s="133">
+      <c r="C17">
         <v>23624</v>
       </c>
-      <c r="D17" s="133">
+      <c r="D17">
         <v>3142</v>
       </c>
-      <c r="E17" s="133">
+      <c r="E17">
         <v>26766</v>
       </c>
-      <c r="F17" s="133">
+      <c r="F17">
         <v>1</v>
       </c>
-      <c r="G17" s="133">
+      <c r="G17">
         <v>26767</v>
       </c>
-      <c r="H17" s="133">
+      <c r="H17">
         <v>7</v>
       </c>
-      <c r="I17" s="133">
+      <c r="I17">
         <v>26760</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="133">
+      <c r="B18">
         <v>16300</v>
       </c>
-      <c r="C18" s="133">
+      <c r="C18">
         <v>23745</v>
       </c>
-      <c r="D18" s="133">
+      <c r="D18">
         <v>3000</v>
       </c>
-      <c r="E18" s="133">
+      <c r="E18">
         <v>26745</v>
       </c>
-      <c r="F18" s="133">
-[...2 lines deleted...]
-      <c r="G18" s="133">
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
         <v>26745</v>
       </c>
-      <c r="H18" s="133">
+      <c r="H18">
         <v>6</v>
       </c>
-      <c r="I18" s="133">
+      <c r="I18">
         <v>26739</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="133">
+      <c r="B19">
         <v>16500</v>
       </c>
-      <c r="C19" s="133">
+      <c r="C19">
         <v>24262</v>
       </c>
-      <c r="D19" s="133">
+      <c r="D19">
         <v>3030</v>
       </c>
-      <c r="E19" s="133">
+      <c r="E19">
         <v>27292</v>
       </c>
-      <c r="F19" s="133">
-[...2 lines deleted...]
-      <c r="G19" s="133">
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19">
         <v>27292</v>
       </c>
-      <c r="H19" s="133">
+      <c r="H19">
         <v>9</v>
       </c>
-      <c r="I19" s="133">
+      <c r="I19">
         <v>27283</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="133">
+      <c r="B20">
         <v>16400</v>
       </c>
-      <c r="C20" s="133">
+      <c r="C20">
         <v>24965</v>
       </c>
-      <c r="D20" s="133">
+      <c r="D20">
         <v>3050</v>
       </c>
-      <c r="E20" s="133">
+      <c r="E20">
         <v>28015</v>
       </c>
-      <c r="F20" s="133">
-[...2 lines deleted...]
-      <c r="G20" s="133">
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20">
         <v>28015</v>
       </c>
-      <c r="H20" s="133">
+      <c r="H20">
         <v>10</v>
       </c>
-      <c r="I20" s="133">
+      <c r="I20">
         <v>28005</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="133">
+      <c r="B21">
         <v>16646</v>
       </c>
-      <c r="C21" s="133">
+      <c r="C21">
         <v>24845</v>
       </c>
-      <c r="D21" s="133">
+      <c r="D21">
         <v>2980</v>
       </c>
-      <c r="E21" s="133">
+      <c r="E21">
         <v>27825</v>
       </c>
-      <c r="F21" s="133">
-[...2 lines deleted...]
-      <c r="G21" s="133">
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
         <v>27825</v>
       </c>
-      <c r="H21" s="133">
+      <c r="H21">
         <v>12</v>
       </c>
-      <c r="I21" s="133">
+      <c r="I21">
         <v>27813</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="133">
+      <c r="B22">
         <v>16896</v>
       </c>
-      <c r="C22" s="133">
+      <c r="C22">
         <v>23660</v>
       </c>
-      <c r="D22" s="133">
+      <c r="D22">
         <v>2970</v>
       </c>
-      <c r="E22" s="133">
+      <c r="E22">
         <v>26630</v>
       </c>
-      <c r="F22" s="133">
-[...2 lines deleted...]
-      <c r="G22" s="133">
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
         <v>26630</v>
       </c>
-      <c r="H22" s="133">
+      <c r="H22">
         <v>11</v>
       </c>
-      <c r="I22" s="133">
+      <c r="I22">
         <v>26619</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="133">
+      <c r="B23">
         <v>17065</v>
       </c>
-      <c r="C23" s="133">
+      <c r="C23">
         <v>24700</v>
       </c>
-      <c r="D23" s="133">
+      <c r="D23">
         <v>2985</v>
       </c>
-      <c r="E23" s="133">
+      <c r="E23">
         <v>27685</v>
       </c>
-      <c r="F23" s="133">
-[...2 lines deleted...]
-      <c r="G23" s="133">
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23">
         <v>27685</v>
       </c>
-      <c r="H23" s="133">
+      <c r="H23">
         <v>11</v>
       </c>
-      <c r="I23" s="133">
+      <c r="I23">
         <v>27674</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="133">
+      <c r="B24">
         <v>17300</v>
       </c>
-      <c r="C24" s="133">
+      <c r="C24">
         <v>25000</v>
       </c>
-      <c r="D24" s="133">
+      <c r="D24">
         <v>2990</v>
       </c>
-      <c r="E24" s="133">
+      <c r="E24">
         <v>27990</v>
       </c>
-      <c r="F24" s="133">
-[...2 lines deleted...]
-      <c r="G24" s="133">
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
         <v>27990</v>
       </c>
-      <c r="H24" s="133">
+      <c r="H24">
         <v>11</v>
       </c>
-      <c r="I24" s="133">
+      <c r="I24">
         <v>27979</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="133">
+      <c r="B25">
         <v>17000</v>
       </c>
-      <c r="C25" s="133">
+      <c r="C25">
         <v>25600</v>
       </c>
-      <c r="D25" s="133">
+      <c r="D25">
         <v>3100</v>
       </c>
-      <c r="E25" s="133">
+      <c r="E25">
         <v>28700</v>
       </c>
-      <c r="F25" s="133">
-[...2 lines deleted...]
-      <c r="G25" s="133">
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25">
         <v>28700</v>
       </c>
-      <c r="H25" s="133">
+      <c r="H25">
         <v>10</v>
       </c>
-      <c r="I25" s="133">
+      <c r="I25">
         <v>28690</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="133">
+      <c r="B26">
         <v>16800</v>
       </c>
-      <c r="C26" s="133">
+      <c r="C26">
         <v>26200</v>
       </c>
-      <c r="D26" s="133">
+      <c r="D26">
         <v>3150</v>
       </c>
-      <c r="E26" s="133">
+      <c r="E26">
         <v>29350</v>
       </c>
-      <c r="F26" s="133">
-[...2 lines deleted...]
-      <c r="G26" s="133">
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26">
         <v>29350</v>
       </c>
-      <c r="H26" s="133">
+      <c r="H26">
         <v>10</v>
       </c>
-      <c r="I26" s="133">
+      <c r="I26">
         <v>29340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEA930C1-7AD5-4E7B-9F26-C021A3FAF853}">
   <dimension ref="A1:O121"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" bestFit="1" customWidth="1"/>
@@ -16717,71 +14388,71 @@
       <c r="L121">
         <v>3896</v>
       </c>
       <c r="M121">
         <v>437</v>
       </c>
       <c r="N121">
         <v>0.112166324435318</v>
       </c>
       <c r="O121">
         <v>1803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A0654C7-A5D8-42EC-9682-300F7C8D1C36}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="E52" sqref="E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.7109375" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9D41F14-E647-41EB-A5C4-4C40D33E7821}">
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="E52" sqref="E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="77.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>77</v>
       </c>
@@ -17417,73 +15088,73 @@
       </c>
       <c r="C27" s="26">
         <v>26200</v>
       </c>
       <c r="D27" s="26">
         <v>3150</v>
       </c>
       <c r="E27" s="26">
         <v>29350</v>
       </c>
       <c r="F27" s="26">
         <v>0</v>
       </c>
       <c r="G27" s="26">
         <v>29350</v>
       </c>
       <c r="H27" s="26">
         <v>10</v>
       </c>
       <c r="I27" s="27">
         <v>29340</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="75" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="1.1811023622047245" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="115" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B46DC3CE-AAEC-4554-9EEA-79F5B707EEBF}">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A72" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="E52" sqref="E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>88</v>
       </c>
@@ -19510,103 +17181,103 @@
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B95" s="26"/>
       <c r="C95" s="26">
         <v>605</v>
       </c>
       <c r="D95" s="26">
         <v>135</v>
       </c>
       <c r="E95" s="26">
         <v>740</v>
       </c>
       <c r="F95" s="26">
         <v>1</v>
       </c>
       <c r="G95" s="26">
         <v>739</v>
       </c>
       <c r="H95" s="27"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="75" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1811023622047245" bottom="0.76" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Planilha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E52" sqref="E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
-    <col min="4" max="4" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
-    <col min="8" max="8" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" customWidth="1"/>
-    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
-    <col min="12" max="12" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" customWidth="1"/>
-    <col min="14" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" customWidth="1"/>
-    <col min="16" max="16" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
-    <col min="18" max="18" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
-    <col min="20" max="20" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
@@ -19738,946 +17409,946 @@
       </c>
       <c r="T4" s="12" t="s">
         <v>100</v>
       </c>
       <c r="U4" s="13" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="50" t="s">
         <v>92</v>
       </c>
       <c r="B5" s="95">
         <v>85.515457999999995</v>
       </c>
       <c r="C5" s="96">
         <v>28.911652</v>
       </c>
       <c r="D5" s="95">
         <v>41.999938</v>
       </c>
       <c r="E5" s="96">
         <v>16.275933999999999</v>
       </c>
       <c r="F5" s="95">
-        <v>40.142816000000003</v>
+        <v>40.142815999999996</v>
       </c>
       <c r="G5" s="96">
         <v>17.440656999999998</v>
       </c>
       <c r="H5" s="95">
         <v>46.57093600000001</v>
       </c>
       <c r="I5" s="96">
         <v>21.372879000000001</v>
       </c>
       <c r="J5" s="95">
-        <v>69.649270000000016</v>
+        <v>69.649258000000003</v>
       </c>
       <c r="K5" s="96">
-        <v>28.247464999999998</v>
+        <v>28.247464999999995</v>
       </c>
       <c r="L5" s="95">
         <v>81.981614000000008</v>
       </c>
       <c r="M5" s="96">
-        <v>29.022588000000006</v>
+        <v>29.022588000000002</v>
       </c>
       <c r="N5" s="95">
-        <v>56.17128300000001</v>
+        <v>56.685490000000016</v>
       </c>
       <c r="O5" s="96">
-        <v>22.071852999999997</v>
+        <v>22.740249999999996</v>
       </c>
       <c r="P5" s="95">
         <v>73.029613000000012</v>
       </c>
       <c r="Q5" s="96">
-        <v>28.212226999999995</v>
+        <v>28.212226999999999</v>
       </c>
       <c r="R5" s="95">
-        <v>71.476039999999998</v>
+        <v>71.475374000000002</v>
       </c>
       <c r="S5" s="96">
-        <v>30.616679000000001</v>
+        <v>30.616370000000003</v>
       </c>
       <c r="T5" s="95">
-        <v>5.3126519999999999</v>
+        <v>31.742634999999996</v>
       </c>
       <c r="U5" s="96">
-        <v>2.3736079999999999</v>
+        <v>12.907229000000001</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="51" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="97">
         <v>64.982752999999988</v>
       </c>
       <c r="C6" s="98">
         <v>24.697617999999999</v>
       </c>
       <c r="D6" s="97">
-        <v>20.937390999999998</v>
+        <v>20.937391000000002</v>
       </c>
       <c r="E6" s="98">
         <v>11.062811</v>
       </c>
       <c r="F6" s="97">
-        <v>18.625337000000002</v>
+        <v>18.625336999999998</v>
       </c>
       <c r="G6" s="98">
-        <v>10.676558999999996</v>
+        <v>10.676558999999997</v>
       </c>
       <c r="H6" s="97">
         <v>23.165862000000004</v>
       </c>
       <c r="I6" s="98">
         <v>13.331744</v>
       </c>
       <c r="J6" s="97">
         <v>33.02430300000001</v>
       </c>
       <c r="K6" s="98">
-        <v>13.505807000000001</v>
+        <v>13.505806999999999</v>
       </c>
       <c r="L6" s="97">
-        <v>1.1438060000000001</v>
+        <v>1.1438059999999999</v>
       </c>
       <c r="M6" s="98">
         <v>0.75913699999999995</v>
       </c>
       <c r="N6" s="97">
         <v>1.6313279999999999</v>
       </c>
       <c r="O6" s="98">
         <v>0.90705500000000017</v>
       </c>
       <c r="P6" s="97">
-        <v>1.7622899999999999</v>
+        <v>1.7622899999999997</v>
       </c>
       <c r="Q6" s="98">
-        <v>0.93212899999999987</v>
+        <v>0.93212899999999999</v>
       </c>
       <c r="R6" s="97">
         <v>1.9742830000000002</v>
       </c>
       <c r="S6" s="98">
         <v>0.91902099999999998</v>
       </c>
       <c r="T6" s="97">
-        <v>0.17568900000000001</v>
+        <v>0.94095799999999996</v>
       </c>
       <c r="U6" s="98">
-        <v>8.4321999999999994E-2</v>
+        <v>0.45254800000000001</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="97">
         <v>0</v>
       </c>
       <c r="C7" s="98">
         <v>0</v>
       </c>
       <c r="D7" s="97">
         <v>0</v>
       </c>
       <c r="E7" s="98">
         <v>0</v>
       </c>
       <c r="F7" s="97">
         <v>0</v>
       </c>
       <c r="G7" s="98">
         <v>0</v>
       </c>
       <c r="H7" s="97">
         <v>0</v>
       </c>
       <c r="I7" s="98">
         <v>0</v>
       </c>
       <c r="J7" s="97">
         <v>4.6448359999999997</v>
       </c>
       <c r="K7" s="98">
         <v>2.5954550000000003</v>
       </c>
       <c r="L7" s="97">
         <v>41.637603000000006</v>
       </c>
       <c r="M7" s="98">
         <v>15.322254000000004</v>
       </c>
       <c r="N7" s="97">
         <v>24.452795000000005</v>
       </c>
       <c r="O7" s="98">
         <v>10.693056999999998</v>
       </c>
       <c r="P7" s="97">
-        <v>38.081887000000009</v>
+        <v>38.081887000000002</v>
       </c>
       <c r="Q7" s="98">
         <v>11.727237999999998</v>
       </c>
       <c r="R7" s="97">
         <v>20.925073000000001</v>
       </c>
       <c r="S7" s="98">
         <v>8.1168880000000012</v>
       </c>
       <c r="T7" s="97">
-        <v>1.1669849999999999</v>
+        <v>6.3305659999999992</v>
       </c>
       <c r="U7" s="98">
-        <v>0.53823799999999999</v>
+        <v>2.613531</v>
       </c>
     </row>
     <row r="8" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="97">
         <v>9.1525000000000009E-2</v>
       </c>
       <c r="C8" s="98">
         <v>7.8571000000000002E-2</v>
       </c>
       <c r="D8" s="97">
-        <v>0.39571900000000004</v>
+        <v>0.39571899999999993</v>
       </c>
       <c r="E8" s="98">
         <v>0.48662399999999995</v>
       </c>
       <c r="F8" s="97">
         <v>1.434596</v>
       </c>
       <c r="G8" s="98">
-        <v>1.9844720000000002</v>
+        <v>1.984472</v>
       </c>
       <c r="H8" s="97">
-        <v>1.5247060000000001</v>
+        <v>1.5247059999999999</v>
       </c>
       <c r="I8" s="98">
-        <v>2.6346530000000001</v>
+        <v>2.6346529999999997</v>
       </c>
       <c r="J8" s="97">
-        <v>2.6663189999999997</v>
+        <v>2.6663070000000002</v>
       </c>
       <c r="K8" s="98">
-        <v>5.1156909999999991</v>
+        <v>5.115691</v>
       </c>
       <c r="L8" s="97">
         <v>3.6725530000000002</v>
       </c>
       <c r="M8" s="98">
-        <v>5.4268430000000007</v>
+        <v>5.4268429999999999</v>
       </c>
       <c r="N8" s="97">
-        <v>3.629378</v>
+        <v>4.1435849999999999</v>
       </c>
       <c r="O8" s="98">
-        <v>4.2329569999999999</v>
+        <v>4.9013540000000004</v>
       </c>
       <c r="P8" s="97">
-        <v>3.0904749999999996</v>
+        <v>3.0904750000000001</v>
       </c>
       <c r="Q8" s="98">
-        <v>3.59124</v>
+        <v>3.5912399999999995</v>
       </c>
       <c r="R8" s="97">
-        <v>3.008811000000001</v>
+        <v>3.0081449999999998</v>
       </c>
       <c r="S8" s="98">
-        <v>3.421856</v>
+        <v>3.4215469999999999</v>
       </c>
       <c r="T8" s="97">
-        <v>0.156107</v>
+        <v>0.94203199999999998</v>
       </c>
       <c r="U8" s="98">
-        <v>0.16611899999999999</v>
+        <v>0.84523000000000004</v>
       </c>
     </row>
     <row r="9" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="97">
-        <v>1.5469810000000002</v>
+        <v>1.5469810000000004</v>
       </c>
       <c r="C9" s="98">
         <v>0.31848000000000004</v>
       </c>
       <c r="D9" s="97">
-        <v>0.71234800000000009</v>
+        <v>0.71234799999999998</v>
       </c>
       <c r="E9" s="98">
         <v>0.125745</v>
       </c>
       <c r="F9" s="97">
-        <v>1.867229</v>
+        <v>1.8672289999999998</v>
       </c>
       <c r="G9" s="98">
         <v>0.399868</v>
       </c>
       <c r="H9" s="97">
         <v>1.4357090000000001</v>
       </c>
       <c r="I9" s="98">
         <v>0.32531300000000002</v>
       </c>
       <c r="J9" s="97">
         <v>2.4600520000000001</v>
       </c>
       <c r="K9" s="98">
-        <v>0.58094599999999996</v>
+        <v>0.58094600000000007</v>
       </c>
       <c r="L9" s="97">
         <v>5.1932609999999997</v>
       </c>
       <c r="M9" s="98">
-        <v>1.0371579999999998</v>
+        <v>1.037158</v>
       </c>
       <c r="N9" s="97">
         <v>2.301053</v>
       </c>
       <c r="O9" s="98">
-        <v>0.36081099999999999</v>
+        <v>0.36081100000000005</v>
       </c>
       <c r="P9" s="97">
-        <v>4.572902</v>
+        <v>4.5729020000000009</v>
       </c>
       <c r="Q9" s="98">
-        <v>0.77956899999999996</v>
+        <v>0.77956899999999985</v>
       </c>
       <c r="R9" s="97">
         <v>15.673780000000001</v>
       </c>
       <c r="S9" s="98">
         <v>2.5444170000000002</v>
       </c>
       <c r="T9" s="97">
-        <v>1.296459</v>
+        <v>9.2699420000000003</v>
       </c>
       <c r="U9" s="98">
-        <v>0.25479499999999999</v>
+        <v>1.9872650000000003</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="97">
         <v>18.107420000000001</v>
       </c>
       <c r="C10" s="98">
         <v>3.5037820000000002</v>
       </c>
       <c r="D10" s="97">
         <v>17.859532000000002</v>
       </c>
       <c r="E10" s="98">
         <v>3.5741209999999999</v>
       </c>
       <c r="F10" s="97">
         <v>17.028705000000002</v>
       </c>
       <c r="G10" s="98">
-        <v>3.434771</v>
+        <v>3.4347709999999996</v>
       </c>
       <c r="H10" s="97">
         <v>18.883097000000003</v>
       </c>
       <c r="I10" s="98">
         <v>4.1435779999999998</v>
       </c>
       <c r="J10" s="97">
-        <v>23.182476999999999</v>
+        <v>23.182476999999995</v>
       </c>
       <c r="K10" s="98">
         <v>4.6076859999999984</v>
       </c>
       <c r="L10" s="97">
         <v>25.225329000000002</v>
       </c>
       <c r="M10" s="98">
-        <v>4.257584999999998</v>
+        <v>4.2575849999999988</v>
       </c>
       <c r="N10" s="97">
-        <v>20.598764000000006</v>
+        <v>20.598764000000003</v>
       </c>
       <c r="O10" s="98">
         <v>3.1283750000000001</v>
       </c>
       <c r="P10" s="97">
         <v>19.559671000000002</v>
       </c>
       <c r="Q10" s="98">
         <v>2.9896750000000001</v>
       </c>
       <c r="R10" s="97">
         <v>19.879797999999997</v>
       </c>
       <c r="S10" s="98">
-        <v>3.0196239999999994</v>
+        <v>3.0196239999999999</v>
       </c>
       <c r="T10" s="97">
-        <v>1.2264090000000001</v>
+        <v>7.7047569999999999</v>
       </c>
       <c r="U10" s="98">
-        <v>0.20442299999999999</v>
+        <v>1.1490910000000001</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="99">
         <v>0.78677900000000001</v>
       </c>
       <c r="C11" s="100">
         <v>0.31320099999999995</v>
       </c>
       <c r="D11" s="99">
         <v>2.094948</v>
       </c>
       <c r="E11" s="100">
         <v>1.0266329999999999</v>
       </c>
       <c r="F11" s="99">
-        <v>1.1869490000000003</v>
+        <v>1.186949</v>
       </c>
       <c r="G11" s="100">
-        <v>0.94498700000000013</v>
+        <v>0.94498700000000002</v>
       </c>
       <c r="H11" s="99">
-        <v>1.5615620000000001</v>
+        <v>1.5615619999999999</v>
       </c>
       <c r="I11" s="100">
         <v>0.93759100000000006</v>
       </c>
       <c r="J11" s="99">
         <v>3.6712830000000003</v>
       </c>
       <c r="K11" s="100">
         <v>1.84188</v>
       </c>
       <c r="L11" s="99">
-        <v>5.1090619999999998</v>
+        <v>5.1090619999999989</v>
       </c>
       <c r="M11" s="100">
         <v>2.219611</v>
       </c>
       <c r="N11" s="99">
-        <v>3.5579649999999998</v>
+        <v>3.5579649999999994</v>
       </c>
       <c r="O11" s="100">
         <v>2.7495979999999998</v>
       </c>
       <c r="P11" s="99">
-        <v>5.9623879999999998</v>
+        <v>5.9623880000000007</v>
       </c>
       <c r="Q11" s="100">
-        <v>8.1923759999999994</v>
+        <v>8.1923760000000012</v>
       </c>
       <c r="R11" s="99">
-        <v>10.014294999999999</v>
+        <v>10.014295000000001</v>
       </c>
       <c r="S11" s="100">
         <v>12.594873</v>
       </c>
       <c r="T11" s="99">
-        <v>1.2910029999999999</v>
+        <v>6.5543799999999992</v>
       </c>
       <c r="U11" s="100">
-        <v>1.1257109999999999</v>
+        <v>5.8595639999999998</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="101">
         <v>545.14377899999988</v>
       </c>
       <c r="C12" s="102">
-        <v>166.20553500000003</v>
+        <v>166.205535</v>
       </c>
       <c r="D12" s="101">
         <v>468.05659400000008</v>
       </c>
       <c r="E12" s="102">
         <v>149.705579</v>
       </c>
       <c r="F12" s="101">
-        <v>434.10202899999996</v>
+        <v>434.10202900000007</v>
       </c>
       <c r="G12" s="102">
         <v>139.31546299999999</v>
       </c>
       <c r="H12" s="101">
         <v>531.57266300000003</v>
       </c>
       <c r="I12" s="102">
         <v>171.62733499999999</v>
       </c>
       <c r="J12" s="101">
-        <v>471.43601000000007</v>
+        <v>471.43601000000001</v>
       </c>
       <c r="K12" s="102">
         <v>136.52102600000001</v>
       </c>
       <c r="L12" s="101">
         <v>700.34979899999996</v>
       </c>
       <c r="M12" s="102">
         <v>169.12719100000001</v>
       </c>
       <c r="N12" s="101">
-        <v>1088.3072689999999</v>
+        <v>1087.792848</v>
       </c>
       <c r="O12" s="102">
-        <v>278.03330399999999</v>
+        <v>277.36473899999999</v>
       </c>
       <c r="P12" s="101">
         <v>1045.3241459999999</v>
       </c>
       <c r="Q12" s="102">
         <v>274.22770700000001</v>
       </c>
       <c r="R12" s="101">
         <v>1016.2424419999999</v>
       </c>
       <c r="S12" s="102">
         <v>254.66453200000001</v>
       </c>
       <c r="T12" s="101">
-        <v>77.515716999999995</v>
+        <v>456.84308399999998</v>
       </c>
       <c r="U12" s="102">
-        <v>20.660106000000003</v>
+        <v>120.36640099999998</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="51" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="97">
-        <v>5.0593090000000007</v>
+        <v>5.0593089999999998</v>
       </c>
       <c r="C13" s="98">
-        <v>1.28735</v>
+        <v>1.2873499999999998</v>
       </c>
       <c r="D13" s="97">
         <v>3.9995060000000002</v>
       </c>
       <c r="E13" s="98">
-        <v>0.98401200000000011</v>
+        <v>0.98401200000000022</v>
       </c>
       <c r="F13" s="97">
-        <v>1.3352649999999999</v>
+        <v>1.3352649999999997</v>
       </c>
       <c r="G13" s="98">
         <v>0.28592400000000001</v>
       </c>
       <c r="H13" s="97">
-        <v>1.3924780000000001</v>
+        <v>1.3924779999999999</v>
       </c>
       <c r="I13" s="98">
-        <v>0.45897300000000002</v>
+        <v>0.45897300000000008</v>
       </c>
       <c r="J13" s="97">
-        <v>9.0323749999999983</v>
+        <v>9.032375</v>
       </c>
       <c r="K13" s="98">
         <v>2.5461310000000004</v>
       </c>
       <c r="L13" s="97">
-        <v>12.784598000000003</v>
+        <v>12.784597999999999</v>
       </c>
       <c r="M13" s="98">
-        <v>2.8605149999999999</v>
+        <v>2.8605149999999995</v>
       </c>
       <c r="N13" s="97">
         <v>17.175028999999999</v>
       </c>
       <c r="O13" s="98">
         <v>2.961579</v>
       </c>
       <c r="P13" s="97">
         <v>1.779053</v>
       </c>
       <c r="Q13" s="98">
-        <v>0.57850000000000001</v>
+        <v>0.5784999999999999</v>
       </c>
       <c r="R13" s="97">
-        <v>1.9173199999999999</v>
+        <v>1.9173199999999997</v>
       </c>
       <c r="S13" s="98">
         <v>0.46550000000000002</v>
       </c>
       <c r="T13" s="97">
-        <v>6.5000000000000002E-2</v>
+        <v>0.90094399999999997</v>
       </c>
       <c r="U13" s="98">
-        <v>2.5000000000000001E-2</v>
+        <v>0.32300000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="97">
         <v>332.08961599999998</v>
       </c>
       <c r="C14" s="98">
-        <v>103.38939300000001</v>
+        <v>103.389393</v>
       </c>
       <c r="D14" s="97">
         <v>271.39518200000003</v>
       </c>
       <c r="E14" s="98">
-        <v>96.65746</v>
+        <v>96.657459999999986</v>
       </c>
       <c r="F14" s="97">
-        <v>245.04213900000002</v>
+        <v>245.04213900000005</v>
       </c>
       <c r="G14" s="98">
         <v>86.587559999999996</v>
       </c>
       <c r="H14" s="97">
         <v>340.91520400000002</v>
       </c>
       <c r="I14" s="98">
-        <v>115.05082999999999</v>
+        <v>115.05083</v>
       </c>
       <c r="J14" s="97">
-        <v>246.40078300000002</v>
+        <v>246.40078299999999</v>
       </c>
       <c r="K14" s="98">
         <v>75.762841999999992</v>
       </c>
       <c r="L14" s="97">
         <v>440.32539699999995</v>
       </c>
       <c r="M14" s="98">
         <v>106.463748</v>
       </c>
       <c r="N14" s="97">
-        <v>738.65968099999998</v>
+        <v>738.65968100000009</v>
       </c>
       <c r="O14" s="98">
-        <v>199.24259799999999</v>
+        <v>199.24259800000002</v>
       </c>
       <c r="P14" s="97">
         <v>651.11608799999999</v>
       </c>
       <c r="Q14" s="98">
-        <v>186.074532</v>
+        <v>186.07453200000003</v>
       </c>
       <c r="R14" s="97">
         <v>678.899944</v>
       </c>
       <c r="S14" s="98">
         <v>180.77704</v>
       </c>
       <c r="T14" s="97">
-        <v>51.251879000000002</v>
+        <v>305.12967400000002</v>
       </c>
       <c r="U14" s="98">
-        <v>14.636259000000001</v>
+        <v>85.594439999999992</v>
       </c>
     </row>
     <row r="15" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="97">
         <v>0.63011899999999998</v>
       </c>
       <c r="C15" s="98">
-        <v>1.0830929999999999</v>
+        <v>1.0830930000000001</v>
       </c>
       <c r="D15" s="97">
         <v>8.7575E-2</v>
       </c>
       <c r="E15" s="98">
         <v>0.144562</v>
       </c>
       <c r="F15" s="97">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G15" s="98">
-        <v>0.126246</v>
+        <v>0.12624600000000002</v>
       </c>
       <c r="H15" s="97">
         <v>2.4156E-2</v>
       </c>
       <c r="I15" s="98">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="J15" s="97">
         <v>2.4947999999999998E-2</v>
       </c>
       <c r="K15" s="98">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="L15" s="97">
         <v>5.840999999999999E-2</v>
       </c>
       <c r="M15" s="98">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="N15" s="97">
-        <v>0.51442100000000002</v>
+        <v>0</v>
       </c>
       <c r="O15" s="98">
-        <v>0.66856499999999996</v>
+        <v>0</v>
       </c>
       <c r="P15" s="97">
         <v>0</v>
       </c>
       <c r="Q15" s="98">
         <v>0</v>
       </c>
       <c r="R15" s="97">
         <v>1.5422E-2</v>
       </c>
       <c r="S15" s="98">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="T15" s="97">
         <v>0</v>
       </c>
       <c r="U15" s="98">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="97">
-        <v>26.559782000000002</v>
+        <v>26.559781999999998</v>
       </c>
       <c r="C16" s="98">
-        <v>5.1069820000000004</v>
+        <v>5.1069819999999995</v>
       </c>
       <c r="D16" s="97">
-        <v>35.137532999999998</v>
+        <v>35.137533000000005</v>
       </c>
       <c r="E16" s="98">
         <v>5.9918429999999994</v>
       </c>
       <c r="F16" s="97">
         <v>26.382810000000003</v>
       </c>
       <c r="G16" s="98">
         <v>4.87331</v>
       </c>
       <c r="H16" s="97">
-        <v>12.214262999999999</v>
+        <v>12.214263000000001</v>
       </c>
       <c r="I16" s="98">
-        <v>2.3396090000000003</v>
+        <v>2.3396089999999998</v>
       </c>
       <c r="J16" s="97">
-        <v>29.120274000000002</v>
+        <v>29.120274000000006</v>
       </c>
       <c r="K16" s="98">
         <v>5.9999199999999995</v>
       </c>
       <c r="L16" s="97">
         <v>30.043472999999999</v>
       </c>
       <c r="M16" s="98">
-        <v>5.0528500000000003</v>
+        <v>5.0528499999999994</v>
       </c>
       <c r="N16" s="97">
-        <v>29.719334999999997</v>
+        <v>29.719335000000001</v>
       </c>
       <c r="O16" s="98">
         <v>5.3190299999999997</v>
       </c>
       <c r="P16" s="97">
-        <v>23.692783000000002</v>
+        <v>23.692782999999995</v>
       </c>
       <c r="Q16" s="98">
-        <v>3.9125180000000004</v>
+        <v>3.9125179999999995</v>
       </c>
       <c r="R16" s="97">
         <v>19.367090999999999</v>
       </c>
       <c r="S16" s="98">
-        <v>2.212183</v>
+        <v>2.2121829999999996</v>
       </c>
       <c r="T16" s="97">
-        <v>2.1065040000000002</v>
+        <v>8.5140060000000002</v>
       </c>
       <c r="U16" s="98">
-        <v>0.289157</v>
+        <v>1.1647289999999999</v>
       </c>
     </row>
     <row r="17" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="51" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="97">
         <v>142.420185</v>
       </c>
       <c r="C17" s="98">
-        <v>31.758184</v>
+        <v>31.758183999999996</v>
       </c>
       <c r="D17" s="97">
         <v>129.225266</v>
       </c>
       <c r="E17" s="98">
-        <v>29.345582</v>
+        <v>29.345581999999997</v>
       </c>
       <c r="F17" s="97">
         <v>118.023493</v>
       </c>
       <c r="G17" s="98">
         <v>28.147785000000002</v>
       </c>
       <c r="H17" s="97">
-        <v>125.39569299999998</v>
+        <v>125.39569299999999</v>
       </c>
       <c r="I17" s="98">
         <v>31.022338000000001</v>
       </c>
       <c r="J17" s="97">
-        <v>136.63006300000001</v>
+        <v>136.63006299999998</v>
       </c>
       <c r="K17" s="98">
         <v>31.963868999999995</v>
       </c>
       <c r="L17" s="97">
-        <v>163.28907100000001</v>
+        <v>163.28907100000004</v>
       </c>
       <c r="M17" s="98">
-        <v>33.199038000000002</v>
+        <v>33.199038000000009</v>
       </c>
       <c r="N17" s="97">
-        <v>213.40284900000003</v>
+        <v>213.402849</v>
       </c>
       <c r="O17" s="98">
-        <v>42.890837000000005</v>
+        <v>42.890836999999991</v>
       </c>
       <c r="P17" s="97">
-        <v>302.86420499999997</v>
+        <v>302.86420500000003</v>
       </c>
       <c r="Q17" s="98">
-        <v>62.887802000000001</v>
+        <v>62.887801999999994</v>
       </c>
       <c r="R17" s="97">
-        <v>252.19642999999999</v>
+        <v>252.19642999999996</v>
       </c>
       <c r="S17" s="98">
-        <v>50.351967999999999</v>
+        <v>50.351968000000006</v>
       </c>
       <c r="T17" s="97">
-        <v>18.774277000000001</v>
+        <v>113.97124700000001</v>
       </c>
       <c r="U17" s="98">
-        <v>4.1815800000000003</v>
+        <v>25.171372000000002</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="99">
-        <v>38.384767999999994</v>
+        <v>38.384768000000001</v>
       </c>
       <c r="C18" s="100">
-        <v>23.580533000000003</v>
+        <v>23.580532999999999</v>
       </c>
       <c r="D18" s="99">
-        <v>28.211531999999998</v>
+        <v>28.211532000000002</v>
       </c>
       <c r="E18" s="100">
         <v>16.58212</v>
       </c>
       <c r="F18" s="99">
-        <v>43.244666000000009</v>
+        <v>43.244666000000002</v>
       </c>
       <c r="G18" s="100">
-        <v>19.294637999999999</v>
+        <v>19.294638000000003</v>
       </c>
       <c r="H18" s="99">
-        <v>51.630868999999997</v>
+        <v>51.630869000000004</v>
       </c>
       <c r="I18" s="100">
         <v>22.713529000000001</v>
       </c>
       <c r="J18" s="99">
         <v>50.227567000000008</v>
       </c>
       <c r="K18" s="100">
         <v>20.206208</v>
       </c>
       <c r="L18" s="99">
         <v>53.848849999999999</v>
       </c>
       <c r="M18" s="100">
-        <v>21.466927999999999</v>
+        <v>21.466928000000003</v>
       </c>
       <c r="N18" s="99">
-        <v>88.835954000000015</v>
+        <v>88.835954000000001</v>
       </c>
       <c r="O18" s="100">
-        <v>26.950694999999993</v>
+        <v>26.950694999999996</v>
       </c>
       <c r="P18" s="99">
         <v>65.872017</v>
       </c>
       <c r="Q18" s="100">
-        <v>20.774355</v>
+        <v>20.774354999999996</v>
       </c>
       <c r="R18" s="99">
-        <v>63.846235</v>
+        <v>63.846234999999993</v>
       </c>
       <c r="S18" s="100">
         <v>20.835777999999998</v>
       </c>
       <c r="T18" s="99">
-        <v>5.3180569999999996</v>
+        <v>28.327213</v>
       </c>
       <c r="U18" s="100">
-        <v>1.5281100000000001</v>
+        <v>8.1128599999999995</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
@@ -20902,70 +18573,70 @@
       <c r="P31" s="114"/>
       <c r="Q31" s="114"/>
       <c r="R31" s="114"/>
       <c r="S31" s="114"/>
       <c r="T31" s="114"/>
       <c r="U31" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A21:U21"/>
     <mergeCell ref="A23:U23"/>
     <mergeCell ref="A31:U31"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19685039370078741" top="1.3779527559055118" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B60387D-F3F1-45FF-ACC1-21E4F183D66A}">
   <sheetPr codeName="Planilha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M61"/>
+  <dimension ref="A1:M74"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A13" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" topLeftCell="A35" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E52" sqref="E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="49"/>
@@ -21054,2202 +18725,2735 @@
       <c r="F4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="G4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="H4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="I4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="J4" s="42" t="s">
         <v>100</v>
       </c>
       <c r="K4" s="41" t="s">
         <v>101</v>
       </c>
       <c r="L4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="M4" s="43" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="5" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" s="61">
         <v>2013</v>
       </c>
       <c r="B5" s="85">
         <v>6.6291709999999995</v>
       </c>
       <c r="C5" s="82">
         <v>1.8626250000000002</v>
       </c>
       <c r="D5" s="85">
         <v>327.457808</v>
       </c>
       <c r="E5" s="82">
         <v>78.569705999999996</v>
       </c>
       <c r="F5" s="85">
-        <v>12.696712999999999</v>
+        <v>12.696713000000001</v>
       </c>
       <c r="G5" s="82">
-        <v>20.361276</v>
+        <v>20.361276000000004</v>
       </c>
       <c r="H5" s="85">
         <v>19.137720999999999</v>
       </c>
       <c r="I5" s="82">
         <v>4.1792170000000004</v>
       </c>
       <c r="J5" s="85">
         <v>165.82020400000002</v>
       </c>
       <c r="K5" s="82">
         <v>31.200500000000002</v>
       </c>
       <c r="L5" s="85">
         <v>53.304873000000001</v>
       </c>
       <c r="M5" s="90">
-        <v>21.013034999999999</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+        <v>21.013035000000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54">
         <v>2014</v>
       </c>
       <c r="B6" s="86">
         <v>0.67249999999999999</v>
       </c>
       <c r="C6" s="83">
-        <v>0.17499999999999999</v>
+        <v>0.17500000000000002</v>
       </c>
       <c r="D6" s="86">
-        <v>237.64814300000003</v>
+        <v>237.64814299999998</v>
       </c>
       <c r="E6" s="83">
         <v>53.708275</v>
       </c>
       <c r="F6" s="86">
         <v>2.4418549999999999</v>
       </c>
       <c r="G6" s="83">
         <v>3.4679679999999999</v>
       </c>
       <c r="H6" s="86">
-        <v>4.5319719999999997</v>
+        <v>4.5319720000000006</v>
       </c>
       <c r="I6" s="83">
-        <v>0.77654299999999998</v>
+        <v>0.77654299999999987</v>
       </c>
       <c r="J6" s="86">
         <v>115.87685400000001</v>
       </c>
       <c r="K6" s="83">
-        <v>20.658064999999997</v>
+        <v>20.658065000000004</v>
       </c>
       <c r="L6" s="86">
         <v>77.448993000000002</v>
       </c>
       <c r="M6" s="91">
-        <v>28.002945000000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+        <v>28.002944999999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A7" s="54">
         <v>2015</v>
       </c>
       <c r="B7" s="86">
-        <v>0.71381399999999995</v>
+        <v>0.71381400000000006</v>
       </c>
       <c r="C7" s="83">
         <v>0.31025600000000003</v>
       </c>
       <c r="D7" s="86">
-        <v>258.19363599999997</v>
+        <v>258.19363600000003</v>
       </c>
       <c r="E7" s="83">
-        <v>92.950856999999999</v>
+        <v>92.950856999999985</v>
       </c>
       <c r="F7" s="86">
-        <v>0.36096300000000003</v>
+        <v>0.36096299999999998</v>
       </c>
       <c r="G7" s="83">
         <v>0.49224800000000002</v>
       </c>
       <c r="H7" s="86">
         <v>7.5490139999999997</v>
       </c>
       <c r="I7" s="83">
         <v>1.7082710000000001</v>
       </c>
       <c r="J7" s="86">
         <v>95.679603</v>
       </c>
       <c r="K7" s="83">
-        <v>21.549471999999998</v>
+        <v>21.549472000000002</v>
       </c>
       <c r="L7" s="86">
-        <v>38.937519000000002</v>
+        <v>38.937518999999995</v>
       </c>
       <c r="M7" s="91">
         <v>16.949542000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54">
         <v>2016</v>
       </c>
       <c r="B8" s="86">
-        <v>0.87260199999999999</v>
+        <v>0.87260199999999988</v>
       </c>
       <c r="C8" s="83">
         <v>0.33095200000000002</v>
       </c>
       <c r="D8" s="86">
         <v>417.31485500000002</v>
       </c>
       <c r="E8" s="83">
-        <v>161.48582900000002</v>
+        <v>161.485829</v>
       </c>
       <c r="F8" s="86">
         <v>1.3921030000000001</v>
       </c>
       <c r="G8" s="83">
         <v>2.4526840000000001</v>
       </c>
       <c r="H8" s="86">
-        <v>24.412514000000002</v>
+        <v>24.412513999999994</v>
       </c>
       <c r="I8" s="83">
-        <v>6.8287329999999997</v>
+        <v>6.8287329999999988</v>
       </c>
       <c r="J8" s="86">
-        <v>153.36377000000005</v>
+        <v>153.36377000000002</v>
       </c>
       <c r="K8" s="83">
-        <v>43.050049999999999</v>
+        <v>43.050050000000006</v>
       </c>
       <c r="L8" s="86">
         <v>43.672524000000003</v>
       </c>
       <c r="M8" s="91">
         <v>28.395426</v>
       </c>
     </row>
     <row r="9" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="54">
         <v>2017</v>
       </c>
       <c r="B9" s="86">
-        <v>5.0593090000000007</v>
+        <v>5.0593089999999998</v>
       </c>
       <c r="C9" s="83">
-        <v>1.28735</v>
+        <v>1.2873499999999998</v>
       </c>
       <c r="D9" s="86">
         <v>332.08961599999998</v>
       </c>
       <c r="E9" s="83">
-        <v>103.38939300000001</v>
+        <v>103.389393</v>
       </c>
       <c r="F9" s="86">
         <v>0.63011899999999998</v>
       </c>
       <c r="G9" s="83">
-        <v>1.0830929999999999</v>
+        <v>1.0830930000000001</v>
       </c>
       <c r="H9" s="86">
-        <v>26.559782000000002</v>
+        <v>26.559781999999998</v>
       </c>
       <c r="I9" s="83">
-        <v>5.1069820000000004</v>
+        <v>5.1069819999999995</v>
       </c>
       <c r="J9" s="86">
         <v>142.420185</v>
       </c>
       <c r="K9" s="83">
-        <v>31.758184</v>
+        <v>31.758183999999996</v>
       </c>
       <c r="L9" s="86">
-        <v>38.384767999999994</v>
+        <v>38.384768000000001</v>
       </c>
       <c r="M9" s="91">
-        <v>23.580533000000003</v>
+        <v>23.580532999999999</v>
       </c>
     </row>
     <row r="10" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54">
         <v>2018</v>
       </c>
       <c r="B10" s="86">
         <v>3.9995060000000002</v>
       </c>
       <c r="C10" s="83">
-        <v>0.98401200000000011</v>
+        <v>0.98401200000000022</v>
       </c>
       <c r="D10" s="86">
         <v>271.39518200000003</v>
       </c>
       <c r="E10" s="83">
-        <v>96.65746</v>
+        <v>96.657459999999986</v>
       </c>
       <c r="F10" s="86">
         <v>8.7575E-2</v>
       </c>
       <c r="G10" s="83">
         <v>0.144562</v>
       </c>
       <c r="H10" s="86">
-        <v>35.137532999999998</v>
+        <v>35.137533000000005</v>
       </c>
       <c r="I10" s="83">
         <v>5.9918429999999994</v>
       </c>
       <c r="J10" s="86">
         <v>129.225266</v>
       </c>
       <c r="K10" s="83">
-        <v>29.345582</v>
+        <v>29.345581999999997</v>
       </c>
       <c r="L10" s="86">
-        <v>28.211531999999998</v>
+        <v>28.211532000000002</v>
       </c>
       <c r="M10" s="91">
         <v>16.58212</v>
       </c>
     </row>
     <row r="11" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54">
         <v>2019</v>
       </c>
       <c r="B11" s="86">
-        <v>1.3352649999999999</v>
+        <v>1.3352649999999997</v>
       </c>
       <c r="C11" s="83">
         <v>0.28592400000000001</v>
       </c>
       <c r="D11" s="86">
-        <v>245.04213900000002</v>
+        <v>245.04213900000005</v>
       </c>
       <c r="E11" s="83">
         <v>86.587559999999996</v>
       </c>
       <c r="F11" s="86">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G11" s="83">
-        <v>0.126246</v>
+        <v>0.12624600000000002</v>
       </c>
       <c r="H11" s="86">
         <v>26.382810000000003</v>
       </c>
       <c r="I11" s="83">
         <v>4.87331</v>
       </c>
       <c r="J11" s="86">
         <v>118.023493</v>
       </c>
       <c r="K11" s="83">
         <v>28.147785000000002</v>
       </c>
       <c r="L11" s="86">
-        <v>43.244666000000009</v>
+        <v>43.244666000000002</v>
       </c>
       <c r="M11" s="91">
-        <v>19.294637999999999</v>
+        <v>19.294638000000003</v>
       </c>
     </row>
     <row r="12" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54">
         <v>2020</v>
       </c>
       <c r="B12" s="86">
-        <v>1.3924780000000001</v>
+        <v>1.3924779999999999</v>
       </c>
       <c r="C12" s="83">
-        <v>0.45897300000000002</v>
+        <v>0.45897300000000008</v>
       </c>
       <c r="D12" s="86">
         <v>340.91520400000002</v>
       </c>
       <c r="E12" s="83">
-        <v>115.05082999999999</v>
+        <v>115.05083</v>
       </c>
       <c r="F12" s="86">
         <v>2.4156E-2</v>
       </c>
       <c r="G12" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H12" s="86">
-        <v>12.214262999999999</v>
+        <v>12.214263000000001</v>
       </c>
       <c r="I12" s="83">
-        <v>2.3396090000000003</v>
+        <v>2.3396089999999998</v>
       </c>
       <c r="J12" s="86">
-        <v>125.39569299999998</v>
+        <v>125.39569299999999</v>
       </c>
       <c r="K12" s="83">
         <v>31.022338000000001</v>
       </c>
       <c r="L12" s="86">
-        <v>51.630868999999997</v>
+        <v>51.630869000000004</v>
       </c>
       <c r="M12" s="91">
         <v>22.713529000000001</v>
       </c>
     </row>
     <row r="13" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="54">
         <v>2021</v>
       </c>
       <c r="B13" s="86">
-        <v>9.0323749999999983</v>
+        <v>9.032375</v>
       </c>
       <c r="C13" s="83">
         <v>2.5461310000000004</v>
       </c>
       <c r="D13" s="86">
-        <v>246.40078300000002</v>
+        <v>246.40078299999999</v>
       </c>
       <c r="E13" s="83">
         <v>75.762841999999992</v>
       </c>
       <c r="F13" s="86">
         <v>2.4947999999999998E-2</v>
       </c>
       <c r="G13" s="83">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="H13" s="86">
-        <v>29.120274000000002</v>
+        <v>29.120274000000006</v>
       </c>
       <c r="I13" s="83">
         <v>5.9999199999999995</v>
       </c>
       <c r="J13" s="86">
-        <v>136.63006300000001</v>
+        <v>136.63006299999998</v>
       </c>
       <c r="K13" s="83">
         <v>31.963868999999995</v>
       </c>
       <c r="L13" s="86">
         <v>50.227567000000008</v>
       </c>
       <c r="M13" s="91">
         <v>20.206208</v>
       </c>
     </row>
     <row r="14" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54">
         <v>2022</v>
       </c>
       <c r="B14" s="86">
-        <v>12.784598000000003</v>
+        <v>12.784597999999999</v>
       </c>
       <c r="C14" s="83">
-        <v>2.8605149999999999</v>
+        <v>2.8605149999999995</v>
       </c>
       <c r="D14" s="86">
         <v>440.32539699999995</v>
       </c>
       <c r="E14" s="83">
         <v>106.463748</v>
       </c>
       <c r="F14" s="86">
         <v>5.840999999999999E-2</v>
       </c>
       <c r="G14" s="83">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="H14" s="86">
         <v>30.043472999999999</v>
       </c>
       <c r="I14" s="83">
-        <v>5.0528500000000003</v>
+        <v>5.0528499999999994</v>
       </c>
       <c r="J14" s="86">
-        <v>163.28907100000001</v>
+        <v>163.28907100000004</v>
       </c>
       <c r="K14" s="83">
-        <v>33.199038000000002</v>
+        <v>33.199038000000009</v>
       </c>
       <c r="L14" s="86">
         <v>53.848849999999999</v>
       </c>
       <c r="M14" s="91">
-        <v>21.466927999999999</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+        <v>21.466928000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A15" s="54">
         <v>2023</v>
       </c>
       <c r="B15" s="86">
         <v>17.175028999999999</v>
       </c>
       <c r="C15" s="83">
         <v>2.961579</v>
       </c>
       <c r="D15" s="86">
         <v>738.65968099999998</v>
       </c>
       <c r="E15" s="83">
         <v>199.24259799999999</v>
       </c>
       <c r="F15" s="86">
-        <v>0.51442100000000002</v>
+        <v>0</v>
       </c>
       <c r="G15" s="83">
-        <v>0.66856499999999996</v>
+        <v>0</v>
       </c>
       <c r="H15" s="86">
         <v>29.719335000000001</v>
       </c>
       <c r="I15" s="83">
         <v>5.3190299999999997</v>
       </c>
       <c r="J15" s="86">
         <v>213.40284900000003</v>
       </c>
       <c r="K15" s="83">
         <v>42.890837000000005</v>
       </c>
       <c r="L15" s="86">
         <v>88.835954000000001</v>
       </c>
       <c r="M15" s="91">
         <v>26.950694999999993</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-    <row r="17" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
+        <v>115</v>
+      </c>
+      <c r="B16" s="86">
+        <v>1.97018</v>
+      </c>
+      <c r="C16" s="83">
+        <v>0.34499999999999997</v>
+      </c>
+      <c r="D16" s="86">
+        <v>52.725923999999999</v>
+      </c>
+      <c r="E16" s="83">
+        <v>13.904987999999999</v>
+      </c>
+      <c r="F16" s="86">
+        <v>0</v>
+      </c>
+      <c r="G16" s="83">
+        <v>0</v>
+      </c>
+      <c r="H16" s="86">
+        <v>1.625329</v>
+      </c>
+      <c r="I16" s="83">
+        <v>0.297601</v>
+      </c>
+      <c r="J16" s="86">
+        <v>12.311882000000001</v>
+      </c>
+      <c r="K16" s="83">
+        <v>2.5332330000000001</v>
+      </c>
+      <c r="L16" s="86">
+        <v>7.9244960000000004</v>
+      </c>
+      <c r="M16" s="91">
+        <v>2.6154959999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="86">
-        <v>0.38838</v>
+        <v>1.2209429999999999</v>
       </c>
       <c r="C17" s="83">
-        <v>9.2999999999999999E-2</v>
+        <v>0.24249899999999999</v>
       </c>
       <c r="D17" s="86">
-        <v>61.931128000000001</v>
+        <v>53.079915999999997</v>
       </c>
       <c r="E17" s="83">
-        <v>19.001353000000002</v>
+        <v>13.965118</v>
       </c>
       <c r="F17" s="86">
         <v>0</v>
       </c>
       <c r="G17" s="83">
         <v>0</v>
       </c>
       <c r="H17" s="86">
-        <v>2.703055</v>
+        <v>1.6769609999999999</v>
       </c>
       <c r="I17" s="83">
-        <v>0.492091</v>
+        <v>0.28645300000000001</v>
       </c>
       <c r="J17" s="86">
-        <v>16.279005000000002</v>
+        <v>13.522971</v>
       </c>
       <c r="K17" s="83">
-        <v>3.6219899999999998</v>
+        <v>2.7426170000000001</v>
       </c>
       <c r="L17" s="86">
-        <v>9.4185569999999998</v>
+        <v>6.6949009999999998</v>
       </c>
       <c r="M17" s="91">
-        <v>2.4898199999999999</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>2.19523</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="86">
-        <v>0</v>
+        <v>2.4924499999999998</v>
       </c>
       <c r="C18" s="83">
-        <v>0</v>
+        <v>0.438</v>
       </c>
       <c r="D18" s="86">
-        <v>52.574033999999997</v>
+        <v>70.177811000000005</v>
       </c>
       <c r="E18" s="83">
-        <v>15.579316</v>
+        <v>18.419640000000001</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="83">
         <v>0</v>
       </c>
       <c r="H18" s="86">
-        <v>1.6719029999999999</v>
+        <v>3.5552890000000001</v>
       </c>
       <c r="I18" s="83">
-        <v>0.28735100000000002</v>
+        <v>0.64222800000000002</v>
       </c>
       <c r="J18" s="86">
-        <v>19.133994999999999</v>
+        <v>19.891776</v>
       </c>
       <c r="K18" s="83">
-        <v>4.337618</v>
+        <v>3.9553419999999999</v>
       </c>
       <c r="L18" s="86">
-        <v>2.7277819999999999</v>
+        <v>8.541677</v>
       </c>
       <c r="M18" s="91">
-        <v>1.137275</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>2.7015549999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="86">
-        <v>0.280331</v>
+        <v>1.34179</v>
       </c>
       <c r="C19" s="83">
-        <v>9.8000000000000004E-2</v>
+        <v>0.23050000000000001</v>
       </c>
       <c r="D19" s="86">
-        <v>47.711402999999997</v>
+        <v>50.147697999999998</v>
       </c>
       <c r="E19" s="83">
-        <v>13.873135</v>
+        <v>12.796146</v>
       </c>
       <c r="F19" s="86">
         <v>0</v>
       </c>
       <c r="G19" s="83">
         <v>0</v>
       </c>
       <c r="H19" s="86">
-        <v>1.081682</v>
+        <v>2.065779</v>
       </c>
       <c r="I19" s="83">
-        <v>0.17829100000000001</v>
+        <v>0.32522600000000002</v>
       </c>
       <c r="J19" s="86">
-        <v>21.920618000000001</v>
+        <v>16.014392999999998</v>
       </c>
       <c r="K19" s="83">
-        <v>4.9152440000000004</v>
+        <v>3.1287759999999998</v>
       </c>
       <c r="L19" s="86">
-        <v>5.9234080000000002</v>
+        <v>4.297631</v>
       </c>
       <c r="M19" s="91">
-        <v>1.8591150000000001</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>1.3642799999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="86">
-        <v>0.191525</v>
+        <v>1.651548</v>
       </c>
       <c r="C20" s="83">
-        <v>7.2499999999999995E-2</v>
+        <v>0.27660000000000001</v>
       </c>
       <c r="D20" s="86">
-        <v>54.229688000000003</v>
+        <v>74.655686000000003</v>
       </c>
       <c r="E20" s="83">
-        <v>15.778712000000001</v>
+        <v>18.912253</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="83">
         <v>0</v>
       </c>
       <c r="H20" s="86">
-        <v>2.5994429999999999</v>
+        <v>3.9099840000000001</v>
       </c>
       <c r="I20" s="83">
-        <v>0.45895999999999998</v>
+        <v>0.66452299999999997</v>
       </c>
       <c r="J20" s="86">
-        <v>23.581776999999999</v>
+        <v>20.587399000000001</v>
       </c>
       <c r="K20" s="83">
-        <v>5.0381580000000001</v>
+        <v>3.9774310000000002</v>
       </c>
       <c r="L20" s="86">
-        <v>10.055820000000001</v>
+        <v>10.003403</v>
       </c>
       <c r="M20" s="91">
-        <v>2.1955100000000001</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>2.9548450000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="86">
-        <v>6.7716999999999999E-2</v>
+        <v>2.76207</v>
       </c>
       <c r="C21" s="83">
-        <v>2.4E-2</v>
+        <v>0.437</v>
       </c>
       <c r="D21" s="86">
-        <v>38.012248</v>
+        <v>78.298697000000004</v>
       </c>
       <c r="E21" s="83">
-        <v>10.652163</v>
+        <v>20.089435000000002</v>
       </c>
       <c r="F21" s="86">
         <v>0</v>
       </c>
       <c r="G21" s="83">
         <v>0</v>
       </c>
       <c r="H21" s="86">
-        <v>2.847874</v>
+        <v>3.1335869999999999</v>
       </c>
       <c r="I21" s="83">
-        <v>0.45613199999999998</v>
+        <v>0.54787799999999998</v>
       </c>
       <c r="J21" s="86">
-        <v>24.946021000000002</v>
+        <v>17.232634000000001</v>
       </c>
       <c r="K21" s="83">
-        <v>5.107926</v>
+        <v>3.2267199999999998</v>
       </c>
       <c r="L21" s="86">
-        <v>5.1610230000000001</v>
+        <v>10.666765</v>
       </c>
       <c r="M21" s="91">
-        <v>1.6462349999999999</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>2.9527999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
         <v>121</v>
       </c>
       <c r="B22" s="86">
-        <v>0</v>
+        <v>1.1135600000000001</v>
       </c>
       <c r="C22" s="83">
-        <v>0</v>
+        <v>0.186</v>
       </c>
       <c r="D22" s="86">
-        <v>51.549263000000003</v>
+        <v>66.310947999999996</v>
       </c>
       <c r="E22" s="83">
-        <v>14.475771</v>
+        <v>16.700536</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="83">
         <v>0</v>
       </c>
       <c r="H22" s="86">
-        <v>1.9079489999999999</v>
+        <v>2.8106249999999999</v>
       </c>
       <c r="I22" s="83">
-        <v>0.31764999999999999</v>
+        <v>0.51753499999999997</v>
       </c>
       <c r="J22" s="86">
-        <v>24.449438000000001</v>
+        <v>18.566742000000001</v>
       </c>
       <c r="K22" s="83">
-        <v>4.8894510000000002</v>
+        <v>3.4389560000000001</v>
       </c>
       <c r="L22" s="86">
-        <v>5.1209480000000003</v>
+        <v>8.8075759999999992</v>
       </c>
       <c r="M22" s="91">
-        <v>1.4408449999999999</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>2.4830999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>122</v>
       </c>
       <c r="B23" s="86">
-        <v>0.21004999999999999</v>
+        <v>1.1073900000000001</v>
       </c>
       <c r="C23" s="83">
-        <v>7.1999999999999995E-2</v>
+        <v>0.1845</v>
       </c>
       <c r="D23" s="86">
-        <v>71.354494000000003</v>
+        <v>63.703783000000001</v>
       </c>
       <c r="E23" s="83">
-        <v>20.506572999999999</v>
+        <v>16.889149</v>
       </c>
       <c r="F23" s="86">
         <v>0</v>
       </c>
       <c r="G23" s="83">
         <v>0</v>
       </c>
       <c r="H23" s="86">
-        <v>3.0293830000000002</v>
+        <v>2.7066680000000001</v>
       </c>
       <c r="I23" s="83">
-        <v>0.52544199999999996</v>
+        <v>0.489263</v>
       </c>
       <c r="J23" s="86">
-        <v>29.157036000000002</v>
+        <v>21.589693</v>
       </c>
       <c r="K23" s="83">
-        <v>5.9044530000000002</v>
+        <v>4.1212150000000003</v>
       </c>
       <c r="L23" s="86">
-        <v>5.4950109999999999</v>
+        <v>10.689869</v>
       </c>
       <c r="M23" s="91">
-        <v>1.6484300000000001</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>2.9440339999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
         <v>123</v>
       </c>
       <c r="B24" s="86">
-        <v>6.9324999999999998E-2</v>
+        <v>0.96318000000000004</v>
       </c>
       <c r="C24" s="83">
-        <v>2.35E-2</v>
+        <v>0.1615</v>
       </c>
       <c r="D24" s="86">
-        <v>50.724966999999999</v>
+        <v>46.472991999999998</v>
       </c>
       <c r="E24" s="83">
-        <v>14.22845</v>
+        <v>13.099045</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="83">
         <v>0</v>
       </c>
       <c r="H24" s="86">
-        <v>1.572667</v>
+        <v>1.802403</v>
       </c>
       <c r="I24" s="83">
-        <v>0.26019900000000001</v>
+        <v>0.33829199999999998</v>
       </c>
       <c r="J24" s="86">
-        <v>27.518778999999999</v>
+        <v>17.320739</v>
       </c>
       <c r="K24" s="83">
-        <v>5.545865</v>
+        <v>3.4055659999999999</v>
       </c>
       <c r="L24" s="86">
-        <v>6.4381919999999999</v>
+        <v>7.54169</v>
       </c>
       <c r="M24" s="91">
-        <v>1.7641789999999999</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>2.4422999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="54" t="s">
         <v>124</v>
       </c>
       <c r="B25" s="86">
-        <v>0.15125</v>
+        <v>0.59340000000000004</v>
       </c>
       <c r="C25" s="83">
-        <v>0.05</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="D25" s="86">
-        <v>48.632931999999997</v>
+        <v>57.582712999999998</v>
       </c>
       <c r="E25" s="83">
-        <v>13.751897</v>
+        <v>16.862583000000001</v>
       </c>
       <c r="F25" s="86">
         <v>0</v>
       </c>
       <c r="G25" s="83">
         <v>0</v>
       </c>
       <c r="H25" s="86">
-        <v>1.661313</v>
+        <v>1.9971289999999999</v>
       </c>
       <c r="I25" s="83">
-        <v>0.24390500000000001</v>
+        <v>0.37507499999999999</v>
       </c>
       <c r="J25" s="86">
-        <v>29.142593999999999</v>
+        <v>18.879662</v>
       </c>
       <c r="K25" s="83">
-        <v>5.9255820000000003</v>
+        <v>3.9378760000000002</v>
       </c>
       <c r="L25" s="86">
-        <v>4.4759900000000004</v>
+        <v>4.9339240000000002</v>
       </c>
       <c r="M25" s="91">
-        <v>1.31176</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+        <v>1.3032999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>125</v>
       </c>
       <c r="B26" s="86">
-        <v>7.4999999999999997E-2</v>
+        <v>0.99457300000000004</v>
       </c>
       <c r="C26" s="83">
-        <v>2.5000000000000001E-2</v>
+        <v>0.18348</v>
       </c>
       <c r="D26" s="86">
-        <v>55.292943999999999</v>
+        <v>56.850588000000002</v>
       </c>
       <c r="E26" s="83">
-        <v>15.430199999999999</v>
+        <v>17.043756999999999</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="83">
         <v>0</v>
       </c>
       <c r="H26" s="86">
-        <v>1.0428949999999999</v>
+        <v>1.8800239999999999</v>
       </c>
       <c r="I26" s="83">
-        <v>0.16068399999999999</v>
+        <v>0.35828399999999999</v>
       </c>
       <c r="J26" s="86">
-        <v>33.253762999999999</v>
+        <v>20.860326000000001</v>
       </c>
       <c r="K26" s="83">
-        <v>6.7640739999999999</v>
+        <v>4.6140460000000001</v>
       </c>
       <c r="L26" s="86">
-        <v>4.7852360000000003</v>
+        <v>3.9410539999999998</v>
       </c>
       <c r="M26" s="91">
-        <v>1.7971170000000001</v>
-[...3 lines deleted...]
-      <c r="A27" s="54" t="s">
+        <v>1.327515</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="55" t="s">
         <v>126</v>
       </c>
-      <c r="B27" s="86">
-[...33 lines deleted...]
-        <v>1.755307</v>
+      <c r="B27" s="87">
+        <v>0.96394500000000005</v>
+      </c>
+      <c r="C27" s="84">
+        <v>0.1845</v>
+      </c>
+      <c r="D27" s="87">
+        <v>68.652924999999996</v>
+      </c>
+      <c r="E27" s="84">
+        <v>20.559947999999999</v>
+      </c>
+      <c r="F27" s="87">
+        <v>0</v>
+      </c>
+      <c r="G27" s="84">
+        <v>0</v>
+      </c>
+      <c r="H27" s="87">
+        <v>2.5555569999999999</v>
+      </c>
+      <c r="I27" s="84">
+        <v>0.47667199999999998</v>
+      </c>
+      <c r="J27" s="87">
+        <v>16.624631999999998</v>
+      </c>
+      <c r="K27" s="84">
+        <v>3.809059</v>
+      </c>
+      <c r="L27" s="87">
+        <v>4.7929680000000001</v>
+      </c>
+      <c r="M27" s="92">
+        <v>1.6662399999999999</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A28" s="54" t="s">
-[...36 lines deleted...]
-        <v>1.7287619999999999</v>
+      <c r="A28" s="55">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="87">
+        <v>1.779053</v>
+      </c>
+      <c r="C28" s="84">
+        <v>0.57850000000000001</v>
+      </c>
+      <c r="D28" s="87">
+        <v>651.11608799999999</v>
+      </c>
+      <c r="E28" s="84">
+        <v>186.07453200000003</v>
+      </c>
+      <c r="F28" s="87">
+        <v>0</v>
+      </c>
+      <c r="G28" s="84">
+        <v>0</v>
+      </c>
+      <c r="H28" s="87">
+        <v>23.692782999999999</v>
+      </c>
+      <c r="I28" s="84">
+        <v>3.9125179999999999</v>
+      </c>
+      <c r="J28" s="87">
+        <v>302.86420500000003</v>
+      </c>
+      <c r="K28" s="84">
+        <v>62.887802000000001</v>
+      </c>
+      <c r="L28" s="87">
+        <v>65.872017</v>
+      </c>
+      <c r="M28" s="92">
+        <v>20.774354999999996</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A29" s="55">
-[...36 lines deleted...]
-        <v>20.835778000000001</v>
+      <c r="A29" s="54" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" s="86">
+        <v>0.38838</v>
+      </c>
+      <c r="C29" s="83">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="D29" s="86">
+        <v>61.931128000000001</v>
+      </c>
+      <c r="E29" s="83">
+        <v>19.001353000000002</v>
+      </c>
+      <c r="F29" s="86">
+        <v>0</v>
+      </c>
+      <c r="G29" s="83">
+        <v>0</v>
+      </c>
+      <c r="H29" s="86">
+        <v>2.703055</v>
+      </c>
+      <c r="I29" s="83">
+        <v>0.492091</v>
+      </c>
+      <c r="J29" s="86">
+        <v>16.279005000000002</v>
+      </c>
+      <c r="K29" s="83">
+        <v>3.6219899999999998</v>
+      </c>
+      <c r="L29" s="86">
+        <v>9.4185569999999998</v>
+      </c>
+      <c r="M29" s="91">
+        <v>2.4898199999999999</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="54" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="86">
-        <v>7.4922000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="C30" s="83">
-        <v>2.5000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="D30" s="86">
-        <v>63.421627999999998</v>
+        <v>52.574033999999997</v>
       </c>
       <c r="E30" s="83">
-        <v>17.392707999999999</v>
+        <v>15.579316</v>
       </c>
       <c r="F30" s="86">
-        <v>1.5422E-2</v>
+        <v>0</v>
       </c>
       <c r="G30" s="83">
-        <v>2.2062999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="H30" s="86">
-        <v>1.3494539999999999</v>
+        <v>1.6719029999999999</v>
       </c>
       <c r="I30" s="83">
-        <v>0.195795</v>
+        <v>0.28735100000000002</v>
       </c>
       <c r="J30" s="86">
-        <v>24.533076000000001</v>
+        <v>19.133994999999999</v>
       </c>
       <c r="K30" s="83">
-        <v>4.8930309999999997</v>
+        <v>4.337618</v>
       </c>
       <c r="L30" s="86">
-        <v>6.3245259999999996</v>
+        <v>2.7277819999999999</v>
       </c>
       <c r="M30" s="91">
-        <v>1.7248000000000001</v>
+        <v>1.137275</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="54" t="s">
         <v>117</v>
       </c>
       <c r="B31" s="86">
-        <v>0.205625</v>
+        <v>0.280331</v>
       </c>
       <c r="C31" s="83">
-        <v>7.0499999999999993E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="D31" s="86">
-        <v>68.060303000000005</v>
+        <v>47.711402999999997</v>
       </c>
       <c r="E31" s="83">
-        <v>18.216660000000001</v>
+        <v>13.873135</v>
       </c>
       <c r="F31" s="86">
         <v>0</v>
       </c>
       <c r="G31" s="83">
         <v>0</v>
       </c>
       <c r="H31" s="86">
-        <v>1.4229350000000001</v>
+        <v>1.081682</v>
       </c>
       <c r="I31" s="83">
-        <v>0.20019999999999999</v>
+        <v>0.17829100000000001</v>
       </c>
       <c r="J31" s="86">
-        <v>24.171552999999999</v>
+        <v>21.920618000000001</v>
       </c>
       <c r="K31" s="83">
-        <v>4.8477249999999996</v>
+        <v>4.9152440000000004</v>
       </c>
       <c r="L31" s="86">
-        <v>5.7278700000000002</v>
+        <v>5.9234080000000002</v>
       </c>
       <c r="M31" s="91">
-        <v>1.786753</v>
+        <v>1.8591150000000001</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="54" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="86">
-        <v>7.4999999999999997E-2</v>
+        <v>0.191525</v>
       </c>
       <c r="C32" s="83">
-        <v>2.5000000000000001E-2</v>
+        <v>7.2499999999999995E-2</v>
       </c>
       <c r="D32" s="86">
-        <v>56.692959000000002</v>
+        <v>54.229688000000003</v>
       </c>
       <c r="E32" s="83">
-        <v>15.234631</v>
+        <v>15.778712000000001</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="83">
         <v>0</v>
       </c>
       <c r="H32" s="86">
-        <v>1.326889</v>
+        <v>2.5994429999999999</v>
       </c>
       <c r="I32" s="83">
-        <v>0.18218400000000001</v>
+        <v>0.45895999999999998</v>
       </c>
       <c r="J32" s="86">
-        <v>20.855515</v>
+        <v>23.581776999999999</v>
       </c>
       <c r="K32" s="83">
-        <v>4.2047610000000004</v>
+        <v>5.0381580000000001</v>
       </c>
       <c r="L32" s="86">
-        <v>4.5747470000000003</v>
+        <v>10.055820000000001</v>
       </c>
       <c r="M32" s="91">
-        <v>2.0197440000000002</v>
+        <v>2.1955100000000001</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="54" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="86">
-        <v>6.8150000000000002E-2</v>
+        <v>6.7716999999999999E-2</v>
       </c>
       <c r="C33" s="83">
-        <v>2.35E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="D33" s="86">
-        <v>48.119396000000002</v>
+        <v>38.012248</v>
       </c>
       <c r="E33" s="83">
-        <v>12.647698</v>
+        <v>10.652163</v>
       </c>
       <c r="F33" s="86">
         <v>0</v>
       </c>
       <c r="G33" s="83">
         <v>0</v>
       </c>
       <c r="H33" s="86">
-        <v>1.643718</v>
+        <v>2.847874</v>
       </c>
       <c r="I33" s="83">
-        <v>0.20404700000000001</v>
+        <v>0.45613199999999998</v>
       </c>
       <c r="J33" s="86">
-        <v>22.987444</v>
+        <v>24.946021000000002</v>
       </c>
       <c r="K33" s="83">
-        <v>4.31595</v>
+        <v>5.107926</v>
       </c>
       <c r="L33" s="86">
-        <v>6.3889860000000001</v>
+        <v>5.1610230000000001</v>
       </c>
       <c r="M33" s="91">
-        <v>2.2916590000000001</v>
+        <v>1.6462349999999999</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="54" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="86">
-        <v>6.8150000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="C34" s="83">
-        <v>2.35E-2</v>
+        <v>0</v>
       </c>
       <c r="D34" s="86">
-        <v>53.512171000000002</v>
+        <v>51.549263000000003</v>
       </c>
       <c r="E34" s="83">
-        <v>13.915815</v>
+        <v>14.475771</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="83">
         <v>0</v>
       </c>
       <c r="H34" s="86">
-        <v>2.151329</v>
+        <v>1.9079489999999999</v>
       </c>
       <c r="I34" s="83">
-        <v>0.26556600000000002</v>
+        <v>0.31764999999999999</v>
       </c>
       <c r="J34" s="86">
-        <v>22.580249999999999</v>
+        <v>24.449438000000001</v>
       </c>
       <c r="K34" s="83">
-        <v>4.392703</v>
+        <v>4.8894510000000002</v>
       </c>
       <c r="L34" s="86">
-        <v>6.1629930000000002</v>
+        <v>5.1209480000000003</v>
       </c>
       <c r="M34" s="91">
-        <v>1.44634</v>
+        <v>1.4408449999999999</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="54" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="86">
-        <v>0</v>
+        <v>0.21004999999999999</v>
       </c>
       <c r="C35" s="83">
-        <v>0</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="D35" s="86">
-        <v>51.463762000000003</v>
+        <v>71.354494000000003</v>
       </c>
       <c r="E35" s="83">
-        <v>12.960713999999999</v>
+        <v>20.506572999999999</v>
       </c>
       <c r="F35" s="86">
         <v>0</v>
       </c>
       <c r="G35" s="83">
         <v>0</v>
       </c>
       <c r="H35" s="86">
-        <v>1.4988319999999999</v>
+        <v>3.0293830000000002</v>
       </c>
       <c r="I35" s="83">
-        <v>0.18576599999999999</v>
+        <v>0.52544199999999996</v>
       </c>
       <c r="J35" s="86">
-        <v>20.491059</v>
+        <v>29.157036000000002</v>
       </c>
       <c r="K35" s="83">
-        <v>3.8661249999999998</v>
+        <v>5.9044530000000002</v>
       </c>
       <c r="L35" s="86">
-        <v>4.7389130000000002</v>
+        <v>5.4950109999999999</v>
       </c>
       <c r="M35" s="91">
-        <v>1.6082719999999999</v>
+        <v>1.6484300000000001</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="54" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="86">
-        <v>0.52749999999999997</v>
+        <v>6.9324999999999998E-2</v>
       </c>
       <c r="C36" s="83">
-        <v>0</v>
+        <v>2.35E-2</v>
       </c>
       <c r="D36" s="86">
-        <v>54.751117999999998</v>
+        <v>50.724966999999999</v>
       </c>
       <c r="E36" s="83">
-        <v>13.926238</v>
+        <v>14.22845</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="83">
         <v>0</v>
       </c>
       <c r="H36" s="86">
-        <v>1.9710319999999999</v>
+        <v>1.572667</v>
       </c>
       <c r="I36" s="83">
-        <v>0</v>
+        <v>0.26019900000000001</v>
       </c>
       <c r="J36" s="86">
-        <v>21.46677</v>
+        <v>27.518778999999999</v>
       </c>
       <c r="K36" s="83">
-        <v>4.2235440000000004</v>
+        <v>5.545865</v>
       </c>
       <c r="L36" s="86">
-        <v>3.4668459999999999</v>
+        <v>6.4381919999999999</v>
       </c>
       <c r="M36" s="91">
-        <v>1.5218750000000001</v>
+        <v>1.7641789999999999</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="54" t="s">
         <v>123</v>
       </c>
       <c r="B37" s="86">
-        <v>0.32074999999999998</v>
+        <v>0.15125</v>
       </c>
       <c r="C37" s="83">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="D37" s="86">
-        <v>49.285905</v>
+        <v>48.632931999999997</v>
       </c>
       <c r="E37" s="83">
-        <v>12.651652</v>
+        <v>13.751897</v>
       </c>
       <c r="F37" s="86">
         <v>0</v>
       </c>
       <c r="G37" s="83">
         <v>0</v>
       </c>
       <c r="H37" s="86">
-        <v>1.6445099999999999</v>
+        <v>1.661313</v>
       </c>
       <c r="I37" s="83">
-        <v>0.199909</v>
+        <v>0.24390500000000001</v>
       </c>
       <c r="J37" s="86">
-        <v>22.288019999999999</v>
+        <v>29.142593999999999</v>
       </c>
       <c r="K37" s="83">
-        <v>4.5149379999999999</v>
+        <v>5.9255820000000003</v>
       </c>
       <c r="L37" s="86">
-        <v>5.136164</v>
+        <v>4.4759900000000004</v>
       </c>
       <c r="M37" s="91">
-        <v>1.610819</v>
+        <v>1.31176</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="54" t="s">
         <v>124</v>
       </c>
       <c r="B38" s="86">
-        <v>0.22512299999999999</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="C38" s="83">
-        <v>7.4999999999999997E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D38" s="86">
-        <v>63.183244999999999</v>
+        <v>55.292943999999999</v>
       </c>
       <c r="E38" s="83">
-        <v>16.344021999999999</v>
+        <v>15.430199999999999</v>
       </c>
       <c r="F38" s="86">
         <v>0</v>
       </c>
       <c r="G38" s="83">
         <v>0</v>
       </c>
       <c r="H38" s="86">
-        <v>3.1235019999999998</v>
+        <v>1.0428949999999999</v>
       </c>
       <c r="I38" s="83">
-        <v>0.39166200000000001</v>
+        <v>0.16068399999999999</v>
       </c>
       <c r="J38" s="86">
-        <v>21.730067999999999</v>
+        <v>33.253762999999999</v>
       </c>
       <c r="K38" s="83">
-        <v>4.4250400000000001</v>
+        <v>6.7640739999999999</v>
       </c>
       <c r="L38" s="86">
-        <v>5.1755199999999997</v>
+        <v>4.7852360000000003</v>
       </c>
       <c r="M38" s="91">
-        <v>1.817739</v>
+        <v>1.7971170000000001</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="54" t="s">
         <v>125</v>
       </c>
       <c r="B39" s="86">
-        <v>7.6249999999999998E-2</v>
+        <v>0.138075</v>
       </c>
       <c r="C39" s="83">
-        <v>2.5000000000000001E-2</v>
+        <v>4.8500000000000001E-2</v>
       </c>
       <c r="D39" s="86">
-        <v>69.815110000000004</v>
+        <v>57.200802000000003</v>
       </c>
       <c r="E39" s="83">
-        <v>18.826841999999999</v>
+        <v>15.672267</v>
       </c>
       <c r="F39" s="86">
         <v>0</v>
       </c>
       <c r="G39" s="83">
         <v>0</v>
       </c>
       <c r="H39" s="86">
-        <v>1.3298700000000001</v>
+        <v>1.565115</v>
       </c>
       <c r="I39" s="83">
-        <v>0.159914</v>
+        <v>0.22826199999999999</v>
       </c>
       <c r="J39" s="86">
-        <v>18.279102999999999</v>
+        <v>32.952773999999998</v>
       </c>
       <c r="K39" s="83">
-        <v>3.7410130000000001</v>
+        <v>6.6776410000000004</v>
       </c>
       <c r="L39" s="86">
-        <v>6.7928540000000002</v>
+        <v>3.3988119999999999</v>
       </c>
       <c r="M39" s="91">
-        <v>2.0353690000000002</v>
+        <v>1.755307</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="54" t="s">
         <v>126</v>
       </c>
       <c r="B40" s="86">
+        <v>0.2074</v>
+      </c>
+      <c r="C40" s="83">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="D40" s="86">
+        <v>61.902185000000003</v>
+      </c>
+      <c r="E40" s="83">
+        <v>17.124694999999999</v>
+      </c>
+      <c r="F40" s="86">
+        <v>0</v>
+      </c>
+      <c r="G40" s="83">
+        <v>0</v>
+      </c>
+      <c r="H40" s="86">
+        <v>2.0095040000000002</v>
+      </c>
+      <c r="I40" s="83">
+        <v>0.30355100000000002</v>
+      </c>
+      <c r="J40" s="86">
+        <v>20.528404999999999</v>
+      </c>
+      <c r="K40" s="83">
+        <v>4.1597999999999997</v>
+      </c>
+      <c r="L40" s="86">
+        <v>2.871238</v>
+      </c>
+      <c r="M40" s="91">
+        <v>1.7287619999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="55">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="87">
+        <v>1.9173199999999999</v>
+      </c>
+      <c r="C41" s="84">
+        <v>0.46550000000000002</v>
+      </c>
+      <c r="D41" s="87">
+        <v>678.899944</v>
+      </c>
+      <c r="E41" s="84">
+        <v>180.77704</v>
+      </c>
+      <c r="F41" s="87">
+        <v>1.5422E-2</v>
+      </c>
+      <c r="G41" s="84">
+        <v>2.2062999999999999E-2</v>
+      </c>
+      <c r="H41" s="87">
+        <v>19.367090999999999</v>
+      </c>
+      <c r="I41" s="84">
+        <v>2.212183</v>
+      </c>
+      <c r="J41" s="87">
+        <v>252.19642999999996</v>
+      </c>
+      <c r="K41" s="84">
+        <v>50.351968000000006</v>
+      </c>
+      <c r="L41" s="87">
+        <v>63.846234999999993</v>
+      </c>
+      <c r="M41" s="92">
+        <v>20.835778000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="54" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="86">
+        <v>7.4922000000000002E-2</v>
+      </c>
+      <c r="C42" s="83">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="D42" s="86">
+        <v>63.421627999999998</v>
+      </c>
+      <c r="E42" s="83">
+        <v>17.392707999999999</v>
+      </c>
+      <c r="F42" s="86">
+        <v>1.5422E-2</v>
+      </c>
+      <c r="G42" s="83">
+        <v>2.2062999999999999E-2</v>
+      </c>
+      <c r="H42" s="86">
+        <v>1.3494539999999999</v>
+      </c>
+      <c r="I42" s="83">
+        <v>0.195795</v>
+      </c>
+      <c r="J42" s="86">
+        <v>24.533076000000001</v>
+      </c>
+      <c r="K42" s="83">
+        <v>4.8930309999999997</v>
+      </c>
+      <c r="L42" s="86">
+        <v>6.3245259999999996</v>
+      </c>
+      <c r="M42" s="91">
+        <v>1.7248000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="54" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="86">
+        <v>0.205625</v>
+      </c>
+      <c r="C43" s="83">
+        <v>7.0499999999999993E-2</v>
+      </c>
+      <c r="D43" s="86">
+        <v>68.060303000000005</v>
+      </c>
+      <c r="E43" s="83">
+        <v>18.216660000000001</v>
+      </c>
+      <c r="F43" s="86">
+        <v>0</v>
+      </c>
+      <c r="G43" s="83">
+        <v>0</v>
+      </c>
+      <c r="H43" s="86">
+        <v>1.4229350000000001</v>
+      </c>
+      <c r="I43" s="83">
+        <v>0.20019999999999999</v>
+      </c>
+      <c r="J43" s="86">
+        <v>24.171552999999999</v>
+      </c>
+      <c r="K43" s="83">
+        <v>4.8477249999999996</v>
+      </c>
+      <c r="L43" s="86">
+        <v>5.7278700000000002</v>
+      </c>
+      <c r="M43" s="91">
+        <v>1.786753</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="54" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="86">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="C44" s="83">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="D44" s="86">
+        <v>56.692959000000002</v>
+      </c>
+      <c r="E44" s="83">
+        <v>15.234631</v>
+      </c>
+      <c r="F44" s="86">
+        <v>0</v>
+      </c>
+      <c r="G44" s="83">
+        <v>0</v>
+      </c>
+      <c r="H44" s="86">
+        <v>1.326889</v>
+      </c>
+      <c r="I44" s="83">
+        <v>0.18218400000000001</v>
+      </c>
+      <c r="J44" s="86">
+        <v>20.855515</v>
+      </c>
+      <c r="K44" s="83">
+        <v>4.2047610000000004</v>
+      </c>
+      <c r="L44" s="86">
+        <v>4.5747470000000003</v>
+      </c>
+      <c r="M44" s="91">
+        <v>2.0197440000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="54" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" s="86">
+        <v>6.8150000000000002E-2</v>
+      </c>
+      <c r="C45" s="83">
+        <v>2.35E-2</v>
+      </c>
+      <c r="D45" s="86">
+        <v>48.119396000000002</v>
+      </c>
+      <c r="E45" s="83">
+        <v>12.647698</v>
+      </c>
+      <c r="F45" s="86">
+        <v>0</v>
+      </c>
+      <c r="G45" s="83">
+        <v>0</v>
+      </c>
+      <c r="H45" s="86">
+        <v>1.643718</v>
+      </c>
+      <c r="I45" s="83">
+        <v>0.20404700000000001</v>
+      </c>
+      <c r="J45" s="86">
+        <v>22.987444</v>
+      </c>
+      <c r="K45" s="83">
+        <v>4.31595</v>
+      </c>
+      <c r="L45" s="86">
+        <v>6.3889860000000001</v>
+      </c>
+      <c r="M45" s="91">
+        <v>2.2916590000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="54" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="86">
+        <v>6.8150000000000002E-2</v>
+      </c>
+      <c r="C46" s="83">
+        <v>2.35E-2</v>
+      </c>
+      <c r="D46" s="86">
+        <v>53.512171000000002</v>
+      </c>
+      <c r="E46" s="83">
+        <v>13.915815</v>
+      </c>
+      <c r="F46" s="86">
+        <v>0</v>
+      </c>
+      <c r="G46" s="83">
+        <v>0</v>
+      </c>
+      <c r="H46" s="86">
+        <v>2.151329</v>
+      </c>
+      <c r="I46" s="83">
+        <v>0.26556600000000002</v>
+      </c>
+      <c r="J46" s="86">
+        <v>22.580249999999999</v>
+      </c>
+      <c r="K46" s="83">
+        <v>4.392703</v>
+      </c>
+      <c r="L46" s="86">
+        <v>6.1629930000000002</v>
+      </c>
+      <c r="M46" s="91">
+        <v>1.44634</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="54" t="s">
+        <v>120</v>
+      </c>
+      <c r="B47" s="86">
+        <v>0</v>
+      </c>
+      <c r="C47" s="83">
+        <v>0</v>
+      </c>
+      <c r="D47" s="86">
+        <v>51.463762000000003</v>
+      </c>
+      <c r="E47" s="83">
+        <v>12.960713999999999</v>
+      </c>
+      <c r="F47" s="86">
+        <v>0</v>
+      </c>
+      <c r="G47" s="83">
+        <v>0</v>
+      </c>
+      <c r="H47" s="86">
+        <v>1.4988319999999999</v>
+      </c>
+      <c r="I47" s="83">
+        <v>0.18576599999999999</v>
+      </c>
+      <c r="J47" s="86">
+        <v>20.491059</v>
+      </c>
+      <c r="K47" s="83">
+        <v>3.8661249999999998</v>
+      </c>
+      <c r="L47" s="86">
+        <v>4.7389130000000002</v>
+      </c>
+      <c r="M47" s="91">
+        <v>1.6082719999999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="54" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="86">
+        <v>0.52749999999999997</v>
+      </c>
+      <c r="C48" s="83">
+        <v>0</v>
+      </c>
+      <c r="D48" s="86">
+        <v>54.751117999999998</v>
+      </c>
+      <c r="E48" s="83">
+        <v>13.926238</v>
+      </c>
+      <c r="F48" s="86">
+        <v>0</v>
+      </c>
+      <c r="G48" s="83">
+        <v>0</v>
+      </c>
+      <c r="H48" s="86">
+        <v>1.9710319999999999</v>
+      </c>
+      <c r="I48" s="83">
+        <v>0</v>
+      </c>
+      <c r="J48" s="86">
+        <v>21.46677</v>
+      </c>
+      <c r="K48" s="83">
+        <v>4.2235440000000004</v>
+      </c>
+      <c r="L48" s="86">
+        <v>3.4668459999999999</v>
+      </c>
+      <c r="M48" s="91">
+        <v>1.5218750000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="54" t="s">
+        <v>122</v>
+      </c>
+      <c r="B49" s="86">
+        <v>0.32074999999999998</v>
+      </c>
+      <c r="C49" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="D49" s="86">
+        <v>49.285905</v>
+      </c>
+      <c r="E49" s="83">
+        <v>12.651652</v>
+      </c>
+      <c r="F49" s="86">
+        <v>0</v>
+      </c>
+      <c r="G49" s="83">
+        <v>0</v>
+      </c>
+      <c r="H49" s="86">
+        <v>1.6445099999999999</v>
+      </c>
+      <c r="I49" s="83">
+        <v>0.199909</v>
+      </c>
+      <c r="J49" s="86">
+        <v>22.288019999999999</v>
+      </c>
+      <c r="K49" s="83">
+        <v>4.5149379999999999</v>
+      </c>
+      <c r="L49" s="86">
+        <v>5.136164</v>
+      </c>
+      <c r="M49" s="91">
+        <v>1.610819</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="86">
+        <v>0.22512299999999999</v>
+      </c>
+      <c r="C50" s="83">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="D50" s="86">
+        <v>63.183244999999999</v>
+      </c>
+      <c r="E50" s="83">
+        <v>16.344021999999999</v>
+      </c>
+      <c r="F50" s="86">
+        <v>0</v>
+      </c>
+      <c r="G50" s="83">
+        <v>0</v>
+      </c>
+      <c r="H50" s="86">
+        <v>3.1235019999999998</v>
+      </c>
+      <c r="I50" s="83">
+        <v>0.39166200000000001</v>
+      </c>
+      <c r="J50" s="86">
+        <v>21.730067999999999</v>
+      </c>
+      <c r="K50" s="83">
+        <v>4.4250400000000001</v>
+      </c>
+      <c r="L50" s="86">
+        <v>5.1755199999999997</v>
+      </c>
+      <c r="M50" s="91">
+        <v>1.817739</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B51" s="86">
+        <v>7.6249999999999998E-2</v>
+      </c>
+      <c r="C51" s="83">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="D51" s="86">
+        <v>69.815110000000004</v>
+      </c>
+      <c r="E51" s="83">
+        <v>18.826841999999999</v>
+      </c>
+      <c r="F51" s="86">
+        <v>0</v>
+      </c>
+      <c r="G51" s="83">
+        <v>0</v>
+      </c>
+      <c r="H51" s="86">
+        <v>1.3298700000000001</v>
+      </c>
+      <c r="I51" s="83">
+        <v>0.159914</v>
+      </c>
+      <c r="J51" s="86">
+        <v>18.279102999999999</v>
+      </c>
+      <c r="K51" s="83">
+        <v>3.7410130000000001</v>
+      </c>
+      <c r="L51" s="86">
+        <v>6.7928540000000002</v>
+      </c>
+      <c r="M51" s="91">
+        <v>2.0353690000000002</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="54" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="86">
         <v>0.21104999999999999</v>
       </c>
-      <c r="C40" s="83">
+      <c r="C52" s="83">
         <v>7.3999999999999996E-2</v>
       </c>
-      <c r="D40" s="86">
+      <c r="D52" s="86">
         <v>54.230654000000001</v>
       </c>
-      <c r="E40" s="83">
+      <c r="E52" s="83">
         <v>15.327590000000001</v>
       </c>
-      <c r="F40" s="86">
-[...5 lines deleted...]
-      <c r="H40" s="86">
+      <c r="F52" s="86">
+        <v>0</v>
+      </c>
+      <c r="G52" s="83">
+        <v>0</v>
+      </c>
+      <c r="H52" s="86">
         <v>1.155413</v>
       </c>
-      <c r="I40" s="83">
+      <c r="I52" s="83">
         <v>0.150558</v>
       </c>
-      <c r="J40" s="86">
+      <c r="J52" s="86">
         <v>15.957684</v>
       </c>
-      <c r="K40" s="83">
+      <c r="K52" s="83">
         <v>3.3942139999999998</v>
       </c>
-      <c r="L40" s="86">
+      <c r="L52" s="86">
         <v>3.0799750000000001</v>
       </c>
-      <c r="M40" s="91">
+      <c r="M52" s="91">
         <v>1.1676390000000001</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B41" s="86">
+    <row r="53" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" s="86">
         <v>6.4799999999999996E-2</v>
       </c>
-      <c r="C41" s="83">
+      <c r="C53" s="83">
         <v>2.4E-2</v>
       </c>
-      <c r="D41" s="86">
+      <c r="D53" s="86">
         <v>46.363692999999998</v>
       </c>
-      <c r="E41" s="83">
+      <c r="E53" s="83">
         <v>13.332470000000001</v>
       </c>
-      <c r="F41" s="86">
-[...5 lines deleted...]
-      <c r="H41" s="86">
+      <c r="F53" s="86">
+        <v>0</v>
+      </c>
+      <c r="G53" s="83">
+        <v>0</v>
+      </c>
+      <c r="H53" s="86">
         <v>0.74960700000000002</v>
       </c>
-      <c r="I41" s="83">
+      <c r="I53" s="83">
         <v>7.6581999999999997E-2</v>
       </c>
-      <c r="J41" s="86">
+      <c r="J53" s="86">
         <v>16.855888</v>
       </c>
-      <c r="K41" s="83">
+      <c r="K53" s="83">
         <v>3.532924</v>
       </c>
-      <c r="L41" s="86">
+      <c r="L53" s="86">
         <v>6.2768410000000001</v>
       </c>
-      <c r="M41" s="91">
+      <c r="M53" s="91">
         <v>1.8047690000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A42" s="55">
+    <row r="54" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="55">
         <v>2026</v>
       </c>
-      <c r="B42" s="87">
+      <c r="B54" s="87">
+        <v>0.90094399999999997</v>
+      </c>
+      <c r="C54" s="84">
+        <v>0.32300000000000001</v>
+      </c>
+      <c r="D54" s="87">
+        <v>305.12967400000002</v>
+      </c>
+      <c r="E54" s="84">
+        <v>85.594440000000006</v>
+      </c>
+      <c r="F54" s="87">
+        <v>0</v>
+      </c>
+      <c r="G54" s="84">
+        <v>0</v>
+      </c>
+      <c r="H54" s="87">
+        <v>8.5140060000000002</v>
+      </c>
+      <c r="I54" s="84">
+        <v>1.1647289999999999</v>
+      </c>
+      <c r="J54" s="87">
+        <v>113.97124700000001</v>
+      </c>
+      <c r="K54" s="84">
+        <v>25.171371999999998</v>
+      </c>
+      <c r="L54" s="87">
+        <v>28.327213</v>
+      </c>
+      <c r="M54" s="92">
+        <v>8.1128600000000013</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="54" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="86">
         <v>6.5000000000000002E-2</v>
       </c>
-      <c r="C42" s="84">
+      <c r="C55" s="111">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="D42" s="87">
+      <c r="D55" s="86">
         <v>51.251879000000002</v>
       </c>
-      <c r="E42" s="84">
+      <c r="E55" s="83">
         <v>14.636259000000001</v>
       </c>
-      <c r="F42" s="87">
-[...5 lines deleted...]
-      <c r="H42" s="87">
+      <c r="F55" s="112">
+        <v>0</v>
+      </c>
+      <c r="G55" s="111">
+        <v>0</v>
+      </c>
+      <c r="H55" s="86">
         <v>2.1065040000000002</v>
       </c>
-      <c r="I42" s="84">
+      <c r="I55" s="83">
         <v>0.289157</v>
       </c>
-      <c r="J42" s="87">
+      <c r="J55" s="86">
         <v>18.774277000000001</v>
       </c>
-      <c r="K42" s="84">
+      <c r="K55" s="83">
         <v>4.1815800000000003</v>
       </c>
-      <c r="L42" s="87">
+      <c r="L55" s="86">
         <v>5.3180569999999996</v>
       </c>
-      <c r="M42" s="92">
+      <c r="M55" s="91">
         <v>1.5281100000000001</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A43" s="56" t="s">
+    <row r="56" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="54" t="s">
         <v>116</v>
       </c>
-      <c r="B43" s="88">
-[...2 lines deleted...]
-      <c r="C43" s="134">
+      <c r="B56" s="86">
+        <v>0.20379700000000001</v>
+      </c>
+      <c r="C56" s="111">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="D56" s="86">
+        <v>55.300136000000002</v>
+      </c>
+      <c r="E56" s="83">
+        <v>15.872698</v>
+      </c>
+      <c r="F56" s="112">
+        <v>0</v>
+      </c>
+      <c r="G56" s="111">
+        <v>0</v>
+      </c>
+      <c r="H56" s="86">
+        <v>2.1592739999999999</v>
+      </c>
+      <c r="I56" s="83">
+        <v>0.31509100000000001</v>
+      </c>
+      <c r="J56" s="86">
+        <v>15.661624</v>
+      </c>
+      <c r="K56" s="83">
+        <v>3.4745020000000002</v>
+      </c>
+      <c r="L56" s="86">
+        <v>6.042033</v>
+      </c>
+      <c r="M56" s="91">
+        <v>1.72302</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="54" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="86">
+        <v>0.41370000000000001</v>
+      </c>
+      <c r="C57" s="111">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="D57" s="86">
+        <v>73.169235999999998</v>
+      </c>
+      <c r="E57" s="83">
+        <v>21.252414000000002</v>
+      </c>
+      <c r="F57" s="112">
+        <v>0</v>
+      </c>
+      <c r="G57" s="111">
+        <v>0</v>
+      </c>
+      <c r="H57" s="86">
+        <v>2.2037990000000001</v>
+      </c>
+      <c r="I57" s="83">
+        <v>0.29102600000000001</v>
+      </c>
+      <c r="J57" s="86">
+        <v>20.411028000000002</v>
+      </c>
+      <c r="K57" s="83">
+        <v>4.3588889999999996</v>
+      </c>
+      <c r="L57" s="86">
+        <v>5.6617350000000002</v>
+      </c>
+      <c r="M57" s="91">
+        <v>1.817445</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="54" t="s">
+        <v>118</v>
+      </c>
+      <c r="B58" s="86">
+        <v>7.4374999999999997E-2</v>
+      </c>
+      <c r="C58" s="111">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="D43" s="88">
-[...432 lines deleted...]
-      <c r="A55" s="120" t="s">
+      <c r="D58" s="86">
+        <v>60.718038</v>
+      </c>
+      <c r="E58" s="83">
+        <v>16.659067</v>
+      </c>
+      <c r="F58" s="112">
+        <v>0</v>
+      </c>
+      <c r="G58" s="111">
+        <v>0</v>
+      </c>
+      <c r="H58" s="86">
+        <v>1.186023</v>
+      </c>
+      <c r="I58" s="83">
+        <v>0.156476</v>
+      </c>
+      <c r="J58" s="86">
+        <v>28.379745</v>
+      </c>
+      <c r="K58" s="83">
+        <v>6.4997230000000004</v>
+      </c>
+      <c r="L58" s="86">
+        <v>6.4137009999999997</v>
+      </c>
+      <c r="M58" s="91">
+        <v>1.6205350000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="54" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" s="86">
+        <v>0.14407200000000001</v>
+      </c>
+      <c r="C59" s="111">
+        <v>0.05</v>
+      </c>
+      <c r="D59" s="86">
+        <v>64.690385000000006</v>
+      </c>
+      <c r="E59" s="83">
+        <v>17.174002000000002</v>
+      </c>
+      <c r="F59" s="112">
+        <v>0</v>
+      </c>
+      <c r="G59" s="111">
+        <v>0</v>
+      </c>
+      <c r="H59" s="86">
+        <v>0.858406</v>
+      </c>
+      <c r="I59" s="83">
+        <v>0.112979</v>
+      </c>
+      <c r="J59" s="86">
+        <v>30.744572999999999</v>
+      </c>
+      <c r="K59" s="83">
+        <v>6.6566780000000003</v>
+      </c>
+      <c r="L59" s="86">
+        <v>4.8916870000000001</v>
+      </c>
+      <c r="M59" s="91">
+        <v>1.4237500000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="54" t="s">
+        <v>119</v>
+      </c>
+      <c r="B60" s="86">
+        <v>0.14407200000000001</v>
+      </c>
+      <c r="C60" s="111">
+        <v>0.05</v>
+      </c>
+      <c r="D60" s="86">
+        <v>64.690385000000006</v>
+      </c>
+      <c r="E60" s="83">
+        <v>17.174002000000002</v>
+      </c>
+      <c r="F60" s="112">
+        <v>0</v>
+      </c>
+      <c r="G60" s="111">
+        <v>0</v>
+      </c>
+      <c r="H60" s="86">
+        <v>0.858406</v>
+      </c>
+      <c r="I60" s="83">
+        <v>0.112979</v>
+      </c>
+      <c r="J60" s="86">
+        <v>30.744572999999999</v>
+      </c>
+      <c r="K60" s="83">
+        <v>6.6566780000000003</v>
+      </c>
+      <c r="L60" s="86">
+        <v>4.8916870000000001</v>
+      </c>
+      <c r="M60" s="91">
+        <v>1.4237500000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="54">
+        <v>0</v>
+      </c>
+      <c r="B61" s="86">
+        <v>0</v>
+      </c>
+      <c r="C61" s="111">
+        <v>0</v>
+      </c>
+      <c r="D61" s="86">
+        <v>0</v>
+      </c>
+      <c r="E61" s="83">
+        <v>0</v>
+      </c>
+      <c r="F61" s="112">
+        <v>0</v>
+      </c>
+      <c r="G61" s="111">
+        <v>0</v>
+      </c>
+      <c r="H61" s="86">
+        <v>0</v>
+      </c>
+      <c r="I61" s="83">
+        <v>0</v>
+      </c>
+      <c r="J61" s="86">
+        <v>0</v>
+      </c>
+      <c r="K61" s="83">
+        <v>0</v>
+      </c>
+      <c r="L61" s="86">
+        <v>0</v>
+      </c>
+      <c r="M61" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="54">
+        <v>0</v>
+      </c>
+      <c r="B62" s="86">
+        <v>0</v>
+      </c>
+      <c r="C62" s="111">
+        <v>0</v>
+      </c>
+      <c r="D62" s="86">
+        <v>0</v>
+      </c>
+      <c r="E62" s="83">
+        <v>0</v>
+      </c>
+      <c r="F62" s="112">
+        <v>0</v>
+      </c>
+      <c r="G62" s="111">
+        <v>0</v>
+      </c>
+      <c r="H62" s="86">
+        <v>0</v>
+      </c>
+      <c r="I62" s="83">
+        <v>0</v>
+      </c>
+      <c r="J62" s="86">
+        <v>0</v>
+      </c>
+      <c r="K62" s="83">
+        <v>0</v>
+      </c>
+      <c r="L62" s="86">
+        <v>0</v>
+      </c>
+      <c r="M62" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="54">
+        <v>0</v>
+      </c>
+      <c r="B63" s="86">
+        <v>0</v>
+      </c>
+      <c r="C63" s="111">
+        <v>0</v>
+      </c>
+      <c r="D63" s="86">
+        <v>0</v>
+      </c>
+      <c r="E63" s="83">
+        <v>0</v>
+      </c>
+      <c r="F63" s="112">
+        <v>0</v>
+      </c>
+      <c r="G63" s="111">
+        <v>0</v>
+      </c>
+      <c r="H63" s="86">
+        <v>0</v>
+      </c>
+      <c r="I63" s="83">
+        <v>0</v>
+      </c>
+      <c r="J63" s="86">
+        <v>0</v>
+      </c>
+      <c r="K63" s="83">
+        <v>0</v>
+      </c>
+      <c r="L63" s="86">
+        <v>0</v>
+      </c>
+      <c r="M63" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="54">
+        <v>0</v>
+      </c>
+      <c r="B64" s="86">
+        <v>0</v>
+      </c>
+      <c r="C64" s="111">
+        <v>0</v>
+      </c>
+      <c r="D64" s="86">
+        <v>0</v>
+      </c>
+      <c r="E64" s="83">
+        <v>0</v>
+      </c>
+      <c r="F64" s="112">
+        <v>0</v>
+      </c>
+      <c r="G64" s="111">
+        <v>0</v>
+      </c>
+      <c r="H64" s="86">
+        <v>0</v>
+      </c>
+      <c r="I64" s="83">
+        <v>0</v>
+      </c>
+      <c r="J64" s="86">
+        <v>0</v>
+      </c>
+      <c r="K64" s="83">
+        <v>0</v>
+      </c>
+      <c r="L64" s="86">
+        <v>0</v>
+      </c>
+      <c r="M64" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="15" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="54">
+        <v>0</v>
+      </c>
+      <c r="B65" s="86">
+        <v>0</v>
+      </c>
+      <c r="C65" s="111">
+        <v>0</v>
+      </c>
+      <c r="D65" s="86">
+        <v>0</v>
+      </c>
+      <c r="E65" s="83">
+        <v>0</v>
+      </c>
+      <c r="F65" s="112">
+        <v>0</v>
+      </c>
+      <c r="G65" s="111">
+        <v>0</v>
+      </c>
+      <c r="H65" s="86">
+        <v>0</v>
+      </c>
+      <c r="I65" s="83">
+        <v>0</v>
+      </c>
+      <c r="J65" s="86">
+        <v>0</v>
+      </c>
+      <c r="K65" s="83">
+        <v>0</v>
+      </c>
+      <c r="L65" s="86">
+        <v>0</v>
+      </c>
+      <c r="M65" s="91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="6.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="56"/>
+      <c r="B66" s="88"/>
+      <c r="C66" s="93"/>
+      <c r="D66" s="88"/>
+      <c r="E66" s="93"/>
+      <c r="F66" s="88"/>
+      <c r="G66" s="93"/>
+      <c r="H66" s="88"/>
+      <c r="I66" s="93"/>
+      <c r="J66" s="88"/>
+      <c r="K66" s="93"/>
+      <c r="L66" s="88"/>
+      <c r="M66" s="94"/>
+    </row>
+    <row r="67" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="57" t="s">
+        <v>114</v>
+      </c>
+      <c r="B67" s="89"/>
+      <c r="C67" s="58"/>
+      <c r="D67" s="58"/>
+      <c r="E67" s="58"/>
+      <c r="F67" s="58"/>
+      <c r="G67" s="58"/>
+      <c r="H67" s="58"/>
+      <c r="I67" s="58"/>
+      <c r="J67" s="58"/>
+      <c r="K67" s="58"/>
+      <c r="L67" s="89"/>
+      <c r="M67" s="58"/>
+    </row>
+    <row r="68" spans="1:13" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="120" t="s">
         <v>26</v>
       </c>
-      <c r="B55" s="120"/>
-[...13 lines deleted...]
-      <c r="A56" s="120" t="s">
+      <c r="B68" s="120"/>
+      <c r="C68" s="120"/>
+      <c r="D68" s="120"/>
+      <c r="E68" s="120"/>
+      <c r="F68" s="120"/>
+      <c r="G68" s="120"/>
+      <c r="H68" s="120"/>
+      <c r="I68" s="120"/>
+      <c r="J68" s="120"/>
+      <c r="K68" s="120"/>
+      <c r="L68" s="120"/>
+      <c r="M68" s="120"/>
+    </row>
+    <row r="69" spans="1:13" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="120" t="s">
         <v>27</v>
       </c>
-      <c r="B56" s="120"/>
-[...13 lines deleted...]
-      <c r="A57" s="59" t="s">
+      <c r="B69" s="120"/>
+      <c r="C69" s="120"/>
+      <c r="D69" s="120"/>
+      <c r="E69" s="120"/>
+      <c r="F69" s="120"/>
+      <c r="G69" s="120"/>
+      <c r="H69" s="120"/>
+      <c r="I69" s="120"/>
+      <c r="J69" s="120"/>
+      <c r="K69" s="120"/>
+      <c r="L69" s="120"/>
+      <c r="M69" s="120"/>
+    </row>
+    <row r="70" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B57" s="58"/>
-[...13 lines deleted...]
-      <c r="A58" s="117" t="s">
+      <c r="B70" s="58"/>
+      <c r="C70" s="58"/>
+      <c r="D70" s="58"/>
+      <c r="E70" s="58"/>
+      <c r="F70" s="58"/>
+      <c r="G70" s="58"/>
+      <c r="H70" s="58"/>
+      <c r="I70" s="58"/>
+      <c r="J70" s="58"/>
+      <c r="K70" s="58"/>
+      <c r="L70" s="58"/>
+      <c r="M70" s="58"/>
+    </row>
+    <row r="71" spans="1:13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="B58" s="117"/>
-[...13 lines deleted...]
-      <c r="A59" s="59" t="s">
+      <c r="B71" s="117"/>
+      <c r="C71" s="117"/>
+      <c r="D71" s="117"/>
+      <c r="E71" s="117"/>
+      <c r="F71" s="117"/>
+      <c r="G71" s="117"/>
+      <c r="H71" s="117"/>
+      <c r="I71" s="117"/>
+      <c r="J71" s="117"/>
+      <c r="K71" s="117"/>
+      <c r="L71" s="117"/>
+      <c r="M71" s="117"/>
+    </row>
+    <row r="72" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="B59" s="58"/>
-[...13 lines deleted...]
-      <c r="A60" s="117" t="s">
+      <c r="B72" s="58"/>
+      <c r="C72" s="58"/>
+      <c r="D72" s="58"/>
+      <c r="E72" s="58"/>
+      <c r="F72" s="58"/>
+      <c r="G72" s="58"/>
+      <c r="H72" s="58"/>
+      <c r="I72" s="58"/>
+      <c r="J72" s="58"/>
+      <c r="K72" s="58"/>
+      <c r="L72" s="58"/>
+      <c r="M72" s="58"/>
+    </row>
+    <row r="73" spans="1:13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="B60" s="117"/>
-[...12 lines deleted...]
-    <row r="61" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+      <c r="B73" s="117"/>
+      <c r="C73" s="117"/>
+      <c r="D73" s="117"/>
+      <c r="E73" s="117"/>
+      <c r="F73" s="117"/>
+      <c r="G73" s="117"/>
+      <c r="H73" s="117"/>
+      <c r="I73" s="117"/>
+      <c r="J73" s="117"/>
+      <c r="K73" s="117"/>
+      <c r="L73" s="117"/>
+      <c r="M73" s="117"/>
+    </row>
+    <row r="74" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A58:M58"/>
+    <mergeCell ref="A71:M71"/>
     <mergeCell ref="L3:M3"/>
-    <mergeCell ref="A55:M55"/>
-[...1 lines deleted...]
-    <mergeCell ref="A60:M60"/>
+    <mergeCell ref="A68:M68"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="A73:M73"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.0236220472440944" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B7DB827-97CE-4B98-AEE6-2603DDF744FF}">
   <sheetPr codeName="Planilha1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U35"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A3" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="48" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
@@ -23456,54 +21660,54 @@
       <c r="L5" s="103">
         <v>12.784597999999999</v>
       </c>
       <c r="M5" s="104">
         <v>2.8605149999999999</v>
       </c>
       <c r="N5" s="103">
         <v>17.175028999999999</v>
       </c>
       <c r="O5" s="104">
         <v>2.961579</v>
       </c>
       <c r="P5" s="103">
         <v>1.7785360000000001</v>
       </c>
       <c r="Q5" s="104">
         <v>0.5784999999999999</v>
       </c>
       <c r="R5" s="103">
         <v>1.9173199999999999</v>
       </c>
       <c r="S5" s="104">
         <v>0.46549999999999997</v>
       </c>
       <c r="T5" s="103">
-        <v>6.5000000000000002E-2</v>
+        <v>0.90094399999999997</v>
       </c>
       <c r="U5" s="104">
-        <v>2.5000000000000001E-2</v>
+        <v>0.32300000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B6" s="86">
         <v>9.9500000000000005E-3</v>
       </c>
       <c r="C6" s="91">
         <v>1E-3</v>
       </c>
       <c r="D6" s="86">
         <v>0</v>
       </c>
       <c r="E6" s="91">
         <v>0</v>
       </c>
       <c r="F6" s="86">
         <v>0</v>
       </c>
       <c r="G6" s="91">
         <v>0</v>
       </c>
       <c r="H6" s="86">
@@ -23521,54 +21725,54 @@
       <c r="L6" s="86">
         <v>1.339296</v>
       </c>
       <c r="M6" s="91">
         <v>0.35759999999999997</v>
       </c>
       <c r="N6" s="86">
         <v>0.90273700000000001</v>
       </c>
       <c r="O6" s="91">
         <v>0.29609999999999997</v>
       </c>
       <c r="P6" s="86">
         <v>1.4714560000000001</v>
       </c>
       <c r="Q6" s="91">
         <v>0.50749999999999995</v>
       </c>
       <c r="R6" s="86">
         <v>1.6640699999999999</v>
       </c>
       <c r="S6" s="91">
         <v>0.41549999999999998</v>
       </c>
       <c r="T6" s="86">
-        <v>6.5000000000000002E-2</v>
+        <v>0.90094399999999997</v>
       </c>
       <c r="U6" s="91">
-        <v>2.5000000000000001E-2</v>
+        <v>0.32300000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="86">
         <v>4.5431999999999997</v>
       </c>
       <c r="C7" s="91">
         <v>1.008</v>
       </c>
       <c r="D7" s="86">
         <v>3.999409</v>
       </c>
       <c r="E7" s="91">
         <v>0.98399999999999999</v>
       </c>
       <c r="F7" s="86">
         <v>1.3352649999999999</v>
       </c>
       <c r="G7" s="91">
         <v>0.28592400000000001</v>
       </c>
       <c r="H7" s="86">
@@ -23716,54 +21920,54 @@
       <c r="L9" s="105">
         <v>439.76194299999997</v>
       </c>
       <c r="M9" s="106">
         <v>106.29024800000001</v>
       </c>
       <c r="N9" s="105">
         <v>727.53767799999991</v>
       </c>
       <c r="O9" s="106">
         <v>195.4894480000001</v>
       </c>
       <c r="P9" s="105">
         <v>628.44152899999995</v>
       </c>
       <c r="Q9" s="106">
         <v>178.69998200000001</v>
       </c>
       <c r="R9" s="105">
         <v>639.00915699999996</v>
       </c>
       <c r="S9" s="106">
         <v>169.32487400000002</v>
       </c>
       <c r="T9" s="105">
-        <v>50.048266999999996</v>
+        <v>297.06972000000002</v>
       </c>
       <c r="U9" s="106">
-        <v>14.203258999999999</v>
+        <v>83.00779</v>
       </c>
     </row>
     <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="86">
         <v>131.509096</v>
       </c>
       <c r="C10" s="91">
         <v>40.946142999999999</v>
       </c>
       <c r="D10" s="86">
         <v>155.57966500000001</v>
       </c>
       <c r="E10" s="91">
         <v>55.799185000000001</v>
       </c>
       <c r="F10" s="86">
         <v>127.126558</v>
       </c>
       <c r="G10" s="91">
         <v>45.182884999999999</v>
       </c>
       <c r="H10" s="86">
@@ -23781,54 +21985,54 @@
       <c r="L10" s="86">
         <v>239.40615199999999</v>
       </c>
       <c r="M10" s="91">
         <v>57.789948000000003</v>
       </c>
       <c r="N10" s="86">
         <v>342.76177999999999</v>
       </c>
       <c r="O10" s="91">
         <v>92.832032000000098</v>
       </c>
       <c r="P10" s="86">
         <v>338.50978099999998</v>
       </c>
       <c r="Q10" s="91">
         <v>94.346749000000003</v>
       </c>
       <c r="R10" s="86">
         <v>364.41126200000002</v>
       </c>
       <c r="S10" s="91">
         <v>96.845162999999999</v>
       </c>
       <c r="T10" s="86">
-        <v>24.430671</v>
+        <v>170.364071</v>
       </c>
       <c r="U10" s="91">
-        <v>7.397856</v>
+        <v>49.059600000000003</v>
       </c>
     </row>
     <row r="11" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="86">
         <v>175.632533</v>
       </c>
       <c r="C11" s="91">
         <v>53.409550000000003</v>
       </c>
       <c r="D11" s="86">
         <v>96.491348000000002</v>
       </c>
       <c r="E11" s="91">
         <v>33.449350000000003</v>
       </c>
       <c r="F11" s="86">
         <v>103.596903</v>
       </c>
       <c r="G11" s="91">
         <v>36.40325</v>
       </c>
       <c r="H11" s="86">
@@ -23846,54 +22050,54 @@
       <c r="L11" s="86">
         <v>175.75886399999999</v>
       </c>
       <c r="M11" s="91">
         <v>42.1753</v>
       </c>
       <c r="N11" s="86">
         <v>333.609196</v>
       </c>
       <c r="O11" s="91">
         <v>87.932416000000003</v>
       </c>
       <c r="P11" s="86">
         <v>243.22125800000001</v>
       </c>
       <c r="Q11" s="91">
         <v>71.478233000000003</v>
       </c>
       <c r="R11" s="86">
         <v>225.52897899999999</v>
       </c>
       <c r="S11" s="91">
         <v>59.579711000000003</v>
       </c>
       <c r="T11" s="86">
-        <v>19.472601999999998</v>
+        <v>93.845357000000007</v>
       </c>
       <c r="U11" s="91">
-        <v>4.9804029999999999</v>
+        <v>24.64819</v>
       </c>
     </row>
     <row r="12" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B12" s="86">
         <v>2.024</v>
       </c>
       <c r="C12" s="91">
         <v>0.65</v>
       </c>
       <c r="D12" s="86">
         <v>6.64</v>
       </c>
       <c r="E12" s="91">
         <v>2.4500000000000002</v>
       </c>
       <c r="F12" s="86">
         <v>8.7896520000000002</v>
       </c>
       <c r="G12" s="91">
         <v>3.0619999999999998</v>
       </c>
       <c r="H12" s="86">
@@ -23911,1099 +22115,1099 @@
       <c r="L12" s="86">
         <v>24.596927000000001</v>
       </c>
       <c r="M12" s="91">
         <v>6.3250000000000002</v>
       </c>
       <c r="N12" s="86">
         <v>51.166702000000001</v>
       </c>
       <c r="O12" s="91">
         <v>14.725</v>
       </c>
       <c r="P12" s="86">
         <v>46.71049</v>
       </c>
       <c r="Q12" s="91">
         <v>12.875</v>
       </c>
       <c r="R12" s="86">
         <v>49.068916000000002</v>
       </c>
       <c r="S12" s="91">
         <v>12.9</v>
       </c>
       <c r="T12" s="86">
-        <v>6.1449939999999996</v>
+        <v>32.860292000000001</v>
       </c>
       <c r="U12" s="91">
-        <v>1.825</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="107">
         <v>0.63011899999999998</v>
       </c>
       <c r="C13" s="108">
         <v>1.0830929999999999</v>
       </c>
       <c r="D13" s="107">
         <v>8.7575E-2</v>
       </c>
       <c r="E13" s="108">
         <v>0.144562</v>
       </c>
       <c r="F13" s="107">
         <v>7.3655999999999999E-2</v>
       </c>
       <c r="G13" s="108">
         <v>0.126246</v>
       </c>
       <c r="H13" s="107">
         <v>2.4156E-2</v>
       </c>
       <c r="I13" s="108">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="J13" s="107">
         <v>2.4948000000000001E-2</v>
       </c>
       <c r="K13" s="108">
         <v>4.2056000000000003E-2</v>
       </c>
       <c r="L13" s="107">
         <v>5.8409999999999997E-2</v>
       </c>
       <c r="M13" s="108">
         <v>8.4112000000000006E-2</v>
       </c>
       <c r="N13" s="107">
-        <v>0.43817</v>
+        <v>0</v>
       </c>
       <c r="O13" s="108">
-        <v>0.612429</v>
+        <v>0</v>
       </c>
       <c r="P13" s="107">
         <v>0</v>
       </c>
       <c r="Q13" s="108">
         <v>0</v>
       </c>
       <c r="R13" s="107">
         <v>1.5422E-2</v>
       </c>
       <c r="S13" s="108">
         <v>2.2062999999999999E-2</v>
       </c>
       <c r="T13" s="107">
         <v>0</v>
       </c>
       <c r="U13" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="54" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B14" s="86">
-        <v>0.22995299999999999</v>
+        <v>0.40016600000000002</v>
       </c>
       <c r="C14" s="91">
-        <v>0.37646400000000002</v>
+        <v>0.70662899999999995</v>
       </c>
       <c r="D14" s="86">
-        <v>8.7575E-2</v>
+        <v>0</v>
       </c>
       <c r="E14" s="91">
-        <v>0.144562</v>
+        <v>0</v>
       </c>
       <c r="F14" s="86">
-        <v>7.3655999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="G14" s="91">
-        <v>0.126246</v>
+        <v>0</v>
       </c>
       <c r="H14" s="86">
-        <v>2.4156E-2</v>
+        <v>0</v>
       </c>
       <c r="I14" s="91">
-        <v>4.2056000000000003E-2</v>
+        <v>0</v>
       </c>
       <c r="J14" s="86">
-        <v>2.4948000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="K14" s="91">
-        <v>4.2056000000000003E-2</v>
+        <v>0</v>
       </c>
       <c r="L14" s="86">
-        <v>5.8409999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="M14" s="91">
-        <v>8.4112000000000006E-2</v>
+        <v>0</v>
       </c>
       <c r="N14" s="86">
-        <v>0.41664000000000001</v>
+        <v>0</v>
       </c>
       <c r="O14" s="91">
-        <v>0.59691700000000003</v>
+        <v>0</v>
       </c>
       <c r="P14" s="86">
         <v>0</v>
       </c>
       <c r="Q14" s="91">
         <v>0</v>
       </c>
       <c r="R14" s="86">
-        <v>1.5422E-2</v>
+        <v>0</v>
       </c>
       <c r="S14" s="91">
-        <v>2.2062999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="T14" s="86">
         <v>0</v>
       </c>
       <c r="U14" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15" s="86">
-        <v>0.40016600000000002</v>
+        <v>0.22995299999999999</v>
       </c>
       <c r="C15" s="91">
-        <v>0.70662899999999995</v>
+        <v>0.37646400000000002</v>
       </c>
       <c r="D15" s="86">
-        <v>0</v>
+        <v>8.7575E-2</v>
       </c>
       <c r="E15" s="91">
-        <v>0</v>
+        <v>0.144562</v>
       </c>
       <c r="F15" s="86">
-        <v>0</v>
+        <v>7.3655999999999999E-2</v>
       </c>
       <c r="G15" s="91">
-        <v>0</v>
+        <v>0.126246</v>
       </c>
       <c r="H15" s="86">
-        <v>0</v>
+        <v>2.4156E-2</v>
       </c>
       <c r="I15" s="91">
-        <v>0</v>
+        <v>4.2056000000000003E-2</v>
       </c>
       <c r="J15" s="86">
-        <v>0</v>
+        <v>2.4948000000000001E-2</v>
       </c>
       <c r="K15" s="91">
-        <v>0</v>
+        <v>4.2056000000000003E-2</v>
       </c>
       <c r="L15" s="86">
-        <v>0</v>
+        <v>5.8409999999999997E-2</v>
       </c>
       <c r="M15" s="91">
-        <v>0</v>
+        <v>8.4112000000000006E-2</v>
       </c>
       <c r="N15" s="86">
         <v>0</v>
       </c>
       <c r="O15" s="91">
         <v>0</v>
       </c>
       <c r="P15" s="86">
         <v>0</v>
       </c>
       <c r="Q15" s="91">
         <v>0</v>
       </c>
       <c r="R15" s="86">
-        <v>0</v>
+        <v>1.5422E-2</v>
       </c>
       <c r="S15" s="91">
-        <v>0</v>
+        <v>2.2062999999999999E-2</v>
       </c>
       <c r="T15" s="86">
         <v>0</v>
       </c>
       <c r="U15" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="B16" s="86">
-        <v>0</v>
+        <v>21.929209</v>
       </c>
       <c r="C16" s="91">
-        <v>0</v>
+        <v>4.3364899999999995</v>
       </c>
       <c r="D16" s="86">
-        <v>0</v>
+        <v>29.369886999999999</v>
       </c>
       <c r="E16" s="91">
-        <v>0</v>
+        <v>5.1931329999999996</v>
       </c>
       <c r="F16" s="86">
-        <v>0</v>
+        <v>22.568742999999998</v>
       </c>
       <c r="G16" s="91">
-        <v>0</v>
+        <v>4.34619</v>
       </c>
       <c r="H16" s="86">
-        <v>0</v>
+        <v>9.1912570000000002</v>
       </c>
       <c r="I16" s="91">
-        <v>0</v>
+        <v>1.91161</v>
       </c>
       <c r="J16" s="86">
-        <v>0</v>
+        <v>26.617839</v>
       </c>
       <c r="K16" s="91">
-        <v>0</v>
+        <v>5.6649760000000002</v>
       </c>
       <c r="L16" s="86">
-        <v>0</v>
+        <v>27.096257999999999</v>
       </c>
       <c r="M16" s="91">
-        <v>0</v>
+        <v>4.6765129999999999</v>
       </c>
       <c r="N16" s="86">
-        <v>2.1530000000000001E-2</v>
+        <v>25.920902999999999</v>
       </c>
       <c r="O16" s="91">
-        <v>1.5512E-2</v>
+        <v>4.9121670000000002</v>
       </c>
       <c r="P16" s="86">
-        <v>0</v>
+        <v>19.971592000000001</v>
       </c>
       <c r="Q16" s="91">
-        <v>0</v>
+        <v>3.4824670000000002</v>
       </c>
       <c r="R16" s="86">
-        <v>0</v>
+        <v>14.799125</v>
       </c>
       <c r="S16" s="91">
-        <v>0</v>
+        <v>1.816961</v>
       </c>
       <c r="T16" s="86">
-        <v>0</v>
+        <v>6.7706629999999999</v>
       </c>
       <c r="U16" s="91">
-        <v>0</v>
+        <v>0.99838300000000002</v>
       </c>
     </row>
     <row r="17" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="B17" s="109">
-        <v>21.929209</v>
+        <v>3.9867859999999999</v>
       </c>
       <c r="C17" s="110">
-        <v>4.3364899999999995</v>
+        <v>0.73021400000000003</v>
       </c>
       <c r="D17" s="109">
-        <v>29.369886999999999</v>
+        <v>13.307043</v>
       </c>
       <c r="E17" s="110">
-        <v>5.1931329999999996</v>
+        <v>2.5026609999999998</v>
       </c>
       <c r="F17" s="109">
-        <v>22.568742999999998</v>
+        <v>16.534963999999999</v>
       </c>
       <c r="G17" s="110">
-        <v>4.34619</v>
+        <v>3.270518</v>
       </c>
       <c r="H17" s="109">
-        <v>9.1912570000000002</v>
+        <v>7.5069800000000004</v>
       </c>
       <c r="I17" s="110">
-        <v>1.91161</v>
+        <v>1.56087</v>
       </c>
       <c r="J17" s="109">
-        <v>26.617839</v>
+        <v>20.476979</v>
       </c>
       <c r="K17" s="110">
-        <v>5.6649760000000002</v>
+        <v>4.2841279999999999</v>
       </c>
       <c r="L17" s="109">
-        <v>27.096257999999999</v>
+        <v>16.833404999999999</v>
       </c>
       <c r="M17" s="110">
-        <v>4.6765129999999999</v>
+        <v>2.9901759999999999</v>
       </c>
       <c r="N17" s="109">
-        <v>25.920902999999999</v>
+        <v>16.050604</v>
       </c>
       <c r="O17" s="110">
-        <v>4.9121670000000002</v>
+        <v>3.11042</v>
       </c>
       <c r="P17" s="109">
-        <v>19.971592000000001</v>
+        <v>12.413819999999999</v>
       </c>
       <c r="Q17" s="110">
-        <v>3.4824670000000002</v>
+        <v>2.1631550000000002</v>
       </c>
       <c r="R17" s="109">
-        <v>14.799125</v>
+        <v>8.3624270000000003</v>
       </c>
       <c r="S17" s="110">
-        <v>1.816961</v>
+        <v>1.07229</v>
       </c>
       <c r="T17" s="109">
-        <v>1.690509</v>
+        <v>6.3475960000000002</v>
       </c>
       <c r="U17" s="110">
-        <v>0.25147199999999997</v>
+        <v>0.93847700000000001</v>
       </c>
     </row>
     <row r="18" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18" s="86">
-        <v>3.9867859999999999</v>
+        <v>12.190072000000001</v>
       </c>
       <c r="C18" s="91">
-        <v>0.73021400000000003</v>
+        <v>2.5475759999999998</v>
       </c>
       <c r="D18" s="86">
-        <v>13.307043</v>
+        <v>7.9225779999999997</v>
       </c>
       <c r="E18" s="91">
-        <v>2.5026609999999998</v>
+        <v>1.4485920000000001</v>
       </c>
       <c r="F18" s="86">
-        <v>16.534963999999999</v>
+        <v>0.63606499999999999</v>
       </c>
       <c r="G18" s="91">
-        <v>3.270518</v>
+        <v>0.13767199999999999</v>
       </c>
       <c r="H18" s="86">
-        <v>7.5069800000000004</v>
+        <v>0.75398100000000001</v>
       </c>
       <c r="I18" s="91">
-        <v>1.56087</v>
+        <v>0.16594</v>
       </c>
       <c r="J18" s="86">
-        <v>20.476979</v>
+        <v>5.1740890000000004</v>
       </c>
       <c r="K18" s="91">
-        <v>4.2841279999999999</v>
+        <v>1.195648</v>
       </c>
       <c r="L18" s="86">
-        <v>16.833404999999999</v>
+        <v>6.3186410000000004</v>
       </c>
       <c r="M18" s="91">
-        <v>2.9901759999999999</v>
+        <v>1.082497</v>
       </c>
       <c r="N18" s="86">
-        <v>16.050604</v>
+        <v>6.3646919999999998</v>
       </c>
       <c r="O18" s="91">
-        <v>3.11042</v>
+        <v>1.196947</v>
       </c>
       <c r="P18" s="86">
-        <v>12.413819999999999</v>
+        <v>4.421284</v>
       </c>
       <c r="Q18" s="91">
-        <v>2.1631550000000002</v>
+        <v>0.76491200000000004</v>
       </c>
       <c r="R18" s="86">
-        <v>8.3624270000000003</v>
+        <v>3.7734420000000002</v>
       </c>
       <c r="S18" s="91">
-        <v>1.07229</v>
+        <v>0.438911</v>
       </c>
       <c r="T18" s="86">
-        <v>1.5992710000000001</v>
+        <v>0.42306700000000003</v>
       </c>
       <c r="U18" s="91">
-        <v>0.237648</v>
+        <v>5.9906000000000001E-2</v>
       </c>
     </row>
     <row r="19" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19" s="86">
-        <v>12.190072000000001</v>
+        <v>5.752351</v>
       </c>
       <c r="C19" s="91">
-        <v>2.5475759999999998</v>
+        <v>1.0587</v>
       </c>
       <c r="D19" s="86">
-        <v>7.9225779999999997</v>
+        <v>8.1402660000000004</v>
       </c>
       <c r="E19" s="91">
-        <v>1.4485920000000001</v>
+        <v>1.2418800000000001</v>
       </c>
       <c r="F19" s="86">
-        <v>0.63606499999999999</v>
+        <v>5.3977139999999997</v>
       </c>
       <c r="G19" s="91">
-        <v>0.13767199999999999</v>
+        <v>0.93799999999999994</v>
       </c>
       <c r="H19" s="86">
-        <v>0.75398100000000001</v>
+        <v>0.93029600000000001</v>
       </c>
       <c r="I19" s="91">
-        <v>0.16594</v>
+        <v>0.18479999999999999</v>
       </c>
       <c r="J19" s="86">
-        <v>5.1740890000000004</v>
+        <v>0.96677100000000005</v>
       </c>
       <c r="K19" s="91">
-        <v>1.195648</v>
+        <v>0.1852</v>
       </c>
       <c r="L19" s="86">
-        <v>6.3186410000000004</v>
+        <v>3.9442119999999998</v>
       </c>
       <c r="M19" s="91">
-        <v>1.082497</v>
+        <v>0.60384000000000004</v>
       </c>
       <c r="N19" s="86">
-        <v>6.3646919999999998</v>
+        <v>3.5056069999999999</v>
       </c>
       <c r="O19" s="91">
-        <v>1.196947</v>
+        <v>0.6048</v>
       </c>
       <c r="P19" s="86">
-        <v>4.421284</v>
+        <v>3.1364879999999999</v>
       </c>
       <c r="Q19" s="91">
-        <v>0.76491200000000004</v>
+        <v>0.5544</v>
       </c>
       <c r="R19" s="86">
-        <v>3.7734420000000002</v>
+        <v>2.6632560000000001</v>
       </c>
       <c r="S19" s="91">
-        <v>0.438911</v>
+        <v>0.30575999999999998</v>
       </c>
       <c r="T19" s="86">
-        <v>9.1238E-2</v>
+        <v>0</v>
       </c>
       <c r="U19" s="91">
-        <v>1.3823999999999999E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="B20" s="86">
-        <v>5.752351</v>
+        <v>125.32118499999999</v>
       </c>
       <c r="C20" s="91">
-        <v>1.0587</v>
+        <v>29.160968</v>
       </c>
       <c r="D20" s="86">
-        <v>8.1402660000000004</v>
+        <v>113.73824599999999</v>
       </c>
       <c r="E20" s="91">
-        <v>1.2418800000000001</v>
+        <v>27.379411000000001</v>
       </c>
       <c r="F20" s="86">
-        <v>5.3977139999999997</v>
+        <v>102.560418</v>
       </c>
       <c r="G20" s="91">
-        <v>0.93799999999999994</v>
+        <v>26.076089</v>
       </c>
       <c r="H20" s="86">
-        <v>0.93029600000000001</v>
+        <v>113.87455600000001</v>
       </c>
       <c r="I20" s="91">
-        <v>0.18479999999999999</v>
+        <v>29.594421000000004</v>
       </c>
       <c r="J20" s="86">
-        <v>0.96677100000000005</v>
+        <v>123.73165999999999</v>
       </c>
       <c r="K20" s="91">
-        <v>0.1852</v>
+        <v>30.366098999999998</v>
       </c>
       <c r="L20" s="86">
-        <v>3.9442119999999998</v>
+        <v>154.21155400000001</v>
       </c>
       <c r="M20" s="91">
-        <v>0.60384000000000004</v>
+        <v>32.110305999999994</v>
       </c>
       <c r="N20" s="86">
-        <v>3.5056069999999999</v>
+        <v>200.34603099999998</v>
       </c>
       <c r="O20" s="91">
-        <v>0.6048</v>
+        <v>41.528834000000003</v>
       </c>
       <c r="P20" s="86">
-        <v>3.1364879999999999</v>
+        <v>290.63570600000003</v>
       </c>
       <c r="Q20" s="91">
-        <v>0.5544</v>
+        <v>61.835459</v>
       </c>
       <c r="R20" s="86">
-        <v>2.6632560000000001</v>
+        <v>237.562161</v>
       </c>
       <c r="S20" s="91">
-        <v>0.30575999999999998</v>
+        <v>49.123710000000003</v>
       </c>
       <c r="T20" s="86">
-        <v>0</v>
+        <v>108.57268599999999</v>
       </c>
       <c r="U20" s="91">
-        <v>0</v>
+        <v>24.710177999999999</v>
       </c>
     </row>
     <row r="21" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="17" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="B21" s="103">
-        <v>125.32118499999999</v>
+        <v>72.123397999999995</v>
       </c>
       <c r="C21" s="104">
-        <v>29.160968</v>
+        <v>15.789056</v>
       </c>
       <c r="D21" s="103">
-        <v>113.73824599999999</v>
+        <v>74.461732999999995</v>
       </c>
       <c r="E21" s="104">
-        <v>27.379411000000001</v>
+        <v>18.790167</v>
       </c>
       <c r="F21" s="103">
-        <v>102.560418</v>
+        <v>71.507835999999998</v>
       </c>
       <c r="G21" s="104">
-        <v>26.076089</v>
+        <v>18.572597999999999</v>
       </c>
       <c r="H21" s="103">
-        <v>113.87455600000001</v>
+        <v>71.500398000000004</v>
       </c>
       <c r="I21" s="104">
-        <v>29.594421000000004</v>
+        <v>19.255323000000001</v>
       </c>
       <c r="J21" s="103">
-        <v>123.73165999999999</v>
+        <v>91.929886999999994</v>
       </c>
       <c r="K21" s="104">
-        <v>30.366098999999998</v>
+        <v>22.597064</v>
       </c>
       <c r="L21" s="103">
-        <v>154.21155400000001</v>
+        <v>125.88651400000001</v>
       </c>
       <c r="M21" s="104">
-        <v>32.110305999999994</v>
+        <v>26.308153999999998</v>
       </c>
       <c r="N21" s="103">
-        <v>200.34603099999998</v>
+        <v>167.18238199999999</v>
       </c>
       <c r="O21" s="104">
-        <v>41.528834000000003</v>
+        <v>35.709052</v>
       </c>
       <c r="P21" s="103">
-        <v>290.63570600000003</v>
+        <v>246.51213100000001</v>
       </c>
       <c r="Q21" s="104">
-        <v>61.835459</v>
+        <v>52.947839000000002</v>
       </c>
       <c r="R21" s="103">
-        <v>237.562161</v>
+        <v>208.30013400000001</v>
       </c>
       <c r="S21" s="104">
-        <v>49.123710000000003</v>
+        <v>43.304462000000001</v>
       </c>
       <c r="T21" s="103">
-        <v>17.656760999999999</v>
+        <v>96.331458999999995</v>
       </c>
       <c r="U21" s="104">
-        <v>4.0750710000000003</v>
+        <v>22.398517999999999</v>
       </c>
     </row>
     <row r="22" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22" s="86">
-        <v>72.123397999999995</v>
+        <v>43.228127999999998</v>
       </c>
       <c r="C22" s="91">
-        <v>15.789056</v>
+        <v>11.997453</v>
       </c>
       <c r="D22" s="86">
-        <v>74.461732999999995</v>
+        <v>27.457007999999998</v>
       </c>
       <c r="E22" s="91">
-        <v>18.790167</v>
+        <v>7.2202820000000001</v>
       </c>
       <c r="F22" s="86">
-        <v>71.507835999999998</v>
+        <v>24.340371000000001</v>
       </c>
       <c r="G22" s="91">
-        <v>18.572597999999999</v>
+        <v>6.6169549999999999</v>
       </c>
       <c r="H22" s="86">
-        <v>71.500398000000004</v>
+        <v>35.588399000000003</v>
       </c>
       <c r="I22" s="91">
-        <v>19.255323000000001</v>
+        <v>9.4798190000000009</v>
       </c>
       <c r="J22" s="86">
-        <v>91.929886999999994</v>
+        <v>25.191334000000001</v>
       </c>
       <c r="K22" s="91">
-        <v>22.597064</v>
+        <v>7.038195</v>
       </c>
       <c r="L22" s="86">
-        <v>125.88651400000001</v>
+        <v>23.394500000000001</v>
       </c>
       <c r="M22" s="91">
-        <v>26.308153999999998</v>
+        <v>5.1793889999999996</v>
       </c>
       <c r="N22" s="86">
-        <v>167.18238199999999</v>
+        <v>27.219788000000001</v>
       </c>
       <c r="O22" s="91">
-        <v>35.709052</v>
+        <v>5.1120140000000003</v>
       </c>
       <c r="P22" s="86">
-        <v>246.51213100000001</v>
+        <v>37.036172999999998</v>
       </c>
       <c r="Q22" s="91">
-        <v>52.947839000000002</v>
+        <v>8.0036579999999997</v>
       </c>
       <c r="R22" s="86">
-        <v>208.30013400000001</v>
+        <v>24.057078000000001</v>
       </c>
       <c r="S22" s="91">
-        <v>43.304462000000001</v>
+        <v>5.2334670000000001</v>
       </c>
       <c r="T22" s="86">
-        <v>15.109275</v>
+        <v>10.296379999999999</v>
       </c>
       <c r="U22" s="91">
-        <v>3.590738</v>
+        <v>2.0919219999999998</v>
       </c>
     </row>
     <row r="23" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B23" s="86">
-        <v>43.228127999999998</v>
+        <v>9.969659</v>
       </c>
       <c r="C23" s="91">
-        <v>11.997453</v>
+        <v>1.3744590000000001</v>
       </c>
       <c r="D23" s="86">
-        <v>27.457007999999998</v>
+        <v>11.819504999999999</v>
       </c>
       <c r="E23" s="91">
-        <v>7.2202820000000001</v>
+        <v>1.368962</v>
       </c>
       <c r="F23" s="86">
-        <v>24.340371000000001</v>
+        <v>6.7122109999999999</v>
       </c>
       <c r="G23" s="91">
-        <v>6.6169549999999999</v>
+        <v>0.88653599999999999</v>
       </c>
       <c r="H23" s="86">
-        <v>35.588399000000003</v>
+        <v>6.7857589999999997</v>
       </c>
       <c r="I23" s="91">
-        <v>9.4798190000000009</v>
+        <v>0.85927900000000002</v>
       </c>
       <c r="J23" s="86">
-        <v>25.191334000000001</v>
+        <v>6.6104390000000004</v>
       </c>
       <c r="K23" s="91">
-        <v>7.038195</v>
+        <v>0.73084000000000005</v>
       </c>
       <c r="L23" s="86">
-        <v>23.394500000000001</v>
+        <v>4.9305399999999997</v>
       </c>
       <c r="M23" s="91">
-        <v>5.1793889999999996</v>
+        <v>0.62276299999999996</v>
       </c>
       <c r="N23" s="86">
-        <v>27.219788000000001</v>
+        <v>5.9438610000000001</v>
       </c>
       <c r="O23" s="91">
-        <v>5.1120140000000003</v>
+        <v>0.70776799999999995</v>
       </c>
       <c r="P23" s="86">
-        <v>37.036172999999998</v>
+        <v>7.087402</v>
       </c>
       <c r="Q23" s="91">
-        <v>8.0036579999999997</v>
+        <v>0.88396200000000003</v>
       </c>
       <c r="R23" s="86">
-        <v>24.057078000000001</v>
+        <v>5.204949</v>
       </c>
       <c r="S23" s="91">
-        <v>5.2334670000000001</v>
+        <v>0.585781</v>
       </c>
       <c r="T23" s="86">
-        <v>2.2693120000000002</v>
+        <v>1.944847</v>
       </c>
       <c r="U23" s="91">
-        <v>0.45211099999999999</v>
+        <v>0.21973799999999999</v>
       </c>
     </row>
     <row r="24" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="B24" s="86">
-        <v>9.969659</v>
+        <v>25.210464999999999</v>
       </c>
       <c r="C24" s="91">
-        <v>1.3744590000000001</v>
+        <v>20.536987999999997</v>
       </c>
       <c r="D24" s="86">
-        <v>11.819504999999999</v>
+        <v>16.901872000000001</v>
       </c>
       <c r="E24" s="91">
-        <v>1.368962</v>
+        <v>13.485674999999999</v>
       </c>
       <c r="F24" s="86">
-        <v>6.7122109999999999</v>
+        <v>23.945557000000001</v>
       </c>
       <c r="G24" s="91">
-        <v>0.88653599999999999</v>
+        <v>14.492678</v>
       </c>
       <c r="H24" s="86">
-        <v>6.7857589999999997</v>
+        <v>34.565910000000002</v>
       </c>
       <c r="I24" s="91">
-        <v>0.85927900000000002</v>
+        <v>19.307358999999998</v>
       </c>
       <c r="J24" s="86">
-        <v>6.6104390000000004</v>
+        <v>34.66104</v>
       </c>
       <c r="K24" s="91">
-        <v>0.73084000000000005</v>
+        <v>15.595211000000001</v>
       </c>
       <c r="L24" s="86">
-        <v>4.9305399999999997</v>
+        <v>42.593257000000001</v>
       </c>
       <c r="M24" s="91">
-        <v>0.62276299999999996</v>
+        <v>17.911014000000002</v>
       </c>
       <c r="N24" s="86">
-        <v>5.9438610000000001</v>
+        <v>66.563108999999997</v>
       </c>
       <c r="O24" s="91">
-        <v>0.70776799999999995</v>
+        <v>21.901395000000001</v>
       </c>
       <c r="P24" s="86">
-        <v>7.087402</v>
+        <v>55.115385000000003</v>
       </c>
       <c r="Q24" s="91">
-        <v>0.88396200000000003</v>
+        <v>18.015865000000002</v>
       </c>
       <c r="R24" s="86">
-        <v>5.204949</v>
+        <v>54.908614</v>
       </c>
       <c r="S24" s="91">
-        <v>0.585781</v>
+        <v>18.226413000000001</v>
       </c>
       <c r="T24" s="86">
-        <v>0.27817399999999998</v>
+        <v>25.283598999999999</v>
       </c>
       <c r="U24" s="91">
-        <v>3.2222000000000001E-2</v>
+        <v>7.1952800000000003</v>
       </c>
     </row>
     <row r="25" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="B25" s="105">
-        <v>25.210464999999999</v>
+        <v>21.611792999999999</v>
       </c>
       <c r="C25" s="106">
-        <v>20.536987999999997</v>
+        <v>18.230429999999998</v>
       </c>
       <c r="D25" s="105">
-        <v>16.901872000000001</v>
+        <v>15.114591000000001</v>
       </c>
       <c r="E25" s="106">
-        <v>13.485674999999999</v>
+        <v>12.241574999999999</v>
       </c>
       <c r="F25" s="105">
-        <v>23.945557000000001</v>
+        <v>20.867801</v>
       </c>
       <c r="G25" s="106">
-        <v>14.492678</v>
+        <v>13.207034999999999</v>
       </c>
       <c r="H25" s="105">
-        <v>34.565910000000002</v>
+        <v>22.305133999999999</v>
       </c>
       <c r="I25" s="106">
-        <v>19.307358999999998</v>
+        <v>15.94365</v>
       </c>
       <c r="J25" s="105">
-        <v>34.66104</v>
+        <v>23.500398000000001</v>
       </c>
       <c r="K25" s="106">
-        <v>15.595211000000001</v>
+        <v>12.471220000000001</v>
       </c>
       <c r="L25" s="105">
-        <v>42.593257000000001</v>
+        <v>35.933368999999999</v>
       </c>
       <c r="M25" s="106">
-        <v>17.911014000000002</v>
+        <v>15.589142000000001</v>
       </c>
       <c r="N25" s="105">
-        <v>66.563108999999997</v>
+        <v>44.294401000000001</v>
       </c>
       <c r="O25" s="106">
-        <v>21.901395000000001</v>
+        <v>16.626037</v>
       </c>
       <c r="P25" s="105">
-        <v>55.115385000000003</v>
+        <v>44.468217000000003</v>
       </c>
       <c r="Q25" s="106">
-        <v>18.015865000000002</v>
+        <v>14.972860000000001</v>
       </c>
       <c r="R25" s="105">
-        <v>54.908614</v>
+        <v>41.226086000000002</v>
       </c>
       <c r="S25" s="106">
-        <v>18.226413000000001</v>
+        <v>15.413824999999999</v>
       </c>
       <c r="T25" s="105">
-        <v>4.9092399999999996</v>
+        <v>18.482051999999999</v>
       </c>
       <c r="U25" s="106">
-        <v>1.42649</v>
+        <v>5.98475</v>
       </c>
     </row>
     <row r="26" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B26" s="86">
-        <v>21.611792999999999</v>
+        <v>1.17655</v>
       </c>
       <c r="C26" s="91">
-        <v>18.230429999999998</v>
+        <v>0.25300800000000001</v>
       </c>
       <c r="D26" s="86">
-        <v>15.114591000000001</v>
+        <v>0.90081199999999995</v>
       </c>
       <c r="E26" s="91">
-        <v>12.241574999999999</v>
+        <v>0.21229999999999999</v>
       </c>
       <c r="F26" s="86">
-        <v>20.867801</v>
+        <v>2.491457</v>
       </c>
       <c r="G26" s="91">
-        <v>13.207034999999999</v>
+        <v>0.598943</v>
       </c>
       <c r="H26" s="86">
-        <v>22.305133999999999</v>
+        <v>11.042982</v>
       </c>
       <c r="I26" s="91">
-        <v>15.94365</v>
+        <v>2.033309</v>
       </c>
       <c r="J26" s="86">
-        <v>23.500398000000001</v>
+        <v>9.6652590000000007</v>
       </c>
       <c r="K26" s="91">
-        <v>12.471220000000001</v>
+        <v>1.7316910000000001</v>
       </c>
       <c r="L26" s="86">
-        <v>35.933368999999999</v>
+        <v>5.2174680000000002</v>
       </c>
       <c r="M26" s="91">
-        <v>15.589142000000001</v>
+        <v>1.1949719999999999</v>
       </c>
       <c r="N26" s="86">
-        <v>44.294401000000001</v>
+        <v>17.85332</v>
       </c>
       <c r="O26" s="91">
-        <v>16.626037</v>
+        <v>2.5310079999999999</v>
       </c>
       <c r="P26" s="86">
-        <v>44.468217000000003</v>
+        <v>9.0536809999999992</v>
       </c>
       <c r="Q26" s="91">
-        <v>14.972860000000001</v>
+        <v>1.9629300000000001</v>
       </c>
       <c r="R26" s="86">
-        <v>41.226086000000002</v>
+        <v>13.491428000000001</v>
       </c>
       <c r="S26" s="91">
-        <v>15.413824999999999</v>
+        <v>2.6659130000000002</v>
       </c>
       <c r="T26" s="86">
-        <v>3.9353859999999998</v>
+        <v>6.7234990000000003</v>
       </c>
       <c r="U26" s="91">
-        <v>1.27359</v>
+        <v>1.1604300000000001</v>
       </c>
     </row>
     <row r="27" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B27" s="86">
-        <v>1.17655</v>
+        <v>2.4221219999999999</v>
       </c>
       <c r="C27" s="91">
-        <v>0.25300800000000001</v>
+        <v>2.05355</v>
       </c>
       <c r="D27" s="86">
-        <v>0.90081199999999995</v>
+        <v>0.88646899999999995</v>
       </c>
       <c r="E27" s="91">
-        <v>0.21229999999999999</v>
+        <v>1.0318000000000001</v>
       </c>
       <c r="F27" s="86">
-        <v>2.491457</v>
+        <v>0.58629900000000001</v>
       </c>
       <c r="G27" s="91">
-        <v>0.598943</v>
+        <v>0.68669999999999998</v>
       </c>
       <c r="H27" s="86">
-        <v>11.042982</v>
+        <v>1.217794</v>
       </c>
       <c r="I27" s="91">
-        <v>2.033309</v>
+        <v>1.3304</v>
       </c>
       <c r="J27" s="86">
-        <v>9.6652590000000007</v>
+        <v>1.4953829999999999</v>
       </c>
       <c r="K27" s="91">
-        <v>1.7316910000000001</v>
+        <v>1.3923000000000001</v>
       </c>
       <c r="L27" s="86">
-        <v>5.2174680000000002</v>
+        <v>1.44242</v>
       </c>
       <c r="M27" s="91">
-        <v>1.1949719999999999</v>
+        <v>1.1269</v>
       </c>
       <c r="N27" s="86">
-        <v>17.85332</v>
+        <v>4.4153880000000001</v>
       </c>
       <c r="O27" s="91">
-        <v>2.5310079999999999</v>
+        <v>2.7443499999999998</v>
       </c>
       <c r="P27" s="86">
-        <v>9.0536809999999992</v>
+        <v>1.5934870000000001</v>
       </c>
       <c r="Q27" s="91">
-        <v>1.9629300000000001</v>
+        <v>1.0800749999999999</v>
       </c>
       <c r="R27" s="86">
-        <v>13.491428000000001</v>
+        <v>0.19109999999999999</v>
       </c>
       <c r="S27" s="91">
-        <v>2.6659130000000002</v>
+        <v>0.146675</v>
       </c>
       <c r="T27" s="86">
-        <v>0.973854</v>
+        <v>7.8048000000000006E-2</v>
       </c>
       <c r="U27" s="91">
-        <v>0.15290000000000001</v>
+        <v>5.0099999999999999E-2</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15" x14ac:dyDescent="0.25">
-      <c r="A28" s="56" t="s">
-        <v>109</v>
+      <c r="A28" s="56">
+        <v>0</v>
       </c>
       <c r="B28" s="88">
-        <v>2.4221219999999999</v>
+        <v>0</v>
       </c>
       <c r="C28" s="94">
-        <v>2.05355</v>
+        <v>0</v>
       </c>
       <c r="D28" s="88">
-        <v>0.88646899999999995</v>
+        <v>0</v>
       </c>
       <c r="E28" s="94">
-        <v>1.0318000000000001</v>
+        <v>0</v>
       </c>
       <c r="F28" s="88">
-        <v>0.58629900000000001</v>
+        <v>0</v>
       </c>
       <c r="G28" s="94">
-        <v>0.68669999999999998</v>
+        <v>0</v>
       </c>
       <c r="H28" s="88">
-        <v>1.217794</v>
+        <v>0</v>
       </c>
       <c r="I28" s="94">
-        <v>1.3304</v>
+        <v>0</v>
       </c>
       <c r="J28" s="88">
-        <v>1.4953829999999999</v>
+        <v>0</v>
       </c>
       <c r="K28" s="94">
-        <v>1.3923000000000001</v>
+        <v>0</v>
       </c>
       <c r="L28" s="88">
-        <v>1.44242</v>
+        <v>0</v>
       </c>
       <c r="M28" s="94">
-        <v>1.1269</v>
+        <v>0</v>
       </c>
       <c r="N28" s="88">
-        <v>4.4153880000000001</v>
+        <v>0</v>
       </c>
       <c r="O28" s="94">
-        <v>2.7443499999999998</v>
+        <v>0</v>
       </c>
       <c r="P28" s="88">
-        <v>1.5934870000000001</v>
+        <v>0</v>
       </c>
       <c r="Q28" s="94">
-        <v>1.0800749999999999</v>
+        <v>0</v>
       </c>
       <c r="R28" s="88">
-        <v>0.19109999999999999</v>
+        <v>0</v>
       </c>
       <c r="S28" s="94">
-        <v>0.146675</v>
+        <v>0</v>
       </c>
       <c r="T28" s="88">
         <v>0</v>
       </c>
       <c r="U28" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A29" s="57" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="58"/>
       <c r="D29" s="58"/>
       <c r="E29" s="58"/>
       <c r="F29" s="58"/>
       <c r="G29" s="58"/>
       <c r="H29" s="58"/>
       <c r="I29" s="58"/>
       <c r="J29" s="58"/>
       <c r="K29" s="58"/>
       <c r="L29" s="58"/>
       <c r="M29" s="58"/>
     </row>
     <row r="30" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="117" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="117"/>
       <c r="C30" s="117"/>
       <c r="D30" s="117"/>
       <c r="E30" s="117"/>
       <c r="F30" s="117"/>
       <c r="G30" s="117"/>
       <c r="H30" s="117"/>
@@ -25155,51 +23359,51 @@
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="A35:T35"/>
     <mergeCell ref="A34:T34"/>
     <mergeCell ref="A32:T32"/>
     <mergeCell ref="A31:T31"/>
     <mergeCell ref="A33:G33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.19" top="1.18" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Leite e derivados</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 8 a 2 7 8 1 9 7 - 0 7 1 c - 4 9 4 1 - 9 b 8 c - 7 4 9 3 0 b a d 1 3 a 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 0 E A A B Q S w M E F A A C A A g A Q 0 5 M X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A E N O T F w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B D T k x c x k 6 C X a Y B A A C P A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A f V L N i t s w E L 4 H 8 g 5 C v S R g A o X S Q 5 c c g j e h o S 0 t j W k P S T A T e 5 a I l T S u N C o u I U / T w 9 L n y I u t 7 K Q t 7 C q r i 9 H M N 9 / P W B 4 r V m T F 6 v x 9 f T M c D A d + D w 5 r E X w N Z U X W B 8 1 Q a l S M Y i o 0 8 n A g 4 l m Q 7 Q v z t k I 9 + U 7 u f k d 0 P 1 o o j Z O 8 6 1 n 2 I 5 m / 2 3 y C B j Y 5 m d M f V y m K e E a n y G 3 y + a a X 6 J k n r f a t H G f C B q 0 z w S 7 g O D s L J X y U q z 0 i R / H e x G G 9 Z D R T m Q D K 7 I O y 9 V T 2 e L k 9 r m + B Y X s h f i V z 2 O H p A f S e v P j i y N B P V Z O X k b i A X c z R 1 x j f I 9 T o / O i q k 0 y s L 9 C Z 1 q s K N D g / 7 T J s x / + 0 C t W Q m O k Y H m r 6 L 1 E 4 s P 6 O n M l J B 2 O L X w 3 6 0 V V n 2 e E g 4 7 U O T K W M a 4 p o w d j y M R O x A c o / r 8 5 s A j r 3 T D 8 C l k u r K g U 6 9 p e W 3 7 6 Z d P J n r k 6 k g n 7 0 S e s b V O D L j 1 1 6 5 c B f m T 0 9 n H 7 T G f U c 8 T m w o w t H g m B p G n I M a f l V a J w y 8 X V R W R C n v M / b F 8 b z 7 v c Z K m / J o G d V U W L + s p y F s i n 6 r 6 h 7 7 r / Z + s 3 a Y H b o n h p M x D + O h w N l 0 4 / i 5 h F Q S w E C L Q A U A A I A C A B D T k x c s D e R / K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A Q 0 5 M X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B D T k x c x k 6 C X a Y B A A C P A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D V A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 g E w A A A A A A A L 4 T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z E w Y j U z Y 2 E t Z D M w Y y 0 0 Z j d l L T k 0 M j Y t M m Z l O T Y 3 M G M 2 M T N k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D I t M T J U M T I 6 N T A 6 M D c u O T E y O D I 1 N 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q X d N R E F 3 T U R B d 0 1 E Q X d V R C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T I w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 1 B y b 2 R 1 d G 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B h a X N f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 F u b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 R 1 Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S Z x d W 9 0 O y w m c X V v d D t P d X R y b 3 N f T G V p d G V z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l t c G 9 y d G F j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w m c X V v d D s s J n F 1 b 3 Q 7 R X h w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 m c X V v d D s s J n F 1 b 3 Q 7 R X N 0 b 3 F 1 Z V 9 G a W 5 h b C Z x d W 9 0 O y w m c X V v d D t S Z W x h Y 2 F v X 0 x l a X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f T G V p d G U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F j Y X N f T G V p d G V p c m F z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 1 d H J v c 1 9 M Z W l 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f T G V p d G U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d c O n w 6 N v X 0 x l a X R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 V 0 c m 9 z X 0 x l a X R l c y w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 M Z W l 0 Z S w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 x l a X R l L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z V 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v V G l w b y U y M E F s d G V y Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A C 4 V a o 7 m R 7 9 N i M s I F I 2 x u h 4 A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A o X U M C m 8 L S d Z s n 8 m / 8 Z t 4 r Q A A A A A E g A A A o A A A A B A A A A A F V Q w U I Y k b D 3 t Q y 8 v h w D Z m U A A A A E V T + 4 Z L F Y v s g x J V s / j 7 / l J l q L R C 2 H J M s p v u D M j 6 t M 6 F n v Q g H m K 7 4 F 8 B S S k W i O y 0 z c X K D l x 0 o E B a 3 A c J z v d k M 0 X 6 O B S E w n R j u A L A Y k j r a C B v F A A A A L + S / 9 X 5 q U L Y 5 6 M u C S i U 8 H s A m + i d < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 8 a 2 7 8 1 9 7 - 0 7 1 c - 4 9 4 1 - 9 b 8 c - 7 4 9 3 0 b a d 1 3 a 2 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K 0 E A A B Q S w M E F A A C A A g A D G i O X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A A x o j l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A f V L N i t s w E L 4 H 8 g 5 C v S R g A o X S Q 5 c c g j e h o S 0 t j W k P S T A T e 5 a I l T S u N C o u I U / T w 9 L n y I u t 7 K Q t 7 C q r i 9 H M N 9 / P W B 4 r V m T F 6 v x 9 f T M c D A d + D w 5 r E X w N Z U X W B 8 1 Q a l S M Y i o 0 8 n A g 4 l m Q 7 Q v z t k I 9 + U 7 u f k d 0 P 1 o o j Z O 8 6 1 n 2 I 5 m / 2 3 y C B j Y 5 m d M f V y m K e E a n y G 3 y + a a X 6 J k n r f a t H G f C B q 0 z w S 7 g O D s L J X y U q z 0 i R / H e x G G 9 Z D R T m Q D K 7 I O y 9 V T 2 e L k 9 r m + B Y X s h f i V z 2 O H p A f S e v P j i y N B P V Z O X k b i A X c z R 1 x j f I 9 T o / O i q k 0 y s L 9 C Z 1 q s K N D g / 7 T J s x / + 0 C t W Q m O k Y H m r 6 L 1 E 4 s P 6 O n M l J B 2 O L X w 3 6 0 V V n 2 e E g 4 7 U O T K W M a 4 p o w d j y M R O x A c o / r 8 5 s A j r 3 T D 8 C l k u r K g U 6 9 p e W 3 7 6 Z d P J n r k 6 k g n 7 0 S e s b V O D L j 1 1 6 5 c B f m T 0 9 n H 7 T G f U c 8 T m w o w t H g m B p G n I M a f l V a J w y 8 X V R W R C n v M / b F 8 b z 7 v c Z K m / J o G d V U W L + s p y F s i n 6 r 6 h 7 7 r / Z + s 3 a Y H b o n h p M x D + O h w N l 0 4 / i 5 h F Q S w E C L Q A U A A I A C A A M a I 5 c s D e R / K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A D G i O X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A M a I 5 c x k 6 C X a Y B A A C P A w A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D V A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 g E w A A A A A A A L 4 T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z E w Y j U z Y 2 E t Z D M w Y y 0 0 Z j d l L T k 0 M j Y t M m Z l O T Y 3 M G M 2 M T N k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D Q t M T R U M T Y 6 M D A 6 M j U u M j U 2 O T M 0 O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E y M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d B d 0 1 E Q X d N R E F 3 T U R B d 1 V E I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 U H J v Z H V 0 b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U G F p c 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 v X y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 l u a W N p Y W w m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Z h Y 2 F z X 0 x l a X R l a X J h c y Z x d W 9 0 O y w m c X V v d D t Q c m 9 k d c O n w 6 N v X 0 x l a X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 9 1 d H J v c 1 9 M Z W l 0 Z X M m c X V v d D s s J n F 1 b 3 Q 7 S W 1 w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C Z x d W 9 0 O y w m c X V v d D t F e H B v c n R h Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 Z p b m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F j Y W 9 f T G V p d G U m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F j Y X N f T G V p d G V p c m F z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H X D p 8 O j b 1 9 M Z W l 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 9 1 d H J v c 1 9 M Z W l 0 Z X M s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f T G V p d G U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 M Z W l 0 Z S w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y W N h c 1 9 M Z W l 0 Z W l y Y X M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d c O n w 6 N v X 0 x l a X R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T 3 V 0 c m 9 z X 0 x l a X R l c y w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 x l a X R l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 M Z W l 0 Z S w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 x l a X R l L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z S 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 s Z W l 0 Z V 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f b G V p d G U v V G l w b y U y M E F s d G V y Y W R v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A L X a 5 e + l 8 B J K s j k i f J r r a V U A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A c A I i A N N + 8 U l 4 U 6 G / y 8 q 0 T A A A A A A E g A A A o A A A A B A A A A A a s 0 b p U z m z S O 7 2 T o h i N + G X U A A A A L r e r 2 p b 0 1 U R a M 6 + z I b T z w 1 x H Z G u V Q u S a M z t f g X 3 H o s O 7 3 j R o X L V A f R 1 D b t N o M z 3 p k n C A K W Y 5 o n l s a / P 6 n 3 j V C Y 9 z n R i 9 b F 0 E 5 Z + L X t o a w 1 1 F A A A A A z x n 6 L M X c f k 9 A t d h d Q A g r P p i x 9 S < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32857421-DAFD-4149-9EDF-4F0D2675AFCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>