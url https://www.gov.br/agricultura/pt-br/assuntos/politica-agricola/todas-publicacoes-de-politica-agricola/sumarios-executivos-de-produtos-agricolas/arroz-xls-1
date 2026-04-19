--- v0 (2026-01-18)
+++ v1 (2026-04-19)
@@ -24,80 +24,80 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mapa\Sumários\Sumários\Web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B5A3375-0F24-414C-9752-5DBAEAD3E4CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53E6F27C-C774-454F-A72C-0B95338F5C94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="20" state="hidden" r:id="rId1"/>
     <sheet name="base_arroz" sheetId="23" state="hidden" r:id="rId2"/>
     <sheet name="usda_consulta_arroz" sheetId="22" state="hidden" r:id="rId3"/>
     <sheet name="Capa" sheetId="24" r:id="rId4"/>
     <sheet name="Oferta e Demanda" sheetId="16" r:id="rId5"/>
     <sheet name="Área e Produção" sheetId="17" r:id="rId6"/>
     <sheet name="Comércio Exterior - Mensal" sheetId="4" r:id="rId7"/>
     <sheet name="Comércio Exterior - Orig-destin" sheetId="14" r:id="rId8"/>
     <sheet name="Gráficos de Preços" sheetId="7" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Área e Produção'!$A$1:$J$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Capa!$A$1:$A$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Comércio Exterior - Mensal'!$A$1:$U$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Comércio Exterior - Orig-destin'!$A$1:$U$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Oferta e Demanda'!$A$1:$I$76</definedName>
     <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_arroz!$A$1:$O$78</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Comércio Exterior - Orig-destin'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="1" r:id="rId11"/>
+    <pivotCache cacheId="12" r:id="rId11"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{D76F714A-FCFA-481D-A989-62B44BA72D5F}" keepAlive="1" name="Consulta - usda_consulta_arroz" description="Conexão com a consulta 'usda_consulta_arroz' na pasta de trabalho." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=usda_consulta_arroz;Extended Properties=&quot;&quot;" command="SELECT * FROM [usda_consulta_arroz]"/>
   </connection>
@@ -499,66 +499,66 @@
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Gâmbia</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>Serra Leoa</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Países Baixos (Holanda)</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>México</t>
+    <t>Guatemala</t>
   </si>
   <si>
-    <t>Suíça</t>
+    <t>México</t>
   </si>
   <si>
     <t>Nicarágua</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Tailândia</t>
   </si>
   <si>
-    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 31/12/2025, inclusive.</t>
+    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 31/03/2026, inclusive.</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Ago</t>
   </si>
@@ -664,54 +664,54 @@
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>SUL</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>NORTE/NORDESTE</t>
   </si>
   <si>
     <t>CENTRO-SUL</t>
   </si>
   <si>
     <t>BRASIL</t>
   </si>
   <si>
-    <t>Fonte: Conab (www.conab.gov.br) - Safra 2025/26 - 4° Levantamento da safra de grãos - janeiro-2026</t>
+    <t>Fonte: Conab (www.conab.gov.br) - Safra 2025/26 - 7° Levantamento da safra de grãos - abril-2026</t>
   </si>
   <si>
-    <t>Fonte: Usda (www.usda.gov) - janeiro-2026</t>
+    <t>Fonte: Usda (www.usda.gov) - abril-2026</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
   </si>
   <si>
     <t>2025/26</t>
   </si>
 </sst>
 </file>
 
@@ -1763,127 +1763,127 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="22" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="14" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="15" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="14" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="15" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_aliceweb20110819100727378" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Porcentagem" xfId="6" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="5" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="27">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
@@ -2701,87 +2701,87 @@
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:fld id="{BEE799B6-934D-48CB-96C3-0194C21038A5}" type="TxLink">
             <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="ctr"/>
-            <a:t>janeiro-2026</a:t>
+            <a:t>abril-2026</a:t>
           </a:fld>
           <a:endParaRPr lang="pt-BR" sz="2800" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>597935</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>140841</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagem 2">
+        <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66AEA35D-406A-FC10-A409-D1C16C47ABB5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80617490-5A47-A0BB-2073-0F97F36E5A3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6084335" cy="7303641"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -5440,59 +5440,110 @@
             <v>80</v>
           </cell>
         </row>
         <row r="157">
           <cell r="A157">
             <v>45992</v>
           </cell>
           <cell r="E157">
             <v>48.80952380952381</v>
           </cell>
           <cell r="F157">
             <v>62.666666666666664</v>
           </cell>
           <cell r="G157">
             <v>63.639999389648438</v>
           </cell>
           <cell r="H157">
             <v>80</v>
           </cell>
         </row>
         <row r="158">
           <cell r="A158">
             <v>46023</v>
           </cell>
           <cell r="E158">
-            <v>48.166666666666664</v>
+            <v>48.547619047619051</v>
           </cell>
           <cell r="F158">
             <v>62</v>
           </cell>
           <cell r="G158">
             <v>63.639999389648438</v>
           </cell>
           <cell r="H158">
+            <v>80</v>
+          </cell>
+        </row>
+        <row r="159">
+          <cell r="A159">
+            <v>46054</v>
+          </cell>
+          <cell r="E159">
+            <v>50.388888888888886</v>
+          </cell>
+          <cell r="F159">
+            <v>62</v>
+          </cell>
+          <cell r="G159">
+            <v>63.639999389648438</v>
+          </cell>
+          <cell r="H159">
+            <v>80</v>
+          </cell>
+        </row>
+        <row r="160">
+          <cell r="A160">
+            <v>46082</v>
+          </cell>
+          <cell r="E160">
+            <v>56.477272730000003</v>
+          </cell>
+          <cell r="F160">
+            <v>65.727272729999996</v>
+          </cell>
+          <cell r="G160">
+            <v>63.63999939</v>
+          </cell>
+          <cell r="H160">
+            <v>80</v>
+          </cell>
+        </row>
+        <row r="161">
+          <cell r="A161">
+            <v>46113</v>
+          </cell>
+          <cell r="E161">
+            <v>60</v>
+          </cell>
+          <cell r="F161">
+            <v>81.142857140000004</v>
+          </cell>
+          <cell r="G161">
+            <v>63.63999939</v>
+          </cell>
+          <cell r="H161">
             <v>80</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1">
         <row r="1">
           <cell r="E1" t="str">
             <v>MédiaDeArroz 100% Inteiro Bangkok (US$/t) - FAO</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2">
             <v>41275</v>
           </cell>
           <cell r="E2">
             <v>609.18181819999995</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3">
             <v>41306</v>
           </cell>
           <cell r="E3">
             <v>612.66666669999995</v>
           </cell>
@@ -6712,135 +6763,159 @@
           <cell r="E155">
             <v>349.38095238095241</v>
           </cell>
         </row>
         <row r="156">
           <cell r="A156">
             <v>45962</v>
           </cell>
           <cell r="E156">
             <v>352.4736842105263</v>
           </cell>
         </row>
         <row r="157">
           <cell r="A157">
             <v>45992</v>
           </cell>
           <cell r="E157">
             <v>402.04761904761904</v>
           </cell>
         </row>
         <row r="158">
           <cell r="A158">
             <v>46023</v>
           </cell>
           <cell r="E158">
-            <v>420</v>
+            <v>406.04761904761904</v>
+          </cell>
+        </row>
+        <row r="159">
+          <cell r="A159">
+            <v>46054</v>
+          </cell>
+          <cell r="E159">
+            <v>402.16666666666669</v>
+          </cell>
+        </row>
+        <row r="160">
+          <cell r="A160">
+            <v>46082</v>
+          </cell>
+          <cell r="E160">
+            <v>380.09090909999998</v>
+          </cell>
+        </row>
+        <row r="161">
+          <cell r="A161">
+            <v>46113</v>
+          </cell>
+          <cell r="E161">
+            <v>383.2857143</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46002.536864004629" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="77" xr:uid="{1CB34343-53F0-498B-BB48-30550C41B9BB}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fábio Alves Cavalcante" refreshedDate="46095.649651273146" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="77" xr:uid="{1CB34343-53F0-498B-BB48-30550C41B9BB}">
   <cacheSource type="worksheet">
     <worksheetSource name="usda_consulta_arroz"/>
   </cacheSource>
   <cacheFields count="16">
     <cacheField name="Produto_" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Pais_" numFmtId="0">
       <sharedItems count="7">
         <s v="Argentina"/>
         <s v="Brasil"/>
         <s v="Paraguai"/>
         <s v="Estados Unidos"/>
         <s v="Uruguai"/>
         <s v="Vietnã"/>
         <s v="Mundo"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Ano_" numFmtId="0">
       <sharedItems count="12">
         <s v="2015/2016"/>
         <s v="2016/2017"/>
         <s v="2017/2018"/>
         <s v="2018/2019"/>
         <s v="2019/2020"/>
         <s v="2020/2021"/>
         <s v="2021/2022"/>
         <s v="2022/2023"/>
         <s v="2023/2024"/>
         <s v="2024/2025"/>
         <s v="2025/2026"/>
         <s v="2014/2015" u="1"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Estoque_Inicial" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="189.09100000000001"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="190.32900000000001"/>
     </cacheField>
     <cacheField name="Producao_" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.57699999999999996" maxValue="541.45799999999997"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.57699999999999996" maxValue="541.27599999999995"/>
     </cacheField>
     <cacheField name="Producao_Beneficiada" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.86099999999999999" maxValue="809.16300000000001"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.86099999999999999" maxValue="809.03099999999995"/>
     </cacheField>
     <cacheField name="Importacao_" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="58.697000000000003"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="59.237000000000002"/>
     </cacheField>
     <cacheField name="Suprimento_Total" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.83199999999999996" maxValue="787.37099999999998"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.83199999999999996" maxValue="789.971"/>
     </cacheField>
     <cacheField name="Exportacao_" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.254" maxValue="62.11"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.254" maxValue="63.231000000000002"/>
     </cacheField>
     <cacheField name="Consumo_Domestico" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.03" maxValue="538.55999999999995"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.03" maxValue="537.90899999999999"/>
     </cacheField>
     <cacheField name="Uso_Domestico" numFmtId="0">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
     <cacheField name="Estoque_Final" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="189.09100000000001"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="190.32900000000001"/>
     </cacheField>
     <cacheField name="Relacao_grao" numFmtId="0">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="4.3954545454545503E-2" maxValue="3.7666666666666706"/>
     </cacheField>
     <cacheField name="Suprimento_Grao" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="8.3199999999999995E-4" maxValue="0.78737100000000004"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="8.3199999999999995E-4" maxValue="0.78997099999999998"/>
     </cacheField>
     <cacheField name="Suprimento_Arroz" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.129E-3" maxValue="1.0550759999999999"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.129E-3" maxValue="1.0570470000000001"/>
     </cacheField>
     <cacheField name="Suprimento Arroz" numFmtId="0" formula="(Estoque_Inicial+Producao_+Importacao_)/0.67" databaseField="0"/>
   </cacheFields>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="77">
   <r>
     <s v="Arroz em Casca"/>
     <x v="0"/>
     <x v="0"/>
     <n v="0.44700000000000001"/>
     <n v="0.91"/>
     <n v="1.4"/>
     <n v="8.0000000000000002E-3"/>
     <n v="1.365"/>
     <n v="0.52600000000000002"/>
     <n v="0.5"/>
     <n v="0"/>
@@ -6968,78 +7043,78 @@
     <n v="9.2100000000000005E-4"/>
     <n v="1.328E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="0"/>
     <x v="8"/>
     <n v="0.192"/>
     <n v="0.82199999999999995"/>
     <n v="1.2649999999999999"/>
     <n v="5.0000000000000001E-3"/>
     <n v="1.0189999999999999"/>
     <n v="0.34300000000000003"/>
     <n v="0.5"/>
     <n v="0"/>
     <n v="0.17599999999999999"/>
     <n v="0.35199999999999998"/>
     <n v="1.0189999999999999E-3"/>
     <n v="1.462E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="0"/>
     <x v="9"/>
     <n v="0.17599999999999999"/>
-    <n v="1"/>
-    <n v="1.538"/>
+    <n v="1.0569999999999999"/>
+    <n v="1.6259999999999999"/>
     <n v="5.0000000000000001E-3"/>
-    <n v="1.181"/>
+    <n v="1.238"/>
     <n v="0.45"/>
     <n v="0.51"/>
     <n v="0"/>
-    <n v="0.221"/>
-[...2 lines deleted...]
-    <n v="1.719E-3"/>
+    <n v="0.27800000000000002"/>
+    <n v="0.545098039215686"/>
+    <n v="1.238E-3"/>
+    <n v="1.807E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="0"/>
     <x v="10"/>
-    <n v="0.221"/>
-[...1 lines deleted...]
-    <n v="1.4"/>
+    <n v="0.27800000000000002"/>
+    <n v="0.85"/>
+    <n v="1.3080000000000001"/>
     <n v="4.0000000000000001E-3"/>
-    <n v="1.135"/>
+    <n v="1.1319999999999999"/>
     <n v="0.435"/>
-    <n v="0.505"/>
+    <n v="0.51"/>
     <n v="0"/>
-    <n v="0.19500000000000001"/>
-[...2 lines deleted...]
-    <n v="1.6249999999999999E-3"/>
+    <n v="0.187"/>
+    <n v="0.36666666666666697"/>
+    <n v="1.132E-3"/>
+    <n v="1.5900000000000001E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="0"/>
     <n v="1.198"/>
     <n v="7.21"/>
     <n v="10.603"/>
     <n v="0.89200000000000002"/>
     <n v="9.3000000000000007"/>
     <n v="0.54600000000000004"/>
     <n v="7.9"/>
     <n v="0"/>
     <n v="0.85399999999999998"/>
     <n v="0.10810126582278499"/>
     <n v="9.2999999999999992E-3"/>
     <n v="1.2692999999999999E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="1"/>
     <n v="0.85399999999999998"/>
     <n v="8.3829999999999991"/>
     <n v="12.327999999999999"/>
@@ -7155,78 +7230,78 @@
     <n v="8.763E-3"/>
     <n v="1.1972999999999999E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="8"/>
     <n v="0.61699999999999999"/>
     <n v="7.1989999999999998"/>
     <n v="10.587"/>
     <n v="0.96399999999999997"/>
     <n v="8.7799999999999994"/>
     <n v="0.96899999999999997"/>
     <n v="7.1"/>
     <n v="0"/>
     <n v="0.71099999999999997"/>
     <n v="0.10014084507042301"/>
     <n v="8.7799999999999996E-3"/>
     <n v="1.2168E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="9"/>
     <n v="0.71099999999999997"/>
-    <n v="8.1999999999999993"/>
-[...4 lines deleted...]
-    <n v="7.2"/>
+    <n v="8.6750000000000007"/>
+    <n v="12.757"/>
+    <n v="0.95"/>
+    <n v="10.336"/>
+    <n v="1.2"/>
+    <n v="7.35"/>
     <n v="0"/>
-    <n v="1.286"/>
-[...2 lines deleted...]
-    <n v="1.362E-2"/>
+    <n v="1.786"/>
+    <n v="0.242993197278912"/>
+    <n v="1.0336E-2"/>
+    <n v="1.4418E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="10"/>
-    <n v="1.286"/>
+    <n v="1.786"/>
     <n v="7.6"/>
     <n v="11.176"/>
     <n v="0.85"/>
-    <n v="9.7360000000000007"/>
-[...1 lines deleted...]
-    <n v="7.3"/>
+    <n v="10.236000000000001"/>
+    <n v="1.35"/>
+    <n v="7.35"/>
     <n v="0"/>
-    <n v="1.1359999999999999"/>
-[...2 lines deleted...]
-    <n v="1.3311999999999999E-2"/>
+    <n v="1.536"/>
+    <n v="0.20897959183673501"/>
+    <n v="1.0236E-2"/>
+    <n v="1.3812E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="2"/>
     <x v="0"/>
     <n v="0.26800000000000002"/>
     <n v="0.57699999999999996"/>
     <n v="0.86099999999999999"/>
     <n v="2E-3"/>
     <n v="0.84699999999999998"/>
     <n v="0.55600000000000005"/>
     <n v="7.0000000000000007E-2"/>
     <n v="0"/>
     <n v="0.221"/>
     <n v="3.1571428571428601"/>
     <n v="8.4699999999999999E-4"/>
     <n v="1.1310000000000001E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="2"/>
     <x v="1"/>
     <n v="0.221"/>
     <n v="0.621"/>
     <n v="0.92700000000000005"/>
@@ -7531,76 +7606,76 @@
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="3"/>
     <x v="8"/>
     <n v="0.96099999999999997"/>
     <n v="6.9219999999999997"/>
     <n v="9.8889999999999993"/>
     <n v="1.409"/>
     <n v="9.2919999999999998"/>
     <n v="3.145"/>
     <n v="4.8819999999999997"/>
     <n v="0"/>
     <n v="1.2649999999999999"/>
     <n v="0.25911511675542798"/>
     <n v="9.2919999999999999E-3"/>
     <n v="1.2259000000000001E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="3"/>
     <x v="9"/>
     <n v="1.2649999999999999"/>
     <n v="7.0529999999999999"/>
     <n v="10.076000000000001"/>
-    <n v="1.54"/>
-[...2 lines deleted...]
-    <n v="5.3970000000000002"/>
+    <n v="1.5649999999999999"/>
+    <n v="9.8829999999999991"/>
+    <n v="2.8740000000000001"/>
+    <n v="5.298"/>
     <n v="0"/>
-    <n v="1.603"/>
-[...2 lines deleted...]
-    <n v="1.2881E-2"/>
+    <n v="1.7110000000000001"/>
+    <n v="0.32295205738014299"/>
+    <n v="9.8829999999999994E-3"/>
+    <n v="1.2906000000000001E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="3"/>
     <x v="10"/>
-    <n v="1.603"/>
-[...1 lines deleted...]
-    <n v="9.4559999999999995"/>
+    <n v="1.7110000000000001"/>
+    <n v="6.5819999999999999"/>
+    <n v="9.4030000000000005"/>
     <n v="1.5780000000000001"/>
-    <n v="9.8000000000000007"/>
-[...1 lines deleted...]
-    <n v="5.3019999999999996"/>
+    <n v="9.8710000000000004"/>
+    <n v="2.9209999999999998"/>
+    <n v="5.2709999999999999"/>
     <n v="0"/>
-    <n v="1.4179999999999999"/>
-[...2 lines deleted...]
-    <n v="1.2637000000000001E-2"/>
+    <n v="1.679"/>
+    <n v="0.31853538228040201"/>
+    <n v="9.8709999999999996E-3"/>
+    <n v="1.2692E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="0"/>
     <n v="0.17599999999999999"/>
     <n v="0.91300000000000003"/>
     <n v="1.304"/>
     <n v="0"/>
     <n v="1.089"/>
     <n v="0.97199999999999998"/>
     <n v="5.5E-2"/>
     <n v="0"/>
     <n v="6.2E-2"/>
     <n v="1.1272727272727301"/>
     <n v="1.0889999999999999E-3"/>
     <n v="1.48E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="1"/>
     <n v="6.2E-2"/>
     <n v="0.98699999999999999"/>
     <n v="1.41"/>
@@ -7720,74 +7795,74 @@
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="8"/>
     <n v="9.8000000000000004E-2"/>
     <n v="0.9"/>
     <n v="1.286"/>
     <n v="0"/>
     <n v="0.998"/>
     <n v="0.81799999999999995"/>
     <n v="0.05"/>
     <n v="0"/>
     <n v="0.13"/>
     <n v="2.6"/>
     <n v="9.9799999999999997E-4"/>
     <n v="1.384E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="9"/>
     <n v="0.13"/>
     <n v="1.0780000000000001"/>
     <n v="1.54"/>
     <n v="0"/>
     <n v="1.208"/>
-    <n v="1"/>
+    <n v="1.05"/>
     <n v="5.5E-2"/>
     <n v="0"/>
-    <n v="0.153"/>
-    <n v="2.78181818181818"/>
+    <n v="0.10299999999999999"/>
+    <n v="1.8727272727272699"/>
     <n v="1.2080000000000001E-3"/>
     <n v="1.67E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="10"/>
-    <n v="0.153"/>
+    <n v="0.10299999999999999"/>
     <n v="1.04"/>
     <n v="1.486"/>
     <n v="0"/>
-    <n v="1.1930000000000001"/>
+    <n v="1.143"/>
     <n v="1"/>
     <n v="5.5E-2"/>
     <n v="0"/>
-    <n v="0.13800000000000001"/>
-[...2 lines deleted...]
-    <n v="1.639E-3"/>
+    <n v="8.7999999999999995E-2"/>
+    <n v="1.6"/>
+    <n v="1.1429999999999999E-3"/>
+    <n v="1.5889999999999999E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="0"/>
     <n v="1.2589999999999999"/>
     <n v="27.584"/>
     <n v="44.134"/>
     <n v="0.3"/>
     <n v="29.143000000000001"/>
     <n v="5.0880000000000001"/>
     <n v="22.5"/>
     <n v="0"/>
     <n v="1.5549999999999999"/>
     <n v="6.9111111111111095E-2"/>
     <n v="2.9142999999999999E-2"/>
     <n v="4.5692999999999998E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="1"/>
     <n v="1.5549999999999999"/>
     <n v="27.4"/>
     <n v="43.84"/>
@@ -7903,78 +7978,78 @@
     <n v="3.4244999999999998E-2"/>
     <n v="5.0528999999999998E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="8"/>
     <n v="3.62"/>
     <n v="27.2"/>
     <n v="43.52"/>
     <n v="3.7"/>
     <n v="34.520000000000003"/>
     <n v="9.0350000000000001"/>
     <n v="22.5"/>
     <n v="0"/>
     <n v="2.9849999999999999"/>
     <n v="0.13266666666666699"/>
     <n v="3.4520000000000002E-2"/>
     <n v="5.0840000000000003E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="9"/>
     <n v="2.9849999999999999"/>
-    <n v="26.95"/>
-[...3 lines deleted...]
-    <n v="8.1999999999999993"/>
+    <n v="26.75"/>
+    <n v="42.8"/>
+    <n v="3.5"/>
+    <n v="33.234999999999999"/>
+    <n v="8"/>
     <n v="22.6"/>
     <n v="0"/>
-    <n v="3.1349999999999998"/>
-[...2 lines deleted...]
-    <n v="5.0104999999999997E-2"/>
+    <n v="2.6349999999999998"/>
+    <n v="0.116592920353982"/>
+    <n v="3.3235000000000001E-2"/>
+    <n v="4.9285000000000002E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="10"/>
-    <n v="3.1349999999999998"/>
-[...1 lines deleted...]
-    <n v="42.08"/>
+    <n v="2.6349999999999998"/>
+    <n v="26"/>
+    <n v="41.6"/>
     <n v="4.0999999999999996"/>
-    <n v="33.534999999999997"/>
+    <n v="32.734999999999999"/>
     <n v="7.9"/>
     <n v="22.7"/>
     <n v="0"/>
-    <n v="2.9350000000000001"/>
-[...2 lines deleted...]
-    <n v="4.9314999999999998E-2"/>
+    <n v="2.1349999999999998"/>
+    <n v="9.4052863436123318E-2"/>
+    <n v="3.2735E-2"/>
+    <n v="4.8335000000000003E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="0"/>
     <n v="136.215"/>
     <n v="477.57100000000003"/>
     <n v="712.51300000000003"/>
     <n v="38.69"/>
     <n v="652.476"/>
     <n v="40.734999999999999"/>
     <n v="467.846"/>
     <n v="0"/>
     <n v="143.89500000000001"/>
     <n v="0.30756915737229801"/>
     <n v="0.65247599999999994"/>
     <n v="0.88741800000000004"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="1"/>
     <n v="143.89500000000001"/>
     <n v="492.46199999999999"/>
     <n v="735.47500000000002"/>
@@ -7990,188 +8065,188 @@
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="2"/>
     <n v="151.69"/>
     <n v="495.262"/>
     <n v="739.48900000000003"/>
     <n v="47.320999999999998"/>
     <n v="694.27300000000002"/>
     <n v="47.884999999999998"/>
     <n v="481.55200000000002"/>
     <n v="0"/>
     <n v="164.83600000000001"/>
     <n v="0.34230155829484699"/>
     <n v="0.69427300000000003"/>
     <n v="0.9385"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="3"/>
     <n v="164.83600000000001"/>
     <n v="498.35899999999998"/>
     <n v="744.07299999999998"/>
-    <n v="44.311"/>
-    <n v="707.50599999999997"/>
+    <n v="44.326000000000001"/>
+    <n v="707.52099999999996"/>
     <n v="44.247999999999998"/>
-    <n v="485.37599999999998"/>
+    <n v="485.39100000000002"/>
     <n v="0"/>
     <n v="177.88200000000001"/>
-    <n v="0.366482891613924"/>
-[...1 lines deleted...]
-    <n v="0.95321999999999996"/>
+    <n v="0.36647156622187094"/>
+    <n v="0.70752099999999996"/>
+    <n v="0.95323500000000005"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="4"/>
     <n v="177.88200000000001"/>
     <n v="498.70499999999998"/>
     <n v="744.71199999999999"/>
-    <n v="42.610999999999997"/>
-    <n v="719.19799999999998"/>
+    <n v="42.607999999999997"/>
+    <n v="719.19500000000005"/>
     <n v="43.566000000000003"/>
-    <n v="492.21800000000002"/>
+    <n v="492.21499999999997"/>
     <n v="0"/>
     <n v="183.41399999999999"/>
-    <n v="0.37262757558642706"/>
-[...1 lines deleted...]
-    <n v="0.96520499999999998"/>
+    <n v="0.372629846713326"/>
+    <n v="0.71919500000000003"/>
+    <n v="0.965202"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="5"/>
     <n v="183.41399999999999"/>
     <n v="509.40699999999998"/>
     <n v="760.66300000000001"/>
-    <n v="47.1"/>
-[...2 lines deleted...]
-    <n v="498.601"/>
+    <n v="47.106999999999999"/>
+    <n v="739.928"/>
+    <n v="51.991999999999997"/>
+    <n v="498.608"/>
     <n v="0"/>
-    <n v="189.09100000000001"/>
-[...2 lines deleted...]
-    <n v="0.99117699999999997"/>
+    <n v="189.328"/>
+    <n v="0.37971312132978202"/>
+    <n v="0.73992800000000003"/>
+    <n v="0.99118399999999995"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="6"/>
-    <n v="189.09100000000001"/>
+    <n v="189.328"/>
     <n v="514.23299999999995"/>
     <n v="767.90599999999995"/>
-    <n v="55.673000000000002"/>
-[...2 lines deleted...]
-    <n v="516.59500000000003"/>
+    <n v="55.680999999999997"/>
+    <n v="759.24199999999996"/>
+    <n v="57.808999999999997"/>
+    <n v="516.601"/>
     <n v="0"/>
-    <n v="184.381"/>
-[...2 lines deleted...]
-    <n v="1.01267"/>
+    <n v="184.83199999999999"/>
+    <n v="0.35778482813622098"/>
+    <n v="0.75924199999999997"/>
+    <n v="1.012915"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="7"/>
-    <n v="184.381"/>
+    <n v="184.83199999999999"/>
     <n v="516.928"/>
     <n v="772.32799999999997"/>
-    <n v="57.579000000000001"/>
-[...2 lines deleted...]
-    <n v="522.87699999999995"/>
+    <n v="57.57"/>
+    <n v="759.33"/>
+    <n v="55.512"/>
+    <n v="522.87099999999998"/>
     <n v="0"/>
-    <n v="180.50299999999999"/>
-[...2 lines deleted...]
-    <n v="1.0142880000000001"/>
+    <n v="180.947"/>
+    <n v="0.34606432561759998"/>
+    <n v="0.75932999999999995"/>
+    <n v="1.0147299999999999"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="8"/>
-    <n v="180.50299999999999"/>
-[...5 lines deleted...]
-    <n v="521.58900000000006"/>
+    <n v="180.947"/>
+    <n v="523.97400000000005"/>
+    <n v="783.01199999999994"/>
+    <n v="53.423000000000002"/>
+    <n v="758.34400000000005"/>
+    <n v="56.764000000000003"/>
+    <n v="521.38300000000004"/>
     <n v="0"/>
-    <n v="179.298"/>
-[...2 lines deleted...]
-    <n v="1.0165979999999999"/>
+    <n v="180.197"/>
+    <n v="0.34561349334366498"/>
+    <n v="0.75834400000000002"/>
+    <n v="1.017382"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="9"/>
-    <n v="179.298"/>
-[...5 lines deleted...]
-    <n v="529.44000000000005"/>
+    <n v="180.197"/>
+    <n v="541.27599999999995"/>
+    <n v="809.03099999999995"/>
+    <n v="57.537999999999997"/>
+    <n v="779.01099999999997"/>
+    <n v="60.600999999999999"/>
+    <n v="528.08100000000002"/>
     <n v="0"/>
-    <n v="187.21600000000001"/>
-[...2 lines deleted...]
-    <n v="1.0461009999999999"/>
+    <n v="190.32900000000001"/>
+    <n v="0.36041629977219403"/>
+    <n v="0.77901100000000001"/>
+    <n v="1.0467660000000001"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="10"/>
-    <n v="187.21600000000001"/>
-[...5 lines deleted...]
-    <n v="538.55999999999995"/>
+    <n v="190.32900000000001"/>
+    <n v="540.40499999999997"/>
+    <n v="807.48099999999999"/>
+    <n v="59.237000000000002"/>
+    <n v="789.971"/>
+    <n v="63.231000000000002"/>
+    <n v="537.90899999999999"/>
     <n v="0"/>
-    <n v="186.70099999999999"/>
-[...2 lines deleted...]
-    <n v="1.0550759999999999"/>
+    <n v="188.83099999999999"/>
+    <n v="0.351046366578734"/>
+    <n v="0.78997099999999998"/>
+    <n v="1.0570470000000001"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{70A4E0AA-9FEA-4708-9992-EB4FDDC347B4}" name="Tabela dinâmica1" cacheId="1" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{70A4E0AA-9FEA-4708-9992-EB4FDDC347B4}" name="Tabela dinâmica1" cacheId="12" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:I47" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="16">
     <pivotField showAll="0"/>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item h="1" x="1"/>
         <item h="1" x="3"/>
         <item x="6"/>
         <item x="2"/>
         <item x="4"/>
         <item h="1" x="5"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="3"/>
             </reference>
           </references>
         </pivotArea>
       </autoSortScope>
     </pivotField>
     <pivotField axis="axisRow" showAll="0">
       <items count="13">
@@ -9038,269 +9113,269 @@
       </c>
       <c r="F6" s="13">
         <v>481.55200000000002</v>
       </c>
       <c r="G6" s="13">
         <v>47.884999999999998</v>
       </c>
       <c r="H6" s="13">
         <v>164.83600000000001</v>
       </c>
       <c r="I6" s="13">
         <v>0.34230155829484699</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="13">
         <v>164.83600000000001</v>
       </c>
       <c r="C7" s="13">
         <v>744.07299999999998</v>
       </c>
       <c r="D7" s="13">
-        <v>44.311</v>
+        <v>44.326000000000001</v>
       </c>
       <c r="E7" s="13">
-        <v>1055.9791044776118</v>
+        <v>1056.0014925373132</v>
       </c>
       <c r="F7" s="13">
-        <v>485.37599999999998</v>
+        <v>485.39100000000002</v>
       </c>
       <c r="G7" s="13">
         <v>44.247999999999998</v>
       </c>
       <c r="H7" s="13">
         <v>177.88200000000001</v>
       </c>
       <c r="I7" s="13">
-        <v>0.366482891613924</v>
+        <v>0.36647156622187094</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B8" s="13">
         <v>177.88200000000001</v>
       </c>
       <c r="C8" s="13">
         <v>744.71199999999999</v>
       </c>
       <c r="D8" s="13">
-        <v>42.610999999999997</v>
+        <v>42.607999999999997</v>
       </c>
       <c r="E8" s="13">
-        <v>1073.4298507462686</v>
+        <v>1073.4253731343283</v>
       </c>
       <c r="F8" s="13">
-        <v>492.21800000000002</v>
+        <v>492.21499999999997</v>
       </c>
       <c r="G8" s="13">
         <v>43.566000000000003</v>
       </c>
       <c r="H8" s="13">
         <v>183.41399999999999</v>
       </c>
       <c r="I8" s="13">
-        <v>0.37262757558642706</v>
+        <v>0.372629846713326</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="13">
         <v>183.41399999999999</v>
       </c>
       <c r="C9" s="13">
         <v>760.66300000000001</v>
       </c>
       <c r="D9" s="13">
-        <v>47.1</v>
+        <v>47.106999999999999</v>
       </c>
       <c r="E9" s="13">
-        <v>1104.3597014925372</v>
+        <v>1104.3701492537311</v>
       </c>
       <c r="F9" s="13">
-        <v>498.601</v>
+        <v>498.608</v>
       </c>
       <c r="G9" s="13">
-        <v>52.228999999999999</v>
+        <v>51.991999999999997</v>
       </c>
       <c r="H9" s="13">
-        <v>189.09100000000001</v>
+        <v>189.328</v>
       </c>
       <c r="I9" s="13">
-        <v>0.37924312225607199</v>
+        <v>0.37971312132978202</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="13">
-        <v>189.09100000000001</v>
+        <v>189.328</v>
       </c>
       <c r="C10" s="13">
         <v>767.90599999999995</v>
       </c>
       <c r="D10" s="13">
-        <v>55.673000000000002</v>
+        <v>55.680999999999997</v>
       </c>
       <c r="E10" s="13">
-        <v>1132.8313432835819</v>
+        <v>1133.197014925373</v>
       </c>
       <c r="F10" s="13">
-        <v>516.59500000000003</v>
+        <v>516.601</v>
       </c>
       <c r="G10" s="13">
-        <v>58.021000000000001</v>
+        <v>57.808999999999997</v>
       </c>
       <c r="H10" s="13">
-        <v>184.381</v>
+        <v>184.83199999999999</v>
       </c>
       <c r="I10" s="13">
-        <v>0.35691595931048498</v>
+        <v>0.35778482813622098</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="13">
-        <v>184.381</v>
+        <v>184.83199999999999</v>
       </c>
       <c r="C11" s="13">
         <v>772.32799999999997</v>
       </c>
       <c r="D11" s="13">
-        <v>57.579000000000001</v>
+        <v>57.57</v>
       </c>
       <c r="E11" s="13">
-        <v>1132.6686567164177</v>
+        <v>1133.3283582089553</v>
       </c>
       <c r="F11" s="13">
-        <v>522.87699999999995</v>
+        <v>522.87099999999998</v>
       </c>
       <c r="G11" s="13">
-        <v>55.508000000000003</v>
+        <v>55.512</v>
       </c>
       <c r="H11" s="13">
-        <v>180.50299999999999</v>
+        <v>180.947</v>
       </c>
       <c r="I11" s="13">
-        <v>0.34521120645964498</v>
+        <v>0.34606432561759998</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="13">
-        <v>180.50299999999999</v>
+        <v>180.947</v>
       </c>
       <c r="C12" s="13">
-        <v>782.70899999999995</v>
+        <v>783.01199999999994</v>
       </c>
       <c r="D12" s="13">
-        <v>53.386000000000003</v>
+        <v>53.423000000000002</v>
       </c>
       <c r="E12" s="13">
-        <v>1130.9388059701494</v>
+        <v>1131.8567164179105</v>
       </c>
       <c r="F12" s="13">
-        <v>521.58900000000006</v>
+        <v>521.38300000000004</v>
       </c>
       <c r="G12" s="13">
-        <v>56.841999999999999</v>
+        <v>56.764000000000003</v>
       </c>
       <c r="H12" s="13">
-        <v>179.298</v>
+        <v>180.197</v>
       </c>
       <c r="I12" s="13">
-        <v>0.34375341504517898</v>
+        <v>0.34561349334366498</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="13">
-        <v>179.298</v>
+        <v>180.197</v>
       </c>
       <c r="C13" s="13">
-        <v>808.39200000000005</v>
+        <v>809.03099999999995</v>
       </c>
       <c r="D13" s="13">
-        <v>58.411000000000001</v>
+        <v>57.537999999999997</v>
       </c>
       <c r="E13" s="13">
-        <v>1162.0029850746266</v>
+        <v>1162.7029850746267</v>
       </c>
       <c r="F13" s="13">
-        <v>529.44000000000005</v>
+        <v>528.08100000000002</v>
       </c>
       <c r="G13" s="13">
-        <v>61.886000000000003</v>
+        <v>60.600999999999999</v>
       </c>
       <c r="H13" s="13">
-        <v>187.21600000000001</v>
+        <v>190.32900000000001</v>
       </c>
       <c r="I13" s="13">
-        <v>0.35361136294953199</v>
+        <v>0.36041629977219403</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="13">
-        <v>187.21600000000001</v>
+        <v>190.32900000000001</v>
       </c>
       <c r="C14" s="13">
-        <v>809.16300000000001</v>
+        <v>807.48099999999999</v>
       </c>
       <c r="D14" s="13">
-        <v>58.697000000000003</v>
+        <v>59.237000000000002</v>
       </c>
       <c r="E14" s="13">
-        <v>1175.1805970149253</v>
+        <v>1179.0611940298504</v>
       </c>
       <c r="F14" s="13">
-        <v>538.55999999999995</v>
+        <v>537.90899999999999</v>
       </c>
       <c r="G14" s="13">
-        <v>62.11</v>
+        <v>63.231000000000002</v>
       </c>
       <c r="H14" s="13">
-        <v>186.70099999999999</v>
+        <v>188.83099999999999</v>
       </c>
       <c r="I14" s="13">
-        <v>0.34666703802733201</v>
+        <v>0.351046366578734</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="13">
         <v>0.33900000000000002</v>
       </c>
       <c r="C16" s="13">
         <v>1.3280000000000001</v>
       </c>
       <c r="D16" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E16" s="13">
         <v>1.8014925373134325</v>
       </c>
       <c r="F16" s="13">
         <v>0.5</v>
@@ -9504,98 +9579,98 @@
       </c>
       <c r="E23" s="13">
         <v>1.5208955223880594</v>
       </c>
       <c r="F23" s="13">
         <v>0.5</v>
       </c>
       <c r="G23" s="13">
         <v>0.34300000000000003</v>
       </c>
       <c r="H23" s="13">
         <v>0.17599999999999999</v>
       </c>
       <c r="I23" s="13">
         <v>0.35199999999999998</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="13">
         <v>0.17599999999999999</v>
       </c>
       <c r="C24" s="13">
-        <v>1.538</v>
+        <v>1.6259999999999999</v>
       </c>
       <c r="D24" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E24" s="13">
-        <v>1.7626865671641787</v>
+        <v>1.8477611940298504</v>
       </c>
       <c r="F24" s="13">
         <v>0.51</v>
       </c>
       <c r="G24" s="13">
         <v>0.45</v>
       </c>
       <c r="H24" s="13">
-        <v>0.221</v>
+        <v>0.27800000000000002</v>
       </c>
       <c r="I24" s="13">
-        <v>0.43333333333333302</v>
+        <v>0.545098039215686</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="13">
-        <v>0.221</v>
+        <v>0.27800000000000002</v>
       </c>
       <c r="C25" s="13">
-        <v>1.4</v>
+        <v>1.3080000000000001</v>
       </c>
       <c r="D25" s="13">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="E25" s="13">
-        <v>1.6940298507462686</v>
+        <v>1.6895522388059703</v>
       </c>
       <c r="F25" s="13">
-        <v>0.505</v>
+        <v>0.51</v>
       </c>
       <c r="G25" s="13">
         <v>0.435</v>
       </c>
       <c r="H25" s="13">
-        <v>0.19500000000000001</v>
+        <v>0.187</v>
       </c>
       <c r="I25" s="13">
-        <v>0.38613861386138598</v>
+        <v>0.36666666666666697</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="13">
         <v>6.2E-2</v>
       </c>
       <c r="C27" s="13">
         <v>1.41</v>
       </c>
       <c r="D27" s="13">
         <v>0</v>
       </c>
       <c r="E27" s="13">
         <v>1.5656716417910446</v>
       </c>
       <c r="F27" s="13">
         <v>0.05</v>
@@ -9811,86 +9886,86 @@
       </c>
       <c r="I34" s="13">
         <v>2.6</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="13">
         <v>0.13</v>
       </c>
       <c r="C35" s="13">
         <v>1.54</v>
       </c>
       <c r="D35" s="13">
         <v>0</v>
       </c>
       <c r="E35" s="13">
         <v>1.8029850746268659</v>
       </c>
       <c r="F35" s="13">
         <v>5.5E-2</v>
       </c>
       <c r="G35" s="13">
-        <v>1</v>
+        <v>1.05</v>
       </c>
       <c r="H35" s="13">
-        <v>0.153</v>
+        <v>0.10299999999999999</v>
       </c>
       <c r="I35" s="13">
-        <v>2.78181818181818</v>
+        <v>1.8727272727272699</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B36" s="13">
-        <v>0.153</v>
+        <v>0.10299999999999999</v>
       </c>
       <c r="C36" s="13">
         <v>1.486</v>
       </c>
       <c r="D36" s="13">
         <v>0</v>
       </c>
       <c r="E36" s="13">
-        <v>1.7805970149253731</v>
+        <v>1.7059701492537314</v>
       </c>
       <c r="F36" s="13">
         <v>5.5E-2</v>
       </c>
       <c r="G36" s="13">
         <v>1</v>
       </c>
       <c r="H36" s="13">
-        <v>0.13800000000000001</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="I36" s="13">
-        <v>2.5090909090909101</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="13">
         <v>0.221</v>
       </c>
       <c r="C38" s="13">
         <v>0.92700000000000005</v>
       </c>
       <c r="D38" s="13">
         <v>2E-3</v>
       </c>
       <c r="E38" s="13">
         <v>1.2597014925373133</v>
       </c>
       <c r="F38" s="13">
         <v>7.4999999999999997E-2</v>
@@ -10159,64 +10234,65 @@
       <c r="G47" s="13">
         <v>0.9</v>
       </c>
       <c r="H47" s="13">
         <v>0.10100000000000001</v>
       </c>
       <c r="I47" s="13">
         <v>1.83636363636364</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B12C72EA-90FB-427B-A3DF-BB3CCFA82C93}">
   <dimension ref="A1:O78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="14.42578125" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>51</v>
       </c>
       <c r="B1" t="s">
         <v>52</v>
       </c>
       <c r="C1" t="s">
         <v>53</v>
       </c>
       <c r="D1" t="s">
         <v>54</v>
       </c>
       <c r="E1" t="s">
         <v>55</v>
       </c>
       <c r="F1" t="s">
         <v>112</v>
       </c>
       <c r="G1" t="s">
         <v>56</v>
       </c>
       <c r="H1" t="s">
@@ -10712,75 +10788,75 @@
       </c>
       <c r="O11">
         <v>1.807E-3</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>113</v>
       </c>
       <c r="D12">
         <v>0.27800000000000002</v>
       </c>
       <c r="E12">
         <v>0.85</v>
       </c>
       <c r="F12">
         <v>1.3080000000000001</v>
       </c>
       <c r="G12">
-        <v>4.0000000000000001E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="H12">
-        <v>1.1319999999999999</v>
+        <v>1.133</v>
       </c>
       <c r="I12">
         <v>0.435</v>
       </c>
       <c r="J12">
         <v>0.51</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
-        <v>0.187</v>
+        <v>0.188</v>
       </c>
       <c r="M12">
-        <v>0.36666666666666697</v>
+        <v>0.36862745098039201</v>
       </c>
       <c r="N12">
-        <v>1.132E-3</v>
+        <v>1.1329999999999999E-3</v>
       </c>
       <c r="O12">
-        <v>1.5900000000000001E-3</v>
+        <v>1.591E-3</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>67</v>
       </c>
       <c r="D13">
         <v>1.198</v>
       </c>
       <c r="E13">
         <v>7.21</v>
       </c>
       <c r="F13">
         <v>10.603</v>
       </c>
       <c r="G13">
         <v>0.89200000000000002</v>
       </c>
       <c r="H13">
@@ -11182,122 +11258,122 @@
       </c>
       <c r="O21">
         <v>1.2168E-2</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>39</v>
       </c>
       <c r="C22" t="s">
         <v>89</v>
       </c>
       <c r="D22">
         <v>0.71099999999999997</v>
       </c>
       <c r="E22">
         <v>8.6750000000000007</v>
       </c>
       <c r="F22">
         <v>12.757</v>
       </c>
       <c r="G22">
-        <v>0.95</v>
+        <v>0.92500000000000004</v>
       </c>
       <c r="H22">
-        <v>10.336</v>
+        <v>10.311</v>
       </c>
       <c r="I22">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="J22">
         <v>7.35</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
-        <v>1.786</v>
+        <v>1.661</v>
       </c>
       <c r="M22">
-        <v>0.242993197278912</v>
+        <v>0.22598639455782299</v>
       </c>
       <c r="N22">
-        <v>1.0336E-2</v>
+        <v>1.0311000000000001E-2</v>
       </c>
       <c r="O22">
-        <v>1.4418E-2</v>
+        <v>1.4393E-2</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
       <c r="C23" t="s">
         <v>113</v>
       </c>
       <c r="D23">
-        <v>1.786</v>
+        <v>1.661</v>
       </c>
       <c r="E23">
         <v>7.6</v>
       </c>
       <c r="F23">
         <v>11.176</v>
       </c>
       <c r="G23">
         <v>0.85</v>
       </c>
       <c r="H23">
-        <v>10.236000000000001</v>
+        <v>10.111000000000001</v>
       </c>
       <c r="I23">
         <v>1.35</v>
       </c>
       <c r="J23">
         <v>7.35</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
-        <v>1.536</v>
+        <v>1.411</v>
       </c>
       <c r="M23">
-        <v>0.20897959183673501</v>
+        <v>0.191972789115646</v>
       </c>
       <c r="N23">
-        <v>1.0236E-2</v>
+        <v>1.0111E-2</v>
       </c>
       <c r="O23">
-        <v>1.3812E-2</v>
+        <v>1.3687E-2</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>65</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" t="s">
         <v>67</v>
       </c>
       <c r="D24">
         <v>0.26800000000000002</v>
       </c>
       <c r="E24">
         <v>0.57699999999999996</v>
       </c>
       <c r="F24">
         <v>0.86099999999999999</v>
       </c>
       <c r="G24">
         <v>2E-3</v>
       </c>
       <c r="H24">
@@ -11705,116 +11781,116 @@
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33">
         <v>0.111</v>
       </c>
       <c r="E33">
         <v>0.97499999999999998</v>
       </c>
       <c r="F33">
         <v>1.4550000000000001</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>1.0860000000000001</v>
       </c>
       <c r="I33">
-        <v>0.92500000000000004</v>
+        <v>0.94799999999999995</v>
       </c>
       <c r="J33">
-        <v>5.5E-2</v>
+        <v>0.05</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
-        <v>0.106</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="M33">
-        <v>1.9272727272727299</v>
+        <v>1.76</v>
       </c>
       <c r="N33">
         <v>1.0859999999999999E-3</v>
       </c>
       <c r="O33">
         <v>1.5659999999999999E-3</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34" t="s">
         <v>76</v>
       </c>
       <c r="C34" t="s">
         <v>113</v>
       </c>
       <c r="D34">
-        <v>0.106</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="E34">
         <v>0.95</v>
       </c>
       <c r="F34">
         <v>1.4179999999999999</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
-        <v>1.056</v>
+        <v>1.038</v>
       </c>
       <c r="I34">
         <v>0.9</v>
       </c>
       <c r="J34">
         <v>5.5E-2</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
-        <v>0.10100000000000001</v>
+        <v>8.3000000000000004E-2</v>
       </c>
       <c r="M34">
-        <v>1.83636363636364</v>
+        <v>1.5090909090909099</v>
       </c>
       <c r="N34">
-        <v>1.0560000000000001E-3</v>
+        <v>1.0380000000000001E-3</v>
       </c>
       <c r="O34">
-        <v>1.524E-3</v>
+        <v>1.506E-3</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>1.552</v>
       </c>
       <c r="E35">
         <v>6.1310000000000002</v>
       </c>
       <c r="F35">
         <v>8.7590000000000003</v>
       </c>
       <c r="G35">
         <v>0.76600000000000001</v>
       </c>
       <c r="H35">
@@ -12257,81 +12333,81 @@
       </c>
       <c r="M44">
         <v>0.32295205738014299</v>
       </c>
       <c r="N44">
         <v>9.8829999999999994E-3</v>
       </c>
       <c r="O44">
         <v>1.2906000000000001E-2</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>65</v>
       </c>
       <c r="B45" t="s">
         <v>77</v>
       </c>
       <c r="C45" t="s">
         <v>113</v>
       </c>
       <c r="D45">
         <v>1.7110000000000001</v>
       </c>
       <c r="E45">
-        <v>6.5819999999999999</v>
+        <v>6.5629999999999997</v>
       </c>
       <c r="F45">
-        <v>9.4030000000000005</v>
+        <v>9.3759999999999994</v>
       </c>
       <c r="G45">
-        <v>1.5780000000000001</v>
+        <v>1.4510000000000001</v>
       </c>
       <c r="H45">
-        <v>9.8710000000000004</v>
+        <v>9.7249999999999996</v>
       </c>
       <c r="I45">
-        <v>2.9209999999999998</v>
+        <v>2.6989999999999998</v>
       </c>
       <c r="J45">
-        <v>5.2709999999999999</v>
+        <v>5.4290000000000003</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
-        <v>1.679</v>
+        <v>1.597</v>
       </c>
       <c r="M45">
-        <v>0.31853538228040201</v>
+        <v>0.29416098729047702</v>
       </c>
       <c r="N45">
-        <v>9.8709999999999996E-3</v>
+        <v>9.7249999999999993E-3</v>
       </c>
       <c r="O45">
-        <v>1.2692E-2</v>
+        <v>1.2538000000000001E-2</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46" t="s">
         <v>78</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
         <v>0.17599999999999999</v>
       </c>
       <c r="E46">
         <v>0.91300000000000003</v>
       </c>
       <c r="F46">
         <v>1.304</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
@@ -12739,116 +12815,116 @@
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55" t="s">
         <v>78</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>0.13</v>
       </c>
       <c r="E55">
         <v>1.0780000000000001</v>
       </c>
       <c r="F55">
         <v>1.54</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>1.208</v>
       </c>
       <c r="I55">
-        <v>1.05</v>
+        <v>1</v>
       </c>
       <c r="J55">
         <v>5.5E-2</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
-        <v>0.10299999999999999</v>
+        <v>0.153</v>
       </c>
       <c r="M55">
-        <v>1.8727272727272699</v>
+        <v>2.78181818181818</v>
       </c>
       <c r="N55">
         <v>1.2080000000000001E-3</v>
       </c>
       <c r="O55">
         <v>1.67E-3</v>
       </c>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56" t="s">
         <v>78</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
-        <v>0.10299999999999999</v>
+        <v>0.153</v>
       </c>
       <c r="E56">
         <v>1.04</v>
       </c>
       <c r="F56">
         <v>1.486</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
-        <v>1.143</v>
+        <v>1.1930000000000001</v>
       </c>
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56">
         <v>5.5E-2</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
-        <v>8.7999999999999995E-2</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="M56">
-        <v>1.6</v>
+        <v>2.5090909090909101</v>
       </c>
       <c r="N56">
-        <v>1.1429999999999999E-3</v>
+        <v>1.193E-3</v>
       </c>
       <c r="O56">
-        <v>1.5889999999999999E-3</v>
+        <v>1.639E-3</v>
       </c>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" t="s">
         <v>67</v>
       </c>
       <c r="D57">
         <v>1.2589999999999999</v>
       </c>
       <c r="E57">
         <v>27.584</v>
       </c>
       <c r="F57">
         <v>44.134</v>
       </c>
       <c r="G57">
         <v>0.3</v>
       </c>
       <c r="H57">
@@ -13250,674 +13326,674 @@
       </c>
       <c r="O65">
         <v>5.0840000000000003E-2</v>
       </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>114</v>
       </c>
       <c r="C66" t="s">
         <v>89</v>
       </c>
       <c r="D66">
         <v>2.9849999999999999</v>
       </c>
       <c r="E66">
         <v>26.75</v>
       </c>
       <c r="F66">
         <v>42.8</v>
       </c>
       <c r="G66">
-        <v>3.5</v>
+        <v>3.5249999999999999</v>
       </c>
       <c r="H66">
-        <v>33.234999999999999</v>
+        <v>33.26</v>
       </c>
       <c r="I66">
-        <v>8</v>
+        <v>8.0630000000000006</v>
       </c>
       <c r="J66">
         <v>22.6</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
-        <v>2.6349999999999998</v>
+        <v>2.597</v>
       </c>
       <c r="M66">
-        <v>0.116592920353982</v>
+        <v>0.114911504424779</v>
       </c>
       <c r="N66">
-        <v>3.3235000000000001E-2</v>
+        <v>3.3259999999999998E-2</v>
       </c>
       <c r="O66">
-        <v>4.9285000000000002E-2</v>
+        <v>4.931E-2</v>
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>65</v>
       </c>
       <c r="B67" t="s">
         <v>114</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>2.6349999999999998</v>
+        <v>2.597</v>
       </c>
       <c r="E67">
         <v>26</v>
       </c>
       <c r="F67">
         <v>41.6</v>
       </c>
       <c r="G67">
-        <v>4.0999999999999996</v>
+        <v>3.9</v>
       </c>
       <c r="H67">
-        <v>32.734999999999999</v>
+        <v>32.497</v>
       </c>
       <c r="I67">
         <v>7.9</v>
       </c>
       <c r="J67">
         <v>22.7</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
-        <v>2.1349999999999998</v>
+        <v>1.897</v>
       </c>
       <c r="M67">
-        <v>9.4052863436123318E-2</v>
+        <v>8.3568281938325994E-2</v>
       </c>
       <c r="N67">
-        <v>3.2735E-2</v>
+        <v>3.2496999999999998E-2</v>
       </c>
       <c r="O67">
-        <v>4.8335000000000003E-2</v>
+        <v>4.8097000000000001E-2</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>65</v>
       </c>
       <c r="B68" t="s">
         <v>79</v>
       </c>
       <c r="C68" t="s">
         <v>67</v>
       </c>
       <c r="D68">
         <v>136.215</v>
       </c>
       <c r="E68">
         <v>477.57100000000003</v>
       </c>
       <c r="F68">
         <v>712.51300000000003</v>
       </c>
       <c r="G68">
         <v>38.69</v>
       </c>
       <c r="H68">
         <v>652.476</v>
       </c>
       <c r="I68">
         <v>40.734999999999999</v>
       </c>
       <c r="J68">
-        <v>467.846</v>
+        <v>467.83300000000003</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
-        <v>143.89500000000001</v>
+        <v>143.90799999999999</v>
       </c>
       <c r="M68">
-        <v>0.30756915737229801</v>
+        <v>0.30760549170323598</v>
       </c>
       <c r="N68">
         <v>0.65247599999999994</v>
       </c>
       <c r="O68">
         <v>0.88741800000000004</v>
       </c>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>65</v>
       </c>
       <c r="B69" t="s">
         <v>79</v>
       </c>
       <c r="C69" t="s">
         <v>68</v>
       </c>
       <c r="D69">
-        <v>143.89500000000001</v>
+        <v>143.90799999999999</v>
       </c>
       <c r="E69">
-        <v>492.46199999999999</v>
+        <v>492.43599999999998</v>
       </c>
       <c r="F69">
-        <v>735.47500000000002</v>
+        <v>735.43499999999995</v>
       </c>
       <c r="G69">
         <v>41.664000000000001</v>
       </c>
       <c r="H69">
-        <v>678.02099999999996</v>
+        <v>678.00800000000004</v>
       </c>
       <c r="I69">
         <v>47.892000000000003</v>
       </c>
       <c r="J69">
-        <v>478.43900000000002</v>
+        <v>478.40499999999997</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
-        <v>151.69</v>
+        <v>151.71100000000001</v>
       </c>
       <c r="M69">
-        <v>0.31705191257401699</v>
+        <v>0.31711834115446103</v>
       </c>
       <c r="N69">
-        <v>0.67802099999999998</v>
+        <v>0.67800800000000006</v>
       </c>
       <c r="O69">
-        <v>0.92103400000000002</v>
+        <v>0.92100700000000002</v>
       </c>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>65</v>
       </c>
       <c r="B70" t="s">
         <v>79</v>
       </c>
       <c r="C70" t="s">
         <v>69</v>
       </c>
       <c r="D70">
-        <v>151.69</v>
+        <v>151.71100000000001</v>
       </c>
       <c r="E70">
-        <v>495.262</v>
+        <v>495.23099999999999</v>
       </c>
       <c r="F70">
-        <v>739.48900000000003</v>
+        <v>739.44100000000003</v>
       </c>
       <c r="G70">
         <v>47.320999999999998</v>
       </c>
       <c r="H70">
-        <v>694.27300000000002</v>
+        <v>694.26300000000003</v>
       </c>
       <c r="I70">
         <v>47.884999999999998</v>
       </c>
       <c r="J70">
-        <v>481.55200000000002</v>
+        <v>481.52199999999999</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
-        <v>164.83600000000001</v>
+        <v>164.85599999999999</v>
       </c>
       <c r="M70">
-        <v>0.34230155829484699</v>
+        <v>0.342364419486545</v>
       </c>
       <c r="N70">
-        <v>0.69427300000000003</v>
+        <v>0.69426299999999996</v>
       </c>
       <c r="O70">
-        <v>0.9385</v>
+        <v>0.938473</v>
       </c>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>65</v>
       </c>
       <c r="B71" t="s">
         <v>79</v>
       </c>
       <c r="C71" t="s">
         <v>70</v>
       </c>
       <c r="D71">
-        <v>164.83600000000001</v>
+        <v>164.85599999999999</v>
       </c>
       <c r="E71">
-        <v>498.35899999999998</v>
+        <v>498.32799999999997</v>
       </c>
       <c r="F71">
-        <v>744.07299999999998</v>
+        <v>744.02499999999998</v>
       </c>
       <c r="G71">
         <v>44.326000000000001</v>
       </c>
       <c r="H71">
-        <v>707.52099999999996</v>
+        <v>707.51</v>
       </c>
       <c r="I71">
         <v>44.247999999999998</v>
       </c>
       <c r="J71">
-        <v>485.39100000000002</v>
+        <v>485.37099999999998</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
-        <v>177.88200000000001</v>
+        <v>177.89099999999999</v>
       </c>
       <c r="M71">
-        <v>0.36647156622187094</v>
+        <v>0.366505209417126</v>
       </c>
       <c r="N71">
-        <v>0.70752099999999996</v>
+        <v>0.70750999999999997</v>
       </c>
       <c r="O71">
-        <v>0.95323500000000005</v>
+        <v>0.95320700000000003</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>65</v>
       </c>
       <c r="B72" t="s">
         <v>79</v>
       </c>
       <c r="C72" t="s">
         <v>71</v>
       </c>
       <c r="D72">
-        <v>177.88200000000001</v>
+        <v>177.89099999999999</v>
       </c>
       <c r="E72">
-        <v>498.70499999999998</v>
+        <v>498.69099999999997</v>
       </c>
       <c r="F72">
-        <v>744.71199999999999</v>
+        <v>744.69</v>
       </c>
       <c r="G72">
         <v>42.607999999999997</v>
       </c>
       <c r="H72">
-        <v>719.19500000000005</v>
+        <v>719.19</v>
       </c>
       <c r="I72">
         <v>43.566000000000003</v>
       </c>
       <c r="J72">
-        <v>492.21499999999997</v>
+        <v>492.19499999999999</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
-        <v>183.41399999999999</v>
+        <v>183.429</v>
       </c>
       <c r="M72">
-        <v>0.372629846713326</v>
+        <v>0.37267546399293</v>
       </c>
       <c r="N72">
-        <v>0.71919500000000003</v>
+        <v>0.71919</v>
       </c>
       <c r="O72">
-        <v>0.965202</v>
+        <v>0.96518899999999996</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>65</v>
       </c>
       <c r="B73" t="s">
         <v>79</v>
       </c>
       <c r="C73" t="s">
         <v>72</v>
       </c>
       <c r="D73">
-        <v>183.41399999999999</v>
+        <v>183.429</v>
       </c>
       <c r="E73">
-        <v>509.40699999999998</v>
+        <v>509.39100000000002</v>
       </c>
       <c r="F73">
-        <v>760.66300000000001</v>
+        <v>760.63800000000003</v>
       </c>
       <c r="G73">
-        <v>47.106999999999999</v>
+        <v>47.110999999999997</v>
       </c>
       <c r="H73">
-        <v>739.928</v>
+        <v>739.93100000000004</v>
       </c>
       <c r="I73">
         <v>51.991999999999997</v>
       </c>
       <c r="J73">
-        <v>498.608</v>
+        <v>498.601</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
-        <v>189.328</v>
+        <v>189.33799999999999</v>
       </c>
       <c r="M73">
-        <v>0.37971312132978202</v>
+        <v>0.37973850834635298</v>
       </c>
       <c r="N73">
-        <v>0.73992800000000003</v>
+        <v>0.73993100000000001</v>
       </c>
       <c r="O73">
-        <v>0.99118399999999995</v>
+        <v>0.991178</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>65</v>
       </c>
       <c r="B74" t="s">
         <v>79</v>
       </c>
       <c r="C74" t="s">
         <v>73</v>
       </c>
       <c r="D74">
-        <v>189.328</v>
+        <v>189.33799999999999</v>
       </c>
       <c r="E74">
-        <v>514.23299999999995</v>
+        <v>514.20399999999995</v>
       </c>
       <c r="F74">
-        <v>767.90599999999995</v>
+        <v>767.87</v>
       </c>
       <c r="G74">
-        <v>55.680999999999997</v>
+        <v>55.686</v>
       </c>
       <c r="H74">
-        <v>759.24199999999996</v>
+        <v>759.22799999999995</v>
       </c>
       <c r="I74">
         <v>57.808999999999997</v>
       </c>
       <c r="J74">
-        <v>516.601</v>
+        <v>516.59100000000001</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
-        <v>184.83199999999999</v>
+        <v>184.828</v>
       </c>
       <c r="M74">
-        <v>0.35778482813622098</v>
+        <v>0.35778401094869999</v>
       </c>
       <c r="N74">
-        <v>0.75924199999999997</v>
+        <v>0.75922800000000001</v>
       </c>
       <c r="O74">
-        <v>1.012915</v>
+        <v>1.012894</v>
       </c>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>65</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>74</v>
       </c>
       <c r="D75">
-        <v>184.83199999999999</v>
+        <v>184.828</v>
       </c>
       <c r="E75">
-        <v>516.928</v>
+        <v>516.90499999999997</v>
       </c>
       <c r="F75">
-        <v>772.32799999999997</v>
+        <v>772.41600000000005</v>
       </c>
       <c r="G75">
-        <v>57.57</v>
+        <v>57.625</v>
       </c>
       <c r="H75">
-        <v>759.33</v>
+        <v>759.35799999999995</v>
       </c>
       <c r="I75">
-        <v>55.512</v>
+        <v>55.281999999999996</v>
       </c>
       <c r="J75">
-        <v>522.87099999999998</v>
+        <v>523.05899999999997</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
-        <v>180.947</v>
+        <v>181.017</v>
       </c>
       <c r="M75">
-        <v>0.34606432561759998</v>
+        <v>0.34607376988064398</v>
       </c>
       <c r="N75">
-        <v>0.75932999999999995</v>
+        <v>0.75935799999999998</v>
       </c>
       <c r="O75">
-        <v>1.0147299999999999</v>
+        <v>1.014869</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>65</v>
       </c>
       <c r="B76" t="s">
         <v>79</v>
       </c>
       <c r="C76" t="s">
         <v>75</v>
       </c>
       <c r="D76">
-        <v>180.947</v>
+        <v>181.017</v>
       </c>
       <c r="E76">
-        <v>523.97400000000005</v>
+        <v>523.93200000000002</v>
       </c>
       <c r="F76">
-        <v>783.01199999999994</v>
+        <v>783.07299999999998</v>
       </c>
       <c r="G76">
-        <v>53.423000000000002</v>
+        <v>53.543999999999997</v>
       </c>
       <c r="H76">
-        <v>758.34400000000005</v>
+        <v>758.49300000000005</v>
       </c>
       <c r="I76">
-        <v>56.764000000000003</v>
+        <v>56.75</v>
       </c>
       <c r="J76">
-        <v>521.38300000000004</v>
+        <v>521.53399999999999</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
-        <v>180.197</v>
+        <v>180.209</v>
       </c>
       <c r="M76">
-        <v>0.34561349334366498</v>
+        <v>0.34553643674237899</v>
       </c>
       <c r="N76">
-        <v>0.75834400000000002</v>
+        <v>0.75849299999999997</v>
       </c>
       <c r="O76">
-        <v>1.017382</v>
+        <v>1.0176339999999999</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>65</v>
       </c>
       <c r="B77" t="s">
         <v>79</v>
       </c>
       <c r="C77" t="s">
         <v>89</v>
       </c>
       <c r="D77">
-        <v>180.197</v>
+        <v>180.209</v>
       </c>
       <c r="E77">
-        <v>541.27599999999995</v>
+        <v>541.64800000000002</v>
       </c>
       <c r="F77">
-        <v>809.03099999999995</v>
+        <v>809.75300000000004</v>
       </c>
       <c r="G77">
-        <v>57.537999999999997</v>
+        <v>57.801000000000002</v>
       </c>
       <c r="H77">
-        <v>779.01099999999997</v>
+        <v>779.65800000000002</v>
       </c>
       <c r="I77">
-        <v>60.600999999999999</v>
+        <v>61.470999999999997</v>
       </c>
       <c r="J77">
-        <v>528.08100000000002</v>
+        <v>526.96900000000005</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77">
-        <v>190.32900000000001</v>
+        <v>191.21799999999999</v>
       </c>
       <c r="M77">
-        <v>0.36041629977219403</v>
+        <v>0.36286384967616703</v>
       </c>
       <c r="N77">
-        <v>0.77901100000000001</v>
+        <v>0.77965799999999996</v>
       </c>
       <c r="O77">
-        <v>1.0467660000000001</v>
+        <v>1.047763</v>
       </c>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>65</v>
       </c>
       <c r="B78" t="s">
         <v>79</v>
       </c>
       <c r="C78" t="s">
         <v>113</v>
       </c>
       <c r="D78">
-        <v>190.32900000000001</v>
+        <v>191.21799999999999</v>
       </c>
       <c r="E78">
-        <v>540.40499999999997</v>
+        <v>541.27700000000004</v>
       </c>
       <c r="F78">
-        <v>807.48099999999999</v>
+        <v>808.76800000000003</v>
       </c>
       <c r="G78">
-        <v>59.237000000000002</v>
+        <v>58.999000000000002</v>
       </c>
       <c r="H78">
-        <v>789.971</v>
+        <v>791.49400000000003</v>
       </c>
       <c r="I78">
-        <v>63.231000000000002</v>
+        <v>61.95</v>
       </c>
       <c r="J78">
-        <v>537.90899999999999</v>
+        <v>538.00599999999997</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
-        <v>188.83099999999999</v>
+        <v>191.53800000000001</v>
       </c>
       <c r="M78">
-        <v>0.351046366578734</v>
+        <v>0.35601461693735797</v>
       </c>
       <c r="N78">
-        <v>0.78997099999999998</v>
+        <v>0.79149400000000003</v>
       </c>
       <c r="O78">
-        <v>1.0570470000000001</v>
+        <v>1.0589850000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCDB1388-AEC5-4619-A21E-8723D4EDF1AC}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="F40" sqref="F40"/>
+      <selection activeCell="A9" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.7109375" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCAC68A-BC19-47CE-9F7D-EE2155DEA941}">
   <dimension ref="A1:I75"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A5" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" topLeftCell="A52" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
+      <selection activeCell="A9" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B1" s="127" t="s">
         <v>44</v>
       </c>
       <c r="C1" s="127"/>
       <c r="D1" s="127"/>
       <c r="E1" s="127"/>
       <c r="F1" s="127"/>
       <c r="G1" s="127"/>
@@ -14014,269 +14090,269 @@
       </c>
       <c r="F6" s="52">
         <v>718.73432835820893</v>
       </c>
       <c r="G6" s="52">
         <v>71.470149253731336</v>
       </c>
       <c r="H6" s="47">
         <v>246.02388059701494</v>
       </c>
       <c r="I6" s="109">
         <v>0.34230155829484671</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="52">
         <v>246.02388059701494</v>
       </c>
       <c r="C7" s="52">
         <v>744.07299999999998</v>
       </c>
       <c r="D7" s="52">
-        <v>66.135820895522386</v>
+        <v>66.158208955223884</v>
       </c>
       <c r="E7" s="52">
-        <v>1055.9791044776118</v>
+        <v>1056.0014925373132</v>
       </c>
       <c r="F7" s="52">
-        <v>724.4417910447761</v>
+        <v>724.46417910447758</v>
       </c>
       <c r="G7" s="52">
         <v>66.041791044776119</v>
       </c>
       <c r="H7" s="47">
         <v>265.49552238805967</v>
       </c>
       <c r="I7" s="109">
-        <v>0.366482891613924</v>
+        <v>0.3664715662218706</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B8" s="52">
         <v>265.49552238805967</v>
       </c>
       <c r="C8" s="52">
         <v>744.71199999999999</v>
       </c>
       <c r="D8" s="52">
-        <v>63.598507462686563</v>
+        <v>63.59402985074626</v>
       </c>
       <c r="E8" s="52">
-        <v>1073.4298507462686</v>
+        <v>1073.4253731343283</v>
       </c>
       <c r="F8" s="52">
-        <v>734.65373134328354</v>
+        <v>734.64925373134315</v>
       </c>
       <c r="G8" s="52">
         <v>65.023880597014923</v>
       </c>
       <c r="H8" s="47">
         <v>273.75223880597014</v>
       </c>
       <c r="I8" s="109">
-        <v>0.37262757558642717</v>
+        <v>0.37262984671332655</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="52">
         <v>273.75223880597014</v>
       </c>
       <c r="C9" s="52">
         <v>760.66300000000001</v>
       </c>
       <c r="D9" s="52">
-        <v>70.298507462686558</v>
+        <v>70.308955223880588</v>
       </c>
       <c r="E9" s="52">
-        <v>1104.3597014925372</v>
+        <v>1104.3701492537311</v>
       </c>
       <c r="F9" s="52">
-        <v>744.1805970149253</v>
+        <v>744.19104477611938</v>
       </c>
       <c r="G9" s="52">
-        <v>77.953731343283579</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="H9" s="47">
-        <v>282.22537313432838</v>
+        <v>282.57910447761191</v>
       </c>
       <c r="I9" s="109">
-        <v>0.37924312225607254</v>
+        <v>0.37971312132978208</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="52">
-        <v>282.22537313432838</v>
+        <v>282.57910447761191</v>
       </c>
       <c r="C10" s="52">
         <v>767.90599999999995</v>
       </c>
       <c r="D10" s="52">
-        <v>83.094029850746267</v>
+        <v>83.105970149253722</v>
       </c>
       <c r="E10" s="52">
-        <v>1132.8313432835819</v>
+        <v>1133.197014925373</v>
       </c>
       <c r="F10" s="52">
-        <v>771.03731343283584</v>
+        <v>771.04626865671639</v>
       </c>
       <c r="G10" s="52">
-        <v>86.59850746268657</v>
+        <v>86.282089552238801</v>
       </c>
       <c r="H10" s="47">
-        <v>275.19552238805966</v>
+        <v>275.86865671641789</v>
       </c>
       <c r="I10" s="109">
-        <v>0.35691595931048492</v>
+        <v>0.35778482813622114</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="52">
-        <v>275.19552238805966</v>
+        <v>275.86865671641789</v>
       </c>
       <c r="C11" s="52">
         <v>772.32799999999997</v>
       </c>
       <c r="D11" s="52">
-        <v>85.938805970149247</v>
+        <v>85.925373134328353</v>
       </c>
       <c r="E11" s="52">
-        <v>1132.6686567164177</v>
+        <v>1133.3283582089553</v>
       </c>
       <c r="F11" s="52">
-        <v>780.4134328358208</v>
+        <v>780.40447761194025</v>
       </c>
       <c r="G11" s="52">
-        <v>82.847761194029843</v>
+        <v>82.853731343283584</v>
       </c>
       <c r="H11" s="47">
-        <v>269.4074626865671</v>
+        <v>270.07014925373136</v>
       </c>
       <c r="I11" s="109">
-        <v>0.34521120645964537</v>
+        <v>0.34606432561759981</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="52">
-        <v>269.4074626865671</v>
+        <v>270.07014925373136</v>
       </c>
       <c r="C12" s="52">
-        <v>782.70899999999995</v>
+        <v>783.01199999999994</v>
       </c>
       <c r="D12" s="52">
-        <v>79.680597014925368</v>
+        <v>79.73582089552238</v>
       </c>
       <c r="E12" s="52">
-        <v>1130.9388059701494</v>
+        <v>1131.8567164179105</v>
       </c>
       <c r="F12" s="52">
-        <v>778.49104477611945</v>
+        <v>778.18358208955226</v>
       </c>
       <c r="G12" s="52">
-        <v>84.838805970149252</v>
+        <v>84.722388059701487</v>
       </c>
       <c r="H12" s="47">
-        <v>267.60895522388057</v>
+        <v>268.9507462686567</v>
       </c>
       <c r="I12" s="109">
-        <v>0.3437534150451792</v>
+        <v>0.34561349334366481</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="52">
-        <v>267.60895522388057</v>
+        <v>268.9507462686567</v>
       </c>
       <c r="C13" s="52">
-        <v>808.39200000000005</v>
+        <v>809.03099999999995</v>
       </c>
       <c r="D13" s="52">
-        <v>87.180597014925368</v>
+        <v>85.877611940298493</v>
       </c>
       <c r="E13" s="52">
-        <v>1162.0029850746266</v>
+        <v>1162.7029850746267</v>
       </c>
       <c r="F13" s="52">
-        <v>790.20895522388059</v>
+        <v>788.1805970149253</v>
       </c>
       <c r="G13" s="52">
-        <v>92.367164179104478</v>
+        <v>90.449253731343276</v>
       </c>
       <c r="H13" s="47">
-        <v>279.42686567164179</v>
+        <v>284.07313432835821</v>
       </c>
       <c r="I13" s="109">
-        <v>0.3536113629495316</v>
+        <v>0.36041629977219408</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="52">
-        <v>279.42686567164179</v>
+        <v>284.07313432835821</v>
       </c>
       <c r="C14" s="52">
-        <v>809.16300000000001</v>
+        <v>807.48099999999999</v>
       </c>
       <c r="D14" s="52">
-        <v>87.60746268656716</v>
+        <v>88.413432835820899</v>
       </c>
       <c r="E14" s="52">
-        <v>1175.1805970149253</v>
+        <v>1179.0611940298504</v>
       </c>
       <c r="F14" s="52">
-        <v>803.8208955223879</v>
+        <v>802.8492537313432</v>
       </c>
       <c r="G14" s="52">
-        <v>92.701492537313428</v>
+        <v>94.374626865671644</v>
       </c>
       <c r="H14" s="47">
-        <v>278.65820895522387</v>
+        <v>281.8373134328358</v>
       </c>
       <c r="I14" s="109">
-        <v>0.34666703802733217</v>
+        <v>0.35104636657873362</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="57"/>
       <c r="C15" s="57"/>
       <c r="D15" s="57"/>
       <c r="E15" s="57"/>
       <c r="F15" s="57"/>
       <c r="G15" s="57"/>
       <c r="H15" s="57"/>
       <c r="I15" s="58"/>
     </row>
     <row r="16" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="73">
         <v>0.52153846153846151</v>
       </c>
       <c r="C16" s="73">
         <v>1.3280000000000001</v>
       </c>
@@ -14488,98 +14564,98 @@
       </c>
       <c r="E23" s="73">
         <v>1.5208955223880594</v>
       </c>
       <c r="F23" s="73">
         <v>0.76923076923076916</v>
       </c>
       <c r="G23" s="73">
         <v>0.52769230769230768</v>
       </c>
       <c r="H23" s="74">
         <v>0.27076923076923076</v>
       </c>
       <c r="I23" s="53">
         <v>0.35200000000000004</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="73">
         <v>0.27076923076923076</v>
       </c>
       <c r="C24" s="73">
-        <v>1.538</v>
+        <v>1.6259999999999999</v>
       </c>
       <c r="D24" s="73">
         <v>7.6923076923076919E-3</v>
       </c>
       <c r="E24" s="73">
-        <v>1.7626865671641787</v>
+        <v>1.8477611940298504</v>
       </c>
       <c r="F24" s="73">
         <v>0.7846153846153846</v>
       </c>
       <c r="G24" s="73">
         <v>0.69230769230769229</v>
       </c>
       <c r="H24" s="74">
-        <v>0.33999999999999997</v>
+        <v>0.4276923076923077</v>
       </c>
       <c r="I24" s="53">
-        <v>0.43333333333333329</v>
+        <v>0.54509803921568634</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="73">
-        <v>0.33999999999999997</v>
+        <v>0.4276923076923077</v>
       </c>
       <c r="C25" s="73">
-        <v>1.4</v>
+        <v>1.3080000000000001</v>
       </c>
       <c r="D25" s="73">
         <v>6.1538461538461538E-3</v>
       </c>
       <c r="E25" s="73">
-        <v>1.6940298507462686</v>
+        <v>1.6895522388059703</v>
       </c>
       <c r="F25" s="73">
-        <v>0.77692307692307694</v>
+        <v>0.7846153846153846</v>
       </c>
       <c r="G25" s="73">
         <v>0.66923076923076918</v>
       </c>
       <c r="H25" s="74">
-        <v>0.3</v>
+        <v>0.28769230769230769</v>
       </c>
       <c r="I25" s="53">
-        <v>0.38613861386138609</v>
+        <v>0.3666666666666667</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="49" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="75"/>
       <c r="C26" s="75"/>
       <c r="D26" s="75"/>
       <c r="E26" s="75"/>
       <c r="F26" s="75"/>
       <c r="G26" s="75"/>
       <c r="H26" s="75"/>
       <c r="I26" s="51"/>
     </row>
     <row r="27" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="73">
         <v>8.8571428571428579E-2</v>
       </c>
       <c r="C27" s="73">
         <v>1.41</v>
       </c>
@@ -14803,86 +14879,86 @@
       </c>
       <c r="I34" s="53">
         <v>2.5999999999999996</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="73">
         <v>0.18571428571428572</v>
       </c>
       <c r="C35" s="73">
         <v>1.54</v>
       </c>
       <c r="D35" s="73">
         <v>0</v>
       </c>
       <c r="E35" s="73">
         <v>1.8029850746268659</v>
       </c>
       <c r="F35" s="73">
         <v>7.8571428571428584E-2</v>
       </c>
       <c r="G35" s="73">
-        <v>1.4285714285714286</v>
+        <v>1.5000000000000002</v>
       </c>
       <c r="H35" s="74">
-        <v>0.21857142857142858</v>
+        <v>0.14714285714285713</v>
       </c>
       <c r="I35" s="53">
-        <v>2.7818181818181817</v>
+        <v>1.8727272727272724</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B36" s="73">
-        <v>0.21857142857142858</v>
+        <v>0.14714285714285713</v>
       </c>
       <c r="C36" s="73">
         <v>1.486</v>
       </c>
       <c r="D36" s="73">
         <v>0</v>
       </c>
       <c r="E36" s="73">
-        <v>1.7805970149253731</v>
+        <v>1.7059701492537314</v>
       </c>
       <c r="F36" s="73">
         <v>7.8571428571428584E-2</v>
       </c>
       <c r="G36" s="73">
         <v>1.4285714285714286</v>
       </c>
       <c r="H36" s="74">
-        <v>0.19714285714285718</v>
+        <v>0.12571428571428572</v>
       </c>
       <c r="I36" s="53">
-        <v>2.5090909090909093</v>
+        <v>1.5999999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="60" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="76"/>
       <c r="C37" s="76"/>
       <c r="D37" s="76"/>
       <c r="E37" s="76"/>
       <c r="F37" s="76"/>
       <c r="G37" s="76"/>
       <c r="H37" s="76"/>
       <c r="I37" s="58"/>
     </row>
     <row r="38" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="73">
         <v>0.33999999999999997</v>
       </c>
       <c r="C38" s="73">
         <v>0.92700000000000005</v>
       </c>
@@ -15449,98 +15525,98 @@
       </c>
       <c r="E60" s="73">
         <v>4.3298507462686562</v>
       </c>
       <c r="F60" s="73">
         <v>0.91758241758241743</v>
       </c>
       <c r="G60" s="73">
         <v>2.8085714285714287</v>
       </c>
       <c r="H60" s="73">
         <v>0.62725274725274727</v>
       </c>
       <c r="I60" s="53">
         <v>0.68359281437125763</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A61" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="73">
         <v>0.62725274725274727</v>
       </c>
       <c r="C61" s="73">
-        <v>4.5330000000000004</v>
+        <v>4.6210000000000004</v>
       </c>
       <c r="D61" s="73">
         <v>7.6923076923076919E-3</v>
       </c>
       <c r="E61" s="73">
-        <v>5.1865671641791042</v>
+        <v>5.2716417910447761</v>
       </c>
       <c r="F61" s="73">
         <v>0.94780219780219788</v>
       </c>
       <c r="G61" s="73">
-        <v>3.5439560439560438</v>
+        <v>3.6153846153846159</v>
       </c>
       <c r="H61" s="73">
-        <v>0.72164835164835162</v>
+        <v>0.73791208791208796</v>
       </c>
       <c r="I61" s="53">
-        <v>0.76139130434782598</v>
+        <v>0.77855072463768116</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="81" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="82">
-        <v>0.72164835164835162</v>
+        <v>0.73791208791208796</v>
       </c>
       <c r="C62" s="82">
-        <v>4.3040000000000003</v>
+        <v>4.2119999999999997</v>
       </c>
       <c r="D62" s="82">
         <v>6.1538461538461538E-3</v>
       </c>
       <c r="E62" s="82">
-        <v>5.0507462686567166</v>
+        <v>4.9716417910447763</v>
       </c>
       <c r="F62" s="82">
-        <v>0.94010989010989021</v>
+        <v>0.94780219780219788</v>
       </c>
       <c r="G62" s="82">
         <v>3.4824175824175825</v>
       </c>
       <c r="H62" s="82">
-        <v>0.65252747252747256</v>
+        <v>0.56879120879120881</v>
       </c>
       <c r="I62" s="83">
-        <v>0.69409701928696665</v>
+        <v>0.60011594202898544</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
     </row>
     <row r="64" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A64" s="128" t="s">
         <v>90</v>
       </c>
       <c r="B64" s="128"/>
       <c r="C64" s="128"/>
       <c r="D64" s="128"/>
       <c r="E64" s="128"/>
       <c r="F64" s="128"/>
       <c r="G64" s="128"/>
       <c r="H64" s="128"/>
       <c r="I64" s="128"/>
     </row>
     <row r="65" spans="1:9" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="66" spans="1:9" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="67" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="70" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="72" t="s">
@@ -15702,619 +15778,619 @@
       </c>
       <c r="F72" s="73">
         <v>10.5474</v>
       </c>
       <c r="G72" s="73">
         <v>1.3622000000000001</v>
       </c>
       <c r="H72" s="74">
         <v>0.49679999999999813</v>
       </c>
       <c r="I72" s="53">
         <v>4.710165538426514E-2</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A73" s="14" t="s">
         <v>192</v>
       </c>
       <c r="B73" s="73">
         <v>0.49679999999999813</v>
       </c>
       <c r="C73" s="73">
         <v>12.757700000000002</v>
       </c>
       <c r="D73" s="73">
-        <v>1.4</v>
+        <v>1.3177000000000001</v>
       </c>
       <c r="E73" s="73">
-        <v>14.654499999999999</v>
+        <v>14.571999999999999</v>
       </c>
       <c r="F73" s="73">
         <v>10.5</v>
       </c>
       <c r="G73" s="73">
-        <v>1.7</v>
+        <v>1.8837999999999999</v>
       </c>
       <c r="H73" s="74">
-        <v>2.4544999999999981</v>
+        <v>2.1881999999999997</v>
       </c>
       <c r="I73" s="53">
-        <v>0.23376190476190459</v>
+        <v>0.20839999999999997</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="54" t="s">
         <v>193</v>
       </c>
       <c r="B74" s="77">
-        <v>2.4544999999999981</v>
+        <v>2.1881999999999997</v>
       </c>
       <c r="C74" s="77">
-        <v>11.061399999999999</v>
+        <v>11.117100000000001</v>
       </c>
       <c r="D74" s="77">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="E74" s="77">
-        <v>14.915899999999997</v>
+        <v>14.6053</v>
       </c>
       <c r="F74" s="77">
         <v>10.8</v>
       </c>
       <c r="G74" s="77">
         <v>2.1</v>
       </c>
       <c r="H74" s="78">
-        <v>2.015899999999998</v>
+        <v>1.7052999999999994</v>
       </c>
       <c r="I74" s="55">
-        <v>0.18665740740740722</v>
+        <v>0.15789814814814809</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A64:I64"/>
     <mergeCell ref="A50:I50"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.11811023622047245" top="1.1417322834645669" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="48" max="8" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD6C99D2-920E-477D-A778-C7EFFAB8D115}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J58"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" topLeftCell="A16" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A9" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="22"/>
     <col min="4" max="4" width="7.28515625" style="22" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="22"/>
     <col min="7" max="7" width="7.7109375" style="22" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="22"/>
     <col min="10" max="10" width="7.28515625" style="22" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="140" t="s">
+      <c r="A5" s="129" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="141" t="s">
+      <c r="B5" s="130" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="141"/>
-[...1 lines deleted...]
-      <c r="E5" s="142" t="s">
+      <c r="C5" s="130"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="131" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="142"/>
-[...1 lines deleted...]
-      <c r="H5" s="141" t="s">
+      <c r="F5" s="131"/>
+      <c r="G5" s="131"/>
+      <c r="H5" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="141"/>
-      <c r="J5" s="143"/>
+      <c r="I5" s="130"/>
+      <c r="J5" s="132"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" s="140"/>
+      <c r="A6" s="129"/>
       <c r="B6" s="23" t="s">
         <v>148</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>149</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>148</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>149</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>148</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>149</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A7" s="140"/>
+      <c r="A7" s="129"/>
       <c r="B7" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="33" t="s">
         <v>150</v>
       </c>
       <c r="B8" s="24">
         <v>239.6</v>
       </c>
       <c r="C8" s="24">
-        <v>199.10000000000002</v>
+        <v>195.89999999999998</v>
       </c>
       <c r="D8" s="24">
-        <v>-16.899999999999999</v>
+        <v>-18.2</v>
       </c>
       <c r="E8" s="25">
         <v>5077.9202838063447</v>
       </c>
       <c r="F8" s="25">
-        <v>4855.8146659969862</v>
+        <v>4887.6579887697808</v>
       </c>
       <c r="G8" s="24">
-        <v>-4.4000000000000004</v>
+        <v>-3.7</v>
       </c>
       <c r="H8" s="24">
         <v>1216.8</v>
       </c>
       <c r="I8" s="24">
-        <v>966.8</v>
+        <v>957.60000000000014</v>
       </c>
       <c r="J8" s="34">
-        <v>-20.5</v>
+        <v>-21.3</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>151</v>
       </c>
       <c r="B9" s="26">
         <v>13.3</v>
       </c>
       <c r="C9" s="26">
         <v>13.3</v>
       </c>
       <c r="D9" s="26">
         <v>0</v>
       </c>
       <c r="E9" s="27">
         <v>7530</v>
       </c>
       <c r="F9" s="27">
         <v>7444.0000000000009</v>
       </c>
       <c r="G9" s="28">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H9" s="26">
         <v>100.1</v>
       </c>
       <c r="I9" s="26">
         <v>99</v>
       </c>
       <c r="J9" s="36">
         <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>152</v>
       </c>
       <c r="B10" s="26">
         <v>44</v>
       </c>
       <c r="C10" s="26">
-        <v>27.7</v>
+        <v>25.7</v>
       </c>
       <c r="D10" s="26">
-        <v>-37</v>
+        <v>-41.6</v>
       </c>
       <c r="E10" s="27">
         <v>3690</v>
       </c>
       <c r="F10" s="27">
-        <v>3597</v>
+        <v>3665</v>
       </c>
       <c r="G10" s="28">
-        <v>-2.5</v>
+        <v>-0.7</v>
       </c>
       <c r="H10" s="26">
         <v>162.4</v>
       </c>
       <c r="I10" s="26">
-        <v>99.6</v>
+        <v>94.2</v>
       </c>
       <c r="J10" s="36">
-        <v>-38.700000000000003</v>
+        <v>-42</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="26">
         <v>3.8</v>
       </c>
       <c r="C11" s="26">
-        <v>3.8</v>
+        <v>3.5</v>
       </c>
       <c r="D11" s="26">
-        <v>0</v>
+        <v>-7.9</v>
       </c>
       <c r="E11" s="27">
         <v>1227</v>
       </c>
       <c r="F11" s="27">
         <v>1259</v>
       </c>
       <c r="G11" s="28">
         <v>2.6</v>
       </c>
       <c r="H11" s="26">
         <v>4.7</v>
       </c>
       <c r="I11" s="26">
-        <v>4.8</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="J11" s="36">
-        <v>2.1</v>
+        <v>-6.4</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>154</v>
       </c>
       <c r="B12" s="26">
         <v>4.5999999999999996</v>
       </c>
       <c r="C12" s="26">
         <v>6.1</v>
       </c>
       <c r="D12" s="26">
         <v>32.6</v>
       </c>
       <c r="E12" s="27">
         <v>3252</v>
       </c>
       <c r="F12" s="27">
-        <v>3356</v>
+        <v>3344</v>
       </c>
       <c r="G12" s="28">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
       <c r="H12" s="26">
         <v>15</v>
       </c>
       <c r="I12" s="26">
-        <v>20.5</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="J12" s="36">
-        <v>36.700000000000003</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>155</v>
       </c>
       <c r="B13" s="26">
         <v>0.9</v>
       </c>
       <c r="C13" s="26">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="D13" s="26">
-        <v>0</v>
+        <v>-33.299999999999997</v>
       </c>
       <c r="E13" s="27">
         <v>1030</v>
       </c>
       <c r="F13" s="27">
-        <v>1016</v>
+        <v>1016.0000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>-1.4</v>
       </c>
       <c r="H13" s="26">
         <v>0.9</v>
       </c>
       <c r="I13" s="26">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="J13" s="36">
-        <v>0</v>
+        <v>-33.299999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
         <v>156</v>
       </c>
       <c r="B14" s="26">
         <v>39.5</v>
       </c>
       <c r="C14" s="26">
         <v>39.5</v>
       </c>
       <c r="D14" s="26">
         <v>0</v>
       </c>
       <c r="E14" s="27">
         <v>2814.1265822784812</v>
       </c>
       <c r="F14" s="27">
         <v>2849.4177215189875</v>
       </c>
       <c r="G14" s="28">
         <v>1.3</v>
       </c>
       <c r="H14" s="26">
         <v>111.2</v>
       </c>
       <c r="I14" s="26">
         <v>112.6</v>
       </c>
       <c r="J14" s="36">
         <v>1.3</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="26">
         <v>133.5</v>
       </c>
       <c r="C15" s="26">
-        <v>107.80000000000001</v>
+        <v>107.19999999999999</v>
       </c>
       <c r="D15" s="26">
-        <v>-19.3</v>
+        <v>-19.7</v>
       </c>
       <c r="E15" s="27">
         <v>6160.7033707865176</v>
       </c>
       <c r="F15" s="27">
-        <v>5838.8534322820033</v>
+        <v>5842.630597014926</v>
       </c>
       <c r="G15" s="28">
         <v>-5.2</v>
       </c>
       <c r="H15" s="26">
         <v>822.5</v>
       </c>
       <c r="I15" s="26">
-        <v>629.4</v>
+        <v>626.40000000000009</v>
       </c>
       <c r="J15" s="36">
-        <v>-23.5</v>
+        <v>-23.8</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B16" s="24">
         <v>166.2</v>
       </c>
       <c r="C16" s="24">
-        <v>149.49999999999997</v>
+        <v>134</v>
       </c>
       <c r="D16" s="24">
-        <v>-10</v>
+        <v>-19.399999999999999</v>
       </c>
       <c r="E16" s="25">
         <v>2788.1046931407946</v>
       </c>
       <c r="F16" s="25">
-        <v>2789.2762541806032</v>
+        <v>2638.9597014925375</v>
       </c>
       <c r="G16" s="24">
-        <v>0</v>
+        <v>-5.3</v>
       </c>
       <c r="H16" s="24">
         <v>463.40000000000003</v>
       </c>
       <c r="I16" s="24">
-        <v>417</v>
+        <v>353.6</v>
       </c>
       <c r="J16" s="34">
-        <v>-10</v>
+        <v>-23.7</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>159</v>
       </c>
       <c r="B17" s="26">
         <v>93.4</v>
       </c>
       <c r="C17" s="26">
-        <v>82.2</v>
+        <v>65.8</v>
       </c>
       <c r="D17" s="26">
-        <v>-12</v>
+        <v>-29.6</v>
       </c>
       <c r="E17" s="27">
         <v>2992.0096359743038</v>
       </c>
       <c r="F17" s="27">
-        <v>2920.491484184915</v>
+        <v>2577.7158054711249</v>
       </c>
       <c r="G17" s="28">
-        <v>-2.4</v>
+        <v>-13.8</v>
       </c>
       <c r="H17" s="26">
         <v>279.5</v>
       </c>
       <c r="I17" s="26">
-        <v>240.1</v>
+        <v>169.6</v>
       </c>
       <c r="J17" s="36">
-        <v>-14.1</v>
+        <v>-39.299999999999997</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>160</v>
       </c>
       <c r="B18" s="26">
         <v>56.5</v>
       </c>
       <c r="C18" s="26">
         <v>51.5</v>
       </c>
       <c r="D18" s="26">
         <v>-8.8000000000000007</v>
       </c>
       <c r="E18" s="27">
         <v>1756.4106194690264</v>
       </c>
       <c r="F18" s="27">
         <v>1738.7067961165051</v>
       </c>
       <c r="G18" s="28">
         <v>-1</v>
       </c>
       <c r="H18" s="26">
         <v>99.3</v>
       </c>
       <c r="I18" s="26">
         <v>89.5</v>
       </c>
       <c r="J18" s="36">
         <v>-9.9</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>161</v>
       </c>
       <c r="B19" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="C19" s="26">
-        <v>3.9</v>
+        <v>5.3000000000000007</v>
       </c>
       <c r="D19" s="26">
-        <v>-11.4</v>
+        <v>20.5</v>
       </c>
       <c r="E19" s="27">
         <v>2340.7499999999995</v>
       </c>
       <c r="F19" s="27">
-        <v>2877.7948717948716</v>
+        <v>3540.8867924528299</v>
       </c>
       <c r="G19" s="28">
-        <v>22.9</v>
+        <v>51.3</v>
       </c>
       <c r="H19" s="26">
         <v>10.3</v>
       </c>
       <c r="I19" s="26">
-        <v>11.2</v>
+        <v>18.8</v>
       </c>
       <c r="J19" s="36">
-        <v>8.6999999999999993</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>162</v>
       </c>
       <c r="B20" s="26">
         <v>0.4</v>
       </c>
       <c r="C20" s="26">
         <v>0.4</v>
       </c>
       <c r="D20" s="26">
         <v>0</v>
       </c>
       <c r="E20" s="27">
         <v>2811</v>
       </c>
       <c r="F20" s="27">
         <v>3212.0000000000005</v>
       </c>
       <c r="G20" s="28">
         <v>14.3</v>
       </c>
       <c r="H20" s="26">
@@ -16377,360 +16453,360 @@
       </c>
       <c r="F22" s="27">
         <v>0</v>
       </c>
       <c r="G22" s="28">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="26">
         <v>0</v>
       </c>
       <c r="J22" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="35" t="s">
         <v>165</v>
       </c>
       <c r="B23" s="26">
         <v>2.6</v>
       </c>
       <c r="C23" s="26">
-        <v>2.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="D23" s="26">
-        <v>0</v>
+        <v>-11.5</v>
       </c>
       <c r="E23" s="27">
         <v>7200</v>
       </c>
       <c r="F23" s="27">
-        <v>7644</v>
+        <v>8600</v>
       </c>
       <c r="G23" s="28">
-        <v>6.2</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="H23" s="26">
         <v>18.7</v>
       </c>
       <c r="I23" s="26">
-        <v>19.899999999999999</v>
+        <v>19.8</v>
       </c>
       <c r="J23" s="36">
-        <v>6.4</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>166</v>
       </c>
       <c r="B24" s="26">
         <v>6.2</v>
       </c>
       <c r="C24" s="26">
-        <v>6.2</v>
+        <v>6</v>
       </c>
       <c r="D24" s="26">
-        <v>0</v>
+        <v>-3.2</v>
       </c>
       <c r="E24" s="27">
         <v>8227</v>
       </c>
       <c r="F24" s="27">
-        <v>8112</v>
+        <v>8320</v>
       </c>
       <c r="G24" s="28">
-        <v>-1.4</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="H24" s="26">
         <v>51</v>
       </c>
       <c r="I24" s="26">
-        <v>50.3</v>
+        <v>49.9</v>
       </c>
       <c r="J24" s="36">
-        <v>-1.4</v>
+        <v>-2.2000000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B25" s="26">
         <v>0</v>
       </c>
       <c r="C25" s="26">
         <v>0</v>
       </c>
       <c r="D25" s="26">
         <v>0</v>
       </c>
       <c r="E25" s="27">
         <v>0</v>
       </c>
       <c r="F25" s="27">
         <v>0</v>
       </c>
       <c r="G25" s="28">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="26">
         <v>0</v>
       </c>
       <c r="J25" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B26" s="24">
         <v>189.79999999999998</v>
       </c>
       <c r="C26" s="24">
-        <v>128.39999999999998</v>
+        <v>118</v>
       </c>
       <c r="D26" s="24">
-        <v>-32.299999999999997</v>
+        <v>-37.799999999999997</v>
       </c>
       <c r="E26" s="25">
         <v>4157.660695468915</v>
       </c>
       <c r="F26" s="25">
-        <v>4165.7725856697825</v>
+        <v>4497.9338983050848</v>
       </c>
       <c r="G26" s="24">
-        <v>0.2</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="H26" s="24">
         <v>789.2</v>
       </c>
       <c r="I26" s="24">
-        <v>534.9</v>
+        <v>530.70000000000005</v>
       </c>
       <c r="J26" s="34">
-        <v>-32.200000000000003</v>
+        <v>-32.799999999999997</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B27" s="26">
         <v>146.69999999999999</v>
       </c>
       <c r="C27" s="26">
-        <v>95.6</v>
+        <v>84.8</v>
       </c>
       <c r="D27" s="26">
-        <v>-34.799999999999997</v>
+        <v>-42.2</v>
       </c>
       <c r="E27" s="27">
         <v>3661</v>
       </c>
       <c r="F27" s="27">
-        <v>3596.9999999999995</v>
+        <v>3657</v>
       </c>
       <c r="G27" s="28">
-        <v>-1.7</v>
+        <v>-0.1</v>
       </c>
       <c r="H27" s="26">
         <v>537.1</v>
       </c>
       <c r="I27" s="26">
-        <v>343.9</v>
+        <v>310.10000000000002</v>
       </c>
       <c r="J27" s="36">
-        <v>-36</v>
+        <v>-42.3</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="35" t="s">
         <v>170</v>
       </c>
       <c r="B28" s="26">
         <v>13.7</v>
       </c>
       <c r="C28" s="26">
-        <v>8.6</v>
+        <v>9</v>
       </c>
       <c r="D28" s="26">
-        <v>-37.200000000000003</v>
+        <v>-34.299999999999997</v>
       </c>
       <c r="E28" s="27">
         <v>6888.9999999999991</v>
       </c>
       <c r="F28" s="27">
-        <v>6919</v>
+        <v>6492</v>
       </c>
       <c r="G28" s="28">
-        <v>0.4</v>
+        <v>-5.8</v>
       </c>
       <c r="H28" s="26">
         <v>94.4</v>
       </c>
       <c r="I28" s="26">
-        <v>59.5</v>
+        <v>58.4</v>
       </c>
       <c r="J28" s="36">
-        <v>-37</v>
+        <v>-38.1</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="35" t="s">
         <v>171</v>
       </c>
       <c r="B29" s="26">
         <v>29</v>
       </c>
       <c r="C29" s="26">
         <v>23.8</v>
       </c>
       <c r="D29" s="26">
         <v>-17.899999999999999</v>
       </c>
       <c r="E29" s="27">
         <v>5350.5517241379312</v>
       </c>
       <c r="F29" s="27">
-        <v>5418.042016806723</v>
+        <v>6708.2100840336134</v>
       </c>
       <c r="G29" s="28">
-        <v>1.3</v>
+        <v>25.4</v>
       </c>
       <c r="H29" s="26">
         <v>155.19999999999999</v>
       </c>
       <c r="I29" s="26">
-        <v>129</v>
+        <v>159.69999999999999</v>
       </c>
       <c r="J29" s="36">
-        <v>-16.899999999999999</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35" t="s">
         <v>172</v>
       </c>
       <c r="B30" s="26">
         <v>0.4</v>
       </c>
       <c r="C30" s="26">
         <v>0.4</v>
       </c>
       <c r="D30" s="26">
         <v>0</v>
       </c>
       <c r="E30" s="27">
         <v>6275</v>
       </c>
       <c r="F30" s="27">
         <v>6397.9999999999991</v>
       </c>
       <c r="G30" s="28">
         <v>2</v>
       </c>
       <c r="H30" s="26">
         <v>2.5</v>
       </c>
       <c r="I30" s="26">
         <v>2.5</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="33" t="s">
         <v>173</v>
       </c>
       <c r="B31" s="24">
         <v>30.5</v>
       </c>
       <c r="C31" s="24">
-        <v>24.700000000000003</v>
+        <v>13</v>
       </c>
       <c r="D31" s="24">
-        <v>-19</v>
+        <v>-57.4</v>
       </c>
       <c r="E31" s="25">
         <v>4709.5967213114754</v>
       </c>
       <c r="F31" s="25">
-        <v>4833.1457489878539</v>
+        <v>5608.1769230769232</v>
       </c>
       <c r="G31" s="24">
-        <v>2.6</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="H31" s="24">
         <v>143.60000000000002</v>
       </c>
       <c r="I31" s="24">
-        <v>119.5</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="J31" s="34">
-        <v>-16.8</v>
+        <v>-49.1</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="35" t="s">
         <v>174</v>
       </c>
       <c r="B32" s="26">
         <v>22.2</v>
       </c>
       <c r="C32" s="26">
-        <v>16.399999999999999</v>
+        <v>4.6999999999999993</v>
       </c>
       <c r="D32" s="26">
-        <v>-26.1</v>
+        <v>-78.8</v>
       </c>
       <c r="E32" s="27">
         <v>3933.9819819819818</v>
       </c>
       <c r="F32" s="27">
-        <v>3952.8292682926835</v>
+        <v>3697.6595744680858</v>
       </c>
       <c r="G32" s="28">
-        <v>0.5</v>
+        <v>-6</v>
       </c>
       <c r="H32" s="26">
         <v>87.300000000000011</v>
       </c>
       <c r="I32" s="26">
-        <v>64.8</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="J32" s="36">
-        <v>-25.8</v>
+        <v>-80.099999999999994</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B33" s="26">
         <v>0.1</v>
       </c>
       <c r="C33" s="26">
         <v>0.1</v>
       </c>
       <c r="D33" s="26">
         <v>0</v>
       </c>
       <c r="E33" s="27">
         <v>3656</v>
       </c>
       <c r="F33" s="27">
         <v>3596</v>
       </c>
       <c r="G33" s="28">
         <v>-1.6</v>
       </c>
       <c r="H33" s="26">
@@ -16770,559 +16846,559 @@
       </c>
       <c r="I34" s="26">
         <v>0.9</v>
       </c>
       <c r="J34" s="36">
         <v>12.5</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B35" s="26">
         <v>7.9</v>
       </c>
       <c r="C35" s="26">
         <v>7.9</v>
       </c>
       <c r="D35" s="26">
         <v>0</v>
       </c>
       <c r="E35" s="27">
         <v>6974.6835443037971</v>
       </c>
       <c r="F35" s="27">
-        <v>6751.8734177215192</v>
+        <v>6875.2911392405067</v>
       </c>
       <c r="G35" s="28">
-        <v>-3.2</v>
+        <v>-1.4</v>
       </c>
       <c r="H35" s="26">
         <v>55.1</v>
       </c>
       <c r="I35" s="26">
-        <v>53.4</v>
+        <v>54.4</v>
       </c>
       <c r="J35" s="36">
-        <v>-3.1</v>
+        <v>-1.3</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="33" t="s">
         <v>178</v>
       </c>
       <c r="B36" s="24">
         <v>1137.8</v>
       </c>
       <c r="C36" s="24">
-        <v>1087.3</v>
+        <v>1072.8</v>
       </c>
       <c r="D36" s="24">
-        <v>-4.4000000000000004</v>
+        <v>-5.7</v>
       </c>
       <c r="E36" s="25">
         <v>8916.0511513447</v>
       </c>
       <c r="F36" s="25">
-        <v>8298.6782856617319</v>
+        <v>8577.6700223713651</v>
       </c>
       <c r="G36" s="24">
-        <v>-6.9</v>
+        <v>-3.8</v>
       </c>
       <c r="H36" s="24">
         <v>10144.700000000001</v>
       </c>
       <c r="I36" s="24">
-        <v>9023.2000000000007</v>
+        <v>9202.1</v>
       </c>
       <c r="J36" s="34">
-        <v>-11.1</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B37" s="26">
         <v>19.700000000000003</v>
       </c>
       <c r="C37" s="26">
         <v>19.100000000000001</v>
       </c>
       <c r="D37" s="26">
         <v>-3</v>
       </c>
       <c r="E37" s="27">
         <v>6926.5431472081209</v>
       </c>
       <c r="F37" s="27">
-        <v>7365.0837696335075</v>
+        <v>7735.1413612565448</v>
       </c>
       <c r="G37" s="28">
-        <v>6.3</v>
+        <v>11.7</v>
       </c>
       <c r="H37" s="26">
         <v>136.5</v>
       </c>
       <c r="I37" s="26">
-        <v>140.69999999999999</v>
+        <v>147.69999999999999</v>
       </c>
       <c r="J37" s="36">
-        <v>3.1</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
         <v>180</v>
       </c>
       <c r="B38" s="26">
         <v>150</v>
       </c>
       <c r="C38" s="26">
         <v>148.5</v>
       </c>
       <c r="D38" s="26">
         <v>-1</v>
       </c>
       <c r="E38" s="27">
         <v>8500</v>
       </c>
       <c r="F38" s="27">
-        <v>8200</v>
+        <v>8300</v>
       </c>
       <c r="G38" s="28">
-        <v>-3.5</v>
+        <v>-2.4</v>
       </c>
       <c r="H38" s="26">
         <v>1275</v>
       </c>
       <c r="I38" s="26">
-        <v>1217.7</v>
+        <v>1232.5999999999999</v>
       </c>
       <c r="J38" s="36">
-        <v>-4.5</v>
+        <v>-3.3</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="35" t="s">
         <v>181</v>
       </c>
       <c r="B39" s="26">
         <v>968.1</v>
       </c>
       <c r="C39" s="26">
-        <v>919.7</v>
+        <v>905.2</v>
       </c>
       <c r="D39" s="26">
-        <v>-5</v>
+        <v>-6.5</v>
       </c>
       <c r="E39" s="27">
         <v>9021</v>
       </c>
       <c r="F39" s="27">
-        <v>8334</v>
+        <v>8641</v>
       </c>
       <c r="G39" s="28">
-        <v>-7.6</v>
+        <v>-4.2</v>
       </c>
       <c r="H39" s="26">
         <v>8733.2000000000007</v>
       </c>
       <c r="I39" s="26">
-        <v>7664.8</v>
+        <v>7821.8</v>
       </c>
       <c r="J39" s="36">
-        <v>-12.2</v>
+        <v>-10.4</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="33" t="s">
         <v>182</v>
       </c>
       <c r="B40" s="24">
         <v>405.79999999999995</v>
       </c>
       <c r="C40" s="24">
-        <v>348.6</v>
+        <v>329.9</v>
       </c>
       <c r="D40" s="24">
-        <v>-14.1</v>
+        <v>-18.7</v>
       </c>
       <c r="E40" s="25">
         <v>4140.1002957121746</v>
       </c>
       <c r="F40" s="25">
-        <v>3969.5625358577172</v>
+        <v>3974.2734161867238</v>
       </c>
       <c r="G40" s="24">
-        <v>-4.0999999999999996</v>
+        <v>-4</v>
       </c>
       <c r="H40" s="24">
         <v>1680.2</v>
       </c>
       <c r="I40" s="24">
-        <v>1383.8</v>
+        <v>1311.2000000000003</v>
       </c>
       <c r="J40" s="34">
-        <v>-17.600000000000001</v>
+        <v>-22</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B41" s="24">
         <v>1358.1</v>
       </c>
       <c r="C41" s="24">
-        <v>1240.3999999999999</v>
+        <v>1203.8</v>
       </c>
       <c r="D41" s="24">
-        <v>-8.6999999999999993</v>
+        <v>-11.4</v>
       </c>
       <c r="E41" s="25">
         <v>8156.5788233561598</v>
       </c>
       <c r="F41" s="25">
-        <v>7801.8516607545971</v>
+        <v>8145.6943844492444</v>
       </c>
       <c r="G41" s="24">
-        <v>-4.3</v>
+        <v>-0.1</v>
       </c>
       <c r="H41" s="24">
         <v>11077.5</v>
       </c>
       <c r="I41" s="24">
-        <v>9677.6</v>
+        <v>9805.9</v>
       </c>
       <c r="J41" s="34">
-        <v>-12.6</v>
+        <v>-11.5</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>184</v>
       </c>
       <c r="B42" s="29">
         <v>1763.8999999999999</v>
       </c>
       <c r="C42" s="29">
-        <v>1589</v>
+        <v>1533.6999999999998</v>
       </c>
       <c r="D42" s="29">
-        <v>-9.9</v>
+        <v>-13.1</v>
       </c>
       <c r="E42" s="30">
         <v>7232.5542264300693</v>
       </c>
       <c r="F42" s="30">
-        <v>6961.1115796098184</v>
+        <v>7248.4186607550382</v>
       </c>
       <c r="G42" s="29">
-        <v>-3.8</v>
+        <v>0.2</v>
       </c>
       <c r="H42" s="29">
         <v>12757.7</v>
       </c>
       <c r="I42" s="29">
-        <v>11061.4</v>
+        <v>11117.1</v>
       </c>
       <c r="J42" s="38">
-        <v>-13.3</v>
+        <v>-12.9</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="69" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="67" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="6" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="144" t="s">
+      <c r="A47" s="133" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="145"/>
-      <c r="C47" s="146" t="s">
+      <c r="B47" s="134"/>
+      <c r="C47" s="135" t="s">
         <v>16</v>
       </c>
-      <c r="D47" s="147"/>
-[...1 lines deleted...]
-      <c r="F47" s="148"/>
+      <c r="D47" s="136"/>
+      <c r="E47" s="136"/>
+      <c r="F47" s="137"/>
       <c r="G47" s="126" t="s">
         <v>47</v>
       </c>
       <c r="H47" s="126" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="125" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="124" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:10" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.15">
-      <c r="A48" s="139" t="s">
+      <c r="A48" s="143" t="s">
         <v>48</v>
       </c>
-      <c r="B48" s="139"/>
-[...7 lines deleted...]
-      <c r="J48" s="139"/>
+      <c r="B48" s="143"/>
+      <c r="C48" s="143"/>
+      <c r="D48" s="143"/>
+      <c r="E48" s="143"/>
+      <c r="F48" s="143"/>
+      <c r="G48" s="143"/>
+      <c r="H48" s="143"/>
+      <c r="I48" s="143"/>
+      <c r="J48" s="143"/>
     </row>
     <row r="49" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="130" t="s">
+      <c r="A49" s="144" t="s">
         <v>24</v>
       </c>
-      <c r="B49" s="131"/>
+      <c r="B49" s="145"/>
       <c r="C49" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="111"/>
       <c r="E49" s="111"/>
       <c r="F49" s="112"/>
-      <c r="G49" s="134" t="s">
+      <c r="G49" s="138" t="s">
         <v>22</v>
       </c>
       <c r="H49" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="114">
         <v>60.61</v>
       </c>
-      <c r="J49" s="136" t="s">
+      <c r="J49" s="140" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="132"/>
-      <c r="B50" s="133"/>
+      <c r="A50" s="146"/>
+      <c r="B50" s="147"/>
       <c r="C50" s="115" t="s">
         <v>50</v>
       </c>
       <c r="D50" s="116"/>
       <c r="E50" s="116"/>
       <c r="F50" s="117"/>
-      <c r="G50" s="135"/>
+      <c r="G50" s="139"/>
       <c r="H50" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="119">
         <v>72.73</v>
       </c>
-      <c r="J50" s="137"/>
+      <c r="J50" s="141"/>
     </row>
     <row r="51" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="138" t="s">
+      <c r="A51" s="142" t="s">
         <v>107</v>
       </c>
-      <c r="B51" s="138"/>
-[...7 lines deleted...]
-      <c r="J51" s="138"/>
+      <c r="B51" s="142"/>
+      <c r="C51" s="142"/>
+      <c r="D51" s="142"/>
+      <c r="E51" s="142"/>
+      <c r="F51" s="142"/>
+      <c r="G51" s="142"/>
+      <c r="H51" s="142"/>
+      <c r="I51" s="142"/>
+      <c r="J51" s="142"/>
     </row>
     <row r="52" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="111"/>
       <c r="B52" s="112"/>
       <c r="C52" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="111"/>
       <c r="E52" s="111"/>
       <c r="F52" s="112"/>
-      <c r="G52" s="134" t="s">
+      <c r="G52" s="138" t="s">
         <v>22</v>
       </c>
       <c r="H52" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="114">
         <v>63.64</v>
       </c>
-      <c r="J52" s="136" t="s">
+      <c r="J52" s="140" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="116" t="s">
         <v>24</v>
       </c>
       <c r="B53" s="117"/>
       <c r="C53" s="115" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="116"/>
       <c r="E53" s="116"/>
       <c r="F53" s="117"/>
-      <c r="G53" s="135"/>
+      <c r="G53" s="139"/>
       <c r="H53" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="119">
         <v>80</v>
       </c>
-      <c r="J53" s="137"/>
+      <c r="J53" s="141"/>
     </row>
     <row r="54" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="129" t="s">
+      <c r="A54" s="148" t="s">
         <v>115</v>
       </c>
-      <c r="B54" s="129"/>
-[...7 lines deleted...]
-      <c r="J54" s="129"/>
+      <c r="B54" s="148"/>
+      <c r="C54" s="148"/>
+      <c r="D54" s="148"/>
+      <c r="E54" s="148"/>
+      <c r="F54" s="148"/>
+      <c r="G54" s="148"/>
+      <c r="H54" s="148"/>
+      <c r="I54" s="148"/>
+      <c r="J54" s="148"/>
     </row>
     <row r="55" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="130" t="s">
+      <c r="A55" s="144" t="s">
         <v>24</v>
       </c>
-      <c r="B55" s="131"/>
+      <c r="B55" s="145"/>
       <c r="C55" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="111"/>
       <c r="E55" s="111"/>
       <c r="F55" s="112"/>
-      <c r="G55" s="134" t="s">
+      <c r="G55" s="138" t="s">
         <v>22</v>
       </c>
       <c r="H55" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="114">
         <v>63.74</v>
       </c>
-      <c r="J55" s="136" t="s">
+      <c r="J55" s="140" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="132"/>
-      <c r="B56" s="133"/>
+      <c r="A56" s="146"/>
+      <c r="B56" s="147"/>
       <c r="C56" s="115" t="s">
         <v>117</v>
       </c>
       <c r="D56" s="116"/>
       <c r="E56" s="116"/>
       <c r="F56" s="117"/>
-      <c r="G56" s="135"/>
+      <c r="G56" s="139"/>
       <c r="H56" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I56" s="119">
         <v>80</v>
       </c>
-      <c r="J56" s="137"/>
+      <c r="J56" s="141"/>
     </row>
     <row r="57" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="120"/>
       <c r="B57" s="120"/>
       <c r="C57" s="120"/>
       <c r="D57" s="120"/>
       <c r="E57" s="120"/>
       <c r="F57" s="120"/>
       <c r="G57" s="121"/>
       <c r="H57" s="122"/>
       <c r="I57" s="123"/>
       <c r="J57" s="121"/>
     </row>
     <row r="58" spans="1:10" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A58" s="68" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="68"/>
       <c r="C58" s="68"/>
       <c r="D58" s="68"/>
       <c r="E58" s="68"/>
       <c r="F58" s="68"/>
       <c r="G58" s="68"/>
       <c r="H58" s="68"/>
       <c r="I58" s="68"/>
       <c r="J58" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A54:J54"/>
+    <mergeCell ref="A55:B56"/>
+    <mergeCell ref="G55:G56"/>
+    <mergeCell ref="J55:J56"/>
+    <mergeCell ref="G52:G53"/>
+    <mergeCell ref="J52:J53"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="A51:J51"/>
+    <mergeCell ref="A48:J48"/>
+    <mergeCell ref="A49:B50"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="C47:F47"/>
-    <mergeCell ref="G49:G50"/>
-[...9 lines deleted...]
-    <mergeCell ref="J52:J53"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1417322834645669" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W59"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection activeCell="A9" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
@@ -17338,96 +17414,96 @@
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
     </row>
     <row r="2" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="153" t="s">
+      <c r="A3" s="149" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="151">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C3" s="152"/>
-      <c r="D3" s="149">
-        <v>2017</v>
+      <c r="D3" s="153">
+        <v>2018</v>
       </c>
       <c r="E3" s="152"/>
       <c r="F3" s="151">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G3" s="152"/>
-      <c r="H3" s="149">
-        <v>2019</v>
+      <c r="H3" s="153">
+        <v>2020</v>
       </c>
       <c r="I3" s="152"/>
-      <c r="J3" s="149">
-[...2 lines deleted...]
-      <c r="K3" s="150"/>
+      <c r="J3" s="153">
+        <v>2021</v>
+      </c>
+      <c r="K3" s="154"/>
       <c r="L3" s="151">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="M3" s="152"/>
-      <c r="N3" s="149">
-        <v>2022</v>
+      <c r="N3" s="153">
+        <v>2023</v>
       </c>
       <c r="O3" s="152"/>
       <c r="P3" s="151">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="Q3" s="152"/>
-      <c r="R3" s="149">
-        <v>2024</v>
+      <c r="R3" s="153">
+        <v>2025</v>
       </c>
       <c r="S3" s="152"/>
-      <c r="T3" s="149">
-[...2 lines deleted...]
-      <c r="U3" s="150"/>
+      <c r="T3" s="153">
+        <v>2026</v>
+      </c>
+      <c r="U3" s="154"/>
     </row>
     <row r="4" spans="1:23" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="154"/>
+      <c r="A4" s="150"/>
       <c r="B4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="C4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="D4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="E4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="F4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="G4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="H4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="I4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="J4" s="61" t="s">
@@ -17452,1733 +17528,1733 @@
         <v>109</v>
       </c>
       <c r="Q4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="R4" s="44" t="s">
         <v>109</v>
       </c>
       <c r="S4" s="40" t="s">
         <v>110</v>
       </c>
       <c r="T4" s="44" t="s">
         <v>109</v>
       </c>
       <c r="U4" s="44" t="s">
         <v>110</v>
       </c>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
     </row>
     <row r="5" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="84">
-        <v>251.85130000000001</v>
+        <v>244.534975</v>
       </c>
       <c r="C5" s="85">
-        <v>934.31148499999995</v>
+        <v>869.77437500000008</v>
       </c>
       <c r="D5" s="86">
-        <v>244.534975</v>
+        <v>466.60168499999992</v>
       </c>
       <c r="E5" s="85">
-        <v>869.77437500000008</v>
+        <v>1807.0096919999999</v>
       </c>
       <c r="F5" s="86">
-        <v>466.60168499999992</v>
+        <v>368.437815</v>
       </c>
       <c r="G5" s="85">
-        <v>1807.0096919999999</v>
+        <v>1435.7926660000001</v>
       </c>
       <c r="H5" s="86">
-        <v>368.437815</v>
+        <v>503.57951800000012</v>
       </c>
       <c r="I5" s="85">
-        <v>1435.7926660000001</v>
+        <v>1812.7058770000003</v>
       </c>
       <c r="J5" s="86">
-        <v>503.57951800000012</v>
+        <v>363.12120599999997</v>
       </c>
       <c r="K5" s="86">
-        <v>1812.7058770000003</v>
+        <v>1152.3615600000001</v>
       </c>
       <c r="L5" s="84">
-        <v>363.12120599999997</v>
+        <v>656.30202899999983</v>
       </c>
       <c r="M5" s="85">
-        <v>1152.3615600000001</v>
+        <v>2094.8338891148255</v>
       </c>
       <c r="N5" s="86">
-        <v>656.30202899999983</v>
+        <v>628.06114600000012</v>
       </c>
       <c r="O5" s="85">
-        <v>2094.8338891148255</v>
+        <v>1718.4645343948414</v>
       </c>
       <c r="P5" s="86">
-        <v>628.06114600000012</v>
+        <v>561.1353529999999</v>
       </c>
       <c r="Q5" s="85">
-        <v>1718.4645343948414</v>
+        <v>1397.6391379844695</v>
       </c>
       <c r="R5" s="86">
-        <v>561.1353529999999</v>
+        <v>475.22225000000003</v>
       </c>
       <c r="S5" s="85">
-        <v>1397.6391379844695</v>
+        <v>1635.7174285947422</v>
       </c>
       <c r="T5" s="86">
-        <v>475.22225000000003</v>
+        <v>159.753051</v>
       </c>
       <c r="U5" s="86">
-        <v>1635.7174285947422</v>
+        <v>684.71679245875498</v>
       </c>
     </row>
     <row r="6" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>136</v>
       </c>
       <c r="B6" s="87">
-        <v>25.428979000000002</v>
+        <v>27.121259999999999</v>
       </c>
       <c r="C6" s="88">
-        <v>95.922150999999999</v>
+        <v>79.278274999999994</v>
       </c>
       <c r="D6" s="89">
-        <v>27.121259999999999</v>
+        <v>44.759628999999997</v>
       </c>
       <c r="E6" s="88">
-        <v>79.278274999999994</v>
+        <v>161.290121</v>
       </c>
       <c r="F6" s="89">
-        <v>44.759628999999997</v>
+        <v>35.910775000000001</v>
       </c>
       <c r="G6" s="88">
-        <v>161.290121</v>
+        <v>138.83373800000001</v>
       </c>
       <c r="H6" s="89">
-        <v>35.910775000000001</v>
+        <v>21.317432</v>
       </c>
       <c r="I6" s="88">
-        <v>138.83373800000001</v>
+        <v>70.644957000000005</v>
       </c>
       <c r="J6" s="89">
-        <v>21.317432</v>
+        <v>9.4867589999999993</v>
       </c>
       <c r="K6" s="89">
-        <v>70.644957000000005</v>
+        <v>21.353643999999999</v>
       </c>
       <c r="L6" s="87">
-        <v>9.4867589999999993</v>
+        <v>44.641969000000003</v>
       </c>
       <c r="M6" s="88">
-        <v>21.353643999999999</v>
+        <v>140.14114716408801</v>
       </c>
       <c r="N6" s="89">
-        <v>44.641969000000003</v>
+        <v>48.087443999999998</v>
       </c>
       <c r="O6" s="88">
-        <v>140.14114716408801</v>
+        <v>148.35021207654299</v>
       </c>
       <c r="P6" s="89">
-        <v>48.087443999999998</v>
+        <v>26.580548</v>
       </c>
       <c r="Q6" s="88">
-        <v>148.35021207654299</v>
+        <v>83.672999114588293</v>
       </c>
       <c r="R6" s="89">
-        <v>26.580548</v>
+        <v>35.911296</v>
       </c>
       <c r="S6" s="88">
-        <v>83.672999114588293</v>
+        <v>96.640883500461101</v>
       </c>
       <c r="T6" s="89">
-        <v>35.911296</v>
+        <v>52.898981999999997</v>
       </c>
       <c r="U6" s="89">
-        <v>96.640883500461101</v>
+        <v>229.20360550858601</v>
       </c>
     </row>
     <row r="7" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="87">
-        <v>15.415729000000001</v>
+        <v>13.202548999999999</v>
       </c>
       <c r="C7" s="88">
-        <v>74.520275999999996</v>
+        <v>51.042872000000003</v>
       </c>
       <c r="D7" s="89">
-        <v>13.202548999999999</v>
+        <v>43.564424000000002</v>
       </c>
       <c r="E7" s="88">
-        <v>51.042872000000003</v>
+        <v>163.56944999999999</v>
       </c>
       <c r="F7" s="89">
-        <v>43.564424000000002</v>
+        <v>22.561612</v>
       </c>
       <c r="G7" s="88">
-        <v>163.56944999999999</v>
+        <v>85.755819000000002</v>
       </c>
       <c r="H7" s="89">
-        <v>22.561612</v>
+        <v>23.055319999999998</v>
       </c>
       <c r="I7" s="88">
-        <v>85.755819000000002</v>
+        <v>83.679023000000001</v>
       </c>
       <c r="J7" s="89">
-        <v>23.055319999999998</v>
+        <v>22.782997999999999</v>
       </c>
       <c r="K7" s="89">
-        <v>83.679023000000001</v>
+        <v>81.950452999999996</v>
       </c>
       <c r="L7" s="87">
-        <v>22.782997999999999</v>
+        <v>37.920338999999998</v>
       </c>
       <c r="M7" s="88">
-        <v>81.950452999999996</v>
+        <v>129.05703322530999</v>
       </c>
       <c r="N7" s="89">
-        <v>37.920338999999998</v>
+        <v>30.569068000000001</v>
       </c>
       <c r="O7" s="88">
-        <v>129.05703322530999</v>
+        <v>103.71857882652699</v>
       </c>
       <c r="P7" s="89">
-        <v>30.569068000000001</v>
+        <v>34.303113000000003</v>
       </c>
       <c r="Q7" s="88">
-        <v>103.71857882652699</v>
+        <v>98.580121538537995</v>
       </c>
       <c r="R7" s="89">
-        <v>34.303113000000003</v>
+        <v>21.685254</v>
       </c>
       <c r="S7" s="88">
-        <v>98.580121538537995</v>
+        <v>49.716744925157997</v>
       </c>
       <c r="T7" s="89">
-        <v>21.685254</v>
+        <v>50.455314999999999</v>
       </c>
       <c r="U7" s="89">
-        <v>49.716744925157997</v>
+        <v>214.75806482138901</v>
       </c>
     </row>
     <row r="8" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B8" s="87">
-        <v>38.631351000000002</v>
+        <v>12.594704</v>
       </c>
       <c r="C8" s="88">
-        <v>140.67218299999999</v>
+        <v>46.206181000000001</v>
       </c>
       <c r="D8" s="89">
-        <v>12.594704</v>
+        <v>57.378785000000001</v>
       </c>
       <c r="E8" s="88">
-        <v>46.206181000000001</v>
+        <v>193.52166</v>
       </c>
       <c r="F8" s="89">
-        <v>57.378785000000001</v>
+        <v>37.184626999999999</v>
       </c>
       <c r="G8" s="88">
-        <v>193.52166</v>
+        <v>158.859692</v>
       </c>
       <c r="H8" s="89">
-        <v>37.184626999999999</v>
+        <v>24.337933</v>
       </c>
       <c r="I8" s="88">
-        <v>158.859692</v>
+        <v>83.832817000000006</v>
       </c>
       <c r="J8" s="89">
-        <v>24.337933</v>
+        <v>31.240767999999999</v>
       </c>
       <c r="K8" s="89">
-        <v>83.832817000000006</v>
+        <v>104.39443199999999</v>
       </c>
       <c r="L8" s="87">
-        <v>31.240767999999999</v>
+        <v>49.94359</v>
       </c>
       <c r="M8" s="88">
-        <v>104.39443199999999</v>
+        <v>179.456944670865</v>
       </c>
       <c r="N8" s="89">
-        <v>49.94359</v>
+        <v>45.619861</v>
       </c>
       <c r="O8" s="88">
-        <v>179.456944670865</v>
+        <v>118.30579126202301</v>
       </c>
       <c r="P8" s="89">
-        <v>45.619861</v>
+        <v>43.253712999999998</v>
       </c>
       <c r="Q8" s="88">
-        <v>118.30579126202301</v>
+        <v>85.4402059294829</v>
       </c>
       <c r="R8" s="89">
-        <v>43.253712999999998</v>
+        <v>45.382114999999999</v>
       </c>
       <c r="S8" s="88">
-        <v>85.4402059294829</v>
+        <v>134.71312503949301</v>
       </c>
       <c r="T8" s="89">
-        <v>45.382114999999999</v>
+        <v>56.398753999999997</v>
       </c>
       <c r="U8" s="89">
-        <v>134.71312503949301</v>
+        <v>240.75512212877999</v>
       </c>
     </row>
     <row r="9" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>139</v>
       </c>
       <c r="B9" s="87">
-        <v>28.755925000000001</v>
+        <v>10.307945</v>
       </c>
       <c r="C9" s="88">
-        <v>122.690729</v>
+        <v>37.836249000000002</v>
       </c>
       <c r="D9" s="89">
-        <v>10.307945</v>
+        <v>26.634281999999999</v>
       </c>
       <c r="E9" s="88">
-        <v>37.836249000000002</v>
+        <v>95.732731000000001</v>
       </c>
       <c r="F9" s="89">
-        <v>26.634281999999999</v>
+        <v>30.659700999999998</v>
       </c>
       <c r="G9" s="88">
-        <v>95.732731000000001</v>
+        <v>129.03558799999999</v>
       </c>
       <c r="H9" s="89">
-        <v>30.659700999999998</v>
+        <v>39.097261000000003</v>
       </c>
       <c r="I9" s="88">
-        <v>129.03558799999999</v>
+        <v>145.47763499999999</v>
       </c>
       <c r="J9" s="89">
-        <v>39.097261000000003</v>
+        <v>38.933757</v>
       </c>
       <c r="K9" s="89">
-        <v>145.47763499999999</v>
+        <v>111.12810399999999</v>
       </c>
       <c r="L9" s="87">
-        <v>38.933757</v>
+        <v>18.273167000000001</v>
       </c>
       <c r="M9" s="88">
-        <v>111.12810399999999</v>
+        <v>67.766932007472505</v>
       </c>
       <c r="N9" s="89">
-        <v>18.273167000000001</v>
+        <v>47.064244000000002</v>
       </c>
       <c r="O9" s="88">
-        <v>67.766932007472505</v>
+        <v>140.23382230083101</v>
       </c>
       <c r="P9" s="89">
-        <v>47.064244000000002</v>
+        <v>43.456094</v>
       </c>
       <c r="Q9" s="88">
-        <v>140.23382230083101</v>
+        <v>123.00423372901101</v>
       </c>
       <c r="R9" s="89">
-        <v>43.456094</v>
+        <v>26.423641</v>
       </c>
       <c r="S9" s="88">
-        <v>123.00423372901101</v>
+        <v>83.978173125514999</v>
       </c>
       <c r="T9" s="89">
-        <v>26.423641</v>
+        <v>0</v>
       </c>
       <c r="U9" s="89">
-        <v>83.978173125514999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B10" s="87">
-        <v>28.308827000000001</v>
+        <v>21.843399999999999</v>
       </c>
       <c r="C10" s="88">
-        <v>109.760396</v>
+        <v>77.173451</v>
       </c>
       <c r="D10" s="89">
-        <v>21.843399999999999</v>
+        <v>51.078010999999996</v>
       </c>
       <c r="E10" s="88">
-        <v>77.173451</v>
+        <v>201.60830200000001</v>
       </c>
       <c r="F10" s="89">
-        <v>51.078010999999996</v>
+        <v>32.840767</v>
       </c>
       <c r="G10" s="88">
-        <v>201.60830200000001</v>
+        <v>139.30891800000001</v>
       </c>
       <c r="H10" s="89">
-        <v>32.840767</v>
+        <v>70.998984000000107</v>
       </c>
       <c r="I10" s="88">
-        <v>139.30891800000001</v>
+        <v>253.09285399999999</v>
       </c>
       <c r="J10" s="89">
-        <v>70.998984000000107</v>
+        <v>32.656965</v>
       </c>
       <c r="K10" s="89">
-        <v>253.09285399999999</v>
+        <v>86.873299000000003</v>
       </c>
       <c r="L10" s="87">
-        <v>32.656965</v>
+        <v>11.649468000000001</v>
       </c>
       <c r="M10" s="88">
-        <v>86.873299000000003</v>
+        <v>39.706587395298001</v>
       </c>
       <c r="N10" s="89">
-        <v>11.649468000000001</v>
+        <v>68.128879999999995</v>
       </c>
       <c r="O10" s="88">
-        <v>39.706587395298001</v>
+        <v>197.56739014484501</v>
       </c>
       <c r="P10" s="89">
-        <v>68.128879999999995</v>
+        <v>41.820819</v>
       </c>
       <c r="Q10" s="88">
-        <v>197.56739014484501</v>
+        <v>103.300508891747</v>
       </c>
       <c r="R10" s="89">
-        <v>41.820819</v>
+        <v>25.727813000000001</v>
       </c>
       <c r="S10" s="88">
-        <v>103.300508891747</v>
+        <v>92.201709478303897</v>
       </c>
       <c r="T10" s="89">
-        <v>25.727813000000001</v>
+        <v>0</v>
       </c>
       <c r="U10" s="89">
-        <v>92.201709478303897</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>141</v>
       </c>
       <c r="B11" s="87">
-        <v>15.068948000000001</v>
+        <v>12.456118999999999</v>
       </c>
       <c r="C11" s="88">
-        <v>59.731870000000001</v>
+        <v>42.873660999999998</v>
       </c>
       <c r="D11" s="89">
-        <v>12.456118999999999</v>
+        <v>25.801593</v>
       </c>
       <c r="E11" s="88">
-        <v>42.873660999999998</v>
+        <v>95.560463999999996</v>
       </c>
       <c r="F11" s="89">
-        <v>25.801593</v>
+        <v>9.4970839999999992</v>
       </c>
       <c r="G11" s="88">
-        <v>95.560463999999996</v>
+        <v>26.971511</v>
       </c>
       <c r="H11" s="89">
-        <v>9.4970839999999992</v>
+        <v>87.619387000000003</v>
       </c>
       <c r="I11" s="88">
-        <v>26.971511</v>
+        <v>316.32543800000002</v>
       </c>
       <c r="J11" s="89">
-        <v>87.619387000000003</v>
+        <v>22.307388</v>
       </c>
       <c r="K11" s="89">
-        <v>316.32543800000002</v>
+        <v>70.199143000000007</v>
       </c>
       <c r="L11" s="87">
-        <v>22.307388</v>
+        <v>36.926068999999998</v>
       </c>
       <c r="M11" s="88">
-        <v>70.199143000000007</v>
+        <v>131.21651328736999</v>
       </c>
       <c r="N11" s="89">
-        <v>36.926068999999998</v>
+        <v>51.063823999999997</v>
       </c>
       <c r="O11" s="88">
-        <v>131.21651328736999</v>
+        <v>149.781271</v>
       </c>
       <c r="P11" s="89">
-        <v>51.063823999999997</v>
+        <v>30.500927000000001</v>
       </c>
       <c r="Q11" s="88">
-        <v>149.781271</v>
+        <v>62.361669091954198</v>
       </c>
       <c r="R11" s="89">
-        <v>30.500927000000001</v>
+        <v>45.425221999999998</v>
       </c>
       <c r="S11" s="88">
-        <v>62.361669091954198</v>
+        <v>156.07667283246101</v>
       </c>
       <c r="T11" s="89">
-        <v>45.425221999999998</v>
+        <v>0</v>
       </c>
       <c r="U11" s="89">
-        <v>156.07667283246101</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="87">
-        <v>21.497836</v>
+        <v>29.961756999999999</v>
       </c>
       <c r="C12" s="88">
-        <v>89.334895000000003</v>
+        <v>112.46662000000001</v>
       </c>
       <c r="D12" s="89">
-        <v>29.961756999999999</v>
+        <v>21.895358000000002</v>
       </c>
       <c r="E12" s="88">
-        <v>112.46662000000001</v>
+        <v>84.541127000000003</v>
       </c>
       <c r="F12" s="89">
-        <v>21.895358000000002</v>
+        <v>24.200934</v>
       </c>
       <c r="G12" s="88">
-        <v>84.541127000000003</v>
+        <v>103.826241</v>
       </c>
       <c r="H12" s="89">
-        <v>24.200934</v>
+        <v>81.741643999999994</v>
       </c>
       <c r="I12" s="88">
-        <v>103.826241</v>
+        <v>295.82790899999998</v>
       </c>
       <c r="J12" s="89">
-        <v>81.741643999999994</v>
+        <v>30.176750999999999</v>
       </c>
       <c r="K12" s="89">
-        <v>295.82790899999998</v>
+        <v>95.859795000000005</v>
       </c>
       <c r="L12" s="87">
-        <v>30.176750999999999</v>
+        <v>59.041992</v>
       </c>
       <c r="M12" s="88">
-        <v>95.859795000000005</v>
+        <v>182.331531053433</v>
       </c>
       <c r="N12" s="89">
-        <v>59.041992</v>
+        <v>67.446644000000106</v>
       </c>
       <c r="O12" s="88">
-        <v>182.331531053433</v>
+        <v>199.07711210256301</v>
       </c>
       <c r="P12" s="89">
-        <v>67.446644000000106</v>
+        <v>66.522344000000004</v>
       </c>
       <c r="Q12" s="88">
-        <v>199.07711210256301</v>
+        <v>167.85810772635801</v>
       </c>
       <c r="R12" s="89">
-        <v>66.522344000000004</v>
+        <v>50.178711999999997</v>
       </c>
       <c r="S12" s="88">
-        <v>167.85810772635801</v>
+        <v>182.29746691007699</v>
       </c>
       <c r="T12" s="89">
-        <v>50.178711999999997</v>
+        <v>0</v>
       </c>
       <c r="U12" s="89">
-        <v>182.29746691007699</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B13" s="87">
-        <v>11.280422</v>
+        <v>17.838615000000001</v>
       </c>
       <c r="C13" s="88">
-        <v>26.847248</v>
+        <v>60.638198000000003</v>
       </c>
       <c r="D13" s="89">
-        <v>17.838615000000001</v>
+        <v>23.766873</v>
       </c>
       <c r="E13" s="88">
-        <v>60.638198000000003</v>
+        <v>96.462091999999998</v>
       </c>
       <c r="F13" s="89">
-        <v>23.766873</v>
+        <v>31.674310999999999</v>
       </c>
       <c r="G13" s="88">
-        <v>96.462091999999998</v>
+        <v>110.035284</v>
       </c>
       <c r="H13" s="89">
-        <v>31.674310999999999</v>
+        <v>56.377887999999999</v>
       </c>
       <c r="I13" s="88">
-        <v>110.035284</v>
+        <v>208.25533899999999</v>
       </c>
       <c r="J13" s="89">
-        <v>56.377887999999999</v>
+        <v>34.686991999999996</v>
       </c>
       <c r="K13" s="89">
-        <v>208.25533899999999</v>
+        <v>114.57846000000001</v>
       </c>
       <c r="L13" s="87">
-        <v>34.686991999999996</v>
+        <v>77.606570000000005</v>
       </c>
       <c r="M13" s="88">
-        <v>114.57846000000001</v>
+        <v>246.46069508612399</v>
       </c>
       <c r="N13" s="89">
-        <v>77.606570000000005</v>
+        <v>100.927093</v>
       </c>
       <c r="O13" s="88">
-        <v>246.46069508612399</v>
+        <v>295.69135702317902</v>
       </c>
       <c r="P13" s="89">
-        <v>100.927093</v>
+        <v>66.235116999999903</v>
       </c>
       <c r="Q13" s="88">
-        <v>295.69135702317902</v>
+        <v>164.45726596153099</v>
       </c>
       <c r="R13" s="89">
-        <v>66.235116999999903</v>
+        <v>50.441926000000002</v>
       </c>
       <c r="S13" s="88">
-        <v>164.45726596153099</v>
+        <v>194.292735786588</v>
       </c>
       <c r="T13" s="89">
-        <v>50.441926000000002</v>
+        <v>0</v>
       </c>
       <c r="U13" s="89">
-        <v>194.292735786588</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>144</v>
       </c>
       <c r="B14" s="87">
-        <v>21.793023999999999</v>
+        <v>30.633979</v>
       </c>
       <c r="C14" s="88">
-        <v>62.391185</v>
+        <v>109.414793</v>
       </c>
       <c r="D14" s="89">
-        <v>30.633979</v>
+        <v>39.927852000000001</v>
       </c>
       <c r="E14" s="88">
-        <v>109.414793</v>
+        <v>160.79586599999999</v>
       </c>
       <c r="F14" s="89">
-        <v>39.927852000000001</v>
+        <v>26.565172</v>
       </c>
       <c r="G14" s="88">
-        <v>160.79586599999999</v>
+        <v>100.57148599999999</v>
       </c>
       <c r="H14" s="89">
-        <v>26.565172</v>
+        <v>22.884498000000001</v>
       </c>
       <c r="I14" s="88">
-        <v>100.57148599999999</v>
+        <v>78.144645999999995</v>
       </c>
       <c r="J14" s="89">
-        <v>22.884498000000001</v>
+        <v>41.043599999999998</v>
       </c>
       <c r="K14" s="89">
-        <v>78.144645999999995</v>
+        <v>130.245181</v>
       </c>
       <c r="L14" s="87">
-        <v>41.043599999999998</v>
+        <v>57.936745000000002</v>
       </c>
       <c r="M14" s="88">
-        <v>130.245181</v>
+        <v>176.81188847147999</v>
       </c>
       <c r="N14" s="89">
-        <v>57.936745000000002</v>
+        <v>33.325330000000001</v>
       </c>
       <c r="O14" s="88">
-        <v>176.81188847147999</v>
+        <v>81.783318658330401</v>
       </c>
       <c r="P14" s="89">
-        <v>33.325330000000001</v>
+        <v>57.449209000000003</v>
       </c>
       <c r="Q14" s="88">
-        <v>81.783318658330401</v>
+        <v>140.70082211589499</v>
       </c>
       <c r="R14" s="89">
-        <v>57.449209000000003</v>
+        <v>25.682725999999999</v>
       </c>
       <c r="S14" s="88">
-        <v>140.70082211589499</v>
+        <v>87.482314019762995</v>
       </c>
       <c r="T14" s="89">
-        <v>25.682725999999999</v>
+        <v>0</v>
       </c>
       <c r="U14" s="89">
-        <v>87.482314019762995</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B15" s="87">
-        <v>17.490817</v>
+        <v>23.813492</v>
       </c>
       <c r="C15" s="88">
-        <v>65.209311</v>
+        <v>91.956806</v>
       </c>
       <c r="D15" s="89">
-        <v>23.813492</v>
+        <v>41.482979999999998</v>
       </c>
       <c r="E15" s="88">
-        <v>91.956806</v>
+        <v>152.77080000000001</v>
       </c>
       <c r="F15" s="89">
-        <v>41.482979999999998</v>
+        <v>23.123396</v>
       </c>
       <c r="G15" s="88">
-        <v>152.77080000000001</v>
+        <v>83.509918999999996</v>
       </c>
       <c r="H15" s="89">
-        <v>23.123396</v>
+        <v>38.950329000000004</v>
       </c>
       <c r="I15" s="88">
-        <v>83.509918999999996</v>
+        <v>153.55800300000001</v>
       </c>
       <c r="J15" s="89">
-        <v>38.950329000000004</v>
+        <v>43.034438999999999</v>
       </c>
       <c r="K15" s="89">
-        <v>153.55800300000001</v>
+        <v>137.93723399999999</v>
       </c>
       <c r="L15" s="87">
-        <v>43.034438999999999</v>
+        <v>119.606228</v>
       </c>
       <c r="M15" s="88">
-        <v>137.93723399999999</v>
+        <v>375.56462992088501</v>
       </c>
       <c r="N15" s="89">
-        <v>119.606228</v>
+        <v>65.645503000000005</v>
       </c>
       <c r="O15" s="88">
-        <v>375.56462992088501</v>
+        <v>147.81433200000001</v>
       </c>
       <c r="P15" s="89">
-        <v>65.645503000000005</v>
+        <v>47.176195999999997</v>
       </c>
       <c r="Q15" s="88">
-        <v>147.81433200000001</v>
+        <v>122.844045844121</v>
       </c>
       <c r="R15" s="89">
-        <v>47.176195999999997</v>
+        <v>59.499161999999998</v>
       </c>
       <c r="S15" s="88">
-        <v>122.844045844121</v>
+        <v>212.68988464615001</v>
       </c>
       <c r="T15" s="89">
-        <v>59.499161999999998</v>
+        <v>0</v>
       </c>
       <c r="U15" s="89">
-        <v>212.68988464615001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>146</v>
       </c>
       <c r="B16" s="87">
-        <v>13.927743</v>
+        <v>26.593450000000001</v>
       </c>
       <c r="C16" s="88">
-        <v>46.792769</v>
+        <v>95.301120999999995</v>
       </c>
       <c r="D16" s="89">
-        <v>26.593450000000001</v>
+        <v>28.006630999999999</v>
       </c>
       <c r="E16" s="88">
-        <v>95.301120999999995</v>
+        <v>115.779555</v>
       </c>
       <c r="F16" s="89">
-        <v>28.006630999999999</v>
+        <v>33.536104000000002</v>
       </c>
       <c r="G16" s="88">
-        <v>115.779555</v>
+        <v>130.604758</v>
       </c>
       <c r="H16" s="89">
-        <v>33.536104000000002</v>
+        <v>20.934113</v>
       </c>
       <c r="I16" s="88">
-        <v>130.604758</v>
+        <v>72.776753999999997</v>
       </c>
       <c r="J16" s="89">
-        <v>20.934113</v>
+        <v>9.9126799999999893</v>
       </c>
       <c r="K16" s="89">
-        <v>72.776753999999997</v>
+        <v>26.276651000000001</v>
       </c>
       <c r="L16" s="87">
-        <v>9.9126799999999893</v>
+        <v>54.296315999999997</v>
       </c>
       <c r="M16" s="88">
-        <v>26.276651000000001</v>
+        <v>147.545194961775</v>
       </c>
       <c r="N16" s="89">
-        <v>54.296315999999997</v>
+        <v>56.677866000000002</v>
       </c>
       <c r="O16" s="88">
-        <v>147.545194961775</v>
+        <v>110.333676</v>
       </c>
       <c r="P16" s="89">
-        <v>56.677866000000002</v>
+        <v>51.336475</v>
       </c>
       <c r="Q16" s="88">
-        <v>110.333676</v>
+        <v>111.818916904658</v>
       </c>
       <c r="R16" s="89">
-        <v>51.336475</v>
+        <v>29.442315000000001</v>
       </c>
       <c r="S16" s="88">
-        <v>111.818916904658</v>
+        <v>94.410344398657301</v>
       </c>
       <c r="T16" s="89">
-        <v>29.442315000000001</v>
+        <v>0</v>
       </c>
       <c r="U16" s="89">
-        <v>94.410344398657301</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>147</v>
       </c>
       <c r="B17" s="90">
-        <v>14.251699</v>
+        <v>18.167705000000002</v>
       </c>
       <c r="C17" s="91">
-        <v>40.438471999999997</v>
+        <v>65.586147999999994</v>
       </c>
       <c r="D17" s="92">
-        <v>18.167705000000002</v>
+        <v>62.305267000000001</v>
       </c>
       <c r="E17" s="91">
-        <v>65.586147999999994</v>
+        <v>285.37752399999999</v>
       </c>
       <c r="F17" s="92">
-        <v>62.305267000000001</v>
+        <v>60.683332</v>
       </c>
       <c r="G17" s="91">
-        <v>285.37752399999999</v>
+        <v>228.47971200000001</v>
       </c>
       <c r="H17" s="92">
-        <v>60.683332</v>
+        <v>16.264728999999999</v>
       </c>
       <c r="I17" s="91">
-        <v>228.47971200000001</v>
+        <v>51.090502000000001</v>
       </c>
       <c r="J17" s="92">
-        <v>16.264728999999999</v>
+        <v>46.858108999999999</v>
       </c>
       <c r="K17" s="92">
-        <v>51.090502000000001</v>
+        <v>171.56516400000001</v>
       </c>
       <c r="L17" s="90">
-        <v>46.858108999999999</v>
+        <v>88.459575999999899</v>
       </c>
       <c r="M17" s="91">
-        <v>171.56516400000001</v>
+        <v>278.77479187072498</v>
       </c>
       <c r="N17" s="92">
-        <v>88.459575999999899</v>
+        <v>13.505388999999999</v>
       </c>
       <c r="O17" s="91">
-        <v>278.77479187072498</v>
+        <v>25.807673000000001</v>
       </c>
       <c r="P17" s="92">
-        <v>13.505388999999999</v>
+        <v>52.500798000000003</v>
       </c>
       <c r="Q17" s="91">
-        <v>25.807673000000001</v>
+        <v>133.600241136585</v>
       </c>
       <c r="R17" s="92">
-        <v>52.500798000000003</v>
+        <v>59.422068000000003</v>
       </c>
       <c r="S17" s="91">
-        <v>133.600241136585</v>
+        <v>251.21737393211501</v>
       </c>
       <c r="T17" s="92">
-        <v>59.422068000000003</v>
+        <v>0</v>
       </c>
       <c r="U17" s="92">
-        <v>251.21737393211501</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="93">
-        <v>288.68850099999997</v>
+        <v>320.27184399999999</v>
       </c>
       <c r="C18" s="94">
-        <v>1031.3795269999998</v>
+        <v>1125.443786</v>
       </c>
       <c r="D18" s="95">
-        <v>320.27184399999999</v>
+        <v>217.30844999999999</v>
       </c>
       <c r="E18" s="94">
-        <v>1125.443786</v>
+        <v>832.76369999999997</v>
       </c>
       <c r="F18" s="95">
-        <v>217.30844999999999</v>
+        <v>244.52190100000001</v>
       </c>
       <c r="G18" s="94">
-        <v>832.76369999999997</v>
+        <v>995.39447600000005</v>
       </c>
       <c r="H18" s="95">
-        <v>244.52190100000001</v>
+        <v>376.475887</v>
       </c>
       <c r="I18" s="94">
-        <v>995.39447600000005</v>
+        <v>1268.023745</v>
       </c>
       <c r="J18" s="95">
-        <v>376.475887</v>
+        <v>316.80292699999995</v>
       </c>
       <c r="K18" s="95">
-        <v>1268.023745</v>
+        <v>988.7667100000001</v>
       </c>
       <c r="L18" s="93">
-        <v>316.80292699999995</v>
+        <v>349.95869899999997</v>
       </c>
       <c r="M18" s="94">
-        <v>988.7667100000001</v>
+        <v>1193.5365767627791</v>
       </c>
       <c r="N18" s="95">
-        <v>349.95869899999997</v>
+        <v>531.09675900000002</v>
       </c>
       <c r="O18" s="94">
-        <v>1193.5365767627791</v>
+        <v>1312.6220009823319</v>
       </c>
       <c r="P18" s="95">
-        <v>531.09675900000002</v>
+        <v>679.61780899999997</v>
       </c>
       <c r="Q18" s="94">
-        <v>1312.6220009823319</v>
+        <v>1482.9908352251514</v>
       </c>
       <c r="R18" s="95">
-        <v>679.61780899999997</v>
+        <v>393.10087200000004</v>
       </c>
       <c r="S18" s="94">
-        <v>1482.9908352251514</v>
+        <v>1351.2340849247432</v>
       </c>
       <c r="T18" s="95">
-        <v>393.10087200000004</v>
+        <v>84.694000000000003</v>
       </c>
       <c r="U18" s="95">
-        <v>1351.2340849247432</v>
+        <v>379.60243915200783</v>
       </c>
     </row>
     <row r="19" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
         <v>136</v>
       </c>
       <c r="B19" s="87">
-        <v>8.7957420000000006</v>
+        <v>34.558962999999999</v>
       </c>
       <c r="C19" s="88">
-        <v>33.878757</v>
+        <v>117.928577</v>
       </c>
       <c r="D19" s="89">
-        <v>34.558962999999999</v>
+        <v>21.015764999999998</v>
       </c>
       <c r="E19" s="88">
-        <v>117.928577</v>
+        <v>76.442138</v>
       </c>
       <c r="F19" s="89">
-        <v>21.015764999999998</v>
+        <v>15.242516999999999</v>
       </c>
       <c r="G19" s="88">
-        <v>76.442138</v>
+        <v>55.627572999999998</v>
       </c>
       <c r="H19" s="89">
-        <v>15.242516999999999</v>
+        <v>15.443695</v>
       </c>
       <c r="I19" s="88">
-        <v>55.627572999999998</v>
+        <v>59.050207</v>
       </c>
       <c r="J19" s="89">
-        <v>15.443695</v>
+        <v>44.045349999999999</v>
       </c>
       <c r="K19" s="89">
-        <v>59.050207</v>
+        <v>130.145723</v>
       </c>
       <c r="L19" s="87">
-        <v>44.045349999999999</v>
+        <v>9.6107490000000002</v>
       </c>
       <c r="M19" s="88">
-        <v>130.145723</v>
+        <v>33.304451558996703</v>
       </c>
       <c r="N19" s="89">
-        <v>9.6107490000000002</v>
+        <v>41.964167000000003</v>
       </c>
       <c r="O19" s="88">
-        <v>33.304451558996703</v>
+        <v>125.359080086243</v>
       </c>
       <c r="P19" s="89">
-        <v>41.964167000000003</v>
+        <v>88.040096000000005</v>
       </c>
       <c r="Q19" s="88">
-        <v>125.359080086243</v>
+        <v>197.42447310339401</v>
       </c>
       <c r="R19" s="89">
-        <v>88.040096000000005</v>
+        <v>40.327497999999999</v>
       </c>
       <c r="S19" s="88">
-        <v>197.42447310339401</v>
+        <v>109.997596223755</v>
       </c>
       <c r="T19" s="89">
-        <v>40.327497999999999</v>
+        <v>20.146477000000001</v>
       </c>
       <c r="U19" s="89">
-        <v>109.997596223755</v>
+        <v>89.447715694152805</v>
       </c>
     </row>
     <row r="20" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
         <v>137</v>
       </c>
       <c r="B20" s="87">
-        <v>9.5113839999999996</v>
+        <v>26.978365</v>
       </c>
       <c r="C20" s="88">
-        <v>37.430987000000002</v>
+        <v>94.148435000000006</v>
       </c>
       <c r="D20" s="89">
-        <v>26.978365</v>
+        <v>10.256130000000001</v>
       </c>
       <c r="E20" s="88">
-        <v>94.148435000000006</v>
+        <v>37.923845</v>
       </c>
       <c r="F20" s="89">
-        <v>10.256130000000001</v>
+        <v>15.349843999999999</v>
       </c>
       <c r="G20" s="88">
-        <v>37.923845</v>
+        <v>60.597397999999998</v>
       </c>
       <c r="H20" s="89">
-        <v>15.349843999999999</v>
+        <v>20.788613000000002</v>
       </c>
       <c r="I20" s="88">
-        <v>60.597397999999998</v>
+        <v>82.016694000000001</v>
       </c>
       <c r="J20" s="89">
-        <v>20.788613000000002</v>
+        <v>26.218710999999999</v>
       </c>
       <c r="K20" s="89">
-        <v>82.016694000000001</v>
+        <v>80.611632999999998</v>
       </c>
       <c r="L20" s="87">
-        <v>26.218710999999999</v>
+        <v>17.291101999999999</v>
       </c>
       <c r="M20" s="88">
-        <v>80.611632999999998</v>
+        <v>68.972060296447793</v>
       </c>
       <c r="N20" s="89">
-        <v>17.291101999999999</v>
+        <v>32.342523</v>
       </c>
       <c r="O20" s="88">
-        <v>68.972060296447793</v>
+        <v>101.716057507324</v>
       </c>
       <c r="P20" s="89">
-        <v>32.342523</v>
+        <v>57.364747000000001</v>
       </c>
       <c r="Q20" s="88">
-        <v>101.716057507324</v>
+        <v>135.269777698441</v>
       </c>
       <c r="R20" s="89">
-        <v>57.364747000000001</v>
+        <v>46.259152</v>
       </c>
       <c r="S20" s="88">
-        <v>135.269777698441</v>
+        <v>141.86448659265099</v>
       </c>
       <c r="T20" s="89">
-        <v>46.259152</v>
+        <v>24.526768000000001</v>
       </c>
       <c r="U20" s="89">
-        <v>141.86448659265099</v>
+        <v>114.016270341888</v>
       </c>
     </row>
     <row r="21" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="87">
-        <v>12.383504</v>
+        <v>48.075795999999997</v>
       </c>
       <c r="C21" s="88">
-        <v>52.682357000000003</v>
+        <v>171.793182</v>
       </c>
       <c r="D21" s="89">
-        <v>48.075795999999997</v>
+        <v>17.144867000000001</v>
       </c>
       <c r="E21" s="88">
-        <v>171.793182</v>
+        <v>70.446044999999998</v>
       </c>
       <c r="F21" s="89">
-        <v>17.144867000000001</v>
+        <v>18.233129999999999</v>
       </c>
       <c r="G21" s="88">
-        <v>70.446044999999998</v>
+        <v>76.796724999999995</v>
       </c>
       <c r="H21" s="89">
-        <v>18.233129999999999</v>
+        <v>28.830148000000001</v>
       </c>
       <c r="I21" s="88">
-        <v>76.796724999999995</v>
+        <v>115.24628199999999</v>
       </c>
       <c r="J21" s="89">
-        <v>28.830148000000001</v>
+        <v>23.427105000000001</v>
       </c>
       <c r="K21" s="89">
-        <v>115.24628199999999</v>
+        <v>72.155196000000004</v>
       </c>
       <c r="L21" s="87">
-        <v>23.427105000000001</v>
+        <v>28.541028000000001</v>
       </c>
       <c r="M21" s="88">
-        <v>72.155196000000004</v>
+        <v>103.889685452564</v>
       </c>
       <c r="N21" s="89">
-        <v>28.541028000000001</v>
+        <v>43.940843999999998</v>
       </c>
       <c r="O21" s="88">
-        <v>103.889685452564</v>
+        <v>136.739476029602</v>
       </c>
       <c r="P21" s="89">
-        <v>43.940843999999998</v>
+        <v>48.466979000000002</v>
       </c>
       <c r="Q21" s="88">
-        <v>136.739476029602</v>
+        <v>111.300811728516</v>
       </c>
       <c r="R21" s="89">
-        <v>48.466979000000002</v>
+        <v>32.566347999999998</v>
       </c>
       <c r="S21" s="88">
-        <v>111.300811728516</v>
+        <v>105.70930385278299</v>
       </c>
       <c r="T21" s="89">
-        <v>32.566347999999998</v>
+        <v>40.020755000000001</v>
       </c>
       <c r="U21" s="89">
-        <v>105.70930385278299</v>
+        <v>176.138453115967</v>
       </c>
     </row>
     <row r="22" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="11" t="s">
         <v>139</v>
       </c>
       <c r="B22" s="87">
-        <v>15.125306999999999</v>
+        <v>19.315892999999999</v>
       </c>
       <c r="C22" s="88">
-        <v>64.736715000000004</v>
+        <v>70.653283999999999</v>
       </c>
       <c r="D22" s="89">
-        <v>19.315892999999999</v>
+        <v>15.585872999999999</v>
       </c>
       <c r="E22" s="88">
-        <v>70.653283999999999</v>
+        <v>66.589811999999995</v>
       </c>
       <c r="F22" s="89">
-        <v>15.585872999999999</v>
+        <v>16.799527999999999</v>
       </c>
       <c r="G22" s="88">
-        <v>66.589811999999995</v>
+        <v>70.843898999999993</v>
       </c>
       <c r="H22" s="89">
-        <v>16.799527999999999</v>
+        <v>16.399820999999999</v>
       </c>
       <c r="I22" s="88">
-        <v>70.843898999999993</v>
+        <v>70.16722</v>
       </c>
       <c r="J22" s="89">
-        <v>16.399820999999999</v>
+        <v>31.682015</v>
       </c>
       <c r="K22" s="89">
-        <v>70.16722</v>
+        <v>100.311145</v>
       </c>
       <c r="L22" s="87">
-        <v>31.682015</v>
+        <v>48.067602999999998</v>
       </c>
       <c r="M22" s="88">
-        <v>100.311145</v>
+        <v>171.66672241491699</v>
       </c>
       <c r="N22" s="89">
-        <v>48.067602999999998</v>
+        <v>38.663941999999999</v>
       </c>
       <c r="O22" s="88">
-        <v>171.66672241491699</v>
+        <v>112.757004118073</v>
       </c>
       <c r="P22" s="89">
-        <v>38.663941999999999</v>
+        <v>44.601588999999997</v>
       </c>
       <c r="Q22" s="88">
-        <v>112.757004118073</v>
+        <v>106.039419763672</v>
       </c>
       <c r="R22" s="89">
-        <v>44.601588999999997</v>
+        <v>27.857098000000001</v>
       </c>
       <c r="S22" s="88">
-        <v>106.039419763672</v>
+        <v>99.738599644958498</v>
       </c>
       <c r="T22" s="89">
-        <v>27.857098000000001</v>
+        <v>0</v>
       </c>
       <c r="U22" s="89">
-        <v>99.738599644958498</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="87">
-        <v>16.622536</v>
+        <v>30.038350000000001</v>
       </c>
       <c r="C23" s="88">
-        <v>71.280377000000001</v>
+        <v>108.985489</v>
       </c>
       <c r="D23" s="89">
-        <v>30.038350000000001</v>
+        <v>13.834873999999999</v>
       </c>
       <c r="E23" s="88">
-        <v>108.985489</v>
+        <v>56.481305999999996</v>
       </c>
       <c r="F23" s="89">
-        <v>13.834873999999999</v>
+        <v>22.022559999999999</v>
       </c>
       <c r="G23" s="88">
-        <v>56.481305999999996</v>
+        <v>92.040986000000004</v>
       </c>
       <c r="H23" s="89">
-        <v>22.022559999999999</v>
+        <v>13.277286999999999</v>
       </c>
       <c r="I23" s="88">
-        <v>92.040986000000004</v>
+        <v>55.295631999999998</v>
       </c>
       <c r="J23" s="89">
-        <v>13.277286999999999</v>
+        <v>29.501625000000001</v>
       </c>
       <c r="K23" s="89">
-        <v>55.295631999999998</v>
+        <v>94.529746000000003</v>
       </c>
       <c r="L23" s="87">
-        <v>29.501625000000001</v>
+        <v>29.842856999999999</v>
       </c>
       <c r="M23" s="88">
-        <v>94.529746000000003</v>
+        <v>101.12685478073701</v>
       </c>
       <c r="N23" s="89">
-        <v>29.842856999999999</v>
+        <v>44.255915999999999</v>
       </c>
       <c r="O23" s="88">
-        <v>101.12685478073701</v>
+        <v>127.90658933252</v>
       </c>
       <c r="P23" s="89">
-        <v>44.255915999999999</v>
+        <v>64.082267999999999</v>
       </c>
       <c r="Q23" s="88">
-        <v>127.90658933252</v>
+        <v>140.26619713781699</v>
       </c>
       <c r="R23" s="89">
-        <v>64.082267999999999</v>
+        <v>35.819983000000001</v>
       </c>
       <c r="S23" s="88">
-        <v>140.26619713781699</v>
+        <v>126.280950104675</v>
       </c>
       <c r="T23" s="89">
-        <v>35.819983000000001</v>
+        <v>0</v>
       </c>
       <c r="U23" s="89">
-        <v>126.280950104675</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
         <v>141</v>
       </c>
       <c r="B24" s="87">
-        <v>25.997388999999998</v>
+        <v>23.981767999999999</v>
       </c>
       <c r="C24" s="88">
-        <v>101.982744</v>
+        <v>85.026888999999997</v>
       </c>
       <c r="D24" s="89">
-        <v>23.981767999999999</v>
+        <v>15.625454</v>
       </c>
       <c r="E24" s="88">
-        <v>85.026888999999997</v>
+        <v>66.189224999999993</v>
       </c>
       <c r="F24" s="89">
-        <v>15.625454</v>
+        <v>23.325937</v>
       </c>
       <c r="G24" s="88">
-        <v>66.189224999999993</v>
+        <v>95.333932000000004</v>
       </c>
       <c r="H24" s="89">
-        <v>23.325937</v>
+        <v>19.525908000000001</v>
       </c>
       <c r="I24" s="88">
-        <v>95.333932000000004</v>
+        <v>73.539773999999994</v>
       </c>
       <c r="J24" s="89">
-        <v>19.525908000000001</v>
+        <v>27.675132999999999</v>
       </c>
       <c r="K24" s="89">
-        <v>73.539773999999994</v>
+        <v>85.421103000000002</v>
       </c>
       <c r="L24" s="87">
-        <v>27.675132999999999</v>
+        <v>30.507472</v>
       </c>
       <c r="M24" s="88">
-        <v>85.421103000000002</v>
+        <v>103.917482342566</v>
       </c>
       <c r="N24" s="89">
-        <v>30.507472</v>
+        <v>41.673233000000003</v>
       </c>
       <c r="O24" s="88">
-        <v>103.917482342566</v>
+        <v>117.18698999999999</v>
       </c>
       <c r="P24" s="89">
-        <v>41.673233000000003</v>
+        <v>52.481776000000004</v>
       </c>
       <c r="Q24" s="88">
-        <v>117.18698999999999</v>
+        <v>107.087325040466</v>
       </c>
       <c r="R24" s="89">
-        <v>52.481776000000004</v>
+        <v>33.090156999999998</v>
       </c>
       <c r="S24" s="88">
-        <v>107.087325040466</v>
+        <v>112.34167734314001</v>
       </c>
       <c r="T24" s="89">
-        <v>33.090156999999998</v>
+        <v>0</v>
       </c>
       <c r="U24" s="89">
-        <v>112.34167734314001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="11" t="s">
         <v>142</v>
       </c>
       <c r="B25" s="87">
-        <v>31.412925000000001</v>
+        <v>29.980059000000001</v>
       </c>
       <c r="C25" s="88">
-        <v>102.644239</v>
+        <v>98.693928999999997</v>
       </c>
       <c r="D25" s="89">
-        <v>29.980059000000001</v>
+        <v>15.751193000000001</v>
       </c>
       <c r="E25" s="88">
-        <v>98.693928999999997</v>
+        <v>58.970556999999999</v>
       </c>
       <c r="F25" s="89">
-        <v>15.751193000000001</v>
+        <v>28.019227000000001</v>
       </c>
       <c r="G25" s="88">
-        <v>58.970556999999999</v>
+        <v>113.904837</v>
       </c>
       <c r="H25" s="89">
-        <v>28.019227000000001</v>
+        <v>13.117087</v>
       </c>
       <c r="I25" s="88">
-        <v>113.904837</v>
+        <v>47.257598000000002</v>
       </c>
       <c r="J25" s="89">
-        <v>13.117087</v>
+        <v>25.749482</v>
       </c>
       <c r="K25" s="89">
-        <v>47.257598000000002</v>
+        <v>79.349003999999994</v>
       </c>
       <c r="L25" s="87">
-        <v>25.749482</v>
+        <v>33.783302999999997</v>
       </c>
       <c r="M25" s="88">
-        <v>79.349003999999994</v>
+        <v>117.39624211059601</v>
       </c>
       <c r="N25" s="89">
-        <v>33.783302999999997</v>
+        <v>45.090093000000003</v>
       </c>
       <c r="O25" s="88">
-        <v>117.39624211059601</v>
+        <v>125.79471030859401</v>
       </c>
       <c r="P25" s="89">
-        <v>45.090093000000003</v>
+        <v>93.227335999999994</v>
       </c>
       <c r="Q25" s="88">
-        <v>125.79471030859401</v>
+        <v>203.99765038156099</v>
       </c>
       <c r="R25" s="89">
-        <v>93.227335999999994</v>
+        <v>43.058028999999998</v>
       </c>
       <c r="S25" s="88">
-        <v>203.99765038156099</v>
+        <v>152.23347122772199</v>
       </c>
       <c r="T25" s="89">
-        <v>43.058028999999998</v>
+        <v>0</v>
       </c>
       <c r="U25" s="89">
-        <v>152.23347122772199</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B26" s="87">
-        <v>45.960189</v>
+        <v>34.378360999999998</v>
       </c>
       <c r="C26" s="88">
-        <v>157.59224599999999</v>
+        <v>116.653654</v>
       </c>
       <c r="D26" s="89">
-        <v>34.378360999999998</v>
+        <v>27.802924999999998</v>
       </c>
       <c r="E26" s="88">
-        <v>116.653654</v>
+        <v>102.569844</v>
       </c>
       <c r="F26" s="89">
-        <v>27.802924999999998</v>
+        <v>26.220662999999998</v>
       </c>
       <c r="G26" s="88">
-        <v>102.569844</v>
+        <v>106.86738699999999</v>
       </c>
       <c r="H26" s="89">
-        <v>26.220662999999998</v>
+        <v>18.254923999999999</v>
       </c>
       <c r="I26" s="88">
-        <v>106.86738699999999</v>
+        <v>61.221609999999998</v>
       </c>
       <c r="J26" s="89">
-        <v>18.254923999999999</v>
+        <v>26.755475000000001</v>
       </c>
       <c r="K26" s="89">
-        <v>61.221609999999998</v>
+        <v>78.849665000000002</v>
       </c>
       <c r="L26" s="87">
-        <v>26.755475000000001</v>
+        <v>30.948698</v>
       </c>
       <c r="M26" s="88">
-        <v>78.849665000000002</v>
+        <v>100.56008517585801</v>
       </c>
       <c r="N26" s="89">
-        <v>30.948698</v>
+        <v>62.596921000000002</v>
       </c>
       <c r="O26" s="88">
-        <v>100.56008517585801</v>
+        <v>162.930613599976</v>
       </c>
       <c r="P26" s="89">
-        <v>62.596921000000002</v>
+        <v>64.554526999999993</v>
       </c>
       <c r="Q26" s="88">
-        <v>162.930613599976</v>
+        <v>134.855783124634</v>
       </c>
       <c r="R26" s="89">
-        <v>64.554526999999993</v>
+        <v>37.141942999999998</v>
       </c>
       <c r="S26" s="88">
-        <v>134.855783124634</v>
+        <v>123.107836630554</v>
       </c>
       <c r="T26" s="89">
-        <v>37.141942999999998</v>
+        <v>0</v>
       </c>
       <c r="U26" s="89">
-        <v>123.107836630554</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>144</v>
       </c>
       <c r="B27" s="87">
-        <v>34.068061999999998</v>
+        <v>26.737113999999998</v>
       </c>
       <c r="C27" s="88">
-        <v>113.233604</v>
+        <v>90.630025000000003</v>
       </c>
       <c r="D27" s="89">
-        <v>26.737113999999998</v>
+        <v>13.897050999999999</v>
       </c>
       <c r="E27" s="88">
-        <v>90.630025000000003</v>
+        <v>53.936906999999998</v>
       </c>
       <c r="F27" s="89">
-        <v>13.897050999999999</v>
+        <v>21.032301</v>
       </c>
       <c r="G27" s="88">
-        <v>53.936906999999998</v>
+        <v>86.879131999999998</v>
       </c>
       <c r="H27" s="89">
-        <v>21.032301</v>
+        <v>47.280147999999997</v>
       </c>
       <c r="I27" s="88">
-        <v>86.879131999999998</v>
+        <v>153.874888</v>
       </c>
       <c r="J27" s="89">
-        <v>47.280147999999997</v>
+        <v>24.812998</v>
       </c>
       <c r="K27" s="89">
-        <v>153.874888</v>
+        <v>77.925371999999996</v>
       </c>
       <c r="L27" s="87">
-        <v>24.812998</v>
+        <v>37.173316999999997</v>
       </c>
       <c r="M27" s="88">
-        <v>77.925371999999996</v>
+        <v>117.97201894750999</v>
       </c>
       <c r="N27" s="89">
-        <v>37.173316999999997</v>
+        <v>46.586990999999998</v>
       </c>
       <c r="O27" s="88">
-        <v>117.97201894750999</v>
+        <v>84.862339000000006</v>
       </c>
       <c r="P27" s="89">
-        <v>46.586990999999998</v>
+        <v>52.803294000000001</v>
       </c>
       <c r="Q27" s="88">
-        <v>84.862339000000006</v>
+        <v>102.140361933319</v>
       </c>
       <c r="R27" s="89">
-        <v>52.803294000000001</v>
+        <v>32.230148999999997</v>
       </c>
       <c r="S27" s="88">
-        <v>102.140361933319</v>
+        <v>125.520769872925</v>
       </c>
       <c r="T27" s="89">
-        <v>32.230148999999997</v>
+        <v>0</v>
       </c>
       <c r="U27" s="89">
-        <v>125.520769872925</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B28" s="87">
-        <v>30.374248000000001</v>
+        <v>15.754238000000001</v>
       </c>
       <c r="C28" s="88">
-        <v>99.590956000000006</v>
+        <v>57.924678999999998</v>
       </c>
       <c r="D28" s="89">
-        <v>15.754238000000001</v>
+        <v>33.103273000000002</v>
       </c>
       <c r="E28" s="88">
-        <v>57.924678999999998</v>
+        <v>121.747084</v>
       </c>
       <c r="F28" s="89">
-        <v>33.103273000000002</v>
+        <v>26.359684999999999</v>
       </c>
       <c r="G28" s="88">
-        <v>121.747084</v>
+        <v>107.13936699999999</v>
       </c>
       <c r="H28" s="89">
-        <v>26.359684999999999</v>
+        <v>48.046542000000002</v>
       </c>
       <c r="I28" s="88">
-        <v>107.13936699999999</v>
+        <v>146.46695500000001</v>
       </c>
       <c r="J28" s="89">
-        <v>48.046542000000002</v>
+        <v>21.853252000000001</v>
       </c>
       <c r="K28" s="89">
-        <v>146.46695500000001</v>
+        <v>69.888397999999995</v>
       </c>
       <c r="L28" s="87">
-        <v>21.853252000000001</v>
+        <v>27.948229999999999</v>
       </c>
       <c r="M28" s="88">
-        <v>69.888397999999995</v>
+        <v>93.492494498992897</v>
       </c>
       <c r="N28" s="89">
-        <v>27.948229999999999</v>
+        <v>53.668863999999999</v>
       </c>
       <c r="O28" s="88">
-        <v>93.492494498992897</v>
+        <v>89.073800000000006</v>
       </c>
       <c r="P28" s="89">
-        <v>53.668863999999999</v>
+        <v>58.305216000000001</v>
       </c>
       <c r="Q28" s="88">
-        <v>89.073800000000006</v>
+        <v>120.41966486454</v>
       </c>
       <c r="R28" s="89">
-        <v>58.305216000000001</v>
+        <v>34.388604999999998</v>
       </c>
       <c r="S28" s="88">
-        <v>120.41966486454</v>
+        <v>132.76637883660899</v>
       </c>
       <c r="T28" s="89">
-        <v>34.388604999999998</v>
+        <v>0</v>
       </c>
       <c r="U28" s="89">
-        <v>132.76637883660899</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="11" t="s">
         <v>146</v>
       </c>
       <c r="B29" s="87">
-        <v>29.501159999999999</v>
+        <v>17.240818999999998</v>
       </c>
       <c r="C29" s="88">
-        <v>97.924217999999996</v>
+        <v>64.159734999999998</v>
       </c>
       <c r="D29" s="89">
-        <v>17.240818999999998</v>
+        <v>21.310644</v>
       </c>
       <c r="E29" s="88">
-        <v>64.159734999999998</v>
+        <v>78.539161000000007</v>
       </c>
       <c r="F29" s="89">
-        <v>21.310644</v>
+        <v>16.056757000000001</v>
       </c>
       <c r="G29" s="88">
-        <v>78.539161000000007</v>
+        <v>65.302218999999994</v>
       </c>
       <c r="H29" s="89">
-        <v>16.056757000000001</v>
+        <v>62.687277000000002</v>
       </c>
       <c r="I29" s="88">
-        <v>65.302218999999994</v>
+        <v>186.41900899999999</v>
       </c>
       <c r="J29" s="89">
-        <v>62.687277000000002</v>
+        <v>18.769922000000001</v>
       </c>
       <c r="K29" s="89">
-        <v>186.41900899999999</v>
+        <v>61.611891</v>
       </c>
       <c r="L29" s="87">
-        <v>18.769922000000001</v>
+        <v>28.257214000000001</v>
       </c>
       <c r="M29" s="88">
-        <v>61.611891</v>
+        <v>94.247289758148199</v>
       </c>
       <c r="N29" s="89">
-        <v>28.257214000000001</v>
+        <v>42.711626000000003</v>
       </c>
       <c r="O29" s="88">
-        <v>94.247289758148199</v>
+        <v>69.573747999999995</v>
       </c>
       <c r="P29" s="89">
-        <v>42.711626000000003</v>
+        <v>34.954146999999999</v>
       </c>
       <c r="Q29" s="88">
-        <v>69.573747999999995</v>
+        <v>74.791464249938997</v>
       </c>
       <c r="R29" s="89">
-        <v>34.954146999999999</v>
+        <v>15.309393999999999</v>
       </c>
       <c r="S29" s="88">
-        <v>74.791464249938997</v>
+        <v>60.679324867004397</v>
       </c>
       <c r="T29" s="89">
-        <v>15.309393999999999</v>
+        <v>0</v>
       </c>
       <c r="U29" s="89">
-        <v>60.679324867004397</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>147</v>
       </c>
       <c r="B30" s="90">
-        <v>28.936055</v>
+        <v>13.232118</v>
       </c>
       <c r="C30" s="91">
-        <v>98.402327</v>
+        <v>48.845908000000001</v>
       </c>
       <c r="D30" s="92">
-        <v>13.232118</v>
+        <v>11.980401000000001</v>
       </c>
       <c r="E30" s="91">
-        <v>48.845908000000001</v>
+        <v>42.927776000000001</v>
       </c>
       <c r="F30" s="92">
-        <v>11.980401000000001</v>
+        <v>15.859752</v>
       </c>
       <c r="G30" s="91">
-        <v>42.927776000000001</v>
+        <v>64.061020999999997</v>
       </c>
       <c r="H30" s="92">
-        <v>15.859752</v>
+        <v>72.824437000000003</v>
       </c>
       <c r="I30" s="91">
-        <v>64.061020999999997</v>
+        <v>217.46787599999999</v>
       </c>
       <c r="J30" s="92">
-        <v>72.824437000000003</v>
+        <v>16.311858999999998</v>
       </c>
       <c r="K30" s="92">
-        <v>217.46787599999999</v>
+        <v>57.967834000000003</v>
       </c>
       <c r="L30" s="90">
-        <v>16.311858999999998</v>
+        <v>27.987126</v>
       </c>
       <c r="M30" s="91">
-        <v>57.967834000000003</v>
+        <v>86.991189425445597</v>
       </c>
       <c r="N30" s="92">
-        <v>27.987126</v>
+        <v>37.601638999999999</v>
       </c>
       <c r="O30" s="91">
-        <v>86.991189425445597</v>
+        <v>58.721592999999999</v>
       </c>
       <c r="P30" s="92">
-        <v>37.601638999999999</v>
+        <v>20.735834000000001</v>
       </c>
       <c r="Q30" s="91">
-        <v>58.721592999999999</v>
+        <v>49.397906198852503</v>
       </c>
       <c r="R30" s="92">
-        <v>20.735834000000001</v>
+        <v>15.052516000000001</v>
       </c>
       <c r="S30" s="91">
-        <v>49.397906198852503</v>
+        <v>60.993689727966299</v>
       </c>
       <c r="T30" s="92">
-        <v>15.052516000000001</v>
+        <v>0</v>
       </c>
       <c r="U30" s="92">
-        <v>60.993689727966299</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:23" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="9"/>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="9"/>
       <c r="O31" s="9"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="9"/>
       <c r="S31" s="9"/>
       <c r="T31" s="9"/>
       <c r="U31" s="9"/>
       <c r="V31" s="9"/>
@@ -19883,168 +19959,168 @@
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
       <c r="R59" s="9"/>
       <c r="S59" s="9"/>
       <c r="T59" s="9"/>
       <c r="U59" s="9"/>
       <c r="V59" s="9"/>
       <c r="W59" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="H3:I3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.11811023622047245" top="0.98425196850393704" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D50B1BCD-982F-498A-98AC-7921AFD0814A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:ANQ379"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A19" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+      <selection activeCell="A9" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1057" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
     </row>
     <row r="2" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="151">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C2" s="155"/>
-      <c r="D2" s="149">
-        <v>2017</v>
+      <c r="D2" s="153">
+        <v>2018</v>
       </c>
       <c r="E2" s="155"/>
       <c r="F2" s="151">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G2" s="155"/>
-      <c r="H2" s="149">
-        <v>2019</v>
+      <c r="H2" s="153">
+        <v>2020</v>
       </c>
       <c r="I2" s="155"/>
-      <c r="J2" s="149">
-        <v>2020</v>
+      <c r="J2" s="153">
+        <v>2021</v>
       </c>
       <c r="K2" s="156"/>
       <c r="L2" s="151">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="M2" s="155"/>
-      <c r="N2" s="149">
-        <v>2022</v>
+      <c r="N2" s="153">
+        <v>2023</v>
       </c>
       <c r="O2" s="155"/>
       <c r="P2" s="151">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="Q2" s="155"/>
-      <c r="R2" s="149">
-        <v>2024</v>
+      <c r="R2" s="153">
+        <v>2025</v>
       </c>
       <c r="S2" s="155"/>
-      <c r="T2" s="149">
-        <v>2025</v>
+      <c r="T2" s="153">
+        <v>2026</v>
       </c>
       <c r="U2" s="156"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
@@ -22146,108 +22222,108 @@
       <c r="AMY3"/>
       <c r="AMZ3"/>
       <c r="ANA3"/>
       <c r="ANB3"/>
       <c r="ANC3"/>
       <c r="AND3"/>
       <c r="ANE3"/>
       <c r="ANF3"/>
       <c r="ANG3"/>
       <c r="ANH3"/>
       <c r="ANI3"/>
       <c r="ANJ3"/>
       <c r="ANK3"/>
       <c r="ANL3"/>
       <c r="ANM3"/>
       <c r="ANN3"/>
       <c r="ANO3"/>
       <c r="ANP3"/>
       <c r="ANQ3"/>
     </row>
     <row r="4" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="65" t="s">
         <v>122</v>
       </c>
       <c r="B4" s="96">
-        <v>40.164498999999999</v>
+        <v>35.090082000000002</v>
       </c>
       <c r="C4" s="97">
-        <v>206.83936199999999</v>
+        <v>166.65906100000001</v>
       </c>
       <c r="D4" s="98">
-        <v>35.090082000000002</v>
+        <v>44.524755999999996</v>
       </c>
       <c r="E4" s="97">
-        <v>166.65906100000001</v>
+        <v>218.56354300000001</v>
       </c>
       <c r="F4" s="98">
-        <v>44.524755999999996</v>
+        <v>48.675614000000003</v>
       </c>
       <c r="G4" s="97">
-        <v>218.56354300000001</v>
+        <v>243.024473</v>
       </c>
       <c r="H4" s="98">
-        <v>48.675614000000003</v>
+        <v>40.175502000000002</v>
       </c>
       <c r="I4" s="97">
-        <v>243.024473</v>
+        <v>183.06928600000001</v>
       </c>
       <c r="J4" s="98">
-        <v>40.175502000000002</v>
+        <v>34.727294000000001</v>
       </c>
       <c r="K4" s="98">
-        <v>183.06928600000001</v>
+        <v>140.877241</v>
       </c>
       <c r="L4" s="96">
-        <v>34.727294000000001</v>
+        <v>84.847657999999996</v>
       </c>
       <c r="M4" s="97">
-        <v>140.877241</v>
+        <v>337.04265450000003</v>
       </c>
       <c r="N4" s="98">
-        <v>84.847657999999996</v>
+        <v>87.555888999999993</v>
       </c>
       <c r="O4" s="97">
-        <v>337.04265450000003</v>
+        <v>281.157442</v>
       </c>
       <c r="P4" s="98">
-        <v>87.555888999999993</v>
+        <v>102.181788</v>
       </c>
       <c r="Q4" s="97">
-        <v>281.157442</v>
+        <v>337.28861699999999</v>
       </c>
       <c r="R4" s="98">
-        <v>102.181788</v>
+        <v>94.396535</v>
       </c>
       <c r="S4" s="97">
-        <v>337.28861699999999</v>
+        <v>431.6943574375</v>
       </c>
       <c r="T4" s="98">
-        <v>94.396535</v>
+        <v>25.336825000000001</v>
       </c>
       <c r="U4" s="98">
-        <v>431.6943574375</v>
+        <v>151.30121600000001</v>
       </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
@@ -23247,108 +23323,108 @@
       <c r="AMY4"/>
       <c r="AMZ4"/>
       <c r="ANA4"/>
       <c r="ANB4"/>
       <c r="ANC4"/>
       <c r="AND4"/>
       <c r="ANE4"/>
       <c r="ANF4"/>
       <c r="ANG4"/>
       <c r="ANH4"/>
       <c r="ANI4"/>
       <c r="ANJ4"/>
       <c r="ANK4"/>
       <c r="ANL4"/>
       <c r="ANM4"/>
       <c r="ANN4"/>
       <c r="ANO4"/>
       <c r="ANP4"/>
       <c r="ANQ4"/>
     </row>
     <row r="5" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B5" s="99">
-        <v>8.6205979999999993</v>
+        <v>6.3603959999999997</v>
       </c>
       <c r="C5" s="100">
-        <v>30.368368</v>
+        <v>21.634</v>
       </c>
       <c r="D5" s="101">
-        <v>6.3603959999999997</v>
+        <v>16.861331</v>
       </c>
       <c r="E5" s="100">
-        <v>21.634</v>
+        <v>64.378320000000002</v>
       </c>
       <c r="F5" s="101">
-        <v>16.861331</v>
+        <v>4.2373310000000002</v>
       </c>
       <c r="G5" s="100">
-        <v>64.378320000000002</v>
+        <v>15.252948999999999</v>
       </c>
       <c r="H5" s="101">
-        <v>4.2373310000000002</v>
+        <v>29.154693000000002</v>
       </c>
       <c r="I5" s="100">
-        <v>15.252948999999999</v>
+        <v>115.94292</v>
       </c>
       <c r="J5" s="101">
-        <v>29.154693000000002</v>
+        <v>27.564208000000001</v>
       </c>
       <c r="K5" s="101">
-        <v>115.94292</v>
+        <v>82.994455000000002</v>
       </c>
       <c r="L5" s="99">
-        <v>27.564208000000001</v>
+        <v>49.693261</v>
       </c>
       <c r="M5" s="100">
-        <v>82.994455000000002</v>
+        <v>150.60158999999999</v>
       </c>
       <c r="N5" s="101">
-        <v>49.693261</v>
+        <v>90.392318000000003</v>
       </c>
       <c r="O5" s="100">
-        <v>150.60158999999999</v>
+        <v>224.30264</v>
       </c>
       <c r="P5" s="101">
-        <v>90.392318000000003</v>
+        <v>97.700626999999997</v>
       </c>
       <c r="Q5" s="100">
-        <v>224.30264</v>
+        <v>217.384872765625</v>
       </c>
       <c r="R5" s="101">
-        <v>97.700626999999997</v>
+        <v>42.239331</v>
       </c>
       <c r="S5" s="100">
-        <v>217.384872765625</v>
+        <v>133.21501216796901</v>
       </c>
       <c r="T5" s="101">
-        <v>42.239331</v>
+        <v>7.8807939999999999</v>
       </c>
       <c r="U5" s="101">
-        <v>133.21501216796901</v>
+        <v>30.958823593750001</v>
       </c>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
@@ -24348,108 +24424,108 @@
       <c r="AMY5"/>
       <c r="AMZ5"/>
       <c r="ANA5"/>
       <c r="ANB5"/>
       <c r="ANC5"/>
       <c r="AND5"/>
       <c r="ANE5"/>
       <c r="ANF5"/>
       <c r="ANG5"/>
       <c r="ANH5"/>
       <c r="ANI5"/>
       <c r="ANJ5"/>
       <c r="ANK5"/>
       <c r="ANL5"/>
       <c r="ANM5"/>
       <c r="ANN5"/>
       <c r="ANO5"/>
       <c r="ANP5"/>
       <c r="ANQ5"/>
     </row>
     <row r="6" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>124</v>
       </c>
       <c r="B6" s="99">
-        <v>15.911092</v>
+        <v>20.182532999999999</v>
       </c>
       <c r="C6" s="100">
-        <v>82.966380000000001</v>
+        <v>96.013879000000003</v>
       </c>
       <c r="D6" s="101">
-        <v>20.182532999999999</v>
+        <v>26.477703999999999</v>
       </c>
       <c r="E6" s="100">
-        <v>96.013879000000003</v>
+        <v>128.73211900000001</v>
       </c>
       <c r="F6" s="101">
-        <v>26.477703999999999</v>
+        <v>29.715945000000001</v>
       </c>
       <c r="G6" s="100">
-        <v>128.73211900000001</v>
+        <v>150.125092</v>
       </c>
       <c r="H6" s="101">
-        <v>29.715945000000001</v>
+        <v>30.889873000000001</v>
       </c>
       <c r="I6" s="100">
-        <v>150.125092</v>
+        <v>141.179328</v>
       </c>
       <c r="J6" s="101">
-        <v>30.889873000000001</v>
+        <v>30.124089000000001</v>
       </c>
       <c r="K6" s="101">
-        <v>141.179328</v>
+        <v>122.811823</v>
       </c>
       <c r="L6" s="99">
-        <v>30.124089000000001</v>
+        <v>29.339085000000001</v>
       </c>
       <c r="M6" s="100">
-        <v>122.811823</v>
+        <v>117.961005074219</v>
       </c>
       <c r="N6" s="101">
-        <v>29.339085000000001</v>
+        <v>36.504485000000003</v>
       </c>
       <c r="O6" s="100">
-        <v>117.961005074219</v>
+        <v>127.76214709375</v>
       </c>
       <c r="P6" s="101">
-        <v>36.504485000000003</v>
+        <v>54.860145000000003</v>
       </c>
       <c r="Q6" s="100">
-        <v>127.76214709375</v>
+        <v>182.36817737499999</v>
       </c>
       <c r="R6" s="101">
-        <v>54.860145000000003</v>
+        <v>35.882035999999999</v>
       </c>
       <c r="S6" s="100">
-        <v>182.36817737499999</v>
+        <v>160.15810099999999</v>
       </c>
       <c r="T6" s="101">
-        <v>35.882035999999999</v>
+        <v>9.273847</v>
       </c>
       <c r="U6" s="101">
-        <v>160.15810099999999</v>
+        <v>56.044573999999997</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
@@ -25449,108 +25525,108 @@
       <c r="AMY6"/>
       <c r="AMZ6"/>
       <c r="ANA6"/>
       <c r="ANB6"/>
       <c r="ANC6"/>
       <c r="AND6"/>
       <c r="ANE6"/>
       <c r="ANF6"/>
       <c r="ANG6"/>
       <c r="ANH6"/>
       <c r="ANI6"/>
       <c r="ANJ6"/>
       <c r="ANK6"/>
       <c r="ANL6"/>
       <c r="ANM6"/>
       <c r="ANN6"/>
       <c r="ANO6"/>
       <c r="ANP6"/>
       <c r="ANQ6"/>
     </row>
     <row r="7" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>125</v>
       </c>
       <c r="B7" s="99">
-        <v>31.252289999999999</v>
+        <v>16.342124999999999</v>
       </c>
       <c r="C7" s="100">
-        <v>83.541093000000004</v>
+        <v>39.530453000000001</v>
       </c>
       <c r="D7" s="101">
-        <v>16.342124999999999</v>
+        <v>170.56799699999999</v>
       </c>
       <c r="E7" s="100">
-        <v>39.530453000000001</v>
+        <v>620.56626500000004</v>
       </c>
       <c r="F7" s="101">
-        <v>170.56799699999999</v>
+        <v>97.997831000000005</v>
       </c>
       <c r="G7" s="100">
-        <v>620.56626500000004</v>
+        <v>332.99736999999999</v>
       </c>
       <c r="H7" s="101">
-        <v>97.997831000000005</v>
+        <v>103.690843</v>
       </c>
       <c r="I7" s="100">
-        <v>332.99736999999999</v>
+        <v>349.96992299999999</v>
       </c>
       <c r="J7" s="101">
-        <v>103.690843</v>
+        <v>55.431359</v>
       </c>
       <c r="K7" s="101">
-        <v>349.96992299999999</v>
+        <v>162.477104</v>
       </c>
       <c r="L7" s="99">
-        <v>55.431359</v>
+        <v>79.084287000000003</v>
       </c>
       <c r="M7" s="100">
-        <v>162.477104</v>
+        <v>242.89071283117701</v>
       </c>
       <c r="N7" s="101">
-        <v>79.084287000000003</v>
+        <v>86.711115000000007</v>
       </c>
       <c r="O7" s="100">
-        <v>242.89071283117701</v>
+        <v>234.557276753906</v>
       </c>
       <c r="P7" s="101">
-        <v>86.711115000000007</v>
+        <v>57.256898</v>
       </c>
       <c r="Q7" s="100">
-        <v>234.557276753906</v>
+        <v>133.2082910625</v>
       </c>
       <c r="R7" s="101">
-        <v>57.256898</v>
+        <v>77.229770000000002</v>
       </c>
       <c r="S7" s="100">
-        <v>133.2082910625</v>
+        <v>259.50109447058099</v>
       </c>
       <c r="T7" s="101">
-        <v>77.229770000000002</v>
+        <v>56.064065999999997</v>
       </c>
       <c r="U7" s="101">
-        <v>259.50109447058099</v>
+        <v>221.98176000000001</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
@@ -26550,108 +26626,108 @@
       <c r="AMY7"/>
       <c r="AMZ7"/>
       <c r="ANA7"/>
       <c r="ANB7"/>
       <c r="ANC7"/>
       <c r="AND7"/>
       <c r="ANE7"/>
       <c r="ANF7"/>
       <c r="ANG7"/>
       <c r="ANH7"/>
       <c r="ANI7"/>
       <c r="ANJ7"/>
       <c r="ANK7"/>
       <c r="ANL7"/>
       <c r="ANM7"/>
       <c r="ANN7"/>
       <c r="ANO7"/>
       <c r="ANP7"/>
       <c r="ANQ7"/>
     </row>
     <row r="8" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>126</v>
       </c>
       <c r="B8" s="99">
-        <v>5.9570069999999999</v>
+        <v>23.991612</v>
       </c>
       <c r="C8" s="100">
-        <v>28.925471000000002</v>
+        <v>115.93261800000001</v>
       </c>
       <c r="D8" s="101">
-        <v>23.991612</v>
+        <v>22.904330999999999</v>
       </c>
       <c r="E8" s="100">
-        <v>115.93261800000001</v>
+        <v>112.341717</v>
       </c>
       <c r="F8" s="101">
-        <v>22.904330999999999</v>
+        <v>22.852874</v>
       </c>
       <c r="G8" s="100">
-        <v>112.341717</v>
+        <v>117.052525</v>
       </c>
       <c r="H8" s="101">
-        <v>22.852874</v>
+        <v>30.200157999999998</v>
       </c>
       <c r="I8" s="100">
-        <v>117.052525</v>
+        <v>137.64617799999999</v>
       </c>
       <c r="J8" s="101">
-        <v>30.200157999999998</v>
+        <v>12.852563999999999</v>
       </c>
       <c r="K8" s="101">
-        <v>137.64617799999999</v>
+        <v>51.505881000000002</v>
       </c>
       <c r="L8" s="99">
-        <v>12.852563999999999</v>
+        <v>3.5648240000000002</v>
       </c>
       <c r="M8" s="100">
-        <v>51.505881000000002</v>
+        <v>14.743907399215701</v>
       </c>
       <c r="N8" s="101">
-        <v>3.5648240000000002</v>
+        <v>10.051235</v>
       </c>
       <c r="O8" s="100">
-        <v>14.743907399215701</v>
+        <v>36.838236000000002</v>
       </c>
       <c r="P8" s="101">
-        <v>10.051235</v>
+        <v>29.184781999999998</v>
       </c>
       <c r="Q8" s="100">
-        <v>36.838236000000002</v>
+        <v>93.521190058822597</v>
       </c>
       <c r="R8" s="101">
-        <v>29.184781999999998</v>
+        <v>8.2851579999999991</v>
       </c>
       <c r="S8" s="100">
-        <v>93.521190058822597</v>
+        <v>37.359618124999997</v>
       </c>
       <c r="T8" s="101">
-        <v>8.2851579999999991</v>
+        <v>1.92266</v>
       </c>
       <c r="U8" s="101">
-        <v>37.359618124999997</v>
+        <v>11.7657147058926</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -27651,108 +27727,108 @@
       <c r="AMY8"/>
       <c r="AMZ8"/>
       <c r="ANA8"/>
       <c r="ANB8"/>
       <c r="ANC8"/>
       <c r="AND8"/>
       <c r="ANE8"/>
       <c r="ANF8"/>
       <c r="ANG8"/>
       <c r="ANH8"/>
       <c r="ANI8"/>
       <c r="ANJ8"/>
       <c r="ANK8"/>
       <c r="ANL8"/>
       <c r="ANM8"/>
       <c r="ANN8"/>
       <c r="ANO8"/>
       <c r="ANP8"/>
       <c r="ANQ8"/>
     </row>
     <row r="9" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>127</v>
       </c>
       <c r="B9" s="99">
-        <v>29.582069000000001</v>
+        <v>41.490062999999999</v>
       </c>
       <c r="C9" s="100">
-        <v>84.781631000000004</v>
+        <v>113.89474800000001</v>
       </c>
       <c r="D9" s="101">
-        <v>41.490062999999999</v>
+        <v>40.816280999999996</v>
       </c>
       <c r="E9" s="100">
-        <v>113.89474800000001</v>
+        <v>121.240551</v>
       </c>
       <c r="F9" s="101">
-        <v>40.816280999999996</v>
+        <v>49.894114999999999</v>
       </c>
       <c r="G9" s="100">
-        <v>121.240551</v>
+        <v>151.149945</v>
       </c>
       <c r="H9" s="101">
-        <v>49.894114999999999</v>
+        <v>60.765658000000002</v>
       </c>
       <c r="I9" s="100">
-        <v>151.149945</v>
+        <v>174.345033</v>
       </c>
       <c r="J9" s="101">
-        <v>60.765658000000002</v>
+        <v>57.148617000000002</v>
       </c>
       <c r="K9" s="101">
-        <v>174.345033</v>
+        <v>131.29888800000001</v>
       </c>
       <c r="L9" s="99">
-        <v>57.148617000000002</v>
+        <v>36.762770000000003</v>
       </c>
       <c r="M9" s="100">
-        <v>131.29888800000001</v>
+        <v>95.290293043365494</v>
       </c>
       <c r="N9" s="101">
-        <v>36.762770000000003</v>
+        <v>36.528723999999997</v>
       </c>
       <c r="O9" s="100">
-        <v>95.290293043365494</v>
+        <v>71.2414037406311</v>
       </c>
       <c r="P9" s="101">
-        <v>36.528723999999997</v>
+        <v>47.667940000000002</v>
       </c>
       <c r="Q9" s="100">
-        <v>71.2414037406311</v>
+        <v>88.147570492968597</v>
       </c>
       <c r="R9" s="101">
-        <v>47.667940000000002</v>
+        <v>36.089537999999997</v>
       </c>
       <c r="S9" s="100">
-        <v>88.147570492968597</v>
+        <v>90.1667057539062</v>
       </c>
       <c r="T9" s="101">
-        <v>36.089537999999997</v>
+        <v>4.9001219999999996</v>
       </c>
       <c r="U9" s="101">
-        <v>90.1667057539062</v>
+        <v>15.275456078125</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
@@ -28752,108 +28828,108 @@
       <c r="AMY9"/>
       <c r="AMZ9"/>
       <c r="ANA9"/>
       <c r="ANB9"/>
       <c r="ANC9"/>
       <c r="AND9"/>
       <c r="ANE9"/>
       <c r="ANF9"/>
       <c r="ANG9"/>
       <c r="ANH9"/>
       <c r="ANI9"/>
       <c r="ANJ9"/>
       <c r="ANK9"/>
       <c r="ANL9"/>
       <c r="ANM9"/>
       <c r="ANN9"/>
       <c r="ANO9"/>
       <c r="ANP9"/>
       <c r="ANQ9"/>
     </row>
     <row r="10" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>128</v>
       </c>
       <c r="B10" s="99">
-        <v>2.8131849999999998</v>
+        <v>6.2976000000000004E-2</v>
       </c>
       <c r="C10" s="100">
-        <v>11.96425</v>
+        <v>0.15529399999999999</v>
       </c>
       <c r="D10" s="101">
-        <v>6.2976000000000004E-2</v>
+        <v>5.0242149999999999</v>
       </c>
       <c r="E10" s="100">
-        <v>0.15529399999999999</v>
+        <v>29.327559999999998</v>
       </c>
       <c r="F10" s="101">
-        <v>5.0242149999999999</v>
+        <v>2.8819999999999998E-2</v>
       </c>
       <c r="G10" s="100">
-        <v>29.327559999999998</v>
+        <v>4.6980000000000001E-2</v>
       </c>
       <c r="H10" s="101">
-        <v>2.8819999999999998E-2</v>
+        <v>6.5923920000000003</v>
       </c>
       <c r="I10" s="100">
-        <v>4.6980000000000001E-2</v>
+        <v>43.215691999999997</v>
       </c>
       <c r="J10" s="101">
-        <v>6.5923920000000003</v>
+        <v>35.489077999999999</v>
       </c>
       <c r="K10" s="101">
-        <v>43.215691999999997</v>
+        <v>150.082279</v>
       </c>
       <c r="L10" s="99">
-        <v>35.489077999999999</v>
+        <v>21.895282000000002</v>
       </c>
       <c r="M10" s="100">
-        <v>150.082279</v>
+        <v>90.0948872376499</v>
       </c>
       <c r="N10" s="101">
-        <v>21.895282000000002</v>
+        <v>15.214661</v>
       </c>
       <c r="O10" s="100">
-        <v>90.0948872376499</v>
+        <v>66.874017551341097</v>
       </c>
       <c r="P10" s="101">
-        <v>15.214661</v>
+        <v>12.674367999999999</v>
       </c>
       <c r="Q10" s="100">
-        <v>66.874017551341097</v>
+        <v>60.5168643894851</v>
       </c>
       <c r="R10" s="101">
-        <v>12.674367999999999</v>
+        <v>11.940688</v>
       </c>
       <c r="S10" s="100">
-        <v>60.5168643894851</v>
+        <v>57.433424505376301</v>
       </c>
       <c r="T10" s="101">
-        <v>11.940688</v>
+        <v>6.2402559999999996</v>
       </c>
       <c r="U10" s="101">
-        <v>57.433424505376301</v>
+        <v>32.810912425137502</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
@@ -29853,108 +29929,108 @@
       <c r="AMY10"/>
       <c r="AMZ10"/>
       <c r="ANA10"/>
       <c r="ANB10"/>
       <c r="ANC10"/>
       <c r="AND10"/>
       <c r="ANE10"/>
       <c r="ANF10"/>
       <c r="ANG10"/>
       <c r="ANH10"/>
       <c r="ANI10"/>
       <c r="ANJ10"/>
       <c r="ANK10"/>
       <c r="ANL10"/>
       <c r="ANM10"/>
       <c r="ANN10"/>
       <c r="ANO10"/>
       <c r="ANP10"/>
       <c r="ANQ10"/>
     </row>
     <row r="11" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="99">
-        <v>13.629644000000001</v>
+        <v>15.675230000000001</v>
       </c>
       <c r="C11" s="100">
-        <v>44.779412000000001</v>
+        <v>42.647060000000003</v>
       </c>
       <c r="D11" s="101">
-        <v>15.675230000000001</v>
+        <v>27.263824</v>
       </c>
       <c r="E11" s="100">
-        <v>42.647060000000003</v>
+        <v>86.764707999999999</v>
       </c>
       <c r="F11" s="101">
-        <v>27.263824</v>
+        <v>12.280158999999999</v>
       </c>
       <c r="G11" s="100">
-        <v>86.764707999999999</v>
+        <v>42.426492000000003</v>
       </c>
       <c r="H11" s="101">
-        <v>12.280158999999999</v>
+        <v>27.525485</v>
       </c>
       <c r="I11" s="100">
-        <v>42.426492000000003</v>
+        <v>89.072052999999997</v>
       </c>
       <c r="J11" s="101">
-        <v>27.525485</v>
+        <v>29.859625000000001</v>
       </c>
       <c r="K11" s="101">
-        <v>89.072052999999997</v>
+        <v>89.558788000000007</v>
       </c>
       <c r="L11" s="99">
-        <v>29.859625000000001</v>
+        <v>49.833542999999999</v>
       </c>
       <c r="M11" s="100">
-        <v>89.558788000000007</v>
+        <v>174.53891200000001</v>
       </c>
       <c r="N11" s="101">
-        <v>49.833542999999999</v>
+        <v>32.989142000000001</v>
       </c>
       <c r="O11" s="100">
-        <v>174.53891200000001</v>
+        <v>66.227243398437494</v>
       </c>
       <c r="P11" s="101">
-        <v>32.989142000000001</v>
+        <v>25.651574</v>
       </c>
       <c r="Q11" s="100">
-        <v>66.227243398437494</v>
+        <v>36.996888255600503</v>
       </c>
       <c r="R11" s="101">
-        <v>25.651574</v>
+        <v>16.641774000000002</v>
       </c>
       <c r="S11" s="100">
-        <v>36.996888255600503</v>
+        <v>39.919499963831001</v>
       </c>
       <c r="T11" s="101">
-        <v>16.641774000000002</v>
+        <v>9.5121420000000008</v>
       </c>
       <c r="U11" s="101">
-        <v>39.919499963831001</v>
+        <v>28.936869207031201</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -30954,108 +31030,108 @@
       <c r="AMY11"/>
       <c r="AMZ11"/>
       <c r="ANA11"/>
       <c r="ANB11"/>
       <c r="ANC11"/>
       <c r="AND11"/>
       <c r="ANE11"/>
       <c r="ANF11"/>
       <c r="ANG11"/>
       <c r="ANH11"/>
       <c r="ANI11"/>
       <c r="ANJ11"/>
       <c r="ANK11"/>
       <c r="ANL11"/>
       <c r="ANM11"/>
       <c r="ANN11"/>
       <c r="ANO11"/>
       <c r="ANP11"/>
       <c r="ANQ11"/>
     </row>
     <row r="12" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>130</v>
       </c>
       <c r="B12" s="99">
-        <v>5.6936E-2</v>
+        <v>0.32467200000000002</v>
       </c>
       <c r="C12" s="100">
-        <v>0.18333199999999999</v>
+        <v>0.92260299999999995</v>
       </c>
       <c r="D12" s="101">
-        <v>0</v>
+        <v>1.488648</v>
       </c>
       <c r="E12" s="100">
-        <v>0</v>
+        <v>5.0824150000000001</v>
       </c>
       <c r="F12" s="101">
-        <v>0</v>
+        <v>1.575925</v>
       </c>
       <c r="G12" s="100">
-        <v>0</v>
+        <v>5.2953770000000002</v>
       </c>
       <c r="H12" s="101">
-        <v>0.23471800000000001</v>
+        <v>11.729196999999999</v>
       </c>
       <c r="I12" s="100">
-        <v>0.736765</v>
+        <v>42.484941999999997</v>
       </c>
       <c r="J12" s="101">
-        <v>29.533141000000001</v>
+        <v>0.40567999999999999</v>
       </c>
       <c r="K12" s="101">
-        <v>105.815726</v>
+        <v>1.1029409999999999</v>
       </c>
       <c r="L12" s="99">
-        <v>8.3839790000000001</v>
+        <v>23.380358000000001</v>
       </c>
       <c r="M12" s="100">
-        <v>32.000008000000001</v>
+        <v>71.310991999999999</v>
       </c>
       <c r="N12" s="101">
-        <v>152.94211999999999</v>
+        <v>4.2351390000000002</v>
       </c>
       <c r="O12" s="100">
-        <v>446.76772199999999</v>
+        <v>11.8285295</v>
       </c>
       <c r="P12" s="101">
-        <v>128.25305800000001</v>
+        <v>16.186679999999999</v>
       </c>
       <c r="Q12" s="100">
-        <v>360.04033941406198</v>
+        <v>35.303675281250001</v>
       </c>
       <c r="R12" s="101">
-        <v>15.262947</v>
+        <v>2.4467979999999998</v>
       </c>
       <c r="S12" s="100">
-        <v>30.407271695312499</v>
+        <v>7.7974538124999997</v>
       </c>
       <c r="T12" s="101">
-        <v>43.791263000000001</v>
+        <v>0.29075299999999998</v>
       </c>
       <c r="U12" s="101">
-        <v>140.02155027605301</v>
+        <v>1.05488678125</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
@@ -32052,111 +32128,111 @@
       <c r="AMV12"/>
       <c r="AMW12"/>
       <c r="AMX12"/>
       <c r="AMY12"/>
       <c r="AMZ12"/>
       <c r="ANA12"/>
       <c r="ANB12"/>
       <c r="ANC12"/>
       <c r="AND12"/>
       <c r="ANE12"/>
       <c r="ANF12"/>
       <c r="ANG12"/>
       <c r="ANH12"/>
       <c r="ANI12"/>
       <c r="ANJ12"/>
       <c r="ANK12"/>
       <c r="ANL12"/>
       <c r="ANM12"/>
       <c r="ANN12"/>
       <c r="ANO12"/>
       <c r="ANP12"/>
       <c r="ANQ12"/>
     </row>
     <row r="13" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="B13" s="99">
-        <v>16.353881999999999</v>
+        <v>0</v>
       </c>
       <c r="C13" s="100">
-        <v>61.711781999999999</v>
+        <v>0</v>
       </c>
       <c r="D13" s="101">
-        <v>11.307758</v>
+        <v>0</v>
       </c>
       <c r="E13" s="100">
-        <v>27.865708000000001</v>
+        <v>0</v>
       </c>
       <c r="F13" s="101">
-        <v>15.822487000000001</v>
+        <v>0.23471800000000001</v>
       </c>
       <c r="G13" s="100">
-        <v>61.843828999999999</v>
+        <v>0.736765</v>
       </c>
       <c r="H13" s="101">
-        <v>15.997645</v>
+        <v>29.533141000000001</v>
       </c>
       <c r="I13" s="100">
-        <v>55.749395999999997</v>
+        <v>105.815726</v>
       </c>
       <c r="J13" s="101">
-        <v>30.189601</v>
+        <v>8.3839790000000001</v>
       </c>
       <c r="K13" s="101">
-        <v>95.516758999999993</v>
+        <v>32.000008000000001</v>
       </c>
       <c r="L13" s="99">
-        <v>18.139990000000001</v>
+        <v>152.94211999999999</v>
       </c>
       <c r="M13" s="100">
-        <v>58.067726</v>
+        <v>446.76772199999999</v>
       </c>
       <c r="N13" s="101">
-        <v>21.171368999999999</v>
+        <v>128.25305800000001</v>
       </c>
       <c r="O13" s="100">
-        <v>64.607599836862803</v>
+        <v>360.04033941406198</v>
       </c>
       <c r="P13" s="101">
-        <v>27.148705</v>
+        <v>15.262947</v>
       </c>
       <c r="Q13" s="100">
-        <v>66.616212608575907</v>
+        <v>30.407271695312499</v>
       </c>
       <c r="R13" s="101">
-        <v>20.19791</v>
+        <v>43.791263000000001</v>
       </c>
       <c r="S13" s="100">
-        <v>29.907630727218599</v>
+        <v>140.02155027605301</v>
       </c>
       <c r="T13" s="101">
-        <v>14.496568999999999</v>
+        <v>18.666665999999999</v>
       </c>
       <c r="U13" s="101">
-        <v>25.773499180995199</v>
+        <v>74.119631539062496</v>
       </c>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
@@ -33153,111 +33229,111 @@
       <c r="AMV13"/>
       <c r="AMW13"/>
       <c r="AMX13"/>
       <c r="AMY13"/>
       <c r="AMZ13"/>
       <c r="ANA13"/>
       <c r="ANB13"/>
       <c r="ANC13"/>
       <c r="AND13"/>
       <c r="ANE13"/>
       <c r="ANF13"/>
       <c r="ANG13"/>
       <c r="ANH13"/>
       <c r="ANI13"/>
       <c r="ANJ13"/>
       <c r="ANK13"/>
       <c r="ANL13"/>
       <c r="ANM13"/>
       <c r="ANN13"/>
       <c r="ANO13"/>
       <c r="ANP13"/>
       <c r="ANQ13"/>
     </row>
     <row r="14" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
-        <v>131</v>
+        <v>77</v>
       </c>
       <c r="B14" s="99">
-        <v>10.073161000000001</v>
+        <v>11.307758</v>
       </c>
       <c r="C14" s="100">
-        <v>58.463836000000001</v>
+        <v>27.865708000000001</v>
       </c>
       <c r="D14" s="101">
-        <v>7.1089169999999999</v>
+        <v>15.822487000000001</v>
       </c>
       <c r="E14" s="100">
-        <v>44.356802000000002</v>
+        <v>61.843828999999999</v>
       </c>
       <c r="F14" s="101">
-        <v>9.3883120000000009</v>
+        <v>15.997645</v>
       </c>
       <c r="G14" s="100">
-        <v>61.160879000000001</v>
+        <v>55.749395999999997</v>
       </c>
       <c r="H14" s="101">
-        <v>9.3999000000000006</v>
+        <v>30.189601</v>
       </c>
       <c r="I14" s="100">
-        <v>61.337100999999997</v>
+        <v>95.516758999999993</v>
       </c>
       <c r="J14" s="101">
-        <v>5.9760000000000004E-3</v>
+        <v>18.139990000000001</v>
       </c>
       <c r="K14" s="101">
-        <v>7.574E-3</v>
+        <v>58.067726</v>
       </c>
       <c r="L14" s="99">
-        <v>1.6518999999999999E-2</v>
+        <v>21.171368999999999</v>
       </c>
       <c r="M14" s="100">
-        <v>3.4749999999999998E-3</v>
+        <v>64.607599836862803</v>
       </c>
       <c r="N14" s="101">
-        <v>2.2620000000000001E-3</v>
+        <v>27.148705</v>
       </c>
       <c r="O14" s="100">
-        <v>2.7900000057220499E-3</v>
+        <v>66.616212608575907</v>
       </c>
       <c r="P14" s="101">
-        <v>0.79405899999999996</v>
+        <v>20.19791</v>
       </c>
       <c r="Q14" s="100">
-        <v>4.7282395587673198</v>
+        <v>29.907630727218599</v>
       </c>
       <c r="R14" s="101">
-        <v>0.54222999999999999</v>
+        <v>14.496568999999999</v>
       </c>
       <c r="S14" s="100">
-        <v>3.1603593218691399</v>
+        <v>25.773499180995199</v>
       </c>
       <c r="T14" s="101">
-        <v>6.182E-3</v>
+        <v>4.4632610000000001</v>
       </c>
       <c r="U14" s="101">
-        <v>6.8632353873252904E-3</v>
+        <v>11.7948180869918</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
@@ -33289,108 +33365,108 @@
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
     </row>
     <row r="15" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>132</v>
       </c>
       <c r="B15" s="99">
-        <v>28.562360000000002</v>
+        <v>21.575423000000001</v>
       </c>
       <c r="C15" s="100">
-        <v>103.702634</v>
+        <v>76.217850999999996</v>
       </c>
       <c r="D15" s="101">
-        <v>21.575423000000001</v>
+        <v>29.846304</v>
       </c>
       <c r="E15" s="100">
-        <v>76.217850999999996</v>
+        <v>112.673721</v>
       </c>
       <c r="F15" s="101">
-        <v>29.846304</v>
+        <v>1.2742</v>
       </c>
       <c r="G15" s="100">
-        <v>112.673721</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H15" s="101">
-        <v>1.2742</v>
+        <v>9.2222609999999996</v>
       </c>
       <c r="I15" s="100">
-        <v>4.5999999999999996</v>
+        <v>35.689722000000003</v>
       </c>
       <c r="J15" s="101">
-        <v>9.2222609999999996</v>
+        <v>8.8163370000000008</v>
       </c>
       <c r="K15" s="101">
-        <v>35.689722000000003</v>
+        <v>28.270178999999999</v>
       </c>
       <c r="L15" s="99">
-        <v>8.8163370000000008</v>
+        <v>0</v>
       </c>
       <c r="M15" s="100">
-        <v>28.270178999999999</v>
+        <v>0</v>
       </c>
       <c r="N15" s="101">
+        <v>1.7425660000000001</v>
+      </c>
+      <c r="O15" s="100">
+        <v>4.4509999999999996</v>
+      </c>
+      <c r="P15" s="101">
         <v>0</v>
       </c>
-      <c r="O15" s="100">
+      <c r="Q15" s="100">
         <v>0</v>
       </c>
-      <c r="P15" s="101">
-[...4 lines deleted...]
-      </c>
       <c r="R15" s="101">
-        <v>0</v>
+        <v>33.867635999999997</v>
       </c>
       <c r="S15" s="100">
-        <v>0</v>
+        <v>110.283524411765</v>
       </c>
       <c r="T15" s="101">
-        <v>33.867635999999997</v>
+        <v>3.8775999999999998E-2</v>
       </c>
       <c r="U15" s="101">
-        <v>110.283524411765</v>
+        <v>0.11382653125</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
@@ -33422,108 +33498,108 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
     </row>
     <row r="16" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="48" t="s">
         <v>133</v>
       </c>
       <c r="B16" s="102">
-        <v>202.97672300000002</v>
+        <v>192.40287000000001</v>
       </c>
       <c r="C16" s="103">
-        <v>798.22755099999995</v>
+        <v>701.47327500000006</v>
       </c>
       <c r="D16" s="104">
-        <v>199.18711500000003</v>
+        <v>401.59787800000004</v>
       </c>
       <c r="E16" s="103">
-        <v>744.90747400000009</v>
+        <v>1561.5147480000001</v>
       </c>
       <c r="F16" s="104">
-        <v>409.49754200000001</v>
+        <v>284.76517699999999</v>
       </c>
       <c r="G16" s="103">
-        <v>1617.593212</v>
+        <v>1118.4573640000001</v>
       </c>
       <c r="H16" s="104">
-        <v>292.58915199999996</v>
+        <v>409.66880399999997</v>
       </c>
       <c r="I16" s="103">
-        <v>1174.499088</v>
+        <v>1513.9475620000001</v>
       </c>
       <c r="J16" s="104">
-        <v>397.945583</v>
+        <v>318.94281999999998</v>
       </c>
       <c r="K16" s="104">
-        <v>1471.470194</v>
+        <v>1051.047313</v>
       </c>
       <c r="L16" s="102">
-        <v>318.55365900000004</v>
+        <v>552.51455699999997</v>
       </c>
       <c r="M16" s="103">
-        <v>1049.9478469999999</v>
+        <v>1805.85027592249</v>
       </c>
       <c r="N16" s="104">
-        <v>529.13646099999994</v>
+        <v>557.32703700000013</v>
       </c>
       <c r="O16" s="103">
-        <v>1734.5420739224958</v>
+        <v>1551.8964880607036</v>
       </c>
       <c r="P16" s="104">
-        <v>553.88595700000008</v>
+        <v>478.82565899999997</v>
       </c>
       <c r="Q16" s="103">
-        <v>1544.7961981194708</v>
+        <v>1245.0510491037828</v>
       </c>
       <c r="R16" s="104">
-        <v>463.18120899999997</v>
+        <v>417.30709600000006</v>
       </c>
       <c r="S16" s="103">
-        <v>1212.9077331444021</v>
+        <v>1493.3238411054765</v>
       </c>
       <c r="T16" s="104">
-        <v>414.86647999999997</v>
+        <v>144.59016800000001</v>
       </c>
       <c r="U16" s="104">
-        <v>1485.5332505283639</v>
+        <v>636.15848894849057</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -33555,108 +33631,108 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
     </row>
     <row r="17" spans="1:89" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="99">
-        <v>48.874576999999988</v>
+        <v>52.132104999999996</v>
       </c>
       <c r="C17" s="100">
-        <v>136.083934</v>
+        <v>168.30110000000002</v>
       </c>
       <c r="D17" s="101">
-        <v>45.347859999999969</v>
+        <v>65.003806999999881</v>
       </c>
       <c r="E17" s="100">
-        <v>124.86690099999998</v>
+        <v>245.4949439999998</v>
       </c>
       <c r="F17" s="101">
-        <v>57.104142999999908</v>
+        <v>83.672638000000006</v>
       </c>
       <c r="G17" s="100">
-        <v>189.41647999999986</v>
+        <v>317.33530199999996</v>
       </c>
       <c r="H17" s="101">
-        <v>75.848663000000045</v>
+        <v>93.910714000000155</v>
       </c>
       <c r="I17" s="100">
-        <v>261.29357800000002</v>
+        <v>298.75831500000027</v>
       </c>
       <c r="J17" s="101">
-        <v>105.63393500000012</v>
+        <v>44.178385999999989</v>
       </c>
       <c r="K17" s="101">
-        <v>341.23568300000034</v>
+        <v>101.31424700000002</v>
       </c>
       <c r="L17" s="99">
-        <v>44.567546999999934</v>
+        <v>103.78747199999987</v>
       </c>
       <c r="M17" s="100">
-        <v>102.41371300000014</v>
+        <v>288.9836131923355</v>
       </c>
       <c r="N17" s="101">
-        <v>127.16556799999989</v>
+        <v>70.734108999999989</v>
       </c>
       <c r="O17" s="100">
-        <v>360.29181519232975</v>
+        <v>166.56804633413776</v>
       </c>
       <c r="P17" s="101">
-        <v>74.175189000000046</v>
+        <v>82.309693999999922</v>
       </c>
       <c r="Q17" s="100">
-        <v>173.66833627537062</v>
+        <v>152.58808888068666</v>
       </c>
       <c r="R17" s="101">
-        <v>97.954143999999928</v>
+        <v>57.915153999999973</v>
       </c>
       <c r="S17" s="100">
-        <v>184.7314048400674</v>
+        <v>142.39358748926566</v>
       </c>
       <c r="T17" s="101">
-        <v>60.355770000000064</v>
+        <v>15.162882999999994</v>
       </c>
       <c r="U17" s="101">
-        <v>150.18417806637831</v>
+        <v>48.558303510264409</v>
       </c>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
@@ -33688,108 +33764,108 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
     </row>
     <row r="18" spans="1:89" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="105">
-        <v>251.85130000000001</v>
+        <v>244.534975</v>
       </c>
       <c r="C18" s="106">
-        <v>934.31148499999995</v>
+        <v>869.77437500000008</v>
       </c>
       <c r="D18" s="105">
-        <v>244.534975</v>
+        <v>466.60168499999992</v>
       </c>
       <c r="E18" s="106">
-        <v>869.77437500000008</v>
+        <v>1807.0096919999999</v>
       </c>
       <c r="F18" s="105">
-        <v>466.60168499999992</v>
+        <v>368.437815</v>
       </c>
       <c r="G18" s="106">
-        <v>1807.0096919999999</v>
+        <v>1435.7926660000001</v>
       </c>
       <c r="H18" s="105">
-        <v>368.437815</v>
+        <v>503.57951800000012</v>
       </c>
       <c r="I18" s="106">
-        <v>1435.7926660000001</v>
+        <v>1812.7058770000003</v>
       </c>
       <c r="J18" s="105">
-        <v>503.57951800000012</v>
+        <v>363.12120599999997</v>
       </c>
       <c r="K18" s="107">
-        <v>1812.7058770000003</v>
+        <v>1152.3615600000001</v>
       </c>
       <c r="L18" s="105">
-        <v>363.12120599999997</v>
+        <v>656.30202899999983</v>
       </c>
       <c r="M18" s="106">
-        <v>1152.3615600000001</v>
+        <v>2094.8338891148255</v>
       </c>
       <c r="N18" s="105">
-        <v>656.30202899999983</v>
+        <v>628.06114600000012</v>
       </c>
       <c r="O18" s="106">
-        <v>2094.8338891148255</v>
+        <v>1718.4645343948414</v>
       </c>
       <c r="P18" s="105">
-        <v>628.06114600000012</v>
+        <v>561.1353529999999</v>
       </c>
       <c r="Q18" s="106">
-        <v>1718.4645343948414</v>
+        <v>1397.6391379844695</v>
       </c>
       <c r="R18" s="105">
-        <v>561.1353529999999</v>
+        <v>475.22225000000003</v>
       </c>
       <c r="S18" s="106">
-        <v>1397.6391379844695</v>
+        <v>1635.7174285947422</v>
       </c>
       <c r="T18" s="105">
-        <v>475.22225000000003</v>
+        <v>159.753051</v>
       </c>
       <c r="U18" s="107">
-        <v>1635.7174285947422</v>
+        <v>684.71679245875498</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
@@ -34002,87 +34078,87 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
     </row>
     <row r="21" spans="1:89" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
       <c r="B21" s="151">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C21" s="155"/>
-      <c r="D21" s="149">
-        <v>2017</v>
+      <c r="D21" s="153">
+        <v>2018</v>
       </c>
       <c r="E21" s="155"/>
       <c r="F21" s="151">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G21" s="155"/>
-      <c r="H21" s="149">
-        <v>2019</v>
+      <c r="H21" s="153">
+        <v>2020</v>
       </c>
       <c r="I21" s="155"/>
-      <c r="J21" s="149">
-        <v>2020</v>
+      <c r="J21" s="153">
+        <v>2021</v>
       </c>
       <c r="K21" s="156"/>
       <c r="L21" s="151">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="M21" s="155"/>
-      <c r="N21" s="149">
-        <v>2022</v>
+      <c r="N21" s="153">
+        <v>2023</v>
       </c>
       <c r="O21" s="155"/>
       <c r="P21" s="151">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="Q21" s="155"/>
-      <c r="R21" s="149">
-        <v>2024</v>
+      <c r="R21" s="153">
+        <v>2025</v>
       </c>
       <c r="S21" s="155"/>
-      <c r="T21" s="149">
-        <v>2025</v>
+      <c r="T21" s="153">
+        <v>2026</v>
       </c>
       <c r="U21" s="156"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
@@ -34248,108 +34324,108 @@
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
     </row>
     <row r="23" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="96">
-        <v>127.13881600000001</v>
+        <v>163.80721199999999</v>
       </c>
       <c r="C23" s="97">
-        <v>527.97098300000005</v>
+        <v>630.07854899999995</v>
       </c>
       <c r="D23" s="98">
-        <v>163.80721199999999</v>
+        <v>137.47151600000001</v>
       </c>
       <c r="E23" s="97">
-        <v>630.07854899999995</v>
+        <v>591.71753699999999</v>
       </c>
       <c r="F23" s="98">
-        <v>137.47151600000001</v>
+        <v>150.58537100000001</v>
       </c>
       <c r="G23" s="97">
-        <v>591.71753699999999</v>
+        <v>679.92665</v>
       </c>
       <c r="H23" s="98">
-        <v>150.58537100000001</v>
+        <v>164.63526300000001</v>
       </c>
       <c r="I23" s="97">
-        <v>679.92665</v>
+        <v>633.04830600000003</v>
       </c>
       <c r="J23" s="98">
-        <v>164.63526300000001</v>
+        <v>193.24853100000001</v>
       </c>
       <c r="K23" s="98">
-        <v>633.04830600000003</v>
+        <v>645.24551199999996</v>
       </c>
       <c r="L23" s="96">
-        <v>193.24853100000001</v>
+        <v>214.740948</v>
       </c>
       <c r="M23" s="97">
-        <v>645.24551199999996</v>
+        <v>803.97464207031203</v>
       </c>
       <c r="N23" s="98">
-        <v>214.740948</v>
+        <v>311.41589399999998</v>
       </c>
       <c r="O23" s="97">
-        <v>803.97464207031203</v>
+        <v>854.13657349218704</v>
       </c>
       <c r="P23" s="98">
-        <v>311.41589399999998</v>
+        <v>337.48581100000001</v>
       </c>
       <c r="Q23" s="97">
-        <v>854.13657349218704</v>
+        <v>778.18916046093705</v>
       </c>
       <c r="R23" s="98">
-        <v>337.48581100000001</v>
+        <v>249.000733</v>
       </c>
       <c r="S23" s="97">
-        <v>778.18916046093705</v>
+        <v>948.26656438281304</v>
       </c>
       <c r="T23" s="98">
-        <v>249.000733</v>
+        <v>56.269285000000004</v>
       </c>
       <c r="U23" s="98">
-        <v>948.26656438281304</v>
+        <v>284.1934970625</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
@@ -34381,108 +34457,108 @@
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
     </row>
     <row r="24" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="99">
-        <v>96.805889999999906</v>
+        <v>89.974063000000001</v>
       </c>
       <c r="C24" s="100">
-        <v>312.643756</v>
+        <v>299.16542199999998</v>
       </c>
       <c r="D24" s="101">
-        <v>89.974063000000001</v>
+        <v>35.377284000000003</v>
       </c>
       <c r="E24" s="100">
-        <v>299.16542199999998</v>
+        <v>106.416968</v>
       </c>
       <c r="F24" s="101">
-        <v>35.377284000000003</v>
+        <v>42.638427</v>
       </c>
       <c r="G24" s="100">
-        <v>106.416968</v>
+        <v>142.87699000000001</v>
       </c>
       <c r="H24" s="101">
-        <v>42.638427</v>
+        <v>89.245588999999995</v>
       </c>
       <c r="I24" s="100">
-        <v>142.87699000000001</v>
+        <v>276.707921</v>
       </c>
       <c r="J24" s="101">
-        <v>89.245588999999995</v>
+        <v>54.407555000000002</v>
       </c>
       <c r="K24" s="101">
-        <v>276.707921</v>
+        <v>153.937974</v>
       </c>
       <c r="L24" s="99">
-        <v>54.407555000000002</v>
+        <v>83.051586</v>
       </c>
       <c r="M24" s="100">
-        <v>153.937974</v>
+        <v>248.95297415625001</v>
       </c>
       <c r="N24" s="101">
-        <v>83.051586</v>
+        <v>174.268835</v>
       </c>
       <c r="O24" s="100">
-        <v>248.95297415625001</v>
+        <v>382.67320847656299</v>
       </c>
       <c r="P24" s="101">
-        <v>174.268835</v>
+        <v>180.392652</v>
       </c>
       <c r="Q24" s="100">
-        <v>382.67320847656299</v>
+        <v>363.94182226171898</v>
       </c>
       <c r="R24" s="101">
-        <v>180.392652</v>
+        <v>95.286351999999994</v>
       </c>
       <c r="S24" s="100">
-        <v>363.94182226171898</v>
+        <v>272.57989483593798</v>
       </c>
       <c r="T24" s="101">
-        <v>95.286351999999994</v>
+        <v>16.297796000000002</v>
       </c>
       <c r="U24" s="101">
-        <v>272.57989483593798</v>
+        <v>60.8993800820312</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
@@ -34514,108 +34590,108 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
     </row>
     <row r="25" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="99">
-        <v>0.173293</v>
+        <v>0.214453</v>
       </c>
       <c r="C25" s="100">
-        <v>0.632328</v>
+        <v>0.86867799999999995</v>
       </c>
       <c r="D25" s="101">
-        <v>0.214453</v>
+        <v>0.17784800000000001</v>
       </c>
       <c r="E25" s="100">
-        <v>0.86867799999999995</v>
+        <v>0.57688600000000001</v>
       </c>
       <c r="F25" s="101">
-        <v>0.17784800000000001</v>
+        <v>0.226358</v>
       </c>
       <c r="G25" s="100">
-        <v>0.57688600000000001</v>
+        <v>0.58021999999999996</v>
       </c>
       <c r="H25" s="101">
-        <v>0.226358</v>
+        <v>0.34308499999999997</v>
       </c>
       <c r="I25" s="100">
-        <v>0.58021999999999996</v>
+        <v>0.59689400000000004</v>
       </c>
       <c r="J25" s="101">
-        <v>0.34308499999999997</v>
+        <v>13.144321</v>
       </c>
       <c r="K25" s="101">
-        <v>0.59689400000000004</v>
+        <v>41.106957000000001</v>
       </c>
       <c r="L25" s="99">
-        <v>13.144321</v>
+        <v>0.305838</v>
       </c>
       <c r="M25" s="100">
-        <v>41.106957000000001</v>
+        <v>0.623276604675293</v>
       </c>
       <c r="N25" s="101">
-        <v>0.305838</v>
+        <v>0.51697499999999996</v>
       </c>
       <c r="O25" s="100">
-        <v>0.623276604675293</v>
+        <v>0.89049630810546898</v>
       </c>
       <c r="P25" s="101">
-        <v>0.51697499999999996</v>
+        <v>101.596833</v>
       </c>
       <c r="Q25" s="100">
-        <v>0.89049630810546898</v>
+        <v>243.851007608185</v>
       </c>
       <c r="R25" s="101">
-        <v>101.596833</v>
+        <v>0.58411800000000003</v>
       </c>
       <c r="S25" s="100">
-        <v>243.851007608185</v>
+        <v>1.04313941107178</v>
       </c>
       <c r="T25" s="101">
-        <v>0.58411800000000003</v>
+        <v>0.102326</v>
       </c>
       <c r="U25" s="101">
-        <v>1.04313941107178</v>
+        <v>0.16917823828125</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -34647,108 +34723,108 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
     </row>
     <row r="26" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="99">
-        <v>50.678227999999997</v>
+        <v>48.181167000000002</v>
       </c>
       <c r="C26" s="100">
-        <v>158.253276</v>
+        <v>147.432343</v>
       </c>
       <c r="D26" s="101">
-        <v>48.181167000000002</v>
+        <v>35.245224</v>
       </c>
       <c r="E26" s="100">
-        <v>147.432343</v>
+        <v>120.447177</v>
       </c>
       <c r="F26" s="101">
-        <v>35.245224</v>
+        <v>42.730291000000001</v>
       </c>
       <c r="G26" s="100">
-        <v>120.447177</v>
+        <v>159.53334899999999</v>
       </c>
       <c r="H26" s="101">
-        <v>42.730291000000001</v>
+        <v>47.359558999999997</v>
       </c>
       <c r="I26" s="100">
-        <v>159.53334899999999</v>
+        <v>140.22852700000001</v>
       </c>
       <c r="J26" s="101">
-        <v>47.359558999999997</v>
+        <v>31.133481</v>
       </c>
       <c r="K26" s="101">
-        <v>140.22852700000001</v>
+        <v>87.425247999999996</v>
       </c>
       <c r="L26" s="99">
-        <v>31.133481</v>
+        <v>41.25526</v>
       </c>
       <c r="M26" s="100">
-        <v>87.425247999999996</v>
+        <v>130.045217660156</v>
       </c>
       <c r="N26" s="101">
-        <v>41.25526</v>
+        <v>29.555751999999998</v>
       </c>
       <c r="O26" s="100">
-        <v>130.045217660156</v>
+        <v>64.125540289062499</v>
       </c>
       <c r="P26" s="101">
-        <v>29.555751999999998</v>
+        <v>34.967117000000002</v>
       </c>
       <c r="Q26" s="100">
-        <v>64.125540289062499</v>
+        <v>61.7843121959991</v>
       </c>
       <c r="R26" s="101">
-        <v>34.967117000000002</v>
+        <v>36.378923</v>
       </c>
       <c r="S26" s="100">
-        <v>61.7843121959991</v>
+        <v>118.577205804687</v>
       </c>
       <c r="T26" s="101">
-        <v>36.378923</v>
+        <v>8.9239460000000008</v>
       </c>
       <c r="U26" s="101">
-        <v>118.577205804687</v>
+        <v>31.6412205742187</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
@@ -34780,102 +34856,102 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
     </row>
     <row r="27" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="99">
-        <v>0.42250900000000002</v>
+        <v>0.22549</v>
       </c>
       <c r="C27" s="100">
-        <v>9.9387000000000003E-2</v>
+        <v>8.9374999999999996E-2</v>
       </c>
       <c r="D27" s="101">
-        <v>0.22549</v>
+        <v>1.081931</v>
       </c>
       <c r="E27" s="100">
-        <v>8.9374999999999996E-2</v>
+        <v>0.33992</v>
       </c>
       <c r="F27" s="101">
-        <v>1.081931</v>
+        <v>0.229601</v>
       </c>
       <c r="G27" s="100">
-        <v>0.33992</v>
+        <v>9.2494000000000007E-2</v>
       </c>
       <c r="H27" s="101">
-        <v>0.229601</v>
+        <v>38.764512000000003</v>
       </c>
       <c r="I27" s="100">
-        <v>9.2494000000000007E-2</v>
+        <v>117.80629999999999</v>
       </c>
       <c r="J27" s="101">
-        <v>38.764512000000003</v>
+        <v>2.6590189999999998</v>
       </c>
       <c r="K27" s="101">
-        <v>117.80629999999999</v>
+        <v>6.5538189999999998</v>
       </c>
       <c r="L27" s="99">
-        <v>2.6590189999999998</v>
+        <v>1.6611000000000001E-2</v>
       </c>
       <c r="M27" s="100">
-        <v>6.5538189999999998</v>
+        <v>8.1971002044677697E-3</v>
       </c>
       <c r="N27" s="101">
-        <v>1.6611000000000001E-2</v>
+        <v>2.2780000000000001E-3</v>
       </c>
       <c r="O27" s="100">
-        <v>8.1971002044677697E-3</v>
+        <v>2.2699999999999999E-3</v>
       </c>
       <c r="P27" s="101">
-        <v>2.2780000000000001E-3</v>
+        <v>3.5719000000000001E-2</v>
       </c>
       <c r="Q27" s="100">
-        <v>2.2699999999999999E-3</v>
+        <v>5.6820588233947797E-2</v>
       </c>
       <c r="R27" s="101">
-        <v>3.5719000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="S27" s="100">
-        <v>5.6820588233947797E-2</v>
+        <v>0</v>
       </c>
       <c r="T27" s="101">
         <v>0</v>
       </c>
       <c r="U27" s="101">
         <v>0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
@@ -34913,108 +34989,108 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
     </row>
     <row r="28" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="102">
-        <v>275.21873599999992</v>
+        <v>302.40238499999998</v>
       </c>
       <c r="C28" s="103">
-        <v>999.59973000000002</v>
+        <v>1077.6343669999999</v>
       </c>
       <c r="D28" s="104">
-        <v>302.40238499999998</v>
+        <v>209.35380300000003</v>
       </c>
       <c r="E28" s="103">
-        <v>1077.6343669999999</v>
+        <v>819.49848800000007</v>
       </c>
       <c r="F28" s="104">
-        <v>209.35380300000003</v>
+        <v>236.41004799999999</v>
       </c>
       <c r="G28" s="103">
-        <v>819.49848800000007</v>
+        <v>983.00970299999994</v>
       </c>
       <c r="H28" s="104">
-        <v>236.41004799999999</v>
+        <v>340.34800799999999</v>
       </c>
       <c r="I28" s="103">
-        <v>983.00970299999994</v>
+        <v>1168.3879480000001</v>
       </c>
       <c r="J28" s="104">
-        <v>340.34800799999999</v>
+        <v>294.59290700000003</v>
       </c>
       <c r="K28" s="104">
-        <v>1168.3879480000001</v>
+        <v>934.26950999999997</v>
       </c>
       <c r="L28" s="102">
-        <v>294.59290700000003</v>
+        <v>339.37024300000002</v>
       </c>
       <c r="M28" s="103">
-        <v>934.26950999999997</v>
+        <v>1183.6043075915977</v>
       </c>
       <c r="N28" s="104">
-        <v>339.37024300000002</v>
+        <v>515.75973399999998</v>
       </c>
       <c r="O28" s="103">
-        <v>1183.6043075915977</v>
+        <v>1301.8280885659178</v>
       </c>
       <c r="P28" s="104">
-        <v>515.75973399999998</v>
+        <v>654.47813200000007</v>
       </c>
       <c r="Q28" s="103">
-        <v>1301.8280885659178</v>
+        <v>1447.8231231150739</v>
       </c>
       <c r="R28" s="104">
-        <v>654.47813200000007</v>
+        <v>381.25012599999997</v>
       </c>
       <c r="S28" s="103">
-        <v>1447.8231231150739</v>
+        <v>1340.4668044345099</v>
       </c>
       <c r="T28" s="104">
-        <v>381.25012599999997</v>
+        <v>81.593353000000008</v>
       </c>
       <c r="U28" s="104">
-        <v>1340.4668044345099</v>
+        <v>376.90327595703116</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
@@ -35046,108 +35122,108 @@
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
     </row>
     <row r="29" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="99">
-        <v>13.469765000000052</v>
+        <v>17.869459000000006</v>
       </c>
       <c r="C29" s="100">
-        <v>31.779796999999803</v>
+        <v>47.809419000000162</v>
       </c>
       <c r="D29" s="101">
-        <v>17.869459000000006</v>
+        <v>7.9546469999999658</v>
       </c>
       <c r="E29" s="100">
-        <v>47.809419000000162</v>
+        <v>13.265211999999906</v>
       </c>
       <c r="F29" s="101">
-        <v>7.9546469999999658</v>
+        <v>8.1118530000000248</v>
       </c>
       <c r="G29" s="100">
-        <v>13.265211999999906</v>
+        <v>12.384773000000109</v>
       </c>
       <c r="H29" s="101">
-        <v>8.1118530000000248</v>
+        <v>36.127879000000007</v>
       </c>
       <c r="I29" s="100">
-        <v>12.384773000000109</v>
+        <v>99.635796999999911</v>
       </c>
       <c r="J29" s="101">
-        <v>36.127879000000007</v>
+        <v>22.210019999999929</v>
       </c>
       <c r="K29" s="101">
-        <v>99.635796999999911</v>
+        <v>54.497200000000134</v>
       </c>
       <c r="L29" s="99">
-        <v>22.210019999999929</v>
+        <v>10.588455999999951</v>
       </c>
       <c r="M29" s="100">
-        <v>54.497200000000134</v>
+        <v>9.9322691711813604</v>
       </c>
       <c r="N29" s="101">
-        <v>10.588455999999951</v>
+        <v>15.33702500000004</v>
       </c>
       <c r="O29" s="100">
-        <v>9.9322691711813604</v>
+        <v>10.793912416414059</v>
       </c>
       <c r="P29" s="101">
-        <v>15.33702500000004</v>
+        <v>25.139676999999892</v>
       </c>
       <c r="Q29" s="100">
-        <v>10.793912416414059</v>
+        <v>35.167712110077446</v>
       </c>
       <c r="R29" s="101">
-        <v>25.139676999999892</v>
+        <v>11.850746000000072</v>
       </c>
       <c r="S29" s="100">
-        <v>35.167712110077446</v>
+        <v>10.767280490233361</v>
       </c>
       <c r="T29" s="101">
-        <v>11.850746000000072</v>
+        <v>3.100646999999995</v>
       </c>
       <c r="U29" s="101">
-        <v>10.767280490233361</v>
+        <v>2.699163194976677</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -35179,108 +35255,108 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
     </row>
     <row r="30" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="105">
-        <v>288.68850099999997</v>
+        <v>320.27184399999999</v>
       </c>
       <c r="C30" s="106">
-        <v>1031.3795269999998</v>
+        <v>1125.443786</v>
       </c>
       <c r="D30" s="105">
-        <v>320.27184399999999</v>
+        <v>217.30844999999999</v>
       </c>
       <c r="E30" s="106">
-        <v>1125.443786</v>
+        <v>832.76369999999997</v>
       </c>
       <c r="F30" s="105">
-        <v>217.30844999999999</v>
+        <v>244.52190100000001</v>
       </c>
       <c r="G30" s="106">
-        <v>832.76369999999997</v>
+        <v>995.39447600000005</v>
       </c>
       <c r="H30" s="105">
-        <v>244.52190100000001</v>
+        <v>376.475887</v>
       </c>
       <c r="I30" s="106">
-        <v>995.39447600000005</v>
+        <v>1268.023745</v>
       </c>
       <c r="J30" s="105">
-        <v>376.475887</v>
+        <v>316.80292699999995</v>
       </c>
       <c r="K30" s="107">
-        <v>1268.023745</v>
+        <v>988.7667100000001</v>
       </c>
       <c r="L30" s="105">
-        <v>316.80292699999995</v>
+        <v>349.95869899999997</v>
       </c>
       <c r="M30" s="106">
-        <v>988.7667100000001</v>
+        <v>1193.5365767627791</v>
       </c>
       <c r="N30" s="105">
-        <v>349.95869899999997</v>
+        <v>531.09675900000002</v>
       </c>
       <c r="O30" s="106">
-        <v>1193.5365767627791</v>
+        <v>1312.6220009823319</v>
       </c>
       <c r="P30" s="105">
-        <v>531.09675900000002</v>
+        <v>679.61780899999997</v>
       </c>
       <c r="Q30" s="106">
-        <v>1312.6220009823319</v>
+        <v>1482.9908352251514</v>
       </c>
       <c r="R30" s="105">
-        <v>679.61780899999997</v>
+        <v>393.10087200000004</v>
       </c>
       <c r="S30" s="106">
-        <v>1482.9908352251514</v>
+        <v>1351.2340849247432</v>
       </c>
       <c r="T30" s="105">
-        <v>393.10087200000004</v>
+        <v>84.694000000000003</v>
       </c>
       <c r="U30" s="107">
-        <v>1351.2340849247432</v>
+        <v>379.60243915200783</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
@@ -48323,126 +48399,128 @@
       <c r="S378" s="13"/>
     </row>
     <row r="379" spans="1:19" ht="15" x14ac:dyDescent="0.25">
       <c r="A379" s="13"/>
       <c r="B379" s="13"/>
       <c r="C379" s="13"/>
       <c r="D379" s="13"/>
       <c r="E379" s="13"/>
       <c r="F379" s="13"/>
       <c r="G379" s="13"/>
       <c r="H379" s="13"/>
       <c r="I379" s="13"/>
       <c r="J379" s="13"/>
       <c r="K379" s="13"/>
       <c r="L379" s="13"/>
       <c r="M379" s="13"/>
       <c r="N379" s="13"/>
       <c r="O379" s="13"/>
       <c r="P379" s="13"/>
       <c r="Q379" s="13"/>
       <c r="R379" s="13"/>
       <c r="S379" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="L21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="J21:K21"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.0629921259842521" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="N22" sqref="N22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1417322834645669" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 0 d b e 3 3 b 1 - 1 1 3 8 - 4 5 3 f - b b 5 6 - 7 5 4 4 f 3 b 9 a c 8 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A P s D A A B Q S w M E F A A C A A g A p G a L W 7 A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A K R m i 1 s P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A C k Z o t b L D a + / v Q A A A C G A Q A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B S s R A E E X 3 g d y h a T c J h I B b h y w k z q C I I E R w k Y R Q 6 R S k m U q X d H c k K J 5 H P M d c z J 7 M L E e s T U H V 5 7 / / H S q v 2 Y j q t K 8 3 c R R H b g S L g 5 j d A J 1 i 4 2 b y 0 I G 1 / C E K Q e j j S I T Z s f E Y D t t F I e W v b P c 9 8 z 7 Z a c K 8 P P 6 M d 4 k s b 5 o n e I O m 5 O n w Y 5 X m o P d o N d u m 3 D Y r Y n X O F 3 K L T D N h Z q J M e D t j m p 1 A F 3 J 0 1 Y j o A 3 w N 8 V k / e J w K e U E o s 0 d t h k K u e t l + 1 X f g o T 0 b X 8 k S e j x 8 A 4 3 s x L P l i d / 1 w E 4 G 4 x f o Q 4 / 1 5 v E e Y U D r k j + T Z K I + S 2 + J K g U E 1 h X H D m 0 a R 9 r 8 g 9 v 8 A l B L A Q I t A B Q A A g A I A K R m i 1 u w N 5 H 8 p Q A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C k Z o t b D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D x A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A K R m i 1 s s N r 7 + 9 A A A A I Y B A A A T A A A A A A A A A A A A A A A A A O I B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A C M D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P o g T A A A A A A A A Z h M A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N j M D Y 1 M 2 M 0 M i 0 3 N j k z L T Q 2 N D k t O D Q 0 Z i 0 w M 2 E z M z Z j O W V l Z G I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N S 0 x M i 0 x M V Q x N T o 1 M z o w O C 4 w N T E 0 M j g y W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 U H J v Z H V 0 b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U G F p c 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 v X y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 l u a W N p Y W w m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 R 1 Y 2 F v X 0 J l b m V m a W N p Y W R h J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l t c G 9 y d G F j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w m c X V v d D s s J n F 1 b 3 Q 7 R X h w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 m c X V v d D s s J n F 1 b 3 Q 7 V X N v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 Z p b m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F j Y W 9 f Z 3 J h b y Z x d W 9 0 O y w m c X V v d D t T d X B y a W 1 l b n R v X 0 d y Y W 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 B c n J v e i Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z l Z 2 H D p 8 O j b y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D c 3 I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f Q m V u Z W Z p Y 2 l h Z G E s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V X N v X 0 R v b W V z d G l j b y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f Z 3 J h b y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 d y Y W 8 s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 B c n J v e i w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 9 C Z W 5 l Z m l j a W F k Y S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t V c 2 9 f R G 9 t Z X N 0 a W N v L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 n c m F v L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f R 3 J h b y w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 F y c m 9 6 L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e l 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A u F W q O 5 k e / T Y j L C B S N s b o e A A A A A A I A A A A A A A N m A A D A A A A A E A A A A A 7 5 a M s g I N s e 3 i m M 1 D s f q W s A A A A A B I A A A K A A A A A Q A A A A r p Z l p n B Q u + E 3 2 r F + S f E F S l A A A A D q E A b 5 U 5 p a H d S C O o s q w X O G 7 0 2 W r u r M o R z K 2 8 D o 1 p m y / 7 w X w m S X a 7 Q K P I 9 R E E J u 0 6 0 E Z d y x 4 i Z d j x V u L S E 9 5 o P 1 J u S 4 t g K u o V A + i N V v D W f / 4 B Q A A A C w b S s + z 6 S I z m q J F 3 S t E + g H h 9 B d V g = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 0 d b e 3 3 b 1 - 1 1 3 8 - 4 5 3 f - b b 5 6 - 7 5 4 4 f 3 b 9 a c 8 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A P k D A A B Q S w M E F A A C A A g A b 3 x u X B U N 7 q 6 j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r r v D 3 V j y E d J d C u J 0 c S 4 b U q F R i i E F s v d X H g k r y B G U X c u 5 8 1 b z N y v N 8 j G p o 4 u u n e m t S m K C U O R t q o t j C 1 T N P g T X q J M w F a q s y x 1 N M n W J a M r U l R 5 3 y W U h h B I W J C 2 L y l n L K b H f L N X l W 4 k + s j m v 4 y N d V 5 a p Z G A w 2 u M 4 C T m j H D O C Q M 6 Q 8 i N / Q p 8 2 v t s f y C s h 9 o P v R a d x 6 s d 0 D k C f X 8 Q D 1 B L A w Q U A A I A C A B v f G 5 c D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A b 3 x u X C w 2 v v 7 0 A A A A h g E A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A I W P Q U r E Q B B F 9 4 H c o W k 3 C Y S A W 4 c s J M 6 g i C B E c J G E U O k U p J l K l 3 R 3 J C i e R z z H X M y e z C x H r E 1 B 1 e e / / x 0 q r 9 m I 6 r S v N 3 E U R 2 4 E i 4 O Y 3 Q C d Y u N m 8 t C B t f w h C k H o 4 0 i E 2 b H x G A 7 b R S H l r 2 z 3 P f M + 2 W n C v D z + j H e J L G + a J 3 i D p u T p 8 G O V 5 q D 3 a D X b p t w 2 K 2 J 1 z h d y i 0 w z Y W a i T H g 7 Y 5 q d Q B d y d N W I 6 A N 8 D f F Z P 3 i c C n l B K L N H b Y Z C r n r Z f t V 3 4 K E 9 G 1 / J E n o 8 f A O N 7 M S z 5 Y n f 9 c B O B u M X 6 E O P 9 e b x H m F A 6 5 I / k 2 S i P k t v i S o F B N Y V x w 5 t G k f a / I P b / A J Q S w E C L Q A U A A I A C A B v f G 5 c F Q 3 u r q M A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A b 3 x u X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 7 w A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B v f G 5 c L D a + / v Q A A A C G A Q A A E w A A A A A A A A A A A A A A A A D g A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A h A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 i E w A A A A A A A M A T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y z A 2 N T N j N D I t N z Y 5 M y 0 0 N j Q 5 L T g 0 N G Y t M D N h M z M 2 Y z l l Z W R i I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D M t M T R U M T g 6 M z U 6 M z A u O D g 5 M z I w N V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 Z W d h w 6 f D o 2 8 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 U H J v Z H V 0 b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U G F p c 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 v X y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 l u a W N p Y W w m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 R 1 Y 2 F v X 0 J l b m V m a W N p Y W R h J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l t c G 9 y d G F j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w m c X V v d D s s J n F 1 b 3 Q 7 R X h w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 m c X V v d D s s J n F 1 b 3 Q 7 V X N v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 Z p b m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F j Y W 9 f Z 3 J h b y Z x d W 9 0 O y w m c X V v d D t T d X B y a W 1 l b n R v X 0 d y Y W 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 B c n J v e i Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 3 N y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t Q c m 9 k d X R v X y w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B h a X N f L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 Q W 5 v X y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 0 V z d G 9 x d W V f S W 5 p Y 2 l h b C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B y b 2 R 1 Y 2 F v X y w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B y b 2 R 1 Y 2 F v X 0 J l b m V m a W N p Y W R h L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 S W 1 w b 3 J 0 Y W N h b 1 8 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t T d X B y a W 1 l b n R v X 1 R v d G F s L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 R X h w b 3 J 0 Y W N h b 1 8 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 V z b 1 9 E b 2 1 l c 3 R p Y 2 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 R X N 0 b 3 F 1 Z V 9 G a W 5 h b C w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t S Z W x h Y 2 F v X 2 d y Y W 8 s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U 3 V w c m l t Z W 5 0 b 1 9 H c m F v L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 N 1 c H J p b W V u d G 9 f Q X J y b 3 o s M T R 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U H J v Z H V j Y W 9 f Q m V u Z W Z p Y 2 l h Z G E s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t J b X B v c n R h Y 2 F v X y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t F e H B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 V X N v X 0 R v b W V z d G l j b y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t F c 3 R v c X V l X 0 Z p b m F s L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 J l b G F j Y W 9 f Z 3 J h b y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t T d X B y a W 1 l b n R v X 0 d y Y W 8 s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U 3 V w c m l t Z W 5 0 b 1 9 B c n J v e i w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v R m 9 u d G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 p f U 2 h l Z X Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m U l Q z M l Q T d h b G h v c y U y M F B y b 2 1 v d m l k b 3 M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A w e m l E R A n 7 E W D S g W m 9 2 y W / g A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C P b 4 Q T 7 q I U j D 4 J M y n Y b z N A / h g t r 9 o g 5 G u I e C S 0 I z Q I x Q A A A A A O g A A A A A I A A C A A A A A P d i x 8 8 / s k 0 n a h E c t s k f w x Q g H C Y X B H x i v E L X k R L o B V r V A A A A D K r g Z w z E 1 0 j + R T T H D Q + g U L C T + Q l X b q + b h Y H c L h i K i 5 m L 9 U K 0 J l e v 1 6 T R R i X 5 Y Q 2 a / j M e J O 0 h / 8 m 9 O 4 h / q 7 5 B 2 e b e f s Z q s P I 6 e q g T z T / j r R t 0 A A A A C Y t k K I z x F r s z g H N v l 9 M 1 n j F k j N Z h c b q U R + W O h u N Q A 3 l h u B r V K 4 k t O 5 2 D 7 7 c l 7 C W d 2 B Q 5 N V V E O g p b G G b L B J G M H s < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AB323E-05B7-4A7B-82E9-4558D9233391}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>