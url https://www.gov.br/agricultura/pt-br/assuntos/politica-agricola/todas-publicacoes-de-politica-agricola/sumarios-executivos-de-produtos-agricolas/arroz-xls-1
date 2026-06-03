--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -24,80 +24,80 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mapa\Sumários\Sumários\Web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53E6F27C-C774-454F-A72C-0B95338F5C94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93D592E7-EBF7-4947-88C7-E2F076A19CF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="20" state="hidden" r:id="rId1"/>
     <sheet name="base_arroz" sheetId="23" state="hidden" r:id="rId2"/>
     <sheet name="usda_consulta_arroz" sheetId="22" state="hidden" r:id="rId3"/>
     <sheet name="Capa" sheetId="24" r:id="rId4"/>
     <sheet name="Oferta e Demanda" sheetId="16" r:id="rId5"/>
     <sheet name="Área e Produção" sheetId="17" r:id="rId6"/>
     <sheet name="Comércio Exterior - Mensal" sheetId="4" r:id="rId7"/>
     <sheet name="Comércio Exterior - Orig-destin" sheetId="14" r:id="rId8"/>
     <sheet name="Gráficos de Preços" sheetId="7" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Área e Produção'!$A$1:$J$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Capa!$A$1:$A$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Comércio Exterior - Mensal'!$A$1:$U$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Comércio Exterior - Orig-destin'!$A$1:$U$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Oferta e Demanda'!$A$1:$I$76</definedName>
     <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_arroz!$A$1:$O$78</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Comércio Exterior - Orig-destin'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="12" r:id="rId11"/>
+    <pivotCache cacheId="1" r:id="rId11"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{D76F714A-FCFA-481D-A989-62B44BA72D5F}" keepAlive="1" name="Consulta - usda_consulta_arroz" description="Conexão com a consulta 'usda_consulta_arroz' na pasta de trabalho." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=usda_consulta_arroz;Extended Properties=&quot;&quot;" command="SELECT * FROM [usda_consulta_arroz]"/>
   </connection>
@@ -514,51 +514,51 @@
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Países Baixos (Holanda)</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>México</t>
   </si>
   <si>
     <t>Nicarágua</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Tailândia</t>
   </si>
   <si>
-    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 31/03/2026, inclusive.</t>
+    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 30/04/2026, inclusive.</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Ago</t>
   </si>
@@ -664,54 +664,54 @@
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>SUL</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>NORTE/NORDESTE</t>
   </si>
   <si>
     <t>CENTRO-SUL</t>
   </si>
   <si>
     <t>BRASIL</t>
   </si>
   <si>
-    <t>Fonte: Conab (www.conab.gov.br) - Safra 2025/26 - 7° Levantamento da safra de grãos - abril-2026</t>
+    <t>Fonte: Conab (www.conab.gov.br) - Safra 2025/26 - 8° Levantamento da safra de grãos - maio-2026</t>
   </si>
   <si>
-    <t>Fonte: Usda (www.usda.gov) - abril-2026</t>
+    <t>Fonte: Usda (www.usda.gov) - maio-2026</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
   </si>
   <si>
     <t>2025/26</t>
   </si>
 </sst>
 </file>
 
@@ -1763,127 +1763,127 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="22" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="14" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="15" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_aliceweb20110819100727378" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Porcentagem" xfId="6" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="5" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="27">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
@@ -2701,87 +2701,87 @@
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:fld id="{BEE799B6-934D-48CB-96C3-0194C21038A5}" type="TxLink">
             <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="ctr"/>
-            <a:t>abril-2026</a:t>
+            <a:t>maio-2026</a:t>
           </a:fld>
           <a:endParaRPr lang="pt-BR" sz="2800" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>597935</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>140841</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80617490-5A47-A0BB-2073-0F97F36E5A3F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD812CF1-5F7A-F386-E301-1F36C999C61D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6084335" cy="7303641"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -5491,59 +5491,76 @@
             <v>80</v>
           </cell>
         </row>
         <row r="160">
           <cell r="A160">
             <v>46082</v>
           </cell>
           <cell r="E160">
             <v>56.477272730000003</v>
           </cell>
           <cell r="F160">
             <v>65.727272729999996</v>
           </cell>
           <cell r="G160">
             <v>63.63999939</v>
           </cell>
           <cell r="H160">
             <v>80</v>
           </cell>
         </row>
         <row r="161">
           <cell r="A161">
             <v>46113</v>
           </cell>
           <cell r="E161">
-            <v>60</v>
+            <v>60.125499916076663</v>
           </cell>
           <cell r="F161">
-            <v>81.142857140000004</v>
+            <v>86.200500106811518</v>
           </cell>
           <cell r="G161">
-            <v>63.63999939</v>
+            <v>63.639999389648438</v>
           </cell>
           <cell r="H161">
+            <v>80</v>
+          </cell>
+        </row>
+        <row r="162">
+          <cell r="A162">
+            <v>46143</v>
+          </cell>
+          <cell r="E162">
+            <v>59.9</v>
+          </cell>
+          <cell r="F162">
+            <v>95</v>
+          </cell>
+          <cell r="G162">
+            <v>63.639999389648438</v>
+          </cell>
+          <cell r="H162">
             <v>80</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1">
         <row r="1">
           <cell r="E1" t="str">
             <v>MédiaDeArroz 100% Inteiro Bangkok (US$/t) - FAO</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2">
             <v>41275</v>
           </cell>
           <cell r="E2">
             <v>609.18181819999995</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3">
             <v>41306</v>
           </cell>
           <cell r="E3">
             <v>612.66666669999995</v>
           </cell>
@@ -6787,51 +6804,59 @@
           <cell r="E158">
             <v>406.04761904761904</v>
           </cell>
         </row>
         <row r="159">
           <cell r="A159">
             <v>46054</v>
           </cell>
           <cell r="E159">
             <v>402.16666666666669</v>
           </cell>
         </row>
         <row r="160">
           <cell r="A160">
             <v>46082</v>
           </cell>
           <cell r="E160">
             <v>380.09090909999998</v>
           </cell>
         </row>
         <row r="161">
           <cell r="A161">
             <v>46113</v>
           </cell>
           <cell r="E161">
-            <v>383.2857143</v>
+            <v>399.25</v>
+          </cell>
+        </row>
+        <row r="162">
+          <cell r="A162">
+            <v>46143</v>
+          </cell>
+          <cell r="E162">
+            <v>415</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fábio Alves Cavalcante" refreshedDate="46095.649651273146" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="77" xr:uid="{1CB34343-53F0-498B-BB48-30550C41B9BB}">
   <cacheSource type="worksheet">
     <worksheetSource name="usda_consulta_arroz"/>
   </cacheSource>
   <cacheFields count="16">
     <cacheField name="Produto_" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Pais_" numFmtId="0">
       <sharedItems count="7">
         <s v="Argentina"/>
@@ -8202,51 +8227,51 @@
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="10"/>
     <n v="190.32900000000001"/>
     <n v="540.40499999999997"/>
     <n v="807.48099999999999"/>
     <n v="59.237000000000002"/>
     <n v="789.971"/>
     <n v="63.231000000000002"/>
     <n v="537.90899999999999"/>
     <n v="0"/>
     <n v="188.83099999999999"/>
     <n v="0.351046366578734"/>
     <n v="0.78997099999999998"/>
     <n v="1.0570470000000001"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{70A4E0AA-9FEA-4708-9992-EB4FDDC347B4}" name="Tabela dinâmica1" cacheId="12" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{70A4E0AA-9FEA-4708-9992-EB4FDDC347B4}" name="Tabela dinâmica1" cacheId="1" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:I47" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="16">
     <pivotField showAll="0"/>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item h="1" x="1"/>
         <item h="1" x="3"/>
         <item x="6"/>
         <item x="2"/>
         <item x="4"/>
         <item h="1" x="5"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
           <references count="1">
             <reference field="4294967294" count="1" selected="0">
               <x v="3"/>
             </reference>
           </references>
         </pivotArea>
       </autoSortScope>
     </pivotField>
     <pivotField axis="axisRow" showAll="0">
       <items count="13">
@@ -13930,70 +13955,70 @@
         <v>191.53800000000001</v>
       </c>
       <c r="M78">
         <v>0.35601461693735797</v>
       </c>
       <c r="N78">
         <v>0.79149400000000003</v>
       </c>
       <c r="O78">
         <v>1.0589850000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCDB1388-AEC5-4619-A21E-8723D4EDF1AC}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="A9" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.7109375" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCAC68A-BC19-47CE-9F7D-EE2155DEA941}">
   <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A52" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection activeCell="A9" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B1" s="127" t="s">
         <v>44</v>
       </c>
       <c r="C1" s="127"/>
       <c r="D1" s="127"/>
       <c r="E1" s="127"/>
       <c r="F1" s="127"/>
       <c r="G1" s="127"/>
@@ -15804,241 +15829,241 @@
       </c>
       <c r="E73" s="73">
         <v>14.571999999999999</v>
       </c>
       <c r="F73" s="73">
         <v>10.5</v>
       </c>
       <c r="G73" s="73">
         <v>1.8837999999999999</v>
       </c>
       <c r="H73" s="74">
         <v>2.1881999999999997</v>
       </c>
       <c r="I73" s="53">
         <v>0.20839999999999997</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="54" t="s">
         <v>193</v>
       </c>
       <c r="B74" s="77">
         <v>2.1881999999999997</v>
       </c>
       <c r="C74" s="77">
-        <v>11.117100000000001</v>
+        <v>11.082799999999999</v>
       </c>
       <c r="D74" s="77">
         <v>1.3</v>
       </c>
       <c r="E74" s="77">
-        <v>14.6053</v>
+        <v>14.571</v>
       </c>
       <c r="F74" s="77">
         <v>10.8</v>
       </c>
       <c r="G74" s="77">
         <v>2.1</v>
       </c>
       <c r="H74" s="78">
-        <v>1.7052999999999994</v>
+        <v>1.671</v>
       </c>
       <c r="I74" s="55">
-        <v>0.15789814814814809</v>
+        <v>0.15472222222222223</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A64:I64"/>
     <mergeCell ref="A50:I50"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.11811023622047245" top="1.1417322834645669" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="48" max="8" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD6C99D2-920E-477D-A778-C7EFFAB8D115}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J58"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A16" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A9" sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" topLeftCell="A22" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="22"/>
     <col min="4" max="4" width="7.28515625" style="22" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="22"/>
     <col min="7" max="7" width="7.7109375" style="22" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="22"/>
     <col min="10" max="10" width="7.28515625" style="22" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="140" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="130" t="s">
+      <c r="B5" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="130"/>
-[...1 lines deleted...]
-      <c r="E5" s="131" t="s">
+      <c r="C5" s="141"/>
+      <c r="D5" s="141"/>
+      <c r="E5" s="142" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="131"/>
-[...1 lines deleted...]
-      <c r="H5" s="130" t="s">
+      <c r="F5" s="142"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="141" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="130"/>
-      <c r="J5" s="132"/>
+      <c r="I5" s="141"/>
+      <c r="J5" s="143"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" s="129"/>
+      <c r="A6" s="140"/>
       <c r="B6" s="23" t="s">
         <v>148</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>149</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>148</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>149</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="23" t="s">
         <v>148</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>149</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A7" s="129"/>
+      <c r="A7" s="140"/>
       <c r="B7" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="33" t="s">
         <v>150</v>
       </c>
       <c r="B8" s="24">
         <v>239.6</v>
       </c>
       <c r="C8" s="24">
-        <v>195.89999999999998</v>
+        <v>194.89999999999998</v>
       </c>
       <c r="D8" s="24">
-        <v>-18.2</v>
+        <v>-18.7</v>
       </c>
       <c r="E8" s="25">
         <v>5077.9202838063447</v>
       </c>
       <c r="F8" s="25">
-        <v>4887.6579887697808</v>
+        <v>4944.8778860954335</v>
       </c>
       <c r="G8" s="24">
-        <v>-3.7</v>
+        <v>-2.6</v>
       </c>
       <c r="H8" s="24">
         <v>1216.8</v>
       </c>
       <c r="I8" s="24">
-        <v>957.60000000000014</v>
+        <v>963.8</v>
       </c>
       <c r="J8" s="34">
-        <v>-21.3</v>
+        <v>-20.8</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>151</v>
       </c>
       <c r="B9" s="26">
         <v>13.3</v>
       </c>
       <c r="C9" s="26">
         <v>13.3</v>
       </c>
       <c r="D9" s="26">
         <v>0</v>
       </c>
       <c r="E9" s="27">
         <v>7530</v>
       </c>
       <c r="F9" s="27">
         <v>7444.0000000000009</v>
       </c>
       <c r="G9" s="28">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H9" s="26">
@@ -16101,72 +16126,72 @@
       </c>
       <c r="F11" s="27">
         <v>1259</v>
       </c>
       <c r="G11" s="28">
         <v>2.6</v>
       </c>
       <c r="H11" s="26">
         <v>4.7</v>
       </c>
       <c r="I11" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="J11" s="36">
         <v>-6.4</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
         <v>154</v>
       </c>
       <c r="B12" s="26">
         <v>4.5999999999999996</v>
       </c>
       <c r="C12" s="26">
-        <v>6.1</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="D12" s="26">
-        <v>32.6</v>
+        <v>10.9</v>
       </c>
       <c r="E12" s="27">
         <v>3252</v>
       </c>
       <c r="F12" s="27">
-        <v>3344</v>
+        <v>2508</v>
       </c>
       <c r="G12" s="28">
-        <v>2.8</v>
+        <v>-22.9</v>
       </c>
       <c r="H12" s="26">
         <v>15</v>
       </c>
       <c r="I12" s="26">
-        <v>20.399999999999999</v>
+        <v>12.8</v>
       </c>
       <c r="J12" s="36">
-        <v>36</v>
+        <v>-14.7</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>155</v>
       </c>
       <c r="B13" s="26">
         <v>0.9</v>
       </c>
       <c r="C13" s="26">
         <v>0.6</v>
       </c>
       <c r="D13" s="26">
         <v>-33.299999999999997</v>
       </c>
       <c r="E13" s="27">
         <v>1030</v>
       </c>
       <c r="F13" s="27">
         <v>1016.0000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>-1.4</v>
       </c>
       <c r="H13" s="26">
@@ -16174,223 +16199,223 @@
       </c>
       <c r="I13" s="26">
         <v>0.6</v>
       </c>
       <c r="J13" s="36">
         <v>-33.299999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
         <v>156</v>
       </c>
       <c r="B14" s="26">
         <v>39.5</v>
       </c>
       <c r="C14" s="26">
         <v>39.5</v>
       </c>
       <c r="D14" s="26">
         <v>0</v>
       </c>
       <c r="E14" s="27">
         <v>2814.1265822784812</v>
       </c>
       <c r="F14" s="27">
-        <v>2849.4177215189875</v>
+        <v>2814.1265822784812</v>
       </c>
       <c r="G14" s="28">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="H14" s="26">
         <v>111.2</v>
       </c>
       <c r="I14" s="26">
-        <v>112.6</v>
+        <v>111.2</v>
       </c>
       <c r="J14" s="36">
-        <v>1.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="26">
         <v>133.5</v>
       </c>
       <c r="C15" s="26">
         <v>107.19999999999999</v>
       </c>
       <c r="D15" s="26">
         <v>-19.7</v>
       </c>
       <c r="E15" s="27">
         <v>6160.7033707865176</v>
       </c>
       <c r="F15" s="27">
-        <v>5842.630597014926</v>
+        <v>5985.0382462686575</v>
       </c>
       <c r="G15" s="28">
-        <v>-5.2</v>
+        <v>-2.9</v>
       </c>
       <c r="H15" s="26">
         <v>822.5</v>
       </c>
       <c r="I15" s="26">
-        <v>626.40000000000009</v>
+        <v>641.6</v>
       </c>
       <c r="J15" s="36">
-        <v>-23.8</v>
+        <v>-22</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B16" s="24">
         <v>166.2</v>
       </c>
       <c r="C16" s="24">
         <v>134</v>
       </c>
       <c r="D16" s="24">
         <v>-19.399999999999999</v>
       </c>
       <c r="E16" s="25">
         <v>2788.1046931407946</v>
       </c>
       <c r="F16" s="25">
-        <v>2638.9597014925375</v>
+        <v>2643.205970149254</v>
       </c>
       <c r="G16" s="24">
-        <v>-5.3</v>
+        <v>-5.2</v>
       </c>
       <c r="H16" s="24">
         <v>463.40000000000003</v>
       </c>
       <c r="I16" s="24">
-        <v>353.6</v>
+        <v>354.09999999999997</v>
       </c>
       <c r="J16" s="34">
-        <v>-23.7</v>
+        <v>-23.6</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>159</v>
       </c>
       <c r="B17" s="26">
         <v>93.4</v>
       </c>
       <c r="C17" s="26">
         <v>65.8</v>
       </c>
       <c r="D17" s="26">
         <v>-29.6</v>
       </c>
       <c r="E17" s="27">
         <v>2992.0096359743038</v>
       </c>
       <c r="F17" s="27">
-        <v>2577.7158054711249</v>
+        <v>2579.5851063829791</v>
       </c>
       <c r="G17" s="28">
         <v>-13.8</v>
       </c>
       <c r="H17" s="26">
         <v>279.5</v>
       </c>
       <c r="I17" s="26">
-        <v>169.6</v>
+        <v>169.79999999999998</v>
       </c>
       <c r="J17" s="36">
-        <v>-39.299999999999997</v>
+        <v>-39.200000000000003</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
         <v>160</v>
       </c>
       <c r="B18" s="26">
         <v>56.5</v>
       </c>
       <c r="C18" s="26">
         <v>51.5</v>
       </c>
       <c r="D18" s="26">
         <v>-8.8000000000000007</v>
       </c>
       <c r="E18" s="27">
         <v>1756.4106194690264</v>
       </c>
       <c r="F18" s="27">
-        <v>1738.7067961165051</v>
+        <v>1735.0796116504855</v>
       </c>
       <c r="G18" s="28">
-        <v>-1</v>
+        <v>-1.2</v>
       </c>
       <c r="H18" s="26">
         <v>99.3</v>
       </c>
       <c r="I18" s="26">
-        <v>89.5</v>
+        <v>89.300000000000011</v>
       </c>
       <c r="J18" s="36">
-        <v>-9.9</v>
+        <v>-10.1</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>161</v>
       </c>
       <c r="B19" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="C19" s="26">
         <v>5.3000000000000007</v>
       </c>
       <c r="D19" s="26">
         <v>20.5</v>
       </c>
       <c r="E19" s="27">
         <v>2340.7499999999995</v>
       </c>
       <c r="F19" s="27">
-        <v>3540.8867924528299</v>
+        <v>3573.4905660377353</v>
       </c>
       <c r="G19" s="28">
-        <v>51.3</v>
+        <v>52.7</v>
       </c>
       <c r="H19" s="26">
         <v>10.3</v>
       </c>
       <c r="I19" s="26">
-        <v>18.8</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="J19" s="36">
-        <v>82.5</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
         <v>162</v>
       </c>
       <c r="B20" s="26">
         <v>0.4</v>
       </c>
       <c r="C20" s="26">
         <v>0.4</v>
       </c>
       <c r="D20" s="26">
         <v>0</v>
       </c>
       <c r="E20" s="27">
         <v>2811</v>
       </c>
       <c r="F20" s="27">
         <v>3212.0000000000005</v>
       </c>
       <c r="G20" s="28">
         <v>14.3</v>
       </c>
       <c r="H20" s="26">
@@ -16462,63 +16487,63 @@
       </c>
       <c r="I22" s="26">
         <v>0</v>
       </c>
       <c r="J22" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="35" t="s">
         <v>165</v>
       </c>
       <c r="B23" s="26">
         <v>2.6</v>
       </c>
       <c r="C23" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="D23" s="26">
         <v>-11.5</v>
       </c>
       <c r="E23" s="27">
         <v>7200</v>
       </c>
       <c r="F23" s="27">
-        <v>8600</v>
+        <v>8800</v>
       </c>
       <c r="G23" s="28">
-        <v>19.399999999999999</v>
+        <v>22.2</v>
       </c>
       <c r="H23" s="26">
         <v>18.7</v>
       </c>
       <c r="I23" s="26">
-        <v>19.8</v>
+        <v>20.2</v>
       </c>
       <c r="J23" s="36">
-        <v>5.9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>166</v>
       </c>
       <c r="B24" s="26">
         <v>6.2</v>
       </c>
       <c r="C24" s="26">
         <v>6</v>
       </c>
       <c r="D24" s="26">
         <v>-3.2</v>
       </c>
       <c r="E24" s="27">
         <v>8227</v>
       </c>
       <c r="F24" s="27">
         <v>8320</v>
       </c>
       <c r="G24" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="H24" s="26">
@@ -16549,136 +16574,136 @@
       </c>
       <c r="F25" s="27">
         <v>0</v>
       </c>
       <c r="G25" s="28">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="26">
         <v>0</v>
       </c>
       <c r="J25" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B26" s="24">
         <v>189.79999999999998</v>
       </c>
       <c r="C26" s="24">
-        <v>118</v>
+        <v>107.10000000000001</v>
       </c>
       <c r="D26" s="24">
-        <v>-37.799999999999997</v>
+        <v>-43.6</v>
       </c>
       <c r="E26" s="25">
         <v>4157.660695468915</v>
       </c>
       <c r="F26" s="25">
-        <v>4497.9338983050848</v>
+        <v>4534.6704014939305</v>
       </c>
       <c r="G26" s="24">
-        <v>8.1999999999999993</v>
+        <v>9.1</v>
       </c>
       <c r="H26" s="24">
         <v>789.2</v>
       </c>
       <c r="I26" s="24">
-        <v>530.70000000000005</v>
+        <v>485.7</v>
       </c>
       <c r="J26" s="34">
-        <v>-32.799999999999997</v>
+        <v>-38.5</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B27" s="26">
         <v>146.69999999999999</v>
       </c>
       <c r="C27" s="26">
-        <v>84.8</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="D27" s="26">
-        <v>-42.2</v>
+        <v>-49.6</v>
       </c>
       <c r="E27" s="27">
         <v>3661</v>
       </c>
       <c r="F27" s="27">
-        <v>3657</v>
+        <v>3594</v>
       </c>
       <c r="G27" s="28">
-        <v>-0.1</v>
+        <v>-1.8</v>
       </c>
       <c r="H27" s="26">
         <v>537.1</v>
       </c>
       <c r="I27" s="26">
-        <v>310.10000000000002</v>
+        <v>265.60000000000002</v>
       </c>
       <c r="J27" s="36">
-        <v>-42.3</v>
+        <v>-50.5</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="35" t="s">
         <v>170</v>
       </c>
       <c r="B28" s="26">
         <v>13.7</v>
       </c>
       <c r="C28" s="26">
         <v>9</v>
       </c>
       <c r="D28" s="26">
         <v>-34.299999999999997</v>
       </c>
       <c r="E28" s="27">
         <v>6888.9999999999991</v>
       </c>
       <c r="F28" s="27">
-        <v>6492</v>
+        <v>6428</v>
       </c>
       <c r="G28" s="28">
-        <v>-5.8</v>
+        <v>-6.7</v>
       </c>
       <c r="H28" s="26">
         <v>94.4</v>
       </c>
       <c r="I28" s="26">
-        <v>58.4</v>
+        <v>57.9</v>
       </c>
       <c r="J28" s="36">
-        <v>-38.1</v>
+        <v>-38.700000000000003</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="35" t="s">
         <v>171</v>
       </c>
       <c r="B29" s="26">
         <v>29</v>
       </c>
       <c r="C29" s="26">
         <v>23.8</v>
       </c>
       <c r="D29" s="26">
         <v>-17.899999999999999</v>
       </c>
       <c r="E29" s="27">
         <v>5350.5517241379312</v>
       </c>
       <c r="F29" s="27">
         <v>6708.2100840336134</v>
       </c>
       <c r="G29" s="28">
         <v>25.4</v>
       </c>
       <c r="H29" s="26">
@@ -16869,104 +16894,104 @@
       </c>
       <c r="F35" s="27">
         <v>6875.2911392405067</v>
       </c>
       <c r="G35" s="28">
         <v>-1.4</v>
       </c>
       <c r="H35" s="26">
         <v>55.1</v>
       </c>
       <c r="I35" s="26">
         <v>54.4</v>
       </c>
       <c r="J35" s="36">
         <v>-1.3</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="33" t="s">
         <v>178</v>
       </c>
       <c r="B36" s="24">
         <v>1137.8</v>
       </c>
       <c r="C36" s="24">
-        <v>1072.8</v>
+        <v>1073.1000000000001</v>
       </c>
       <c r="D36" s="24">
         <v>-5.7</v>
       </c>
       <c r="E36" s="25">
         <v>8916.0511513447</v>
       </c>
       <c r="F36" s="25">
-        <v>8577.6700223713651</v>
+        <v>8578.981082844095</v>
       </c>
       <c r="G36" s="24">
         <v>-3.8</v>
       </c>
       <c r="H36" s="24">
         <v>10144.700000000001</v>
       </c>
       <c r="I36" s="24">
-        <v>9202.1</v>
+        <v>9206.1</v>
       </c>
       <c r="J36" s="34">
         <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B37" s="26">
         <v>19.700000000000003</v>
       </c>
       <c r="C37" s="26">
-        <v>19.100000000000001</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="D37" s="26">
-        <v>-3</v>
+        <v>-1.5</v>
       </c>
       <c r="E37" s="27">
         <v>6926.5431472081209</v>
       </c>
       <c r="F37" s="27">
-        <v>7735.1413612565448</v>
+        <v>7820.6907216494847</v>
       </c>
       <c r="G37" s="28">
-        <v>11.7</v>
+        <v>12.9</v>
       </c>
       <c r="H37" s="26">
         <v>136.5</v>
       </c>
       <c r="I37" s="26">
-        <v>147.69999999999999</v>
+        <v>151.70000000000002</v>
       </c>
       <c r="J37" s="36">
-        <v>8.1999999999999993</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
         <v>180</v>
       </c>
       <c r="B38" s="26">
         <v>150</v>
       </c>
       <c r="C38" s="26">
         <v>148.5</v>
       </c>
       <c r="D38" s="26">
         <v>-1</v>
       </c>
       <c r="E38" s="27">
         <v>8500</v>
       </c>
       <c r="F38" s="27">
         <v>8300</v>
       </c>
       <c r="G38" s="28">
         <v>-2.4</v>
       </c>
       <c r="H38" s="26">
@@ -16997,408 +17022,408 @@
       </c>
       <c r="F39" s="27">
         <v>8641</v>
       </c>
       <c r="G39" s="28">
         <v>-4.2</v>
       </c>
       <c r="H39" s="26">
         <v>8733.2000000000007</v>
       </c>
       <c r="I39" s="26">
         <v>7821.8</v>
       </c>
       <c r="J39" s="36">
         <v>-10.4</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="33" t="s">
         <v>182</v>
       </c>
       <c r="B40" s="24">
         <v>405.79999999999995</v>
       </c>
       <c r="C40" s="24">
-        <v>329.9</v>
+        <v>328.9</v>
       </c>
       <c r="D40" s="24">
-        <v>-18.7</v>
+        <v>-19</v>
       </c>
       <c r="E40" s="25">
         <v>4140.1002957121746</v>
       </c>
       <c r="F40" s="25">
-        <v>3974.2734161867238</v>
+        <v>4007.1337792642144</v>
       </c>
       <c r="G40" s="24">
-        <v>-4</v>
+        <v>-3.2</v>
       </c>
       <c r="H40" s="24">
         <v>1680.2</v>
       </c>
       <c r="I40" s="24">
-        <v>1311.2000000000003</v>
+        <v>1317.8999999999999</v>
       </c>
       <c r="J40" s="34">
-        <v>-22</v>
+        <v>-21.6</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B41" s="24">
         <v>1358.1</v>
       </c>
       <c r="C41" s="24">
-        <v>1203.8</v>
+        <v>1193.2</v>
       </c>
       <c r="D41" s="24">
-        <v>-11.4</v>
+        <v>-12.1</v>
       </c>
       <c r="E41" s="25">
         <v>8156.5788233561598</v>
       </c>
       <c r="F41" s="25">
-        <v>8145.6943844492444</v>
+        <v>8183.6021622527651</v>
       </c>
       <c r="G41" s="24">
-        <v>-0.1</v>
+        <v>0.3</v>
       </c>
       <c r="H41" s="24">
         <v>11077.5</v>
       </c>
       <c r="I41" s="24">
-        <v>9805.9</v>
+        <v>9764.9</v>
       </c>
       <c r="J41" s="34">
-        <v>-11.5</v>
+        <v>-11.8</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>184</v>
       </c>
       <c r="B42" s="29">
         <v>1763.8999999999999</v>
       </c>
       <c r="C42" s="29">
-        <v>1533.6999999999998</v>
+        <v>1522.1</v>
       </c>
       <c r="D42" s="29">
-        <v>-13.1</v>
+        <v>-13.7</v>
       </c>
       <c r="E42" s="30">
         <v>7232.5542264300693</v>
       </c>
       <c r="F42" s="30">
-        <v>7248.4186607550382</v>
+        <v>7281.1381643781624</v>
       </c>
       <c r="G42" s="29">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="H42" s="29">
         <v>12757.7</v>
       </c>
       <c r="I42" s="29">
-        <v>11117.1</v>
+        <v>11082.8</v>
       </c>
       <c r="J42" s="38">
-        <v>-12.9</v>
+        <v>-13.1</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="69" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="67" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="6" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="133" t="s">
+      <c r="A47" s="144" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="134"/>
-      <c r="C47" s="135" t="s">
+      <c r="B47" s="145"/>
+      <c r="C47" s="146" t="s">
         <v>16</v>
       </c>
-      <c r="D47" s="136"/>
-[...1 lines deleted...]
-      <c r="F47" s="137"/>
+      <c r="D47" s="147"/>
+      <c r="E47" s="147"/>
+      <c r="F47" s="148"/>
       <c r="G47" s="126" t="s">
         <v>47</v>
       </c>
       <c r="H47" s="126" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="125" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="124" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:10" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.15">
-      <c r="A48" s="143" t="s">
+      <c r="A48" s="139" t="s">
         <v>48</v>
       </c>
-      <c r="B48" s="143"/>
-[...7 lines deleted...]
-      <c r="J48" s="143"/>
+      <c r="B48" s="139"/>
+      <c r="C48" s="139"/>
+      <c r="D48" s="139"/>
+      <c r="E48" s="139"/>
+      <c r="F48" s="139"/>
+      <c r="G48" s="139"/>
+      <c r="H48" s="139"/>
+      <c r="I48" s="139"/>
+      <c r="J48" s="139"/>
     </row>
     <row r="49" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="144" t="s">
+      <c r="A49" s="130" t="s">
         <v>24</v>
       </c>
-      <c r="B49" s="145"/>
+      <c r="B49" s="131"/>
       <c r="C49" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="111"/>
       <c r="E49" s="111"/>
       <c r="F49" s="112"/>
-      <c r="G49" s="138" t="s">
+      <c r="G49" s="134" t="s">
         <v>22</v>
       </c>
       <c r="H49" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="114">
         <v>60.61</v>
       </c>
-      <c r="J49" s="140" t="s">
+      <c r="J49" s="136" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="146"/>
-      <c r="B50" s="147"/>
+      <c r="A50" s="132"/>
+      <c r="B50" s="133"/>
       <c r="C50" s="115" t="s">
         <v>50</v>
       </c>
       <c r="D50" s="116"/>
       <c r="E50" s="116"/>
       <c r="F50" s="117"/>
-      <c r="G50" s="139"/>
+      <c r="G50" s="135"/>
       <c r="H50" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="119">
         <v>72.73</v>
       </c>
-      <c r="J50" s="141"/>
+      <c r="J50" s="137"/>
     </row>
     <row r="51" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="142" t="s">
+      <c r="A51" s="138" t="s">
         <v>107</v>
       </c>
-      <c r="B51" s="142"/>
-[...7 lines deleted...]
-      <c r="J51" s="142"/>
+      <c r="B51" s="138"/>
+      <c r="C51" s="138"/>
+      <c r="D51" s="138"/>
+      <c r="E51" s="138"/>
+      <c r="F51" s="138"/>
+      <c r="G51" s="138"/>
+      <c r="H51" s="138"/>
+      <c r="I51" s="138"/>
+      <c r="J51" s="138"/>
     </row>
     <row r="52" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="111"/>
       <c r="B52" s="112"/>
       <c r="C52" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="111"/>
       <c r="E52" s="111"/>
       <c r="F52" s="112"/>
-      <c r="G52" s="138" t="s">
+      <c r="G52" s="134" t="s">
         <v>22</v>
       </c>
       <c r="H52" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="114">
         <v>63.64</v>
       </c>
-      <c r="J52" s="140" t="s">
+      <c r="J52" s="136" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="116" t="s">
         <v>24</v>
       </c>
       <c r="B53" s="117"/>
       <c r="C53" s="115" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="116"/>
       <c r="E53" s="116"/>
       <c r="F53" s="117"/>
-      <c r="G53" s="139"/>
+      <c r="G53" s="135"/>
       <c r="H53" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="119">
         <v>80</v>
       </c>
-      <c r="J53" s="141"/>
+      <c r="J53" s="137"/>
     </row>
     <row r="54" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="148" t="s">
+      <c r="A54" s="129" t="s">
         <v>115</v>
       </c>
-      <c r="B54" s="148"/>
-[...7 lines deleted...]
-      <c r="J54" s="148"/>
+      <c r="B54" s="129"/>
+      <c r="C54" s="129"/>
+      <c r="D54" s="129"/>
+      <c r="E54" s="129"/>
+      <c r="F54" s="129"/>
+      <c r="G54" s="129"/>
+      <c r="H54" s="129"/>
+      <c r="I54" s="129"/>
+      <c r="J54" s="129"/>
     </row>
     <row r="55" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="144" t="s">
+      <c r="A55" s="130" t="s">
         <v>24</v>
       </c>
-      <c r="B55" s="145"/>
+      <c r="B55" s="131"/>
       <c r="C55" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="111"/>
       <c r="E55" s="111"/>
       <c r="F55" s="112"/>
-      <c r="G55" s="138" t="s">
+      <c r="G55" s="134" t="s">
         <v>22</v>
       </c>
       <c r="H55" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="114">
         <v>63.74</v>
       </c>
-      <c r="J55" s="140" t="s">
+      <c r="J55" s="136" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="146"/>
-      <c r="B56" s="147"/>
+      <c r="A56" s="132"/>
+      <c r="B56" s="133"/>
       <c r="C56" s="115" t="s">
         <v>117</v>
       </c>
       <c r="D56" s="116"/>
       <c r="E56" s="116"/>
       <c r="F56" s="117"/>
-      <c r="G56" s="139"/>
+      <c r="G56" s="135"/>
       <c r="H56" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I56" s="119">
         <v>80</v>
       </c>
-      <c r="J56" s="141"/>
+      <c r="J56" s="137"/>
     </row>
     <row r="57" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="120"/>
       <c r="B57" s="120"/>
       <c r="C57" s="120"/>
       <c r="D57" s="120"/>
       <c r="E57" s="120"/>
       <c r="F57" s="120"/>
       <c r="G57" s="121"/>
       <c r="H57" s="122"/>
       <c r="I57" s="123"/>
       <c r="J57" s="121"/>
     </row>
     <row r="58" spans="1:10" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A58" s="68" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="68"/>
       <c r="C58" s="68"/>
       <c r="D58" s="68"/>
       <c r="E58" s="68"/>
       <c r="F58" s="68"/>
       <c r="G58" s="68"/>
       <c r="H58" s="68"/>
       <c r="I58" s="68"/>
       <c r="J58" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:F47"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="A51:J51"/>
+    <mergeCell ref="A48:J48"/>
+    <mergeCell ref="A49:B50"/>
     <mergeCell ref="A54:J54"/>
     <mergeCell ref="A55:B56"/>
     <mergeCell ref="G55:G56"/>
     <mergeCell ref="J55:J56"/>
     <mergeCell ref="G52:G53"/>
     <mergeCell ref="J52:J53"/>
-    <mergeCell ref="G49:G50"/>
-[...9 lines deleted...]
-    <mergeCell ref="C47:F47"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1417322834645669" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W59"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A9" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
@@ -17414,96 +17439,96 @@
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
     </row>
     <row r="2" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="149" t="s">
+      <c r="A3" s="153" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="151">
         <v>2017</v>
       </c>
       <c r="C3" s="152"/>
-      <c r="D3" s="153">
+      <c r="D3" s="149">
         <v>2018</v>
       </c>
       <c r="E3" s="152"/>
       <c r="F3" s="151">
         <v>2019</v>
       </c>
       <c r="G3" s="152"/>
-      <c r="H3" s="153">
+      <c r="H3" s="149">
         <v>2020</v>
       </c>
       <c r="I3" s="152"/>
-      <c r="J3" s="153">
+      <c r="J3" s="149">
         <v>2021</v>
       </c>
-      <c r="K3" s="154"/>
+      <c r="K3" s="150"/>
       <c r="L3" s="151">
         <v>2022</v>
       </c>
       <c r="M3" s="152"/>
-      <c r="N3" s="153">
+      <c r="N3" s="149">
         <v>2023</v>
       </c>
       <c r="O3" s="152"/>
       <c r="P3" s="151">
         <v>2024</v>
       </c>
       <c r="Q3" s="152"/>
-      <c r="R3" s="153">
+      <c r="R3" s="149">
         <v>2025</v>
       </c>
       <c r="S3" s="152"/>
-      <c r="T3" s="153">
+      <c r="T3" s="149">
         <v>2026</v>
       </c>
-      <c r="U3" s="154"/>
+      <c r="U3" s="150"/>
     </row>
     <row r="4" spans="1:23" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="150"/>
+      <c r="A4" s="154"/>
       <c r="B4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="C4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="D4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="E4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="F4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="G4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="H4" s="61" t="s">
         <v>109</v>
       </c>
       <c r="I4" s="62" t="s">
         <v>110</v>
       </c>
       <c r="J4" s="61" t="s">
@@ -17582,54 +17607,54 @@
       <c r="L5" s="84">
         <v>656.30202899999983</v>
       </c>
       <c r="M5" s="85">
         <v>2094.8338891148255</v>
       </c>
       <c r="N5" s="86">
         <v>628.06114600000012</v>
       </c>
       <c r="O5" s="85">
         <v>1718.4645343948414</v>
       </c>
       <c r="P5" s="86">
         <v>561.1353529999999</v>
       </c>
       <c r="Q5" s="85">
         <v>1397.6391379844695</v>
       </c>
       <c r="R5" s="86">
         <v>475.22225000000003</v>
       </c>
       <c r="S5" s="85">
         <v>1635.7174285947422</v>
       </c>
       <c r="T5" s="86">
-        <v>159.753051</v>
+        <v>180.74514199999999</v>
       </c>
       <c r="U5" s="86">
-        <v>684.71679245875498</v>
+        <v>763.53812990903134</v>
       </c>
     </row>
     <row r="6" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>136</v>
       </c>
       <c r="B6" s="87">
         <v>27.121259999999999</v>
       </c>
       <c r="C6" s="88">
         <v>79.278274999999994</v>
       </c>
       <c r="D6" s="89">
         <v>44.759628999999997</v>
       </c>
       <c r="E6" s="88">
         <v>161.290121</v>
       </c>
       <c r="F6" s="89">
         <v>35.910775000000001</v>
       </c>
       <c r="G6" s="88">
         <v>138.83373800000001</v>
       </c>
       <c r="H6" s="89">
@@ -17842,54 +17867,54 @@
       <c r="L9" s="87">
         <v>18.273167000000001</v>
       </c>
       <c r="M9" s="88">
         <v>67.766932007472505</v>
       </c>
       <c r="N9" s="89">
         <v>47.064244000000002</v>
       </c>
       <c r="O9" s="88">
         <v>140.23382230083101</v>
       </c>
       <c r="P9" s="89">
         <v>43.456094</v>
       </c>
       <c r="Q9" s="88">
         <v>123.00423372901101</v>
       </c>
       <c r="R9" s="89">
         <v>26.423641</v>
       </c>
       <c r="S9" s="88">
         <v>83.978173125514999</v>
       </c>
       <c r="T9" s="89">
-        <v>0</v>
+        <v>20.992090999999999</v>
       </c>
       <c r="U9" s="89">
-        <v>0</v>
+        <v>78.821337450276303</v>
       </c>
     </row>
     <row r="10" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B10" s="87">
         <v>21.843399999999999</v>
       </c>
       <c r="C10" s="88">
         <v>77.173451</v>
       </c>
       <c r="D10" s="89">
         <v>51.078010999999996</v>
       </c>
       <c r="E10" s="88">
         <v>201.60830200000001</v>
       </c>
       <c r="F10" s="89">
         <v>32.840767</v>
       </c>
       <c r="G10" s="88">
         <v>139.30891800000001</v>
       </c>
       <c r="H10" s="89">
@@ -18427,54 +18452,54 @@
       <c r="L18" s="93">
         <v>349.95869899999997</v>
       </c>
       <c r="M18" s="94">
         <v>1193.5365767627791</v>
       </c>
       <c r="N18" s="95">
         <v>531.09675900000002</v>
       </c>
       <c r="O18" s="94">
         <v>1312.6220009823319</v>
       </c>
       <c r="P18" s="95">
         <v>679.61780899999997</v>
       </c>
       <c r="Q18" s="94">
         <v>1482.9908352251514</v>
       </c>
       <c r="R18" s="95">
         <v>393.10087200000004</v>
       </c>
       <c r="S18" s="94">
         <v>1351.2340849247432</v>
       </c>
       <c r="T18" s="95">
-        <v>84.694000000000003</v>
+        <v>118.55055300000001</v>
       </c>
       <c r="U18" s="95">
-        <v>379.60243915200783</v>
+        <v>528.25978538308686</v>
       </c>
     </row>
     <row r="19" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
         <v>136</v>
       </c>
       <c r="B19" s="87">
         <v>34.558962999999999</v>
       </c>
       <c r="C19" s="88">
         <v>117.928577</v>
       </c>
       <c r="D19" s="89">
         <v>21.015764999999998</v>
       </c>
       <c r="E19" s="88">
         <v>76.442138</v>
       </c>
       <c r="F19" s="89">
         <v>15.242516999999999</v>
       </c>
       <c r="G19" s="88">
         <v>55.627572999999998</v>
       </c>
       <c r="H19" s="89">
@@ -18687,54 +18712,54 @@
       <c r="L22" s="87">
         <v>48.067602999999998</v>
       </c>
       <c r="M22" s="88">
         <v>171.66672241491699</v>
       </c>
       <c r="N22" s="89">
         <v>38.663941999999999</v>
       </c>
       <c r="O22" s="88">
         <v>112.757004118073</v>
       </c>
       <c r="P22" s="89">
         <v>44.601588999999997</v>
       </c>
       <c r="Q22" s="88">
         <v>106.039419763672</v>
       </c>
       <c r="R22" s="89">
         <v>27.857098000000001</v>
       </c>
       <c r="S22" s="88">
         <v>99.738599644958498</v>
       </c>
       <c r="T22" s="89">
-        <v>0</v>
+        <v>33.856552999999998</v>
       </c>
       <c r="U22" s="89">
-        <v>0</v>
+        <v>148.657346231079</v>
       </c>
     </row>
     <row r="23" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="87">
         <v>30.038350000000001</v>
       </c>
       <c r="C23" s="88">
         <v>108.985489</v>
       </c>
       <c r="D23" s="89">
         <v>13.834873999999999</v>
       </c>
       <c r="E23" s="88">
         <v>56.481305999999996</v>
       </c>
       <c r="F23" s="89">
         <v>22.022559999999999</v>
       </c>
       <c r="G23" s="88">
         <v>92.040986000000004</v>
       </c>
       <c r="H23" s="89">
@@ -19959,83 +19984,83 @@
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
       <c r="R59" s="9"/>
       <c r="S59" s="9"/>
       <c r="T59" s="9"/>
       <c r="U59" s="9"/>
       <c r="V59" s="9"/>
       <c r="W59" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.11811023622047245" top="0.98425196850393704" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D50B1BCD-982F-498A-98AC-7921AFD0814A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:ANQ379"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A19" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A9" sqref="A1:XFD1048576"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
@@ -20043,83 +20068,83 @@
     <col min="23" max="23" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1057" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
     </row>
     <row r="2" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="151">
         <v>2017</v>
       </c>
       <c r="C2" s="155"/>
-      <c r="D2" s="153">
+      <c r="D2" s="149">
         <v>2018</v>
       </c>
       <c r="E2" s="155"/>
       <c r="F2" s="151">
         <v>2019</v>
       </c>
       <c r="G2" s="155"/>
-      <c r="H2" s="153">
+      <c r="H2" s="149">
         <v>2020</v>
       </c>
       <c r="I2" s="155"/>
-      <c r="J2" s="153">
+      <c r="J2" s="149">
         <v>2021</v>
       </c>
       <c r="K2" s="156"/>
       <c r="L2" s="151">
         <v>2022</v>
       </c>
       <c r="M2" s="155"/>
-      <c r="N2" s="153">
+      <c r="N2" s="149">
         <v>2023</v>
       </c>
       <c r="O2" s="155"/>
       <c r="P2" s="151">
         <v>2024</v>
       </c>
       <c r="Q2" s="155"/>
-      <c r="R2" s="153">
+      <c r="R2" s="149">
         <v>2025</v>
       </c>
       <c r="S2" s="155"/>
-      <c r="T2" s="153">
+      <c r="T2" s="149">
         <v>2026</v>
       </c>
       <c r="U2" s="156"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
@@ -22276,54 +22301,54 @@
       <c r="L4" s="96">
         <v>84.847657999999996</v>
       </c>
       <c r="M4" s="97">
         <v>337.04265450000003</v>
       </c>
       <c r="N4" s="98">
         <v>87.555888999999993</v>
       </c>
       <c r="O4" s="97">
         <v>281.157442</v>
       </c>
       <c r="P4" s="98">
         <v>102.181788</v>
       </c>
       <c r="Q4" s="97">
         <v>337.28861699999999</v>
       </c>
       <c r="R4" s="98">
         <v>94.396535</v>
       </c>
       <c r="S4" s="97">
         <v>431.6943574375</v>
       </c>
       <c r="T4" s="98">
-        <v>25.336825000000001</v>
+        <v>31.265324</v>
       </c>
       <c r="U4" s="98">
-        <v>151.30121600000001</v>
+        <v>187.03651199999999</v>
       </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
@@ -23377,54 +23402,54 @@
       <c r="L5" s="99">
         <v>49.693261</v>
       </c>
       <c r="M5" s="100">
         <v>150.60158999999999</v>
       </c>
       <c r="N5" s="101">
         <v>90.392318000000003</v>
       </c>
       <c r="O5" s="100">
         <v>224.30264</v>
       </c>
       <c r="P5" s="101">
         <v>97.700626999999997</v>
       </c>
       <c r="Q5" s="100">
         <v>217.384872765625</v>
       </c>
       <c r="R5" s="101">
         <v>42.239331</v>
       </c>
       <c r="S5" s="100">
         <v>133.21501216796901</v>
       </c>
       <c r="T5" s="101">
-        <v>7.8807939999999999</v>
+        <v>7.9221339999999998</v>
       </c>
       <c r="U5" s="101">
-        <v>30.958823593750001</v>
+        <v>31.073529476562499</v>
       </c>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
@@ -25579,54 +25604,54 @@
       <c r="L7" s="99">
         <v>79.084287000000003</v>
       </c>
       <c r="M7" s="100">
         <v>242.89071283117701</v>
       </c>
       <c r="N7" s="101">
         <v>86.711115000000007</v>
       </c>
       <c r="O7" s="100">
         <v>234.557276753906</v>
       </c>
       <c r="P7" s="101">
         <v>57.256898</v>
       </c>
       <c r="Q7" s="100">
         <v>133.2082910625</v>
       </c>
       <c r="R7" s="101">
         <v>77.229770000000002</v>
       </c>
       <c r="S7" s="100">
         <v>259.50109447058099</v>
       </c>
       <c r="T7" s="101">
-        <v>56.064065999999997</v>
+        <v>56.064554000000001</v>
       </c>
       <c r="U7" s="101">
-        <v>221.98176000000001</v>
+        <v>221.98308352941899</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
@@ -26680,54 +26705,54 @@
       <c r="L8" s="99">
         <v>3.5648240000000002</v>
       </c>
       <c r="M8" s="100">
         <v>14.743907399215701</v>
       </c>
       <c r="N8" s="101">
         <v>10.051235</v>
       </c>
       <c r="O8" s="100">
         <v>36.838236000000002</v>
       </c>
       <c r="P8" s="101">
         <v>29.184781999999998</v>
       </c>
       <c r="Q8" s="100">
         <v>93.521190058822597</v>
       </c>
       <c r="R8" s="101">
         <v>8.2851579999999991</v>
       </c>
       <c r="S8" s="100">
         <v>37.359618124999997</v>
       </c>
       <c r="T8" s="101">
-        <v>1.92266</v>
+        <v>1.9233009999999999</v>
       </c>
       <c r="U8" s="101">
-        <v>11.7657147058926</v>
+        <v>11.765832352949101</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -27781,54 +27806,54 @@
       <c r="L9" s="99">
         <v>36.762770000000003</v>
       </c>
       <c r="M9" s="100">
         <v>95.290293043365494</v>
       </c>
       <c r="N9" s="101">
         <v>36.528723999999997</v>
       </c>
       <c r="O9" s="100">
         <v>71.2414037406311</v>
       </c>
       <c r="P9" s="101">
         <v>47.667940000000002</v>
       </c>
       <c r="Q9" s="100">
         <v>88.147570492968597</v>
       </c>
       <c r="R9" s="101">
         <v>36.089537999999997</v>
       </c>
       <c r="S9" s="100">
         <v>90.1667057539062</v>
       </c>
       <c r="T9" s="101">
-        <v>4.9001219999999996</v>
+        <v>8.2035269999999993</v>
       </c>
       <c r="U9" s="101">
-        <v>15.275456078125</v>
+        <v>24.898691476562501</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
@@ -28882,54 +28907,54 @@
       <c r="L10" s="99">
         <v>21.895282000000002</v>
       </c>
       <c r="M10" s="100">
         <v>90.0948872376499</v>
       </c>
       <c r="N10" s="101">
         <v>15.214661</v>
       </c>
       <c r="O10" s="100">
         <v>66.874017551341097</v>
       </c>
       <c r="P10" s="101">
         <v>12.674367999999999</v>
       </c>
       <c r="Q10" s="100">
         <v>60.5168643894851</v>
       </c>
       <c r="R10" s="101">
         <v>11.940688</v>
       </c>
       <c r="S10" s="100">
         <v>57.433424505376301</v>
       </c>
       <c r="T10" s="101">
-        <v>6.2402559999999996</v>
+        <v>6.3566630000000002</v>
       </c>
       <c r="U10" s="101">
-        <v>32.810912425137502</v>
+        <v>33.117685921605599</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
@@ -29983,54 +30008,54 @@
       <c r="L11" s="99">
         <v>49.833542999999999</v>
       </c>
       <c r="M11" s="100">
         <v>174.53891200000001</v>
       </c>
       <c r="N11" s="101">
         <v>32.989142000000001</v>
       </c>
       <c r="O11" s="100">
         <v>66.227243398437494</v>
       </c>
       <c r="P11" s="101">
         <v>25.651574</v>
       </c>
       <c r="Q11" s="100">
         <v>36.996888255600503</v>
       </c>
       <c r="R11" s="101">
         <v>16.641774000000002</v>
       </c>
       <c r="S11" s="100">
         <v>39.919499963831001</v>
       </c>
       <c r="T11" s="101">
-        <v>9.5121420000000008</v>
+        <v>14.284437</v>
       </c>
       <c r="U11" s="101">
-        <v>28.936869207031201</v>
+        <v>43.386766871093798</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -31084,54 +31109,54 @@
       <c r="L12" s="99">
         <v>23.380358000000001</v>
       </c>
       <c r="M12" s="100">
         <v>71.310991999999999</v>
       </c>
       <c r="N12" s="101">
         <v>4.2351390000000002</v>
       </c>
       <c r="O12" s="100">
         <v>11.8285295</v>
       </c>
       <c r="P12" s="101">
         <v>16.186679999999999</v>
       </c>
       <c r="Q12" s="100">
         <v>35.303675281250001</v>
       </c>
       <c r="R12" s="101">
         <v>2.4467979999999998</v>
       </c>
       <c r="S12" s="100">
         <v>7.7974538124999997</v>
       </c>
       <c r="T12" s="101">
-        <v>0.29075299999999998</v>
+        <v>0.51730200000000004</v>
       </c>
       <c r="U12" s="101">
-        <v>1.05488678125</v>
+        <v>1.84423090625</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
@@ -32185,54 +32210,54 @@
       <c r="L13" s="99">
         <v>152.94211999999999</v>
       </c>
       <c r="M13" s="100">
         <v>446.76772199999999</v>
       </c>
       <c r="N13" s="101">
         <v>128.25305800000001</v>
       </c>
       <c r="O13" s="100">
         <v>360.04033941406198</v>
       </c>
       <c r="P13" s="101">
         <v>15.262947</v>
       </c>
       <c r="Q13" s="100">
         <v>30.407271695312499</v>
       </c>
       <c r="R13" s="101">
         <v>43.791263000000001</v>
       </c>
       <c r="S13" s="100">
         <v>140.02155027605301</v>
       </c>
       <c r="T13" s="101">
-        <v>18.666665999999999</v>
+        <v>18.848040000000001</v>
       </c>
       <c r="U13" s="101">
-        <v>74.119631539062496</v>
+        <v>74.612866820312505</v>
       </c>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
@@ -33286,54 +33311,54 @@
       <c r="L14" s="99">
         <v>21.171368999999999</v>
       </c>
       <c r="M14" s="100">
         <v>64.607599836862803</v>
       </c>
       <c r="N14" s="101">
         <v>27.148705</v>
       </c>
       <c r="O14" s="100">
         <v>66.616212608575907</v>
       </c>
       <c r="P14" s="101">
         <v>20.19791</v>
       </c>
       <c r="Q14" s="100">
         <v>29.907630727218599</v>
       </c>
       <c r="R14" s="101">
         <v>14.496568999999999</v>
       </c>
       <c r="S14" s="100">
         <v>25.773499180995199</v>
       </c>
       <c r="T14" s="101">
-        <v>4.4632610000000001</v>
+        <v>7.0285289999999998</v>
       </c>
       <c r="U14" s="101">
-        <v>11.7948180869918</v>
+        <v>18.683909300881901</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
@@ -33419,54 +33444,54 @@
       <c r="L15" s="99">
         <v>0</v>
       </c>
       <c r="M15" s="100">
         <v>0</v>
       </c>
       <c r="N15" s="101">
         <v>1.7425660000000001</v>
       </c>
       <c r="O15" s="100">
         <v>4.4509999999999996</v>
       </c>
       <c r="P15" s="101">
         <v>0</v>
       </c>
       <c r="Q15" s="100">
         <v>0</v>
       </c>
       <c r="R15" s="101">
         <v>33.867635999999997</v>
       </c>
       <c r="S15" s="100">
         <v>110.283524411765</v>
       </c>
       <c r="T15" s="101">
-        <v>3.8775999999999998E-2</v>
+        <v>6.0254000000000002E-2</v>
       </c>
       <c r="U15" s="101">
-        <v>0.11382653125</v>
+        <v>0.18735594531249999</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
@@ -33552,54 +33577,54 @@
       <c r="L16" s="102">
         <v>552.51455699999997</v>
       </c>
       <c r="M16" s="103">
         <v>1805.85027592249</v>
       </c>
       <c r="N16" s="104">
         <v>557.32703700000013</v>
       </c>
       <c r="O16" s="103">
         <v>1551.8964880607036</v>
       </c>
       <c r="P16" s="104">
         <v>478.82565899999997</v>
       </c>
       <c r="Q16" s="103">
         <v>1245.0510491037828</v>
       </c>
       <c r="R16" s="104">
         <v>417.30709600000006</v>
       </c>
       <c r="S16" s="103">
         <v>1493.3238411054765</v>
       </c>
       <c r="T16" s="104">
-        <v>144.59016800000001</v>
+        <v>161.74791199999999</v>
       </c>
       <c r="U16" s="104">
-        <v>636.15848894849057</v>
+        <v>704.63503860094931</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -33685,54 +33710,54 @@
       <c r="L17" s="99">
         <v>103.78747199999987</v>
       </c>
       <c r="M17" s="100">
         <v>288.9836131923355</v>
       </c>
       <c r="N17" s="101">
         <v>70.734108999999989</v>
       </c>
       <c r="O17" s="100">
         <v>166.56804633413776</v>
       </c>
       <c r="P17" s="101">
         <v>82.309693999999922</v>
       </c>
       <c r="Q17" s="100">
         <v>152.58808888068666</v>
       </c>
       <c r="R17" s="101">
         <v>57.915153999999973</v>
       </c>
       <c r="S17" s="100">
         <v>142.39358748926566</v>
       </c>
       <c r="T17" s="101">
-        <v>15.162882999999994</v>
+        <v>18.997230000000002</v>
       </c>
       <c r="U17" s="101">
-        <v>48.558303510264409</v>
+        <v>58.903091308082026</v>
       </c>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
@@ -33818,54 +33843,54 @@
       <c r="L18" s="105">
         <v>656.30202899999983</v>
       </c>
       <c r="M18" s="106">
         <v>2094.8338891148255</v>
       </c>
       <c r="N18" s="105">
         <v>628.06114600000012</v>
       </c>
       <c r="O18" s="106">
         <v>1718.4645343948414</v>
       </c>
       <c r="P18" s="105">
         <v>561.1353529999999</v>
       </c>
       <c r="Q18" s="106">
         <v>1397.6391379844695</v>
       </c>
       <c r="R18" s="105">
         <v>475.22225000000003</v>
       </c>
       <c r="S18" s="106">
         <v>1635.7174285947422</v>
       </c>
       <c r="T18" s="105">
-        <v>159.753051</v>
+        <v>180.74514199999999</v>
       </c>
       <c r="U18" s="107">
-        <v>684.71679245875498</v>
+        <v>763.53812990903134</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
@@ -34081,83 +34106,83 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
     </row>
     <row r="21" spans="1:89" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
       <c r="B21" s="151">
         <v>2017</v>
       </c>
       <c r="C21" s="155"/>
-      <c r="D21" s="153">
+      <c r="D21" s="149">
         <v>2018</v>
       </c>
       <c r="E21" s="155"/>
       <c r="F21" s="151">
         <v>2019</v>
       </c>
       <c r="G21" s="155"/>
-      <c r="H21" s="153">
+      <c r="H21" s="149">
         <v>2020</v>
       </c>
       <c r="I21" s="155"/>
-      <c r="J21" s="153">
+      <c r="J21" s="149">
         <v>2021</v>
       </c>
       <c r="K21" s="156"/>
       <c r="L21" s="151">
         <v>2022</v>
       </c>
       <c r="M21" s="155"/>
-      <c r="N21" s="153">
+      <c r="N21" s="149">
         <v>2023</v>
       </c>
       <c r="O21" s="155"/>
       <c r="P21" s="151">
         <v>2024</v>
       </c>
       <c r="Q21" s="155"/>
-      <c r="R21" s="153">
+      <c r="R21" s="149">
         <v>2025</v>
       </c>
       <c r="S21" s="155"/>
-      <c r="T21" s="153">
+      <c r="T21" s="149">
         <v>2026</v>
       </c>
       <c r="U21" s="156"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
@@ -34378,54 +34403,54 @@
       <c r="L23" s="96">
         <v>214.740948</v>
       </c>
       <c r="M23" s="97">
         <v>803.97464207031203</v>
       </c>
       <c r="N23" s="98">
         <v>311.41589399999998</v>
       </c>
       <c r="O23" s="97">
         <v>854.13657349218704</v>
       </c>
       <c r="P23" s="98">
         <v>337.48581100000001</v>
       </c>
       <c r="Q23" s="97">
         <v>778.18916046093705</v>
       </c>
       <c r="R23" s="98">
         <v>249.000733</v>
       </c>
       <c r="S23" s="97">
         <v>948.26656438281304</v>
       </c>
       <c r="T23" s="98">
-        <v>56.269285000000004</v>
+        <v>82.463785000000001</v>
       </c>
       <c r="U23" s="98">
-        <v>284.1934970625</v>
+        <v>408.37007631249998</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
@@ -34511,54 +34536,54 @@
       <c r="L24" s="99">
         <v>83.051586</v>
       </c>
       <c r="M24" s="100">
         <v>248.95297415625001</v>
       </c>
       <c r="N24" s="101">
         <v>174.268835</v>
       </c>
       <c r="O24" s="100">
         <v>382.67320847656299</v>
       </c>
       <c r="P24" s="101">
         <v>180.392652</v>
       </c>
       <c r="Q24" s="100">
         <v>363.94182226171898</v>
       </c>
       <c r="R24" s="101">
         <v>95.286351999999994</v>
       </c>
       <c r="S24" s="100">
         <v>272.57989483593798</v>
       </c>
       <c r="T24" s="101">
-        <v>16.297796000000002</v>
+        <v>21.507733999999999</v>
       </c>
       <c r="U24" s="101">
-        <v>60.8993800820312</v>
+        <v>79.925431488281205</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
@@ -34644,54 +34669,54 @@
       <c r="L25" s="99">
         <v>0.305838</v>
       </c>
       <c r="M25" s="100">
         <v>0.623276604675293</v>
       </c>
       <c r="N25" s="101">
         <v>0.51697499999999996</v>
       </c>
       <c r="O25" s="100">
         <v>0.89049630810546898</v>
       </c>
       <c r="P25" s="101">
         <v>101.596833</v>
       </c>
       <c r="Q25" s="100">
         <v>243.851007608185</v>
       </c>
       <c r="R25" s="101">
         <v>0.58411800000000003</v>
       </c>
       <c r="S25" s="100">
         <v>1.04313941107178</v>
       </c>
       <c r="T25" s="101">
-        <v>0.102326</v>
+        <v>0.12404999999999999</v>
       </c>
       <c r="U25" s="101">
-        <v>0.16917823828125</v>
+        <v>0.20741353125000001</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -34777,54 +34802,54 @@
       <c r="L26" s="99">
         <v>41.25526</v>
       </c>
       <c r="M26" s="100">
         <v>130.045217660156</v>
       </c>
       <c r="N26" s="101">
         <v>29.555751999999998</v>
       </c>
       <c r="O26" s="100">
         <v>64.125540289062499</v>
       </c>
       <c r="P26" s="101">
         <v>34.967117000000002</v>
       </c>
       <c r="Q26" s="100">
         <v>61.7843121959991</v>
       </c>
       <c r="R26" s="101">
         <v>36.378923</v>
       </c>
       <c r="S26" s="100">
         <v>118.577205804687</v>
       </c>
       <c r="T26" s="101">
-        <v>8.9239460000000008</v>
+        <v>10.513534999999999</v>
       </c>
       <c r="U26" s="101">
-        <v>31.6412205742187</v>
+        <v>36.192838253906203</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
@@ -35043,54 +35068,54 @@
       <c r="L28" s="102">
         <v>339.37024300000002</v>
       </c>
       <c r="M28" s="103">
         <v>1183.6043075915977</v>
       </c>
       <c r="N28" s="104">
         <v>515.75973399999998</v>
       </c>
       <c r="O28" s="103">
         <v>1301.8280885659178</v>
       </c>
       <c r="P28" s="104">
         <v>654.47813200000007</v>
       </c>
       <c r="Q28" s="103">
         <v>1447.8231231150739</v>
       </c>
       <c r="R28" s="104">
         <v>381.25012599999997</v>
       </c>
       <c r="S28" s="103">
         <v>1340.4668044345099</v>
       </c>
       <c r="T28" s="104">
-        <v>81.593353000000008</v>
+        <v>114.609104</v>
       </c>
       <c r="U28" s="104">
-        <v>376.90327595703116</v>
+        <v>524.69575958593737</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
@@ -35176,54 +35201,54 @@
       <c r="L29" s="99">
         <v>10.588455999999951</v>
       </c>
       <c r="M29" s="100">
         <v>9.9322691711813604</v>
       </c>
       <c r="N29" s="101">
         <v>15.33702500000004</v>
       </c>
       <c r="O29" s="100">
         <v>10.793912416414059</v>
       </c>
       <c r="P29" s="101">
         <v>25.139676999999892</v>
       </c>
       <c r="Q29" s="100">
         <v>35.167712110077446</v>
       </c>
       <c r="R29" s="101">
         <v>11.850746000000072</v>
       </c>
       <c r="S29" s="100">
         <v>10.767280490233361</v>
       </c>
       <c r="T29" s="101">
-        <v>3.100646999999995</v>
+        <v>3.9414490000000058</v>
       </c>
       <c r="U29" s="101">
-        <v>2.699163194976677</v>
+        <v>3.5640257971494975</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -35309,54 +35334,54 @@
       <c r="L30" s="105">
         <v>349.95869899999997</v>
       </c>
       <c r="M30" s="106">
         <v>1193.5365767627791</v>
       </c>
       <c r="N30" s="105">
         <v>531.09675900000002</v>
       </c>
       <c r="O30" s="106">
         <v>1312.6220009823319</v>
       </c>
       <c r="P30" s="105">
         <v>679.61780899999997</v>
       </c>
       <c r="Q30" s="106">
         <v>1482.9908352251514</v>
       </c>
       <c r="R30" s="105">
         <v>393.10087200000004</v>
       </c>
       <c r="S30" s="106">
         <v>1351.2340849247432</v>
       </c>
       <c r="T30" s="105">
-        <v>84.694000000000003</v>
+        <v>118.55055300000001</v>
       </c>
       <c r="U30" s="107">
-        <v>379.60243915200783</v>
+        <v>528.25978538308686</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
@@ -48399,89 +48424,89 @@
       <c r="S378" s="13"/>
     </row>
     <row r="379" spans="1:19" ht="15" x14ac:dyDescent="0.25">
       <c r="A379" s="13"/>
       <c r="B379" s="13"/>
       <c r="C379" s="13"/>
       <c r="D379" s="13"/>
       <c r="E379" s="13"/>
       <c r="F379" s="13"/>
       <c r="G379" s="13"/>
       <c r="H379" s="13"/>
       <c r="I379" s="13"/>
       <c r="J379" s="13"/>
       <c r="K379" s="13"/>
       <c r="L379" s="13"/>
       <c r="M379" s="13"/>
       <c r="N379" s="13"/>
       <c r="O379" s="13"/>
       <c r="P379" s="13"/>
       <c r="Q379" s="13"/>
       <c r="R379" s="13"/>
       <c r="S379" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
-    <mergeCell ref="B21:C21"/>
-[...8 lines deleted...]
-    <mergeCell ref="T21:U21"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.0629921259842521" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K1"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1417322834645669" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária