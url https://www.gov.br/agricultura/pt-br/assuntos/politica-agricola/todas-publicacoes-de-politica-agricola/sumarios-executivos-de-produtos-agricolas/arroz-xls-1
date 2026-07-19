--- v2 (2026-06-03)
+++ v3 (2026-07-19)
@@ -1,133 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mapa\Sumários\Sumários\Web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93D592E7-EBF7-4947-88C7-E2F076A19CF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15F971BA-E96E-4A0E-870C-18DE45027231}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="653" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="20" state="hidden" r:id="rId1"/>
     <sheet name="base_arroz" sheetId="23" state="hidden" r:id="rId2"/>
     <sheet name="usda_consulta_arroz" sheetId="22" state="hidden" r:id="rId3"/>
     <sheet name="Capa" sheetId="24" r:id="rId4"/>
     <sheet name="Oferta e Demanda" sheetId="16" r:id="rId5"/>
     <sheet name="Área e Produção" sheetId="17" r:id="rId6"/>
     <sheet name="Comércio Exterior - Mensal" sheetId="4" r:id="rId7"/>
     <sheet name="Comércio Exterior - Orig-destin" sheetId="14" r:id="rId8"/>
     <sheet name="Gráficos de Preços" sheetId="7" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Área e Produção'!$A$1:$J$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Área e Produção'!$A$1:$J$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Capa!$A$1:$A$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Comércio Exterior - Mensal'!$A$1:$U$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Comércio Exterior - Orig-destin'!$A$1:$U$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Oferta e Demanda'!$A$1:$I$76</definedName>
     <definedName name="DadosExternos_1" localSheetId="2" hidden="1">usda_consulta_arroz!$A$1:$O$78</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Comércio Exterior - Orig-destin'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
     <pivotCache cacheId="1" r:id="rId11"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{D76F714A-FCFA-481D-A989-62B44BA72D5F}" keepAlive="1" name="Consulta - usda_consulta_arroz" description="Conexão com a consulta 'usda_consulta_arroz' na pasta de trabalho." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=usda_consulta_arroz;Extended Properties=&quot;&quot;" command="SELECT * FROM [usda_consulta_arroz]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="195">
   <si>
     <t>Safra</t>
   </si>
   <si>
     <t>ÁREA (Em mil ha)</t>
   </si>
   <si>
     <t>PRODUTIVIDADE (Em kg/ha)</t>
   </si>
   <si>
     <t>PRODUÇÃO (Em mil t)</t>
   </si>
   <si>
     <t>VAR. %</t>
   </si>
   <si>
     <t>REGIÃO/UF</t>
   </si>
   <si>
     <t>(a)</t>
   </si>
   <si>
     <t>(b)</t>
   </si>
   <si>
@@ -231,108 +232,96 @@
   </si>
   <si>
     <t>Operação/Mês</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Arroz em casca - Quadros de Suprimento (milhões de t)</t>
   </si>
   <si>
     <t>Exportações de  Arroz base casca - Principais origens</t>
   </si>
   <si>
     <t xml:space="preserve"> Arroz em casca - Preços Mínimos de Garantia</t>
   </si>
   <si>
     <t>Tipo
 Classe
 Básico</t>
   </si>
   <si>
-    <t>Safra 2023/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Produto_</t>
   </si>
   <si>
     <t>Pais_</t>
   </si>
   <si>
     <t>Ano_</t>
   </si>
   <si>
     <t>Estoque_Inicial</t>
   </si>
   <si>
     <t>Producao_</t>
   </si>
   <si>
     <t>Importacao_</t>
   </si>
   <si>
     <t>Suprimento_Total</t>
   </si>
   <si>
     <t>Exportacao_</t>
   </si>
   <si>
     <t>Consumo_Domestico</t>
   </si>
   <si>
     <t>Uso_Domestico</t>
   </si>
   <si>
     <t>Estoque_Final</t>
   </si>
   <si>
     <t>Relacao_grao</t>
   </si>
   <si>
     <t>Suprimento_Grao</t>
   </si>
   <si>
     <t>Suprimento_Arroz</t>
   </si>
   <si>
     <t>Arroz em Casca</t>
   </si>
   <si>
     <t>Argentina</t>
-  </si>
-[...1 lines deleted...]
-    <t>2015/2016</t>
   </si>
   <si>
     <t>2016/2017</t>
   </si>
   <si>
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2019/2020</t>
   </si>
   <si>
     <t>2020/2021</t>
   </si>
   <si>
     <t>2021/2022</t>
   </si>
   <si>
     <t>2022/2023</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
@@ -469,96 +458,123 @@
   <si>
     <t>Producao_Beneficiada</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
   <si>
     <t>Vietnã</t>
   </si>
   <si>
     <t>Safra 2025/2026</t>
   </si>
   <si>
     <t>Fev/26 a Jan/27</t>
   </si>
   <si>
     <t>Centro-Oeste, Nordeste, Norte, Sudeste e PR</t>
   </si>
   <si>
     <t xml:space="preserve"> Producao_Beneficiada</t>
   </si>
   <si>
     <t>Arroz  – Safras 2024/25 e 2025/26 - Total</t>
   </si>
   <si>
+    <t>Opções</t>
+  </si>
+  <si>
+    <t>PGPM/AGF</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>TO</t>
+  </si>
+  <si>
+    <t>UF</t>
+  </si>
+  <si>
+    <t>Estoques Públicos de  Arroz em casca  (Em toneladas)</t>
+  </si>
+  <si>
+    <t>2026/2027</t>
+  </si>
+  <si>
     <t>Valor  (US$ milhões)</t>
   </si>
   <si>
     <t>Qtde  (mil t)</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Gâmbia</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>Serra Leoa</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Países Baixos (Holanda)</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>México</t>
   </si>
   <si>
     <t>Nicarágua</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Tailândia</t>
   </si>
   <si>
-    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 30/04/2026, inclusive.</t>
+    <t>Fonte: Ministério da Fazenda/Decex/Secex (www.comexstat.mdic.gov.br) - 30/06/2026, inclusive.</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Fev</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Abr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
     <t>Ago</t>
   </si>
@@ -580,138 +596,126 @@
   <si>
     <t>Safra 25/26</t>
   </si>
   <si>
     <t>NORTE</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
-    <t>TO</t>
-[...1 lines deleted...]
-  <si>
     <t>NORDESTE</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>RN</t>
   </si>
   <si>
     <t>PB</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>CENTRO-OESTE</t>
   </si>
   <si>
-    <t>MT</t>
-[...1 lines deleted...]
-  <si>
     <t>MS</t>
   </si>
   <si>
     <t>GO</t>
   </si>
   <si>
     <t>DF</t>
   </si>
   <si>
     <t>SUDESTE</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>RJ</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>SUL</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
-    <t>SC</t>
-[...4 lines deleted...]
-  <si>
     <t>NORTE/NORDESTE</t>
   </si>
   <si>
     <t>CENTRO-SUL</t>
   </si>
   <si>
     <t>BRASIL</t>
   </si>
   <si>
-    <t>Fonte: Conab (www.conab.gov.br) - Safra 2025/26 - 8° Levantamento da safra de grãos - maio-2026</t>
+    <t>Fonte: Conab (www.conab.gov.br) - Safra 2025/26 - 10° Levantamento da safra de grãos - julho-2026</t>
   </si>
   <si>
-    <t>Fonte: Usda (www.usda.gov) - maio-2026</t>
+    <t>Fonte: Usda (www.usda.gov) - julho-2026</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
   </si>
   <si>
     <t>2025/26</t>
   </si>
 </sst>
 </file>
 
@@ -987,51 +991,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor theme="9" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDEDED"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDADADA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="35">
+  <borders count="41">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -1395,61 +1399,141 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="4" tint="0.39994506668294322"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="4" tint="0.39994506668294322"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="157">
+  <cellXfs count="165">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1736,154 +1820,178 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="19" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="14" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="15" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="14" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="11" borderId="15" xfId="0" pivotButton="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_aliceweb20110819100727378" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Porcentagem" xfId="6" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="5" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="27">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
@@ -1968,51 +2076,51 @@
       <color rgb="FF44C459"/>
       <color rgb="FF0000FF"/>
       <color rgb="FF1A602B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>7905750</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>183173</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Imagem 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18416548-EABC-E785-54A0-09D53221BD84}"/>
             </a:ext>
           </a:extLst>
@@ -2701,2578 +2809,2595 @@
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:fld id="{BEE799B6-934D-48CB-96C3-0194C21038A5}" type="TxLink">
             <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="ctr"/>
-            <a:t>maio-2026</a:t>
+            <a:t>julho-2026</a:t>
           </a:fld>
           <a:endParaRPr lang="pt-BR" sz="2800" b="1">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>597935</xdr:colOff>
+      <xdr:colOff>590550</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>140841</xdr:rowOff>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD812CF1-5F7A-F386-E301-1F36C999C61D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51145A84-FE90-C9A1-E6A9-54C40D700826}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="6084335" cy="7303641"/>
+          <a:ext cx="6076950" cy="7296150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Mapa\Sum&#225;rios\Atualizar\Pre&#231;os%20M&#233;dios%20Gr&#225;ficos.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Mapa/Sum&#225;rios/Atualizar/Pre&#231;os%20M&#233;dios%20Gr&#225;ficos.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="INTERNO"/>
       <sheetName val="EXTERNO"/>
       <sheetName val="Dt CAPA SUMARIOS"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2">
           <cell r="A2">
             <v>41275</v>
           </cell>
           <cell r="E2">
-            <v>34.095909470000002</v>
+            <v>34.095909465443007</v>
           </cell>
           <cell r="F2">
-            <v>49.215909089999997</v>
+            <v>49.215909090909093</v>
           </cell>
           <cell r="G2">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H2">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3">
             <v>41306</v>
           </cell>
           <cell r="E3">
-            <v>33.779375790000003</v>
+            <v>33.779375791549683</v>
           </cell>
           <cell r="F3">
             <v>49.71875</v>
           </cell>
           <cell r="G3">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H3">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4">
             <v>41334</v>
           </cell>
           <cell r="E4">
-            <v>31.41315771</v>
+            <v>31.413157714040654</v>
           </cell>
           <cell r="F4">
-            <v>43.236842109999998</v>
+            <v>43.236842105263158</v>
           </cell>
           <cell r="G4">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H4">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="5">
           <cell r="A5">
             <v>41365</v>
           </cell>
           <cell r="E5">
-            <v>30.81545457</v>
+            <v>30.815454569729891</v>
           </cell>
           <cell r="F5">
-            <v>37.545454550000002</v>
+            <v>37.545454545454547</v>
           </cell>
           <cell r="G5">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H5">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="6">
           <cell r="A6">
             <v>41395</v>
           </cell>
           <cell r="E6">
-            <v>32.955714090000001</v>
+            <v>32.955714089529856</v>
           </cell>
           <cell r="F6">
-            <v>36.333333330000002</v>
+            <v>36.333333333333336</v>
           </cell>
           <cell r="G6">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H6">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="7">
           <cell r="A7">
             <v>41426</v>
           </cell>
           <cell r="E7">
-            <v>33.45049934</v>
+            <v>33.450499343872067</v>
           </cell>
           <cell r="F7">
             <v>37.75</v>
           </cell>
           <cell r="G7">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H7">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="8">
           <cell r="A8">
             <v>41456</v>
           </cell>
           <cell r="E8">
-            <v>34.12869594</v>
+            <v>34.12869594408118</v>
           </cell>
           <cell r="F8">
-            <v>39.347826089999998</v>
+            <v>39.347826086956523</v>
           </cell>
           <cell r="G8">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H8">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="9">
           <cell r="A9">
             <v>41487</v>
           </cell>
           <cell r="E9">
-            <v>34.722727339999999</v>
+            <v>34.722727342085406</v>
           </cell>
           <cell r="F9">
-            <v>42.909090910000003</v>
+            <v>42.909090909090907</v>
           </cell>
           <cell r="G9">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H9">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="10">
           <cell r="A10">
             <v>41518</v>
           </cell>
           <cell r="E10">
-            <v>34.383333479999997</v>
+            <v>34.383333478655132</v>
           </cell>
           <cell r="F10">
-            <v>47.26190476</v>
+            <v>47.261904761904759</v>
           </cell>
           <cell r="G10">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H10">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="11">
           <cell r="A11">
             <v>41548</v>
           </cell>
           <cell r="E11">
-            <v>33.775217640000001</v>
+            <v>33.775217636771821</v>
           </cell>
           <cell r="F11">
-            <v>43.652173910000002</v>
+            <v>43.652173913043477</v>
           </cell>
           <cell r="G11">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H11">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12">
             <v>41579</v>
           </cell>
           <cell r="E12">
-            <v>33.706499479999998</v>
+            <v>33.70649948120117</v>
           </cell>
           <cell r="F12">
             <v>43</v>
           </cell>
           <cell r="G12">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H12">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="13">
           <cell r="A13">
             <v>41609</v>
           </cell>
           <cell r="E13">
-            <v>35.66631598</v>
+            <v>35.666315982216283</v>
           </cell>
           <cell r="F13">
             <v>45</v>
           </cell>
           <cell r="G13">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H13">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="14">
           <cell r="A14">
             <v>41640</v>
           </cell>
           <cell r="E14">
-            <v>36.106363639999998</v>
+            <v>36.106363643299453</v>
           </cell>
           <cell r="F14">
-            <v>45.68181818</v>
+            <v>45.68181818181818</v>
           </cell>
           <cell r="G14">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H14">
-            <v>28.229999540000001</v>
+            <v>28.229999542236328</v>
           </cell>
         </row>
         <row r="15">
           <cell r="A15">
             <v>41671</v>
           </cell>
           <cell r="E15">
-            <v>35.336499400000001</v>
+            <v>35.336499404907229</v>
           </cell>
           <cell r="F15">
             <v>37.700000000000003</v>
           </cell>
           <cell r="G15">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H15">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="16">
           <cell r="A16">
             <v>41699</v>
           </cell>
           <cell r="E16">
-            <v>33.430000100000001</v>
+            <v>33.430000104402239</v>
           </cell>
           <cell r="F16">
-            <v>34.026315789999998</v>
+            <v>34.026315789473685</v>
           </cell>
           <cell r="G16">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H16">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="17">
           <cell r="A17">
             <v>41730</v>
           </cell>
           <cell r="E17">
-            <v>33.4885004</v>
+            <v>33.488500404357907</v>
           </cell>
           <cell r="F17">
             <v>35.375</v>
           </cell>
           <cell r="G17">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H17">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="18">
           <cell r="A18">
             <v>41760</v>
           </cell>
           <cell r="E18">
-            <v>34.946500210000004</v>
+            <v>34.946500205993651</v>
           </cell>
           <cell r="F18">
             <v>35.049999999999997</v>
           </cell>
           <cell r="G18">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H18">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="19">
           <cell r="A19">
             <v>41791</v>
           </cell>
           <cell r="E19">
-            <v>35.449499889999998</v>
+            <v>35.449499893188474</v>
           </cell>
           <cell r="F19">
             <v>34.725000000000001</v>
           </cell>
           <cell r="G19">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H19">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="20">
           <cell r="A20">
             <v>41821</v>
           </cell>
           <cell r="E20">
-            <v>35.010908819999997</v>
+            <v>35.010908820412375</v>
           </cell>
           <cell r="F20">
-            <v>35.149999100000002</v>
+            <v>35.149999098344281</v>
           </cell>
           <cell r="G20">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H20">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="21">
           <cell r="A21">
             <v>41852</v>
           </cell>
           <cell r="E21">
-            <v>35.030000049999998</v>
+            <v>35.030000050862633</v>
           </cell>
           <cell r="F21">
-            <v>37.761903310000001</v>
+            <v>37.761903308686755</v>
           </cell>
           <cell r="G21">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H21">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="22">
           <cell r="A22">
             <v>41883</v>
           </cell>
           <cell r="E22">
-            <v>35.539544890000002</v>
+            <v>35.539544885808773</v>
           </cell>
           <cell r="F22">
-            <v>44.954545449999998</v>
+            <v>44.954545454545453</v>
           </cell>
           <cell r="G22">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H22">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="23">
           <cell r="A23">
             <v>41913</v>
           </cell>
           <cell r="E23">
-            <v>35.621363379999998</v>
+            <v>35.621363379738547</v>
           </cell>
           <cell r="F23">
-            <v>43.022727269999997</v>
+            <v>43.022727272727273</v>
           </cell>
           <cell r="G23">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H23">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="24">
           <cell r="A24">
             <v>41944</v>
           </cell>
           <cell r="E24">
-            <v>35.939474009999998</v>
+            <v>35.93947400544819</v>
           </cell>
           <cell r="F24">
             <v>43.5</v>
           </cell>
           <cell r="G24">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H24">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="25">
           <cell r="A25">
             <v>41974</v>
           </cell>
           <cell r="E25">
-            <v>36.632500839999999</v>
+            <v>36.632500839233401</v>
           </cell>
           <cell r="F25">
             <v>44</v>
           </cell>
           <cell r="G25">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H25">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="26">
           <cell r="A26">
             <v>42005</v>
           </cell>
           <cell r="E26">
-            <v>37.062856949999997</v>
+            <v>37.06285694667271</v>
           </cell>
           <cell r="F26">
             <v>44</v>
           </cell>
           <cell r="G26">
-            <v>25.799999239999998</v>
+            <v>25.799999237060547</v>
           </cell>
           <cell r="H26">
-            <v>31.86000061</v>
+            <v>31.860000610351563</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27">
             <v>42036</v>
           </cell>
           <cell r="E27">
-            <v>36.988889270000001</v>
+            <v>36.988889270358612</v>
           </cell>
           <cell r="F27">
             <v>44</v>
           </cell>
           <cell r="G27">
             <v>27.25</v>
           </cell>
           <cell r="H27">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28">
             <v>42064</v>
           </cell>
           <cell r="E28">
-            <v>35.774091030000001</v>
+            <v>35.774091026999734</v>
           </cell>
           <cell r="F28">
             <v>44</v>
           </cell>
           <cell r="G28">
             <v>27.25</v>
           </cell>
           <cell r="H28">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="29">
           <cell r="A29">
             <v>42095</v>
           </cell>
           <cell r="E29">
-            <v>35.511000060000001</v>
+            <v>35.511000061035155</v>
           </cell>
           <cell r="F29">
             <v>45.9</v>
           </cell>
           <cell r="G29">
             <v>27.25</v>
           </cell>
           <cell r="H29">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="30">
           <cell r="A30">
             <v>42125</v>
           </cell>
           <cell r="E30">
-            <v>34.838500209999999</v>
+            <v>34.83850021362305</v>
           </cell>
           <cell r="F30">
             <v>43.65</v>
           </cell>
           <cell r="G30">
             <v>27.25</v>
           </cell>
           <cell r="H30">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="31">
           <cell r="A31">
             <v>42156</v>
           </cell>
           <cell r="E31">
-            <v>33.380952379999997</v>
+            <v>33.38095238095238</v>
           </cell>
           <cell r="F31">
-            <v>35.52380952</v>
+            <v>35.523809523809526</v>
           </cell>
           <cell r="G31">
             <v>27.25</v>
           </cell>
           <cell r="H31">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="32">
           <cell r="A32">
             <v>42186</v>
           </cell>
           <cell r="E32">
-            <v>33.216957090000001</v>
+            <v>33.216957092285156</v>
           </cell>
           <cell r="F32">
-            <v>35.456521739999999</v>
+            <v>35.456521739130437</v>
           </cell>
           <cell r="G32">
             <v>27.25</v>
           </cell>
           <cell r="H32">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="33">
           <cell r="A33">
             <v>42217</v>
           </cell>
           <cell r="E33">
-            <v>34.074762069999998</v>
+            <v>34.074762071881977</v>
           </cell>
           <cell r="F33">
             <v>38.5</v>
           </cell>
           <cell r="G33">
             <v>27.25</v>
           </cell>
           <cell r="H33">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="34">
           <cell r="A34">
             <v>42248</v>
           </cell>
           <cell r="E34">
-            <v>37.109523590000002</v>
+            <v>37.109523591541105</v>
           </cell>
           <cell r="F34">
-            <v>43.73809524</v>
+            <v>43.738095238095241</v>
           </cell>
           <cell r="G34">
             <v>27.25</v>
           </cell>
           <cell r="H34">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="35">
           <cell r="A35">
             <v>42278</v>
           </cell>
           <cell r="E35">
-            <v>40.399999530000002</v>
+            <v>40.399999527704146</v>
           </cell>
           <cell r="F35">
             <v>48.5</v>
           </cell>
           <cell r="G35">
             <v>27.25</v>
           </cell>
           <cell r="H35">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="36">
           <cell r="A36">
             <v>42309</v>
           </cell>
           <cell r="E36">
-            <v>41.194999500000002</v>
+            <v>41.194999504089353</v>
           </cell>
           <cell r="F36">
             <v>48.5</v>
           </cell>
           <cell r="G36">
             <v>27.25</v>
           </cell>
           <cell r="H36">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="37">
           <cell r="A37">
             <v>42339</v>
           </cell>
           <cell r="E37">
-            <v>41.123684330000003</v>
+            <v>41.123684330990443</v>
           </cell>
           <cell r="F37">
-            <v>56.078947370000002</v>
+            <v>56.078947368421055</v>
           </cell>
           <cell r="G37">
             <v>27.25</v>
           </cell>
           <cell r="H37">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="38">
           <cell r="A38">
             <v>42370</v>
           </cell>
           <cell r="E38">
-            <v>41.924999810000003</v>
+            <v>41.924999809265138</v>
           </cell>
           <cell r="F38">
             <v>58.024999999999999</v>
           </cell>
           <cell r="G38">
             <v>27.25</v>
           </cell>
           <cell r="H38">
-            <v>32.700000760000002</v>
+            <v>32.700000762939453</v>
           </cell>
         </row>
         <row r="39">
           <cell r="A39">
             <v>42401</v>
           </cell>
           <cell r="E39">
-            <v>42.642105100000002</v>
+            <v>42.642105102539063</v>
           </cell>
           <cell r="F39">
-            <v>57.368421050000002</v>
+            <v>57.368421052631582</v>
           </cell>
           <cell r="G39">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H39">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="40">
           <cell r="A40">
             <v>42430</v>
           </cell>
           <cell r="E40">
-            <v>41.218181960000003</v>
+            <v>41.218181956898086</v>
           </cell>
           <cell r="F40">
             <v>58</v>
           </cell>
           <cell r="G40">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H40">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="41">
           <cell r="A41">
             <v>42461</v>
           </cell>
           <cell r="E41">
-            <v>40.380000500000001</v>
+            <v>40.380000495910643</v>
           </cell>
           <cell r="F41">
             <v>56.65</v>
           </cell>
           <cell r="G41">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H41">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="42">
           <cell r="A42">
             <v>42491</v>
           </cell>
           <cell r="E42">
-            <v>42.123809629999997</v>
+            <v>42.123809632800871</v>
           </cell>
           <cell r="F42">
-            <v>57.607142860000003</v>
+            <v>57.607142857142854</v>
           </cell>
           <cell r="G42">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H42">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="43">
           <cell r="A43">
             <v>42522</v>
           </cell>
           <cell r="E43">
-            <v>46.622727480000002</v>
+            <v>46.622727480801672</v>
           </cell>
           <cell r="F43">
-            <v>58.204545449999998</v>
+            <v>58.204545454545453</v>
           </cell>
           <cell r="G43">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H43">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="44">
           <cell r="A44">
             <v>42552</v>
           </cell>
           <cell r="E44">
-            <v>50.447619299999999</v>
+            <v>50.4476193019322</v>
           </cell>
           <cell r="F44">
-            <v>67.571428569999995</v>
+            <v>67.571428571428569</v>
           </cell>
           <cell r="G44">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H44">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="45">
           <cell r="A45">
             <v>42583</v>
           </cell>
           <cell r="E45">
-            <v>50.367391339999998</v>
+            <v>50.367391337519109</v>
           </cell>
           <cell r="F45">
-            <v>72.673913040000002</v>
+            <v>72.673913043478265</v>
           </cell>
           <cell r="G45">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H45">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="46">
           <cell r="A46">
             <v>42614</v>
           </cell>
           <cell r="E46">
-            <v>49.978571029999998</v>
+            <v>49.978571028936479</v>
           </cell>
           <cell r="F46">
             <v>73</v>
           </cell>
           <cell r="G46">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H46">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="47">
           <cell r="A47">
             <v>42644</v>
           </cell>
           <cell r="E47">
-            <v>49.297368499999997</v>
+            <v>49.297368501362051</v>
           </cell>
           <cell r="F47">
-            <v>72.736842109999998</v>
+            <v>72.736842105263165</v>
           </cell>
           <cell r="G47">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H47">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="48">
           <cell r="A48">
             <v>42675</v>
           </cell>
           <cell r="E48">
-            <v>48.969999889999997</v>
+            <v>48.969999885559083</v>
           </cell>
           <cell r="F48">
             <v>71.2</v>
           </cell>
           <cell r="G48">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H48">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="49">
           <cell r="A49">
             <v>42705</v>
           </cell>
           <cell r="E49">
-            <v>49.020000080000003</v>
+            <v>49.020000076293947</v>
           </cell>
           <cell r="F49">
             <v>68.25</v>
           </cell>
           <cell r="G49">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H49">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="50">
           <cell r="A50">
             <v>42736</v>
           </cell>
           <cell r="E50">
-            <v>49.475000029999997</v>
+            <v>49.475000034679063</v>
           </cell>
           <cell r="F50">
-            <v>65.727272729999996</v>
+            <v>65.727272727272734</v>
           </cell>
           <cell r="G50">
-            <v>29.670000080000001</v>
+            <v>29.670000076293945</v>
           </cell>
           <cell r="H50">
-            <v>35.599998470000003</v>
+            <v>35.599998474121094</v>
           </cell>
         </row>
         <row r="51">
           <cell r="A51">
             <v>42767</v>
           </cell>
           <cell r="E51">
-            <v>48.930555130000002</v>
+            <v>48.930555131700302</v>
           </cell>
           <cell r="F51">
-            <v>62.305555560000002</v>
+            <v>62.305555555555557</v>
           </cell>
           <cell r="G51">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H51">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="52">
           <cell r="A52">
             <v>42795</v>
           </cell>
           <cell r="E52">
-            <v>42.41904795</v>
+            <v>42.419047946021671</v>
           </cell>
           <cell r="F52">
-            <v>57.119047620000003</v>
+            <v>57.11904761904762</v>
           </cell>
           <cell r="G52">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H52">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="53">
           <cell r="A53">
             <v>42826</v>
           </cell>
           <cell r="E53">
-            <v>38.961764840000001</v>
+            <v>38.961764840518725</v>
           </cell>
           <cell r="F53">
             <v>53</v>
           </cell>
           <cell r="G53">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H53">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="54">
           <cell r="A54">
             <v>42856</v>
           </cell>
           <cell r="E54">
-            <v>38.911363250000001</v>
+            <v>38.911363254893907</v>
           </cell>
           <cell r="F54">
-            <v>47.090909089999997</v>
+            <v>47.090909090909093</v>
           </cell>
           <cell r="G54">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H54">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="55">
           <cell r="A55">
             <v>42887</v>
           </cell>
           <cell r="E55">
-            <v>39.602381389999998</v>
+            <v>39.602381388346352</v>
           </cell>
           <cell r="F55">
-            <v>43.571428570000002</v>
+            <v>43.571428571428569</v>
           </cell>
           <cell r="G55">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H55">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="56">
           <cell r="A56">
             <v>42917</v>
           </cell>
           <cell r="E56">
-            <v>40.16666721</v>
+            <v>40.16666721162342</v>
           </cell>
           <cell r="F56">
-            <v>44.595238100000003</v>
+            <v>44.595238095238095</v>
           </cell>
           <cell r="G56">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H56">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="57">
           <cell r="A57">
             <v>42948</v>
           </cell>
           <cell r="E57">
-            <v>39.718181260000001</v>
+            <v>39.718181263316758</v>
           </cell>
           <cell r="F57">
-            <v>45.909090910000003</v>
+            <v>45.909090909090907</v>
           </cell>
           <cell r="G57">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H57">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="58">
           <cell r="A58">
             <v>42979</v>
           </cell>
           <cell r="E58">
             <v>37.424999999999997</v>
           </cell>
           <cell r="F58">
             <v>43.774999999999999</v>
           </cell>
           <cell r="G58">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H58">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="59">
           <cell r="A59">
             <v>43009</v>
           </cell>
           <cell r="E59">
-            <v>36.290475749999999</v>
+            <v>36.290475754510787</v>
           </cell>
           <cell r="F59">
-            <v>45.297619050000002</v>
+            <v>45.297619047619051</v>
           </cell>
           <cell r="G59">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H59">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="60">
           <cell r="A60">
             <v>43040</v>
           </cell>
           <cell r="E60">
-            <v>37.17750015</v>
+            <v>37.177500152587889</v>
           </cell>
           <cell r="F60">
             <v>43.837499999999999</v>
           </cell>
           <cell r="G60">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H60">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="61">
           <cell r="A61">
             <v>43070</v>
           </cell>
           <cell r="E61">
-            <v>37.276315590000003</v>
+            <v>37.276315588700143</v>
           </cell>
           <cell r="F61">
-            <v>44.868421050000002</v>
+            <v>44.868421052631582</v>
           </cell>
           <cell r="G61">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H61">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="62">
           <cell r="A62">
             <v>43101</v>
           </cell>
           <cell r="E62">
-            <v>36.724999859999997</v>
+            <v>36.724999861283735</v>
           </cell>
           <cell r="F62">
-            <v>43.81818182</v>
+            <v>43.81818181818182</v>
           </cell>
           <cell r="G62">
-            <v>34.97000122</v>
+            <v>34.970001220703125</v>
           </cell>
           <cell r="H62">
-            <v>41.97000122</v>
+            <v>41.970001220703125</v>
           </cell>
         </row>
         <row r="63">
           <cell r="A63">
             <v>43132</v>
           </cell>
           <cell r="E63">
-            <v>35.319444869999998</v>
+            <v>35.319444868299698</v>
           </cell>
           <cell r="F63">
             <v>44</v>
           </cell>
           <cell r="G63">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H63">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="64">
           <cell r="A64">
             <v>43160</v>
           </cell>
           <cell r="E64">
-            <v>34.825000189999997</v>
+            <v>34.825000190734862</v>
           </cell>
           <cell r="F64">
             <v>44</v>
           </cell>
           <cell r="G64">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H64">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="65">
           <cell r="A65">
             <v>43191</v>
           </cell>
           <cell r="E65">
-            <v>35.471428830000001</v>
+            <v>35.471428825741725</v>
           </cell>
           <cell r="F65">
             <v>44</v>
           </cell>
           <cell r="G65">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H65">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="66">
           <cell r="A66">
             <v>43221</v>
           </cell>
           <cell r="E66">
-            <v>36.52380952</v>
+            <v>36.523809523809526</v>
           </cell>
           <cell r="F66">
             <v>44</v>
           </cell>
           <cell r="G66">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H66">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="67">
           <cell r="A67">
             <v>43252</v>
           </cell>
           <cell r="E67">
-            <v>38.622500039999998</v>
+            <v>38.622500038146974</v>
           </cell>
           <cell r="F67">
             <v>43.825000000000003</v>
           </cell>
           <cell r="G67">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H67">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="68">
           <cell r="A68">
             <v>43282</v>
           </cell>
           <cell r="E68">
-            <v>41.581817800000003</v>
+            <v>41.581817800348453</v>
           </cell>
           <cell r="F68">
-            <v>43.590909089999997</v>
+            <v>43.590909090909093</v>
           </cell>
           <cell r="G68">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H68">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="69">
           <cell r="A69">
             <v>43313</v>
           </cell>
           <cell r="E69">
-            <v>43.963043710000001</v>
+            <v>43.963043710459836</v>
           </cell>
           <cell r="F69">
-            <v>45.717391300000003</v>
+            <v>45.717391304347828</v>
           </cell>
           <cell r="G69">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H69">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="70">
           <cell r="A70">
             <v>43344</v>
           </cell>
           <cell r="E70">
-            <v>45.449999560000002</v>
+            <v>45.449999558298209</v>
           </cell>
           <cell r="F70">
             <v>48.5</v>
           </cell>
           <cell r="G70">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H70">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="71">
           <cell r="A71">
             <v>43374</v>
           </cell>
           <cell r="E71">
-            <v>44.811363569999997</v>
+            <v>44.811363567005507</v>
           </cell>
           <cell r="F71">
-            <v>50.090909089999997</v>
+            <v>50.090909090909093</v>
           </cell>
           <cell r="G71">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H71">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="72">
           <cell r="A72">
             <v>43405</v>
           </cell>
           <cell r="E72">
-            <v>41.792105419999999</v>
+            <v>41.792105423776725</v>
           </cell>
           <cell r="F72">
-            <v>50.447368419999997</v>
+            <v>50.44736842105263</v>
           </cell>
           <cell r="G72">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H72">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="73">
           <cell r="A73">
             <v>43435</v>
           </cell>
           <cell r="E73">
-            <v>39.791666239999998</v>
+            <v>39.791666242811417</v>
           </cell>
           <cell r="F73">
-            <v>48.166666669999998</v>
+            <v>48.166666666666664</v>
           </cell>
           <cell r="G73">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H73">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="74">
           <cell r="A74">
             <v>43466</v>
           </cell>
           <cell r="E74">
-            <v>39.856817939999999</v>
+            <v>39.856817939064719</v>
           </cell>
           <cell r="F74">
             <v>47</v>
           </cell>
           <cell r="G74">
-            <v>36.009998320000001</v>
+            <v>36.009998321533203</v>
           </cell>
           <cell r="H74">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="75">
           <cell r="A75">
             <v>43497</v>
           </cell>
           <cell r="E75">
-            <v>39.802499769999997</v>
+            <v>39.802499771118164</v>
           </cell>
           <cell r="F75">
             <v>46.95</v>
           </cell>
           <cell r="G75">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H75">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="76">
           <cell r="A76">
             <v>43525</v>
           </cell>
           <cell r="E76">
-            <v>38.986842109999998</v>
+            <v>38.986842105263158</v>
           </cell>
           <cell r="F76">
-            <v>49.315789469999999</v>
+            <v>49.315789473684212</v>
           </cell>
           <cell r="G76">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H76">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="77">
           <cell r="A77">
             <v>43556</v>
           </cell>
           <cell r="E77">
-            <v>41.140476589999999</v>
+            <v>41.140476590111142</v>
           </cell>
           <cell r="F77">
-            <v>50.666666669999998</v>
+            <v>50.666666666666664</v>
           </cell>
           <cell r="G77">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H77">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="78">
           <cell r="A78">
             <v>43586</v>
           </cell>
           <cell r="E78">
-            <v>43.802273319999998</v>
+            <v>43.802273316816851</v>
           </cell>
           <cell r="F78">
-            <v>58.090909089999997</v>
+            <v>58.090909090909093</v>
           </cell>
           <cell r="G78">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H78">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="79">
           <cell r="A79">
             <v>43617</v>
           </cell>
           <cell r="E79">
-            <v>43.681578790000003</v>
+            <v>43.68157878674959</v>
           </cell>
           <cell r="F79">
-            <v>60.684210530000001</v>
+            <v>60.684210526315788</v>
           </cell>
           <cell r="G79">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H79">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="80">
           <cell r="A80">
             <v>43647</v>
           </cell>
           <cell r="E80">
-            <v>42.736956059999997</v>
+            <v>42.736956057341203</v>
           </cell>
           <cell r="F80">
             <v>63</v>
           </cell>
           <cell r="G80">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H80">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="81">
           <cell r="A81">
             <v>43678</v>
           </cell>
           <cell r="E81">
-            <v>43.259091120000001</v>
+            <v>43.259091117165305</v>
           </cell>
           <cell r="F81">
             <v>63</v>
           </cell>
           <cell r="G81">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H81">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="82">
           <cell r="A82">
             <v>43709</v>
           </cell>
           <cell r="E82">
-            <v>44.995238350000001</v>
+            <v>44.995238349551244</v>
           </cell>
           <cell r="F82">
-            <v>64.071428569999995</v>
+            <v>64.071428571428569</v>
           </cell>
           <cell r="G82">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H82">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="83">
           <cell r="A83">
             <v>43739</v>
           </cell>
           <cell r="E83">
-            <v>45.245454960000004</v>
+            <v>45.245454961603336</v>
           </cell>
           <cell r="F83">
             <v>68</v>
           </cell>
           <cell r="G83">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H83">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="84">
           <cell r="A84">
             <v>43770</v>
           </cell>
           <cell r="E84">
-            <v>45.819999690000003</v>
+            <v>45.819999694824219</v>
           </cell>
           <cell r="F84">
             <v>68</v>
           </cell>
           <cell r="G84">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H84">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="85">
           <cell r="A85">
             <v>43800</v>
           </cell>
           <cell r="E85">
-            <v>47.068421010000002</v>
+            <v>47.068421012476868</v>
           </cell>
           <cell r="F85">
-            <v>70.763157890000002</v>
+            <v>70.763157894736835</v>
           </cell>
           <cell r="G85">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H85">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="86">
           <cell r="A86">
             <v>43831</v>
           </cell>
           <cell r="E86">
-            <v>48.718181780000002</v>
+            <v>48.71818178350275</v>
           </cell>
           <cell r="F86">
-            <v>70.818181820000007</v>
+            <v>70.818181818181813</v>
           </cell>
           <cell r="G86">
-            <v>36.439998629999998</v>
+            <v>36.439998626708984</v>
           </cell>
           <cell r="H86">
-            <v>43.209999080000003</v>
+            <v>43.209999084472656</v>
           </cell>
         </row>
         <row r="87">
           <cell r="A87">
             <v>43862</v>
           </cell>
           <cell r="E87">
-            <v>49.86666658</v>
+            <v>49.866666581895615</v>
           </cell>
           <cell r="F87">
             <v>70.5</v>
           </cell>
           <cell r="G87">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H87">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="88">
           <cell r="A88">
             <v>43891</v>
           </cell>
           <cell r="E88">
-            <v>49.222726999999999</v>
+            <v>49.222726995294742</v>
           </cell>
           <cell r="F88">
             <v>74.5</v>
           </cell>
           <cell r="G88">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H88">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="89">
           <cell r="A89">
             <v>43922</v>
           </cell>
           <cell r="E89">
-            <v>54.317500109999997</v>
+            <v>54.317500114440918</v>
           </cell>
           <cell r="F89">
             <v>69</v>
           </cell>
           <cell r="G89">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H89">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="90">
           <cell r="A90">
             <v>43952</v>
           </cell>
           <cell r="E90">
-            <v>60.30499992</v>
+            <v>60.304999923706056</v>
           </cell>
           <cell r="F90">
             <v>69</v>
           </cell>
           <cell r="G90">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H90">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="91">
           <cell r="A91">
             <v>43983</v>
           </cell>
           <cell r="E91">
-            <v>61.809523810000002</v>
+            <v>61.80952380952381</v>
           </cell>
           <cell r="F91">
-            <v>68.571428569999995</v>
+            <v>68.571428571428569</v>
           </cell>
           <cell r="G91">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H91">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="92">
           <cell r="A92">
             <v>44013</v>
           </cell>
           <cell r="E92">
-            <v>64.397619520000006</v>
+            <v>64.397619519914898</v>
           </cell>
           <cell r="F92">
-            <v>67.833333330000002</v>
+            <v>67.833333333333329</v>
           </cell>
           <cell r="G92">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H92">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="93">
           <cell r="A93">
             <v>44044</v>
           </cell>
           <cell r="E93">
-            <v>77.909523010000001</v>
+            <v>77.909523010253906</v>
           </cell>
           <cell r="F93">
-            <v>78.452380950000006</v>
+            <v>78.452380952380949</v>
           </cell>
           <cell r="G93">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H93">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="94">
           <cell r="A94">
             <v>44075</v>
           </cell>
           <cell r="E94">
-            <v>103.9825001</v>
+            <v>103.98250007629395</v>
           </cell>
           <cell r="F94">
             <v>105.25</v>
           </cell>
           <cell r="G94">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H94">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="95">
           <cell r="A95">
             <v>44105</v>
           </cell>
           <cell r="E95">
-            <v>104.9972216</v>
+            <v>104.99722162882487</v>
           </cell>
           <cell r="F95">
             <v>123</v>
           </cell>
           <cell r="G95">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H95">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="96">
           <cell r="A96">
             <v>44136</v>
           </cell>
           <cell r="E96">
-            <v>104.0099987</v>
+            <v>104.00999870300294</v>
           </cell>
           <cell r="F96">
             <v>122.7</v>
           </cell>
           <cell r="G96">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H96">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="97">
           <cell r="A97">
             <v>44166</v>
           </cell>
           <cell r="E97">
-            <v>97.316667100000004</v>
+            <v>97.316667102632067</v>
           </cell>
           <cell r="F97">
-            <v>124.9285714</v>
+            <v>124.92857142857143</v>
           </cell>
           <cell r="G97">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H97">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="98">
           <cell r="A98">
             <v>44197</v>
           </cell>
           <cell r="E98">
-            <v>90.524999620000003</v>
+            <v>90.524999618530273</v>
           </cell>
           <cell r="F98">
             <v>133.17500000000001</v>
           </cell>
           <cell r="G98">
-            <v>39.630001069999999</v>
+            <v>39.630001068115234</v>
           </cell>
           <cell r="H98">
-            <v>47.549999239999998</v>
+            <v>47.549999237060547</v>
           </cell>
         </row>
         <row r="99">
           <cell r="A99">
             <v>44228</v>
           </cell>
           <cell r="E99">
-            <v>87.563333639999996</v>
+            <v>87.563333638509121</v>
           </cell>
           <cell r="F99">
             <v>126</v>
           </cell>
           <cell r="G99">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H99">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="100">
           <cell r="A100">
             <v>44256</v>
           </cell>
           <cell r="E100">
-            <v>85.678260800000004</v>
+            <v>85.678260803222656</v>
           </cell>
           <cell r="F100">
-            <v>112.673913</v>
+            <v>112.67391304347827</v>
           </cell>
           <cell r="G100">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H100">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="101">
           <cell r="A101">
             <v>44287</v>
           </cell>
           <cell r="E101">
-            <v>86.56750031</v>
+            <v>86.567500305175784</v>
           </cell>
           <cell r="F101">
             <v>98.85</v>
           </cell>
           <cell r="G101">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H101">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="102">
           <cell r="A102">
             <v>44317</v>
           </cell>
           <cell r="E102">
-            <v>83.090475170000005</v>
+            <v>83.090475173223581</v>
           </cell>
           <cell r="F102">
-            <v>95.642857140000004</v>
+            <v>95.642857142857139</v>
           </cell>
           <cell r="G102">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H102">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="103">
           <cell r="A103">
             <v>44348</v>
           </cell>
           <cell r="E103">
-            <v>72.976191200000002</v>
+            <v>72.976191202799484</v>
           </cell>
           <cell r="F103">
-            <v>87.619047620000003</v>
+            <v>87.61904761904762</v>
           </cell>
           <cell r="G103">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H103">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="104">
           <cell r="A104">
             <v>44378</v>
           </cell>
           <cell r="E104">
-            <v>70.950000220000007</v>
+            <v>70.950000217982705</v>
           </cell>
           <cell r="F104">
-            <v>82.404761899999997</v>
+            <v>82.404761904761898</v>
           </cell>
           <cell r="G104">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H104">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="105">
           <cell r="A105">
             <v>44409</v>
           </cell>
           <cell r="E105">
-            <v>76.704545449999998</v>
+            <v>76.704545454545453</v>
           </cell>
           <cell r="F105">
-            <v>79.954545449999998</v>
+            <v>79.954545454545453</v>
           </cell>
           <cell r="G105">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H105">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="106">
           <cell r="A106">
             <v>44440</v>
           </cell>
           <cell r="E106">
-            <v>74.223530490000002</v>
+            <v>74.223530488855701</v>
           </cell>
           <cell r="F106">
             <v>79.5</v>
           </cell>
           <cell r="G106">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H106">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="107">
           <cell r="A107">
             <v>44470</v>
           </cell>
           <cell r="E107">
-            <v>71.387500380000006</v>
+            <v>71.387500381469721</v>
           </cell>
           <cell r="F107">
             <v>82.35</v>
           </cell>
           <cell r="G107">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H107">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="108">
           <cell r="A108">
             <v>44501</v>
           </cell>
           <cell r="E108">
             <v>64.650000000000006</v>
           </cell>
           <cell r="F108">
             <v>90.125</v>
           </cell>
           <cell r="G108">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H108">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="109">
           <cell r="A109">
             <v>44531</v>
           </cell>
           <cell r="E109">
-            <v>61.697618939999998</v>
+            <v>61.697618938627699</v>
           </cell>
           <cell r="F109">
             <v>83</v>
           </cell>
           <cell r="G109">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H109">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="110">
           <cell r="A110">
             <v>44562</v>
           </cell>
           <cell r="E110">
-            <v>62.359523770000003</v>
+            <v>62.359523773193359</v>
           </cell>
           <cell r="F110">
-            <v>79.428571430000005</v>
+            <v>79.428571428571431</v>
           </cell>
           <cell r="G110">
-            <v>40.180000309999997</v>
+            <v>40.180000305175781</v>
           </cell>
           <cell r="H110">
-            <v>50.549999239999998</v>
+            <v>50.549999237060547</v>
           </cell>
         </row>
         <row r="111">
           <cell r="A111">
             <v>44593</v>
           </cell>
           <cell r="E111">
-            <v>69.238888630000005</v>
+            <v>69.238888634575744</v>
           </cell>
           <cell r="F111">
-            <v>81.333333330000002</v>
+            <v>81.333333333333329</v>
           </cell>
           <cell r="G111">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H111">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="112">
           <cell r="A112">
             <v>44621</v>
           </cell>
           <cell r="E112">
-            <v>75.027272659999994</v>
+            <v>75.027272657914594</v>
           </cell>
           <cell r="F112">
-            <v>91.977272729999996</v>
+            <v>91.977272727272734</v>
           </cell>
           <cell r="G112">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H112">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="113">
           <cell r="A113">
             <v>44652</v>
           </cell>
           <cell r="E113">
-            <v>73.244444110000003</v>
+            <v>73.244444105360245</v>
           </cell>
           <cell r="F113">
-            <v>94.888888890000004</v>
+            <v>94.888888888888886</v>
           </cell>
           <cell r="G113">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H113">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="114">
           <cell r="A114">
             <v>44682</v>
           </cell>
           <cell r="E114">
-            <v>69.988636020000001</v>
+            <v>69.988636016845703</v>
           </cell>
           <cell r="F114">
-            <v>90.306818179999993</v>
+            <v>90.306818181818187</v>
           </cell>
           <cell r="G114">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H114">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="115">
           <cell r="A115">
             <v>44713</v>
           </cell>
           <cell r="E115">
-            <v>70.209999850000003</v>
+            <v>70.209999847412107</v>
           </cell>
           <cell r="F115">
-            <v>86.500999449999995</v>
+            <v>86.500999450683594</v>
           </cell>
           <cell r="G115">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H115">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="116">
           <cell r="A116">
             <v>44743</v>
           </cell>
           <cell r="E116">
-            <v>73.245999530000006</v>
+            <v>73.245999526977542</v>
           </cell>
           <cell r="F116">
-            <v>81.638999179999999</v>
+            <v>81.638999176025393</v>
           </cell>
           <cell r="G116">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H116">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="117">
           <cell r="A117">
             <v>44774</v>
           </cell>
           <cell r="E117">
-            <v>73.614347710000004</v>
+            <v>73.614347706670344</v>
           </cell>
           <cell r="F117">
-            <v>86.398260030000003</v>
+            <v>86.398260033648953</v>
           </cell>
           <cell r="G117">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H117">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="118">
           <cell r="A118">
             <v>44805</v>
           </cell>
           <cell r="E118">
-            <v>72.741904120000001</v>
+            <v>72.741904122488833</v>
           </cell>
           <cell r="F118">
-            <v>87.244285579999996</v>
+            <v>87.244285583496094</v>
           </cell>
           <cell r="G118">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H118">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="119">
           <cell r="A119">
             <v>44835</v>
           </cell>
           <cell r="E119">
-            <v>74.022500230000006</v>
+            <v>74.022500228881839</v>
           </cell>
           <cell r="F119">
-            <v>88.681499860000002</v>
+            <v>88.681499862670904</v>
           </cell>
           <cell r="G119">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H119">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="120">
           <cell r="A120">
             <v>44866</v>
           </cell>
           <cell r="E120">
-            <v>78.32999916</v>
+            <v>78.329999160766604</v>
           </cell>
           <cell r="F120">
-            <v>94.137999730000004</v>
+            <v>94.1379997253418</v>
           </cell>
           <cell r="G120">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H120">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="121">
           <cell r="A121">
             <v>44896</v>
           </cell>
           <cell r="E121">
-            <v>85.292727729999996</v>
+            <v>85.292727730490938</v>
           </cell>
           <cell r="F121">
-            <v>107.4377271</v>
+            <v>107.43772714788264</v>
           </cell>
           <cell r="G121">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H121">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="122">
           <cell r="A122">
             <v>44927</v>
           </cell>
           <cell r="E122">
-            <v>86.990000640000005</v>
+            <v>86.990000638094813</v>
           </cell>
           <cell r="F122">
-            <v>116.8409091</v>
+            <v>116.84090909090909</v>
           </cell>
           <cell r="G122">
-            <v>45.299999239999998</v>
+            <v>45.299999237060547</v>
           </cell>
           <cell r="H122">
-            <v>62.340000150000002</v>
+            <v>62.340000152587891</v>
           </cell>
         </row>
         <row r="123">
           <cell r="A123">
             <v>44958</v>
           </cell>
           <cell r="E123">
-            <v>84.130555889999997</v>
+            <v>84.130555894639755</v>
           </cell>
           <cell r="F123">
-            <v>117.13944410000001</v>
+            <v>117.13944413926866</v>
           </cell>
           <cell r="G123">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H123">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="124">
           <cell r="A124">
             <v>44986</v>
           </cell>
           <cell r="E124">
-            <v>81.975454850000006</v>
+            <v>81.975454850630328</v>
           </cell>
           <cell r="F124">
-            <v>117.9772727</v>
+            <v>117.97727272727273</v>
           </cell>
           <cell r="G124">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H124">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="125">
           <cell r="A125">
             <v>45017</v>
           </cell>
           <cell r="E125">
-            <v>84.827777859999998</v>
+            <v>84.827777862548828</v>
           </cell>
           <cell r="F125">
-            <v>113.8611111</v>
+            <v>113.86111111111111</v>
           </cell>
           <cell r="G125">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H125">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="126">
           <cell r="A126">
             <v>45047</v>
           </cell>
           <cell r="E126">
-            <v>82.772727270000004</v>
+            <v>82.772727272727266</v>
           </cell>
           <cell r="F126">
-            <v>112.0340909</v>
+            <v>112.03409090909091</v>
           </cell>
           <cell r="G126">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H126">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="127">
           <cell r="A127">
             <v>45078</v>
           </cell>
           <cell r="E127">
-            <v>78.571428569999995</v>
+            <v>78.571428571428569</v>
           </cell>
           <cell r="F127">
-            <v>105.69047620000001</v>
+            <v>105.69047619047619</v>
           </cell>
           <cell r="G127">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H127">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="128">
           <cell r="A128">
             <v>45108</v>
           </cell>
           <cell r="E128">
-            <v>80.202380950000006</v>
+            <v>80.202380952380949</v>
           </cell>
           <cell r="F128">
-            <v>111.9047619</v>
+            <v>111.9047619047619</v>
           </cell>
           <cell r="G128">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H128">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="129">
           <cell r="A129">
             <v>45139</v>
           </cell>
           <cell r="E129">
-            <v>89.034782410000005</v>
+            <v>89.034782409667969</v>
           </cell>
           <cell r="F129">
-            <v>120.84782610000001</v>
+            <v>120.84782608695652</v>
           </cell>
           <cell r="G129">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H129">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="130">
           <cell r="A130">
             <v>45170</v>
           </cell>
           <cell r="E130">
-            <v>100.1052632</v>
+            <v>100.10526315789474</v>
           </cell>
           <cell r="F130">
-            <v>141.6052632</v>
+            <v>141.60526315789474</v>
           </cell>
           <cell r="G130">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H130">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="131">
           <cell r="A131">
             <v>45200</v>
           </cell>
           <cell r="E131">
             <v>101.175</v>
           </cell>
           <cell r="F131">
             <v>147.85</v>
           </cell>
           <cell r="G131">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H131">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="132">
           <cell r="A132">
             <v>45231</v>
           </cell>
           <cell r="E132">
             <v>107.47499999999999</v>
           </cell>
           <cell r="F132">
             <v>155.1</v>
           </cell>
           <cell r="G132">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H132">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="133">
           <cell r="A133">
             <v>45261</v>
           </cell>
           <cell r="E133">
-            <v>117.7631579</v>
+            <v>117.76315789473684</v>
           </cell>
           <cell r="F133">
-            <v>157.52631579999999</v>
+            <v>157.52631578947367</v>
           </cell>
           <cell r="G133">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H133">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="134">
           <cell r="A134">
             <v>45292</v>
           </cell>
           <cell r="E134">
-            <v>122.45454549999999</v>
+            <v>122.45454545454545</v>
           </cell>
           <cell r="F134">
-            <v>162.04545450000001</v>
+            <v>162.04545454545453</v>
           </cell>
           <cell r="G134">
-            <v>65.47000122</v>
+            <v>65.470001220703125</v>
           </cell>
           <cell r="H134">
-            <v>78.569999690000003</v>
+            <v>78.569999694824219</v>
           </cell>
         </row>
         <row r="135">
           <cell r="A135">
             <v>45323</v>
           </cell>
           <cell r="E135">
-            <v>110.30526329999999</v>
+            <v>110.30526331851357</v>
           </cell>
           <cell r="F135">
-            <v>162.8947368</v>
+            <v>162.89473684210526</v>
           </cell>
           <cell r="G135">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H135">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="136">
           <cell r="A136">
             <v>45352</v>
           </cell>
           <cell r="E136">
             <v>100.77500000000001</v>
           </cell>
           <cell r="F136">
             <v>122.5</v>
           </cell>
           <cell r="G136">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H136">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="137">
           <cell r="A137">
             <v>45383</v>
           </cell>
           <cell r="E137">
-            <v>101.547619</v>
+            <v>101.54761904761905</v>
           </cell>
           <cell r="F137">
-            <v>112.8571429</v>
+            <v>112.85714285714286</v>
           </cell>
           <cell r="G137">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H137">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="138">
           <cell r="A138">
             <v>45413</v>
           </cell>
           <cell r="E138">
-            <v>111.5238095</v>
+            <v>111.52380952380952</v>
           </cell>
           <cell r="F138">
-            <v>114.5238095</v>
+            <v>114.52380952380952</v>
           </cell>
           <cell r="G138">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H138">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="139">
           <cell r="A139">
             <v>45444</v>
           </cell>
           <cell r="E139">
-            <v>109.9725002</v>
+            <v>109.97250022888184</v>
           </cell>
           <cell r="F139">
             <v>120</v>
           </cell>
           <cell r="G139">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H139">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="140">
           <cell r="A140">
             <v>45474</v>
           </cell>
           <cell r="E140">
-            <v>112.23913039999999</v>
+            <v>112.23913043478261</v>
           </cell>
           <cell r="F140">
-            <v>116.9565217</v>
+            <v>116.95652173913044</v>
           </cell>
           <cell r="G140">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H140">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="141">
           <cell r="A141">
             <v>45505</v>
           </cell>
           <cell r="E141">
-            <v>113.3571429</v>
+            <v>115.77272727272727</v>
           </cell>
           <cell r="F141">
-            <v>135.90476190000001</v>
+            <v>124.04545454545455</v>
           </cell>
           <cell r="G141">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H141">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="142">
           <cell r="A142">
             <v>45536</v>
           </cell>
           <cell r="E142">
-            <v>113.3571429</v>
+            <v>113.35714285714286</v>
           </cell>
           <cell r="F142">
-            <v>135.90476190000001</v>
+            <v>135.9047619047619</v>
           </cell>
           <cell r="G142">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H142">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="143">
           <cell r="A143">
             <v>45566</v>
           </cell>
           <cell r="E143">
-            <v>112.0863634</v>
+            <v>112.08636335893111</v>
           </cell>
           <cell r="F143">
-            <v>148.18181820000001</v>
+            <v>148.18181818181819</v>
           </cell>
           <cell r="G143">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H143">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="144">
           <cell r="A144">
             <v>45597</v>
           </cell>
           <cell r="E144">
-            <v>105.94444439999999</v>
+            <v>105.94444444444444</v>
           </cell>
           <cell r="F144">
-            <v>151.66666670000001</v>
+            <v>151.66666666666666</v>
           </cell>
           <cell r="G144">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H144">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="145">
           <cell r="A145">
             <v>45627</v>
           </cell>
           <cell r="E145">
             <v>96.424999999999997</v>
           </cell>
           <cell r="F145">
             <v>132.30000000000001</v>
           </cell>
           <cell r="G145">
-            <v>60.61000061</v>
+            <v>60.610000610351563</v>
           </cell>
           <cell r="H145">
-            <v>72.730003359999998</v>
+            <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="146">
           <cell r="A146">
             <v>45658</v>
           </cell>
           <cell r="E146">
             <v>94.590909090909093</v>
           </cell>
           <cell r="F146">
             <v>122.88636363636364</v>
           </cell>
           <cell r="G146">
             <v>60.610000610351563</v>
           </cell>
           <cell r="H146">
             <v>72.730003356933594</v>
           </cell>
         </row>
         <row r="147">
           <cell r="A147">
             <v>45689</v>
           </cell>
           <cell r="E147">
             <v>91.210000228881839</v>
@@ -5474,93 +5599,127 @@
             <v>80</v>
           </cell>
         </row>
         <row r="159">
           <cell r="A159">
             <v>46054</v>
           </cell>
           <cell r="E159">
             <v>50.388888888888886</v>
           </cell>
           <cell r="F159">
             <v>62</v>
           </cell>
           <cell r="G159">
             <v>63.639999389648438</v>
           </cell>
           <cell r="H159">
             <v>80</v>
           </cell>
         </row>
         <row r="160">
           <cell r="A160">
             <v>46082</v>
           </cell>
           <cell r="E160">
-            <v>56.477272730000003</v>
+            <v>56.477272727272727</v>
           </cell>
           <cell r="F160">
-            <v>65.727272729999996</v>
+            <v>65.727272727272734</v>
           </cell>
           <cell r="G160">
-            <v>63.63999939</v>
+            <v>63.639999389648438</v>
           </cell>
           <cell r="H160">
             <v>80</v>
           </cell>
         </row>
         <row r="161">
           <cell r="A161">
             <v>46113</v>
           </cell>
           <cell r="E161">
             <v>60.125499916076663</v>
           </cell>
           <cell r="F161">
             <v>86.200500106811518</v>
           </cell>
           <cell r="G161">
             <v>63.639999389648438</v>
           </cell>
           <cell r="H161">
             <v>80</v>
           </cell>
         </row>
         <row r="162">
           <cell r="A162">
             <v>46143</v>
           </cell>
           <cell r="E162">
-            <v>59.9</v>
+            <v>57.875</v>
           </cell>
           <cell r="F162">
-            <v>95</v>
+            <v>91.5</v>
           </cell>
           <cell r="G162">
             <v>63.639999389648438</v>
           </cell>
           <cell r="H162">
+            <v>80</v>
+          </cell>
+        </row>
+        <row r="163">
+          <cell r="A163">
+            <v>46174</v>
+          </cell>
+          <cell r="E163">
+            <v>55.476190476190474</v>
+          </cell>
+          <cell r="F163">
+            <v>85.476190476190482</v>
+          </cell>
+          <cell r="G163">
+            <v>63.639999389648438</v>
+          </cell>
+          <cell r="H163">
+            <v>80</v>
+          </cell>
+        </row>
+        <row r="164">
+          <cell r="A164">
+            <v>46204</v>
+          </cell>
+          <cell r="E164">
+            <v>57.5</v>
+          </cell>
+          <cell r="F164">
+            <v>91.875</v>
+          </cell>
+          <cell r="G164">
+            <v>63.639999389648438</v>
+          </cell>
+          <cell r="H164">
             <v>80</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1">
         <row r="1">
           <cell r="E1" t="str">
             <v>MédiaDeArroz 100% Inteiro Bangkok (US$/t) - FAO</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2">
             <v>41275</v>
           </cell>
           <cell r="E2">
             <v>609.18181819999995</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3">
             <v>41306</v>
           </cell>
           <cell r="E3">
             <v>612.66666669999995</v>
           </cell>
@@ -6812,135 +6971,151 @@
           <cell r="E159">
             <v>402.16666666666669</v>
           </cell>
         </row>
         <row r="160">
           <cell r="A160">
             <v>46082</v>
           </cell>
           <cell r="E160">
             <v>380.09090909999998</v>
           </cell>
         </row>
         <row r="161">
           <cell r="A161">
             <v>46113</v>
           </cell>
           <cell r="E161">
             <v>399.25</v>
           </cell>
         </row>
         <row r="162">
           <cell r="A162">
             <v>46143</v>
           </cell>
           <cell r="E162">
-            <v>415</v>
+            <v>497.7</v>
+          </cell>
+        </row>
+        <row r="163">
+          <cell r="A163">
+            <v>46174</v>
+          </cell>
+          <cell r="E163">
+            <v>550</v>
+          </cell>
+        </row>
+        <row r="164">
+          <cell r="A164">
+            <v>46204</v>
+          </cell>
+          <cell r="E164">
+            <v>550</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fábio Alves Cavalcante" refreshedDate="46095.649651273146" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="77" xr:uid="{1CB34343-53F0-498B-BB48-30550C41B9BB}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Fabio Alves Cavalcante" refreshedDate="46210.426347916669" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="77" xr:uid="{1CB34343-53F0-498B-BB48-30550C41B9BB}">
   <cacheSource type="worksheet">
     <worksheetSource name="usda_consulta_arroz"/>
   </cacheSource>
   <cacheFields count="16">
     <cacheField name="Produto_" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Pais_" numFmtId="0">
       <sharedItems count="7">
         <s v="Argentina"/>
         <s v="Brasil"/>
         <s v="Paraguai"/>
         <s v="Estados Unidos"/>
         <s v="Uruguai"/>
         <s v="Vietnã"/>
         <s v="Mundo"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Ano_" numFmtId="0">
       <sharedItems count="12">
         <s v="2015/2016"/>
         <s v="2016/2017"/>
         <s v="2017/2018"/>
         <s v="2018/2019"/>
         <s v="2019/2020"/>
         <s v="2020/2021"/>
         <s v="2021/2022"/>
         <s v="2022/2023"/>
         <s v="2023/2024"/>
         <s v="2024/2025"/>
         <s v="2025/2026"/>
         <s v="2014/2015" u="1"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Estoque_Inicial" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="190.32900000000001"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="191.21799999999999"/>
     </cacheField>
     <cacheField name="Producao_" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.57699999999999996" maxValue="541.27599999999995"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.57699999999999996" maxValue="541.64800000000002"/>
     </cacheField>
     <cacheField name="Producao_Beneficiada" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.86099999999999999" maxValue="809.03099999999995"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.86099999999999999" maxValue="809.75300000000004"/>
     </cacheField>
     <cacheField name="Importacao_" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="59.237000000000002"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="58.999000000000002"/>
     </cacheField>
     <cacheField name="Suprimento_Total" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.83199999999999996" maxValue="789.971"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.83199999999999996" maxValue="791.49400000000003"/>
     </cacheField>
     <cacheField name="Exportacao_" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.254" maxValue="63.231000000000002"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.254" maxValue="61.95"/>
     </cacheField>
     <cacheField name="Consumo_Domestico" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.03" maxValue="537.90899999999999"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.03" maxValue="538.00599999999997"/>
     </cacheField>
     <cacheField name="Uso_Domestico" numFmtId="0">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
     <cacheField name="Estoque_Final" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="190.32900000000001"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2E-2" maxValue="191.53800000000001"/>
     </cacheField>
     <cacheField name="Relacao_grao" numFmtId="0">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="4.3954545454545503E-2" maxValue="3.7666666666666706"/>
     </cacheField>
     <cacheField name="Suprimento_Grao" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="8.3199999999999995E-4" maxValue="0.78997099999999998"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="8.3199999999999995E-4" maxValue="0.79149400000000003"/>
     </cacheField>
     <cacheField name="Suprimento_Arroz" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.129E-3" maxValue="1.0570470000000001"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.129E-3" maxValue="1.0589850000000001"/>
     </cacheField>
     <cacheField name="Suprimento Arroz" numFmtId="0" formula="(Estoque_Inicial+Producao_+Importacao_)/0.67" databaseField="0"/>
   </cacheFields>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="77">
   <r>
     <s v="Arroz em Casca"/>
     <x v="0"/>
     <x v="0"/>
     <n v="0.44700000000000001"/>
     <n v="0.91"/>
     <n v="1.4"/>
     <n v="8.0000000000000002E-3"/>
     <n v="1.365"/>
     <n v="0.52600000000000002"/>
     <n v="0.5"/>
     <n v="0"/>
@@ -7087,59 +7262,59 @@
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="0"/>
     <x v="9"/>
     <n v="0.17599999999999999"/>
     <n v="1.0569999999999999"/>
     <n v="1.6259999999999999"/>
     <n v="5.0000000000000001E-3"/>
     <n v="1.238"/>
     <n v="0.45"/>
     <n v="0.51"/>
     <n v="0"/>
     <n v="0.27800000000000002"/>
     <n v="0.545098039215686"/>
     <n v="1.238E-3"/>
     <n v="1.807E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="0"/>
     <x v="10"/>
     <n v="0.27800000000000002"/>
     <n v="0.85"/>
     <n v="1.3080000000000001"/>
-    <n v="4.0000000000000001E-3"/>
-    <n v="1.1319999999999999"/>
+    <n v="5.0000000000000001E-3"/>
+    <n v="1.133"/>
     <n v="0.435"/>
     <n v="0.51"/>
     <n v="0"/>
-    <n v="0.187"/>
-[...2 lines deleted...]
-    <n v="1.5900000000000001E-3"/>
+    <n v="0.188"/>
+    <n v="0.36862745098039201"/>
+    <n v="1.1329999999999999E-3"/>
+    <n v="1.591E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="0"/>
     <n v="1.198"/>
     <n v="7.21"/>
     <n v="10.603"/>
     <n v="0.89200000000000002"/>
     <n v="9.3000000000000007"/>
     <n v="0.54600000000000004"/>
     <n v="7.9"/>
     <n v="0"/>
     <n v="0.85399999999999998"/>
     <n v="0.10810126582278499"/>
     <n v="9.2999999999999992E-3"/>
     <n v="1.2692999999999999E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="1"/>
     <n v="0.85399999999999998"/>
     <n v="8.3829999999999991"/>
     <n v="12.327999999999999"/>
@@ -7257,76 +7432,76 @@
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="8"/>
     <n v="0.61699999999999999"/>
     <n v="7.1989999999999998"/>
     <n v="10.587"/>
     <n v="0.96399999999999997"/>
     <n v="8.7799999999999994"/>
     <n v="0.96899999999999997"/>
     <n v="7.1"/>
     <n v="0"/>
     <n v="0.71099999999999997"/>
     <n v="0.10014084507042301"/>
     <n v="8.7799999999999996E-3"/>
     <n v="1.2168E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="9"/>
     <n v="0.71099999999999997"/>
     <n v="8.6750000000000007"/>
     <n v="12.757"/>
-    <n v="0.95"/>
-[...1 lines deleted...]
-    <n v="1.2"/>
+    <n v="0.92500000000000004"/>
+    <n v="10.311"/>
+    <n v="1.3"/>
     <n v="7.35"/>
     <n v="0"/>
-    <n v="1.786"/>
-[...2 lines deleted...]
-    <n v="1.4418E-2"/>
+    <n v="1.661"/>
+    <n v="0.22598639455782299"/>
+    <n v="1.0311000000000001E-2"/>
+    <n v="1.4393E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="1"/>
     <x v="10"/>
-    <n v="1.786"/>
+    <n v="1.661"/>
     <n v="7.6"/>
     <n v="11.176"/>
     <n v="0.85"/>
-    <n v="10.236000000000001"/>
+    <n v="10.111000000000001"/>
     <n v="1.35"/>
     <n v="7.35"/>
     <n v="0"/>
-    <n v="1.536"/>
-[...2 lines deleted...]
-    <n v="1.3812E-2"/>
+    <n v="1.411"/>
+    <n v="0.191972789115646"/>
+    <n v="1.0111E-2"/>
+    <n v="1.3687E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="2"/>
     <x v="0"/>
     <n v="0.26800000000000002"/>
     <n v="0.57699999999999996"/>
     <n v="0.86099999999999999"/>
     <n v="2E-3"/>
     <n v="0.84699999999999998"/>
     <n v="0.55600000000000005"/>
     <n v="7.0000000000000007E-2"/>
     <n v="0"/>
     <n v="0.221"/>
     <n v="3.1571428571428601"/>
     <n v="8.4699999999999999E-4"/>
     <n v="1.1310000000000001E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="2"/>
     <x v="1"/>
     <n v="0.221"/>
     <n v="0.621"/>
     <n v="0.92700000000000005"/>
@@ -7446,74 +7621,74 @@
     <s v="Arroz em Casca"/>
     <x v="2"/>
     <x v="8"/>
     <n v="2.3E-2"/>
     <n v="0.86"/>
     <n v="1.284"/>
     <n v="1E-3"/>
     <n v="0.88400000000000001"/>
     <n v="0.72299999999999998"/>
     <n v="0.05"/>
     <n v="0"/>
     <n v="0.111"/>
     <n v="2.2200000000000002"/>
     <n v="8.8400000000000002E-4"/>
     <n v="1.3079999999999999E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="2"/>
     <x v="9"/>
     <n v="0.111"/>
     <n v="0.97499999999999998"/>
     <n v="1.4550000000000001"/>
     <n v="0"/>
     <n v="1.0860000000000001"/>
-    <n v="0.92500000000000004"/>
-    <n v="5.5E-2"/>
+    <n v="0.94799999999999995"/>
+    <n v="0.05"/>
     <n v="0"/>
-    <n v="0.106"/>
-    <n v="1.9272727272727299"/>
+    <n v="8.7999999999999995E-2"/>
+    <n v="1.76"/>
     <n v="1.0859999999999999E-3"/>
     <n v="1.5659999999999999E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="2"/>
     <x v="10"/>
-    <n v="0.106"/>
+    <n v="8.7999999999999995E-2"/>
     <n v="0.95"/>
     <n v="1.4179999999999999"/>
     <n v="0"/>
-    <n v="1.056"/>
+    <n v="1.038"/>
     <n v="0.9"/>
     <n v="5.5E-2"/>
     <n v="0"/>
-    <n v="0.10100000000000001"/>
-[...2 lines deleted...]
-    <n v="1.524E-3"/>
+    <n v="8.3000000000000004E-2"/>
+    <n v="1.5090909090909099"/>
+    <n v="1.0380000000000001E-3"/>
+    <n v="1.506E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="3"/>
     <x v="0"/>
     <n v="1.552"/>
     <n v="6.1310000000000002"/>
     <n v="8.7590000000000003"/>
     <n v="0.76600000000000001"/>
     <n v="8.4489999999999998"/>
     <n v="3.3839999999999999"/>
     <n v="3.59"/>
     <n v="0"/>
     <n v="1.4750000000000001"/>
     <n v="0.41086350974930402"/>
     <n v="8.4489999999999999E-3"/>
     <n v="1.1077E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="3"/>
     <x v="1"/>
     <n v="1.4750000000000001"/>
     <n v="7.117"/>
     <n v="10.167"/>
@@ -7646,61 +7821,61 @@
     <n v="9.2919999999999999E-3"/>
     <n v="1.2259000000000001E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="3"/>
     <x v="9"/>
     <n v="1.2649999999999999"/>
     <n v="7.0529999999999999"/>
     <n v="10.076000000000001"/>
     <n v="1.5649999999999999"/>
     <n v="9.8829999999999991"/>
     <n v="2.8740000000000001"/>
     <n v="5.298"/>
     <n v="0"/>
     <n v="1.7110000000000001"/>
     <n v="0.32295205738014299"/>
     <n v="9.8829999999999994E-3"/>
     <n v="1.2906000000000001E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="3"/>
     <x v="10"/>
     <n v="1.7110000000000001"/>
-    <n v="6.5819999999999999"/>
-[...4 lines deleted...]
-    <n v="5.2709999999999999"/>
+    <n v="6.5629999999999997"/>
+    <n v="9.3759999999999994"/>
+    <n v="1.4510000000000001"/>
+    <n v="9.7249999999999996"/>
+    <n v="2.6989999999999998"/>
+    <n v="5.4290000000000003"/>
     <n v="0"/>
-    <n v="1.679"/>
-[...2 lines deleted...]
-    <n v="1.2692E-2"/>
+    <n v="1.597"/>
+    <n v="0.29416098729047702"/>
+    <n v="9.7249999999999993E-3"/>
+    <n v="1.2538000000000001E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="0"/>
     <n v="0.17599999999999999"/>
     <n v="0.91300000000000003"/>
     <n v="1.304"/>
     <n v="0"/>
     <n v="1.089"/>
     <n v="0.97199999999999998"/>
     <n v="5.5E-2"/>
     <n v="0"/>
     <n v="6.2E-2"/>
     <n v="1.1272727272727301"/>
     <n v="1.0889999999999999E-3"/>
     <n v="1.48E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="1"/>
     <n v="6.2E-2"/>
     <n v="0.98699999999999999"/>
     <n v="1.41"/>
@@ -7820,74 +7995,74 @@
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="8"/>
     <n v="9.8000000000000004E-2"/>
     <n v="0.9"/>
     <n v="1.286"/>
     <n v="0"/>
     <n v="0.998"/>
     <n v="0.81799999999999995"/>
     <n v="0.05"/>
     <n v="0"/>
     <n v="0.13"/>
     <n v="2.6"/>
     <n v="9.9799999999999997E-4"/>
     <n v="1.384E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="9"/>
     <n v="0.13"/>
     <n v="1.0780000000000001"/>
     <n v="1.54"/>
     <n v="0"/>
     <n v="1.208"/>
-    <n v="1.05"/>
+    <n v="1"/>
     <n v="5.5E-2"/>
     <n v="0"/>
-    <n v="0.10299999999999999"/>
-    <n v="1.8727272727272699"/>
+    <n v="0.153"/>
+    <n v="2.78181818181818"/>
     <n v="1.2080000000000001E-3"/>
     <n v="1.67E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="4"/>
     <x v="10"/>
-    <n v="0.10299999999999999"/>
+    <n v="0.153"/>
     <n v="1.04"/>
     <n v="1.486"/>
     <n v="0"/>
-    <n v="1.143"/>
+    <n v="1.1930000000000001"/>
     <n v="1"/>
     <n v="5.5E-2"/>
     <n v="0"/>
-    <n v="8.7999999999999995E-2"/>
-[...2 lines deleted...]
-    <n v="1.5889999999999999E-3"/>
+    <n v="0.13800000000000001"/>
+    <n v="2.5090909090909101"/>
+    <n v="1.193E-3"/>
+    <n v="1.639E-3"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="0"/>
     <n v="1.2589999999999999"/>
     <n v="27.584"/>
     <n v="44.134"/>
     <n v="0.3"/>
     <n v="29.143000000000001"/>
     <n v="5.0880000000000001"/>
     <n v="22.5"/>
     <n v="0"/>
     <n v="1.5549999999999999"/>
     <n v="6.9111111111111095E-2"/>
     <n v="2.9142999999999999E-2"/>
     <n v="4.5692999999999998E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="1"/>
     <n v="1.5549999999999999"/>
     <n v="27.4"/>
     <n v="43.84"/>
@@ -8005,263 +8180,263 @@
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="8"/>
     <n v="3.62"/>
     <n v="27.2"/>
     <n v="43.52"/>
     <n v="3.7"/>
     <n v="34.520000000000003"/>
     <n v="9.0350000000000001"/>
     <n v="22.5"/>
     <n v="0"/>
     <n v="2.9849999999999999"/>
     <n v="0.13266666666666699"/>
     <n v="3.4520000000000002E-2"/>
     <n v="5.0840000000000003E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="9"/>
     <n v="2.9849999999999999"/>
     <n v="26.75"/>
     <n v="42.8"/>
-    <n v="3.5"/>
-[...1 lines deleted...]
-    <n v="8"/>
+    <n v="3.5249999999999999"/>
+    <n v="33.26"/>
+    <n v="8.0630000000000006"/>
     <n v="22.6"/>
     <n v="0"/>
-    <n v="2.6349999999999998"/>
-[...2 lines deleted...]
-    <n v="4.9285000000000002E-2"/>
+    <n v="2.597"/>
+    <n v="0.114911504424779"/>
+    <n v="3.3259999999999998E-2"/>
+    <n v="4.931E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="5"/>
     <x v="10"/>
-    <n v="2.6349999999999998"/>
+    <n v="2.597"/>
     <n v="26"/>
     <n v="41.6"/>
-    <n v="4.0999999999999996"/>
-    <n v="32.734999999999999"/>
+    <n v="3.9"/>
+    <n v="32.497"/>
     <n v="7.9"/>
     <n v="22.7"/>
     <n v="0"/>
-    <n v="2.1349999999999998"/>
-[...2 lines deleted...]
-    <n v="4.8335000000000003E-2"/>
+    <n v="1.897"/>
+    <n v="8.3568281938325994E-2"/>
+    <n v="3.2496999999999998E-2"/>
+    <n v="4.8097000000000001E-2"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="0"/>
     <n v="136.215"/>
     <n v="477.57100000000003"/>
     <n v="712.51300000000003"/>
     <n v="38.69"/>
     <n v="652.476"/>
     <n v="40.734999999999999"/>
-    <n v="467.846"/>
+    <n v="467.83300000000003"/>
     <n v="0"/>
-    <n v="143.89500000000001"/>
-    <n v="0.30756915737229801"/>
+    <n v="143.90799999999999"/>
+    <n v="0.30760549170323598"/>
     <n v="0.65247599999999994"/>
     <n v="0.88741800000000004"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="1"/>
-    <n v="143.89500000000001"/>
-[...1 lines deleted...]
-    <n v="735.47500000000002"/>
+    <n v="143.90799999999999"/>
+    <n v="492.43599999999998"/>
+    <n v="735.43499999999995"/>
     <n v="41.664000000000001"/>
-    <n v="678.02099999999996"/>
+    <n v="678.00800000000004"/>
     <n v="47.892000000000003"/>
-    <n v="478.43900000000002"/>
+    <n v="478.40499999999997"/>
     <n v="0"/>
-    <n v="151.69"/>
-[...2 lines deleted...]
-    <n v="0.92103400000000002"/>
+    <n v="151.71100000000001"/>
+    <n v="0.31711834115446103"/>
+    <n v="0.67800800000000006"/>
+    <n v="0.92100700000000002"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="2"/>
-    <n v="151.69"/>
-[...1 lines deleted...]
-    <n v="739.48900000000003"/>
+    <n v="151.71100000000001"/>
+    <n v="495.23099999999999"/>
+    <n v="739.44100000000003"/>
     <n v="47.320999999999998"/>
-    <n v="694.27300000000002"/>
+    <n v="694.26300000000003"/>
     <n v="47.884999999999998"/>
-    <n v="481.55200000000002"/>
+    <n v="481.52199999999999"/>
     <n v="0"/>
-    <n v="164.83600000000001"/>
-[...2 lines deleted...]
-    <n v="0.9385"/>
+    <n v="164.85599999999999"/>
+    <n v="0.342364419486545"/>
+    <n v="0.69426299999999996"/>
+    <n v="0.938473"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="3"/>
-    <n v="164.83600000000001"/>
-[...1 lines deleted...]
-    <n v="744.07299999999998"/>
+    <n v="164.85599999999999"/>
+    <n v="498.32799999999997"/>
+    <n v="744.02499999999998"/>
     <n v="44.326000000000001"/>
-    <n v="707.52099999999996"/>
+    <n v="707.51"/>
     <n v="44.247999999999998"/>
-    <n v="485.39100000000002"/>
+    <n v="485.37099999999998"/>
     <n v="0"/>
-    <n v="177.88200000000001"/>
-[...2 lines deleted...]
-    <n v="0.95323500000000005"/>
+    <n v="177.89099999999999"/>
+    <n v="0.366505209417126"/>
+    <n v="0.70750999999999997"/>
+    <n v="0.95320700000000003"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="4"/>
-    <n v="177.88200000000001"/>
-[...1 lines deleted...]
-    <n v="744.71199999999999"/>
+    <n v="177.89099999999999"/>
+    <n v="498.69099999999997"/>
+    <n v="744.69"/>
     <n v="42.607999999999997"/>
-    <n v="719.19500000000005"/>
+    <n v="719.19"/>
     <n v="43.566000000000003"/>
-    <n v="492.21499999999997"/>
+    <n v="492.19499999999999"/>
     <n v="0"/>
-    <n v="183.41399999999999"/>
-[...2 lines deleted...]
-    <n v="0.965202"/>
+    <n v="183.429"/>
+    <n v="0.37267546399293"/>
+    <n v="0.71919"/>
+    <n v="0.96518899999999996"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="5"/>
-    <n v="183.41399999999999"/>
-[...3 lines deleted...]
-    <n v="739.928"/>
+    <n v="183.429"/>
+    <n v="509.39100000000002"/>
+    <n v="760.63800000000003"/>
+    <n v="47.110999999999997"/>
+    <n v="739.93100000000004"/>
     <n v="51.991999999999997"/>
-    <n v="498.608"/>
+    <n v="498.601"/>
     <n v="0"/>
-    <n v="189.328"/>
-[...2 lines deleted...]
-    <n v="0.99118399999999995"/>
+    <n v="189.33799999999999"/>
+    <n v="0.37973850834635298"/>
+    <n v="0.73993100000000001"/>
+    <n v="0.991178"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="6"/>
-    <n v="189.328"/>
-[...3 lines deleted...]
-    <n v="759.24199999999996"/>
+    <n v="189.33799999999999"/>
+    <n v="514.20399999999995"/>
+    <n v="767.87"/>
+    <n v="55.686"/>
+    <n v="759.22799999999995"/>
     <n v="57.808999999999997"/>
-    <n v="516.601"/>
+    <n v="516.59100000000001"/>
     <n v="0"/>
-    <n v="184.83199999999999"/>
-[...2 lines deleted...]
-    <n v="1.012915"/>
+    <n v="184.828"/>
+    <n v="0.35778401094869999"/>
+    <n v="0.75922800000000001"/>
+    <n v="1.012894"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="7"/>
-    <n v="184.83199999999999"/>
-[...5 lines deleted...]
-    <n v="522.87099999999998"/>
+    <n v="184.828"/>
+    <n v="516.90499999999997"/>
+    <n v="772.41600000000005"/>
+    <n v="57.625"/>
+    <n v="759.35799999999995"/>
+    <n v="55.281999999999996"/>
+    <n v="523.05899999999997"/>
     <n v="0"/>
-    <n v="180.947"/>
-[...2 lines deleted...]
-    <n v="1.0147299999999999"/>
+    <n v="181.017"/>
+    <n v="0.34607376988064398"/>
+    <n v="0.75935799999999998"/>
+    <n v="1.014869"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="8"/>
-    <n v="180.947"/>
-[...5 lines deleted...]
-    <n v="521.38300000000004"/>
+    <n v="181.017"/>
+    <n v="523.93200000000002"/>
+    <n v="783.07299999999998"/>
+    <n v="53.543999999999997"/>
+    <n v="758.49300000000005"/>
+    <n v="56.75"/>
+    <n v="521.53399999999999"/>
     <n v="0"/>
-    <n v="180.197"/>
-[...2 lines deleted...]
-    <n v="1.017382"/>
+    <n v="180.209"/>
+    <n v="0.34553643674237899"/>
+    <n v="0.75849299999999997"/>
+    <n v="1.0176339999999999"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="9"/>
-    <n v="180.197"/>
-[...5 lines deleted...]
-    <n v="528.08100000000002"/>
+    <n v="180.209"/>
+    <n v="541.64800000000002"/>
+    <n v="809.75300000000004"/>
+    <n v="57.801000000000002"/>
+    <n v="779.65800000000002"/>
+    <n v="61.470999999999997"/>
+    <n v="526.96900000000005"/>
     <n v="0"/>
-    <n v="190.32900000000001"/>
-[...2 lines deleted...]
-    <n v="1.0467660000000001"/>
+    <n v="191.21799999999999"/>
+    <n v="0.36286384967616703"/>
+    <n v="0.77965799999999996"/>
+    <n v="1.047763"/>
   </r>
   <r>
     <s v="Arroz em Casca"/>
     <x v="6"/>
     <x v="10"/>
-    <n v="190.32900000000001"/>
-[...5 lines deleted...]
-    <n v="537.90899999999999"/>
+    <n v="191.21799999999999"/>
+    <n v="541.27700000000004"/>
+    <n v="808.76800000000003"/>
+    <n v="58.999000000000002"/>
+    <n v="791.49400000000003"/>
+    <n v="61.95"/>
+    <n v="538.00599999999997"/>
     <n v="0"/>
-    <n v="188.83099999999999"/>
-[...2 lines deleted...]
-    <n v="1.0570470000000001"/>
+    <n v="191.53800000000001"/>
+    <n v="0.35601461693735797"/>
+    <n v="0.79149400000000003"/>
+    <n v="1.0589850000000001"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{70A4E0AA-9FEA-4708-9992-EB4FDDC347B4}" name="Tabela dinâmica1" cacheId="1" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:I47" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="16">
     <pivotField showAll="0"/>
     <pivotField axis="axisRow" showAll="0" sortType="descending" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item h="1" x="1"/>
         <item h="1" x="3"/>
         <item x="6"/>
         <item x="2"/>
         <item x="4"/>
         <item h="1" x="5"/>
       </items>
       <autoSortScope>
         <pivotArea dataOnly="0" outline="0" fieldPosition="0">
@@ -8627,91 +8802,91 @@
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{94664D20-39DF-445A-B09E-EADEBDFC3CF3}" name="usda_consulta_arroz" displayName="usda_consulta_arroz" ref="A1:O78" tableType="queryTable" totalsRowShown="0">
   <autoFilter ref="A1:O78" xr:uid="{94664D20-39DF-445A-B09E-EADEBDFC3CF3}"/>
   <tableColumns count="15">
     <tableColumn id="1" xr3:uid="{5F170CCD-D3E6-4A08-89B8-C8178E7C19F0}" uniqueName="1" name="Produto_" queryTableFieldId="1" dataDxfId="13"/>
     <tableColumn id="2" xr3:uid="{957D0A84-F1F3-4B3D-A434-EDF1679F551E}" uniqueName="2" name="Pais_" queryTableFieldId="2" dataDxfId="12"/>
     <tableColumn id="3" xr3:uid="{69F408F9-353F-4F1C-96D3-0A5DBA60F011}" uniqueName="3" name="Ano_" queryTableFieldId="3" dataDxfId="11"/>
     <tableColumn id="4" xr3:uid="{9BC5388D-01E5-4CFC-BFE2-C95BE9FD07CE}" uniqueName="4" name="Estoque_Inicial" queryTableFieldId="4" dataDxfId="10"/>
     <tableColumn id="5" xr3:uid="{C0768F5A-E136-46FD-B066-C07D890B116E}" uniqueName="5" name="Producao_" queryTableFieldId="5" dataDxfId="9"/>
     <tableColumn id="6" xr3:uid="{73D6816E-41C7-4C59-A338-C54A7517DF59}" uniqueName="6" name="Producao_Beneficiada" queryTableFieldId="16"/>
     <tableColumn id="7" xr3:uid="{99BAA0A7-B158-4181-A0EC-2432CA990DDC}" uniqueName="7" name="Importacao_" queryTableFieldId="7" dataDxfId="8"/>
     <tableColumn id="8" xr3:uid="{BE5C26A6-B388-4C50-8949-7B50DF01FFF1}" uniqueName="8" name="Suprimento_Total" queryTableFieldId="8" dataDxfId="7"/>
     <tableColumn id="9" xr3:uid="{FCF45C40-14DD-4EA2-9FAE-FB94EE463419}" uniqueName="9" name="Exportacao_" queryTableFieldId="9" dataDxfId="6"/>
     <tableColumn id="10" xr3:uid="{8DC0E290-BB82-4FE0-8719-499BA2A2E72E}" uniqueName="10" name="Consumo_Domestico" queryTableFieldId="10" dataDxfId="5"/>
     <tableColumn id="11" xr3:uid="{10C7EC5D-A1D9-4546-8F51-61C258E887C0}" uniqueName="11" name="Uso_Domestico" queryTableFieldId="11" dataDxfId="4"/>
     <tableColumn id="12" xr3:uid="{8415D64E-FE53-41F4-9ACE-7B7EC1E35DDD}" uniqueName="12" name="Estoque_Final" queryTableFieldId="12" dataDxfId="3"/>
     <tableColumn id="13" xr3:uid="{BE039E8D-B95C-46E7-AABC-121E83762EA3}" uniqueName="13" name="Relacao_grao" queryTableFieldId="13" dataDxfId="2"/>
     <tableColumn id="14" xr3:uid="{3FBDA1FD-C637-465C-9AB2-69F5517757A5}" uniqueName="14" name="Suprimento_Grao" queryTableFieldId="14" dataDxfId="1"/>
     <tableColumn id="15" xr3:uid="{C70B31B6-7BBF-4F7C-8710-96FEC7E28645}" uniqueName="15" name="Suprimento_Arroz" queryTableFieldId="15" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8773,51 +8948,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8915,51 +9090,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
@@ -8968,8633 +9143,8696 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F3EE3E8-A5F0-4F63-8CA4-29184535EFB9}">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="63.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B2" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B3">
         <v>0.67</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B4">
         <v>0.65</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B5">
         <v>0.7</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B6">
         <v>0.67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12ABA811-F9FE-4FF4-AF76-EF28FDF65112}">
   <dimension ref="A3:I47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="13"/>
     <col min="3" max="3" width="21.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="13.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:9" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="43" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B3" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H3" s="10" t="s">
         <v>97</v>
       </c>
-      <c r="C3" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="10" t="s">
+      <c r="I3" s="13" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B5" s="13">
-        <v>143.89500000000001</v>
+        <v>143.90799999999999</v>
       </c>
       <c r="C5" s="13">
-        <v>735.47500000000002</v>
+        <v>735.43499999999995</v>
       </c>
       <c r="D5" s="13">
         <v>41.664000000000001</v>
       </c>
       <c r="E5" s="13">
-        <v>1011.9716417910447</v>
+        <v>1011.95223880597</v>
       </c>
       <c r="F5" s="13">
-        <v>478.43900000000002</v>
+        <v>478.40499999999997</v>
       </c>
       <c r="G5" s="13">
         <v>47.892000000000003</v>
       </c>
       <c r="H5" s="13">
-        <v>151.69</v>
+        <v>151.71100000000001</v>
       </c>
       <c r="I5" s="13">
-        <v>0.31705191257401699</v>
+        <v>0.31711834115446103</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B6" s="13">
-        <v>151.69</v>
+        <v>151.71100000000001</v>
       </c>
       <c r="C6" s="13">
-        <v>739.48900000000003</v>
+        <v>739.44100000000003</v>
       </c>
       <c r="D6" s="13">
         <v>47.320999999999998</v>
       </c>
       <c r="E6" s="13">
-        <v>1036.2283582089551</v>
+        <v>1036.2134328358209</v>
       </c>
       <c r="F6" s="13">
-        <v>481.55200000000002</v>
+        <v>481.52199999999999</v>
       </c>
       <c r="G6" s="13">
         <v>47.884999999999998</v>
       </c>
       <c r="H6" s="13">
-        <v>164.83600000000001</v>
+        <v>164.85599999999999</v>
       </c>
       <c r="I6" s="13">
-        <v>0.34230155829484699</v>
+        <v>0.342364419486545</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B7" s="13">
-        <v>164.83600000000001</v>
+        <v>164.85599999999999</v>
       </c>
       <c r="C7" s="13">
-        <v>744.07299999999998</v>
+        <v>744.02499999999998</v>
       </c>
       <c r="D7" s="13">
         <v>44.326000000000001</v>
       </c>
       <c r="E7" s="13">
-        <v>1056.0014925373132</v>
+        <v>1055.9850746268655</v>
       </c>
       <c r="F7" s="13">
-        <v>485.39100000000002</v>
+        <v>485.37099999999998</v>
       </c>
       <c r="G7" s="13">
         <v>44.247999999999998</v>
       </c>
       <c r="H7" s="13">
-        <v>177.88200000000001</v>
+        <v>177.89099999999999</v>
       </c>
       <c r="I7" s="13">
-        <v>0.36647156622187094</v>
+        <v>0.366505209417126</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B8" s="13">
-        <v>177.88200000000001</v>
+        <v>177.89099999999999</v>
       </c>
       <c r="C8" s="13">
-        <v>744.71199999999999</v>
+        <v>744.69</v>
       </c>
       <c r="D8" s="13">
         <v>42.607999999999997</v>
       </c>
       <c r="E8" s="13">
-        <v>1073.4253731343283</v>
+        <v>1073.417910447761</v>
       </c>
       <c r="F8" s="13">
-        <v>492.21499999999997</v>
+        <v>492.19499999999999</v>
       </c>
       <c r="G8" s="13">
         <v>43.566000000000003</v>
       </c>
       <c r="H8" s="13">
-        <v>183.41399999999999</v>
+        <v>183.429</v>
       </c>
       <c r="I8" s="13">
-        <v>0.372629846713326</v>
+        <v>0.37267546399293</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B9" s="13">
-        <v>183.41399999999999</v>
+        <v>183.429</v>
       </c>
       <c r="C9" s="13">
-        <v>760.66300000000001</v>
+        <v>760.63800000000003</v>
       </c>
       <c r="D9" s="13">
-        <v>47.106999999999999</v>
+        <v>47.110999999999997</v>
       </c>
       <c r="E9" s="13">
-        <v>1104.3701492537311</v>
+        <v>1104.3746268656716</v>
       </c>
       <c r="F9" s="13">
-        <v>498.608</v>
+        <v>498.601</v>
       </c>
       <c r="G9" s="13">
         <v>51.991999999999997</v>
       </c>
       <c r="H9" s="13">
-        <v>189.328</v>
+        <v>189.33799999999999</v>
       </c>
       <c r="I9" s="13">
-        <v>0.37971312132978202</v>
+        <v>0.37973850834635298</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B10" s="13">
-        <v>189.328</v>
+        <v>189.33799999999999</v>
       </c>
       <c r="C10" s="13">
-        <v>767.90599999999995</v>
+        <v>767.87</v>
       </c>
       <c r="D10" s="13">
-        <v>55.680999999999997</v>
+        <v>55.686</v>
       </c>
       <c r="E10" s="13">
-        <v>1133.197014925373</v>
+        <v>1133.176119402985</v>
       </c>
       <c r="F10" s="13">
-        <v>516.601</v>
+        <v>516.59100000000001</v>
       </c>
       <c r="G10" s="13">
         <v>57.808999999999997</v>
       </c>
       <c r="H10" s="13">
-        <v>184.83199999999999</v>
+        <v>184.828</v>
       </c>
       <c r="I10" s="13">
-        <v>0.35778482813622098</v>
+        <v>0.35778401094869999</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B11" s="13">
-        <v>184.83199999999999</v>
+        <v>184.828</v>
       </c>
       <c r="C11" s="13">
-        <v>772.32799999999997</v>
+        <v>772.41600000000005</v>
       </c>
       <c r="D11" s="13">
-        <v>57.57</v>
+        <v>57.625</v>
       </c>
       <c r="E11" s="13">
-        <v>1133.3283582089553</v>
+        <v>1133.3701492537311</v>
       </c>
       <c r="F11" s="13">
-        <v>522.87099999999998</v>
+        <v>523.05899999999997</v>
       </c>
       <c r="G11" s="13">
-        <v>55.512</v>
+        <v>55.281999999999996</v>
       </c>
       <c r="H11" s="13">
-        <v>180.947</v>
+        <v>181.017</v>
       </c>
       <c r="I11" s="13">
-        <v>0.34606432561759998</v>
+        <v>0.34607376988064398</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B12" s="13">
-        <v>180.947</v>
+        <v>181.017</v>
       </c>
       <c r="C12" s="13">
-        <v>783.01199999999994</v>
+        <v>783.07299999999998</v>
       </c>
       <c r="D12" s="13">
-        <v>53.423000000000002</v>
+        <v>53.543999999999997</v>
       </c>
       <c r="E12" s="13">
-        <v>1131.8567164179105</v>
+        <v>1132.079104477612</v>
       </c>
       <c r="F12" s="13">
-        <v>521.38300000000004</v>
+        <v>521.53399999999999</v>
       </c>
       <c r="G12" s="13">
-        <v>56.764000000000003</v>
+        <v>56.75</v>
       </c>
       <c r="H12" s="13">
-        <v>180.197</v>
+        <v>180.209</v>
       </c>
       <c r="I12" s="13">
-        <v>0.34561349334366498</v>
+        <v>0.34553643674237899</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B13" s="13">
-        <v>180.197</v>
+        <v>180.209</v>
       </c>
       <c r="C13" s="13">
-        <v>809.03099999999995</v>
+        <v>809.75300000000004</v>
       </c>
       <c r="D13" s="13">
-        <v>57.537999999999997</v>
+        <v>57.801000000000002</v>
       </c>
       <c r="E13" s="13">
-        <v>1162.7029850746267</v>
+        <v>1163.6686567164179</v>
       </c>
       <c r="F13" s="13">
-        <v>528.08100000000002</v>
+        <v>526.96900000000005</v>
       </c>
       <c r="G13" s="13">
-        <v>60.600999999999999</v>
+        <v>61.470999999999997</v>
       </c>
       <c r="H13" s="13">
-        <v>190.32900000000001</v>
+        <v>191.21799999999999</v>
       </c>
       <c r="I13" s="13">
-        <v>0.36041629977219403</v>
+        <v>0.36286384967616703</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B14" s="13">
-        <v>190.32900000000001</v>
+        <v>191.21799999999999</v>
       </c>
       <c r="C14" s="13">
-        <v>807.48099999999999</v>
+        <v>808.76800000000003</v>
       </c>
       <c r="D14" s="13">
-        <v>59.237000000000002</v>
+        <v>58.999000000000002</v>
       </c>
       <c r="E14" s="13">
-        <v>1179.0611940298504</v>
+        <v>1181.3343283582089</v>
       </c>
       <c r="F14" s="13">
-        <v>537.90899999999999</v>
+        <v>538.00599999999997</v>
       </c>
       <c r="G14" s="13">
-        <v>63.231000000000002</v>
+        <v>61.95</v>
       </c>
       <c r="H14" s="13">
-        <v>188.83099999999999</v>
+        <v>191.53800000000001</v>
       </c>
       <c r="I14" s="13">
-        <v>0.351046366578734</v>
+        <v>0.35601461693735797</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B16" s="13">
         <v>0.33900000000000002</v>
       </c>
       <c r="C16" s="13">
         <v>1.3280000000000001</v>
       </c>
       <c r="D16" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E16" s="13">
         <v>1.8014925373134325</v>
       </c>
       <c r="F16" s="13">
         <v>0.5</v>
       </c>
       <c r="G16" s="13">
         <v>0.34300000000000003</v>
       </c>
       <c r="H16" s="13">
         <v>0.36399999999999999</v>
       </c>
       <c r="I16" s="13">
         <v>0.72799999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B17" s="13">
         <v>0.36399999999999999</v>
       </c>
       <c r="C17" s="13">
         <v>1.3680000000000001</v>
       </c>
       <c r="D17" s="13">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="E17" s="13">
         <v>1.880597014925373</v>
       </c>
       <c r="F17" s="13">
         <v>0.5</v>
       </c>
       <c r="G17" s="13">
         <v>0.42599999999999999</v>
       </c>
       <c r="H17" s="13">
         <v>0.33400000000000002</v>
       </c>
       <c r="I17" s="13">
         <v>0.66800000000000004</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B18" s="13">
         <v>0.33400000000000002</v>
       </c>
       <c r="C18" s="13">
         <v>1.1910000000000001</v>
       </c>
       <c r="D18" s="13">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="E18" s="13">
         <v>1.6671641791044776</v>
       </c>
       <c r="F18" s="13">
         <v>0.5</v>
       </c>
       <c r="G18" s="13">
         <v>0.35</v>
       </c>
       <c r="H18" s="13">
         <v>0.26700000000000002</v>
       </c>
       <c r="I18" s="13">
         <v>0.53400000000000003</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B19" s="13">
         <v>0.26700000000000002</v>
       </c>
       <c r="C19" s="13">
         <v>1.2230000000000001</v>
       </c>
       <c r="D19" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="E19" s="13">
         <v>1.5940298507462687</v>
       </c>
       <c r="F19" s="13">
         <v>0.5</v>
       </c>
       <c r="G19" s="13">
         <v>0.36099999999999999</v>
       </c>
       <c r="H19" s="13">
         <v>0.20699999999999999</v>
       </c>
       <c r="I19" s="13">
         <v>0.41399999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B20" s="13">
         <v>0.20699999999999999</v>
       </c>
       <c r="C20" s="13">
         <v>1.454</v>
       </c>
       <c r="D20" s="13">
         <v>2E-3</v>
       </c>
       <c r="E20" s="13">
         <v>1.7223880597014922</v>
       </c>
       <c r="F20" s="13">
         <v>0.495</v>
       </c>
       <c r="G20" s="13">
         <v>0.38500000000000001</v>
       </c>
       <c r="H20" s="13">
         <v>0.27400000000000002</v>
       </c>
       <c r="I20" s="13">
         <v>0.55353535353535399</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B21" s="13">
         <v>0.27400000000000002</v>
       </c>
       <c r="C21" s="13">
         <v>1.222</v>
       </c>
       <c r="D21" s="13">
         <v>2E-3</v>
       </c>
       <c r="E21" s="13">
         <v>1.5970149253731343</v>
       </c>
       <c r="F21" s="13">
         <v>0.48499999999999999</v>
       </c>
       <c r="G21" s="13">
         <v>0.42199999999999999</v>
       </c>
       <c r="H21" s="13">
         <v>0.16300000000000001</v>
       </c>
       <c r="I21" s="13">
         <v>0.33608247422680398</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B22" s="13">
         <v>0.16300000000000001</v>
       </c>
       <c r="C22" s="13">
         <v>1.163</v>
       </c>
       <c r="D22" s="13">
         <v>2E-3</v>
       </c>
       <c r="E22" s="13">
         <v>1.3746268656716418</v>
       </c>
       <c r="F22" s="13">
         <v>0.47499999999999998</v>
       </c>
       <c r="G22" s="13">
         <v>0.254</v>
       </c>
       <c r="H22" s="13">
         <v>0.192</v>
       </c>
       <c r="I22" s="13">
         <v>0.40421052631579002</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B23" s="13">
         <v>0.192</v>
       </c>
       <c r="C23" s="13">
         <v>1.2649999999999999</v>
       </c>
       <c r="D23" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E23" s="13">
         <v>1.5208955223880594</v>
       </c>
       <c r="F23" s="13">
         <v>0.5</v>
       </c>
       <c r="G23" s="13">
         <v>0.34300000000000003</v>
       </c>
       <c r="H23" s="13">
         <v>0.17599999999999999</v>
       </c>
       <c r="I23" s="13">
         <v>0.35199999999999998</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B24" s="13">
         <v>0.17599999999999999</v>
       </c>
       <c r="C24" s="13">
         <v>1.6259999999999999</v>
       </c>
       <c r="D24" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E24" s="13">
         <v>1.8477611940298504</v>
       </c>
       <c r="F24" s="13">
         <v>0.51</v>
       </c>
       <c r="G24" s="13">
         <v>0.45</v>
       </c>
       <c r="H24" s="13">
         <v>0.27800000000000002</v>
       </c>
       <c r="I24" s="13">
         <v>0.545098039215686</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B25" s="13">
         <v>0.27800000000000002</v>
       </c>
       <c r="C25" s="13">
         <v>1.3080000000000001</v>
       </c>
       <c r="D25" s="13">
-        <v>4.0000000000000001E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="E25" s="13">
-        <v>1.6895522388059703</v>
+        <v>1.691044776119403</v>
       </c>
       <c r="F25" s="13">
         <v>0.51</v>
       </c>
       <c r="G25" s="13">
         <v>0.435</v>
       </c>
       <c r="H25" s="13">
-        <v>0.187</v>
+        <v>0.188</v>
       </c>
       <c r="I25" s="13">
-        <v>0.36666666666666697</v>
+        <v>0.36862745098039201</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B27" s="13">
         <v>6.2E-2</v>
       </c>
       <c r="C27" s="13">
         <v>1.41</v>
       </c>
       <c r="D27" s="13">
         <v>0</v>
       </c>
       <c r="E27" s="13">
         <v>1.5656716417910446</v>
       </c>
       <c r="F27" s="13">
         <v>0.05</v>
       </c>
       <c r="G27" s="13">
         <v>0.94699999999999995</v>
       </c>
       <c r="H27" s="13">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="I27" s="13">
         <v>1.04</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B28" s="13">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="C28" s="13">
         <v>1.2470000000000001</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>1.380597014925373</v>
       </c>
       <c r="F28" s="13">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="G28" s="13">
         <v>0.77300000000000002</v>
       </c>
       <c r="H28" s="13">
         <v>0.107</v>
       </c>
       <c r="I28" s="13">
         <v>2.37777777777778</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B29" s="13">
         <v>0.107</v>
       </c>
       <c r="C29" s="13">
         <v>1.2</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>1.4134328358208954</v>
       </c>
       <c r="F29" s="13">
         <v>0.04</v>
       </c>
       <c r="G29" s="13">
         <v>0.84599999999999997</v>
       </c>
       <c r="H29" s="13">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="I29" s="13">
         <v>1.5249999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B30" s="13">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="C30" s="13">
         <v>1.2090000000000001</v>
       </c>
       <c r="D30" s="13">
         <v>0</v>
       </c>
       <c r="E30" s="13">
         <v>1.353731343283582</v>
       </c>
       <c r="F30" s="13">
         <v>0.03</v>
       </c>
       <c r="G30" s="13">
         <v>0.86499999999999999</v>
       </c>
       <c r="H30" s="13">
         <v>1.2E-2</v>
       </c>
       <c r="I30" s="13">
         <v>0.4</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B31" s="13">
         <v>1.2E-2</v>
       </c>
       <c r="C31" s="13">
         <v>1.3089999999999999</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>1.3850746268656717</v>
       </c>
       <c r="F31" s="13">
         <v>0.03</v>
       </c>
       <c r="G31" s="13">
         <v>0.78500000000000003</v>
       </c>
       <c r="H31" s="13">
         <v>0.113</v>
       </c>
       <c r="I31" s="13">
         <v>3.7666666666666706</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B32" s="13">
         <v>0.113</v>
       </c>
       <c r="C32" s="13">
         <v>1.391</v>
       </c>
       <c r="D32" s="13">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>1.6223880597014924</v>
       </c>
       <c r="F32" s="13">
         <v>0.03</v>
       </c>
       <c r="G32" s="13">
         <v>0.98599999999999999</v>
       </c>
       <c r="H32" s="13">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="I32" s="13">
         <v>2.3666666666666698</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B33" s="13">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="C33" s="13">
         <v>1.379</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>1.5462686567164179</v>
       </c>
       <c r="F33" s="13">
         <v>0.04</v>
       </c>
       <c r="G33" s="13">
         <v>0.89800000000000002</v>
       </c>
       <c r="H33" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="I33" s="13">
         <v>2.4500000000000002</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B34" s="13">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="C34" s="13">
         <v>1.286</v>
       </c>
       <c r="D34" s="13">
         <v>0</v>
       </c>
       <c r="E34" s="13">
         <v>1.4895522388059701</v>
       </c>
       <c r="F34" s="13">
         <v>0.05</v>
       </c>
       <c r="G34" s="13">
         <v>0.81799999999999995</v>
       </c>
       <c r="H34" s="13">
         <v>0.13</v>
       </c>
       <c r="I34" s="13">
         <v>2.6</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B35" s="13">
         <v>0.13</v>
       </c>
       <c r="C35" s="13">
         <v>1.54</v>
       </c>
       <c r="D35" s="13">
         <v>0</v>
       </c>
       <c r="E35" s="13">
         <v>1.8029850746268659</v>
       </c>
       <c r="F35" s="13">
         <v>5.5E-2</v>
       </c>
       <c r="G35" s="13">
-        <v>1.05</v>
+        <v>1</v>
       </c>
       <c r="H35" s="13">
-        <v>0.10299999999999999</v>
+        <v>0.153</v>
       </c>
       <c r="I35" s="13">
-        <v>1.8727272727272699</v>
+        <v>2.78181818181818</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B36" s="13">
-        <v>0.10299999999999999</v>
+        <v>0.153</v>
       </c>
       <c r="C36" s="13">
         <v>1.486</v>
       </c>
       <c r="D36" s="13">
         <v>0</v>
       </c>
       <c r="E36" s="13">
-        <v>1.7059701492537314</v>
+        <v>1.7805970149253731</v>
       </c>
       <c r="F36" s="13">
         <v>5.5E-2</v>
       </c>
       <c r="G36" s="13">
         <v>1</v>
       </c>
       <c r="H36" s="13">
-        <v>8.7999999999999995E-2</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="I36" s="13">
-        <v>1.6</v>
+        <v>2.5090909090909101</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B38" s="13">
         <v>0.221</v>
       </c>
       <c r="C38" s="13">
         <v>0.92700000000000005</v>
       </c>
       <c r="D38" s="13">
         <v>2E-3</v>
       </c>
       <c r="E38" s="13">
         <v>1.2597014925373133</v>
       </c>
       <c r="F38" s="13">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="G38" s="13">
         <v>0.53800000000000003</v>
       </c>
       <c r="H38" s="13">
         <v>0.23100000000000001</v>
       </c>
       <c r="I38" s="13">
         <v>3.08</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B39" s="13">
         <v>0.23100000000000001</v>
       </c>
       <c r="C39" s="13">
         <v>0.89700000000000002</v>
       </c>
       <c r="D39" s="13">
         <v>1E-3</v>
       </c>
       <c r="E39" s="13">
         <v>1.243283582089552</v>
       </c>
       <c r="F39" s="13">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="G39" s="13">
         <v>0.65300000000000002</v>
       </c>
       <c r="H39" s="13">
         <v>0.115</v>
       </c>
       <c r="I39" s="13">
         <v>1.7692307692307701</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B40" s="13">
         <v>0.115</v>
       </c>
       <c r="C40" s="13">
         <v>1.0720000000000001</v>
       </c>
       <c r="D40" s="13">
         <v>2E-3</v>
       </c>
       <c r="E40" s="13">
         <v>1.2462686567164178</v>
       </c>
       <c r="F40" s="13">
         <v>5.5E-2</v>
       </c>
       <c r="G40" s="13">
         <v>0.68899999999999995</v>
       </c>
       <c r="H40" s="13">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="I40" s="13">
         <v>1.6545454545454501</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B41" s="13">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="C41" s="13">
         <v>1.1910000000000001</v>
       </c>
       <c r="D41" s="13">
         <v>2E-3</v>
       </c>
       <c r="E41" s="13">
         <v>1.3298507462686566</v>
       </c>
       <c r="F41" s="13">
         <v>0.05</v>
       </c>
       <c r="G41" s="13">
         <v>0.80300000000000005</v>
       </c>
       <c r="H41" s="13">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="I41" s="13">
         <v>0.76</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B42" s="13">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C42" s="13">
         <v>1.1839999999999999</v>
       </c>
       <c r="D42" s="13">
         <v>1E-3</v>
       </c>
       <c r="E42" s="13">
         <v>1.2417910447761193</v>
       </c>
       <c r="F42" s="13">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="G42" s="13">
         <v>0.64</v>
       </c>
       <c r="H42" s="13">
         <v>0.14699999999999999</v>
       </c>
       <c r="I42" s="13">
         <v>3.2666666666666706</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B43" s="13">
         <v>0.14699999999999999</v>
       </c>
       <c r="C43" s="13">
         <v>1.0820000000000001</v>
       </c>
       <c r="D43" s="13">
         <v>0</v>
       </c>
       <c r="E43" s="13">
         <v>1.3014925373134327</v>
       </c>
       <c r="F43" s="13">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="G43" s="13">
         <v>0.752</v>
       </c>
       <c r="H43" s="13">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="I43" s="13">
         <v>1.6666666666666701</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B44" s="13">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="C44" s="13">
         <v>1.2689999999999999</v>
       </c>
       <c r="D44" s="13">
         <v>0</v>
       </c>
       <c r="E44" s="13">
         <v>1.380597014925373</v>
       </c>
       <c r="F44" s="13">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="G44" s="13">
         <v>0.85699999999999998</v>
       </c>
       <c r="H44" s="13">
         <v>2.3E-2</v>
       </c>
       <c r="I44" s="13">
         <v>0.51111111111111096</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B45" s="13">
         <v>2.3E-2</v>
       </c>
       <c r="C45" s="13">
         <v>1.284</v>
       </c>
       <c r="D45" s="13">
         <v>1E-3</v>
       </c>
       <c r="E45" s="13">
         <v>1.3194029850746267</v>
       </c>
       <c r="F45" s="13">
         <v>0.05</v>
       </c>
       <c r="G45" s="13">
         <v>0.72299999999999998</v>
       </c>
       <c r="H45" s="13">
         <v>0.111</v>
       </c>
       <c r="I45" s="13">
         <v>2.2200000000000002</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B46" s="13">
         <v>0.111</v>
       </c>
       <c r="C46" s="13">
         <v>1.4550000000000001</v>
       </c>
       <c r="D46" s="13">
         <v>0</v>
       </c>
       <c r="E46" s="13">
         <v>1.6208955223880597</v>
       </c>
       <c r="F46" s="13">
-        <v>5.5E-2</v>
+        <v>0.05</v>
       </c>
       <c r="G46" s="13">
-        <v>0.92500000000000004</v>
+        <v>0.94799999999999995</v>
       </c>
       <c r="H46" s="13">
-        <v>0.106</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="I46" s="13">
-        <v>1.9272727272727299</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B47" s="13">
-        <v>0.106</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="C47" s="13">
         <v>1.4179999999999999</v>
       </c>
       <c r="D47" s="13">
         <v>0</v>
       </c>
       <c r="E47" s="13">
-        <v>1.5761194029850747</v>
+        <v>1.5492537313432835</v>
       </c>
       <c r="F47" s="13">
         <v>5.5E-2</v>
       </c>
       <c r="G47" s="13">
         <v>0.9</v>
       </c>
       <c r="H47" s="13">
-        <v>0.10100000000000001</v>
+        <v>8.3000000000000004E-2</v>
       </c>
       <c r="I47" s="13">
-        <v>1.83636363636364</v>
+        <v>1.5090909090909099</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B12C72EA-90FB-427B-A3DF-BB3CCFA82C93}">
   <dimension ref="A1:O78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="13.42578125" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="15" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1" t="s">
         <v>51</v>
       </c>
-      <c r="B1" t="s">
+      <c r="E1" t="s">
         <v>52</v>
       </c>
-      <c r="C1" t="s">
+      <c r="F1" t="s">
+        <v>108</v>
+      </c>
+      <c r="G1" t="s">
         <v>53</v>
       </c>
-      <c r="D1" t="s">
+      <c r="H1" t="s">
         <v>54</v>
       </c>
-      <c r="E1" t="s">
+      <c r="I1" t="s">
         <v>55</v>
       </c>
-      <c r="F1" t="s">
-[...2 lines deleted...]
-      <c r="G1" t="s">
+      <c r="J1" t="s">
         <v>56</v>
       </c>
-      <c r="H1" t="s">
+      <c r="K1" t="s">
         <v>57</v>
       </c>
-      <c r="I1" t="s">
+      <c r="L1" t="s">
         <v>58</v>
       </c>
-      <c r="J1" t="s">
+      <c r="M1" t="s">
         <v>59</v>
       </c>
-      <c r="K1" t="s">
+      <c r="N1" t="s">
         <v>60</v>
       </c>
-      <c r="L1" t="s">
+      <c r="O1" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D2">
-        <v>0.44700000000000001</v>
+        <v>0.33900000000000002</v>
       </c>
       <c r="E2">
-        <v>0.91</v>
+        <v>0.86299999999999999</v>
       </c>
       <c r="F2">
-        <v>1.4</v>
+        <v>1.3280000000000001</v>
       </c>
       <c r="G2">
-        <v>8.0000000000000002E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="H2">
-        <v>1.365</v>
+        <v>1.2070000000000001</v>
       </c>
       <c r="I2">
-        <v>0.52600000000000002</v>
+        <v>0.34300000000000003</v>
       </c>
       <c r="J2">
         <v>0.5</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
-        <v>0.33900000000000002</v>
+        <v>0.36399999999999999</v>
       </c>
       <c r="M2">
-        <v>0.67800000000000005</v>
+        <v>0.72799999999999998</v>
       </c>
       <c r="N2">
-        <v>1.3649999999999999E-3</v>
+        <v>1.207E-3</v>
       </c>
       <c r="O2">
-        <v>1.8550000000000001E-3</v>
+        <v>1.6720000000000001E-3</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" t="s">
         <v>65</v>
       </c>
-      <c r="B3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3">
-        <v>0.33900000000000002</v>
+        <v>0.36399999999999999</v>
       </c>
       <c r="E3">
-        <v>0.86299999999999999</v>
+        <v>0.88900000000000001</v>
       </c>
       <c r="F3">
-        <v>1.3280000000000001</v>
+        <v>1.3680000000000001</v>
       </c>
       <c r="G3">
-        <v>5.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H3">
-        <v>1.2070000000000001</v>
+        <v>1.26</v>
       </c>
       <c r="I3">
-        <v>0.34300000000000003</v>
+        <v>0.42599999999999999</v>
       </c>
       <c r="J3">
         <v>0.5</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>0.36399999999999999</v>
+        <v>0.33400000000000002</v>
       </c>
       <c r="M3">
-        <v>0.72799999999999998</v>
+        <v>0.66800000000000004</v>
       </c>
       <c r="N3">
-        <v>1.207E-3</v>
+        <v>1.2600000000000001E-3</v>
       </c>
       <c r="O3">
-        <v>1.6720000000000001E-3</v>
+        <v>1.7390000000000001E-3</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" t="s">
         <v>66</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4">
-        <v>0.36399999999999999</v>
+        <v>0.33400000000000002</v>
       </c>
       <c r="E4">
-        <v>0.88900000000000001</v>
+        <v>0.77400000000000002</v>
       </c>
       <c r="F4">
-        <v>1.3680000000000001</v>
+        <v>1.1910000000000001</v>
       </c>
       <c r="G4">
-        <v>7.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="H4">
-        <v>1.26</v>
+        <v>1.117</v>
       </c>
       <c r="I4">
-        <v>0.42599999999999999</v>
+        <v>0.35</v>
       </c>
       <c r="J4">
         <v>0.5</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
-        <v>0.33400000000000002</v>
+        <v>0.26700000000000002</v>
       </c>
       <c r="M4">
-        <v>0.66800000000000004</v>
+        <v>0.53400000000000003</v>
       </c>
       <c r="N4">
-        <v>1.2600000000000001E-3</v>
+        <v>1.1169999999999999E-3</v>
       </c>
       <c r="O4">
-        <v>1.7390000000000001E-3</v>
+        <v>1.534E-3</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D5">
-        <v>0.33400000000000002</v>
+        <v>0.26700000000000002</v>
       </c>
       <c r="E5">
-        <v>0.77400000000000002</v>
+        <v>0.79500000000000004</v>
       </c>
       <c r="F5">
-        <v>1.1910000000000001</v>
+        <v>1.2230000000000001</v>
       </c>
       <c r="G5">
-        <v>8.9999999999999993E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="H5">
-        <v>1.117</v>
+        <v>1.0680000000000001</v>
       </c>
       <c r="I5">
-        <v>0.35</v>
+        <v>0.36099999999999999</v>
       </c>
       <c r="J5">
         <v>0.5</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
-        <v>0.26700000000000002</v>
+        <v>0.20699999999999999</v>
       </c>
       <c r="M5">
-        <v>0.53400000000000003</v>
+        <v>0.41399999999999998</v>
       </c>
       <c r="N5">
-        <v>1.1169999999999999E-3</v>
+        <v>1.0679999999999999E-3</v>
       </c>
       <c r="O5">
-        <v>1.534E-3</v>
+        <v>1.4959999999999999E-3</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D6">
-        <v>0.26700000000000002</v>
+        <v>0.20699999999999999</v>
       </c>
       <c r="E6">
-        <v>0.79500000000000004</v>
+        <v>0.94499999999999995</v>
       </c>
       <c r="F6">
-        <v>1.2230000000000001</v>
+        <v>1.454</v>
       </c>
       <c r="G6">
-        <v>6.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="H6">
-        <v>1.0680000000000001</v>
+        <v>1.1539999999999999</v>
       </c>
       <c r="I6">
-        <v>0.36099999999999999</v>
+        <v>0.38500000000000001</v>
       </c>
       <c r="J6">
-        <v>0.5</v>
+        <v>0.495</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
-        <v>0.20699999999999999</v>
+        <v>0.27400000000000002</v>
       </c>
       <c r="M6">
-        <v>0.41399999999999998</v>
+        <v>0.55353535353535399</v>
       </c>
       <c r="N6">
-        <v>1.0679999999999999E-3</v>
+        <v>1.1540000000000001E-3</v>
       </c>
       <c r="O6">
-        <v>1.4959999999999999E-3</v>
+        <v>1.663E-3</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D7">
-        <v>0.20699999999999999</v>
+        <v>0.27400000000000002</v>
       </c>
       <c r="E7">
-        <v>0.94499999999999995</v>
+        <v>0.79400000000000004</v>
       </c>
       <c r="F7">
-        <v>1.454</v>
+        <v>1.222</v>
       </c>
       <c r="G7">
         <v>2E-3</v>
       </c>
       <c r="H7">
-        <v>1.1539999999999999</v>
+        <v>1.07</v>
       </c>
       <c r="I7">
-        <v>0.38500000000000001</v>
+        <v>0.42199999999999999</v>
       </c>
       <c r="J7">
-        <v>0.495</v>
+        <v>0.48499999999999999</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
-        <v>0.27400000000000002</v>
+        <v>0.16300000000000001</v>
       </c>
       <c r="M7">
-        <v>0.55353535353535399</v>
+        <v>0.33608247422680398</v>
       </c>
       <c r="N7">
-        <v>1.1540000000000001E-3</v>
+        <v>1.07E-3</v>
       </c>
       <c r="O7">
-        <v>1.663E-3</v>
+        <v>1.498E-3</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D8">
-        <v>0.27400000000000002</v>
+        <v>0.16300000000000001</v>
       </c>
       <c r="E8">
-        <v>0.79400000000000004</v>
+        <v>0.75600000000000001</v>
       </c>
       <c r="F8">
-        <v>1.222</v>
+        <v>1.163</v>
       </c>
       <c r="G8">
         <v>2E-3</v>
       </c>
       <c r="H8">
-        <v>1.07</v>
+        <v>0.92100000000000004</v>
       </c>
       <c r="I8">
-        <v>0.42199999999999999</v>
+        <v>0.254</v>
       </c>
       <c r="J8">
-        <v>0.48499999999999999</v>
+        <v>0.47499999999999998</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
-        <v>0.16300000000000001</v>
+        <v>0.192</v>
       </c>
       <c r="M8">
-        <v>0.33608247422680398</v>
+        <v>0.40421052631579002</v>
       </c>
       <c r="N8">
-        <v>1.07E-3</v>
+        <v>9.2100000000000005E-4</v>
       </c>
       <c r="O8">
-        <v>1.498E-3</v>
+        <v>1.328E-3</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D9">
-        <v>0.16300000000000001</v>
+        <v>0.192</v>
       </c>
       <c r="E9">
-        <v>0.75600000000000001</v>
+        <v>0.82199999999999995</v>
       </c>
       <c r="F9">
-        <v>1.163</v>
+        <v>1.2649999999999999</v>
       </c>
       <c r="G9">
-        <v>2E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="H9">
-        <v>0.92100000000000004</v>
+        <v>1.0189999999999999</v>
       </c>
       <c r="I9">
-        <v>0.254</v>
+        <v>0.34300000000000003</v>
       </c>
       <c r="J9">
-        <v>0.47499999999999998</v>
+        <v>0.5</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
-        <v>0.192</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="M9">
-        <v>0.40421052631579002</v>
+        <v>0.35199999999999998</v>
       </c>
       <c r="N9">
-        <v>9.2100000000000005E-4</v>
+        <v>1.0189999999999999E-3</v>
       </c>
       <c r="O9">
-        <v>1.328E-3</v>
+        <v>1.462E-3</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D10">
-        <v>0.192</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="E10">
-        <v>0.82199999999999995</v>
+        <v>1.0569999999999999</v>
       </c>
       <c r="F10">
-        <v>1.2649999999999999</v>
+        <v>1.6259999999999999</v>
       </c>
       <c r="G10">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H10">
-        <v>1.0189999999999999</v>
+        <v>1.238</v>
       </c>
       <c r="I10">
-        <v>0.34300000000000003</v>
+        <v>0.42099999999999999</v>
       </c>
       <c r="J10">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
-        <v>0.17599999999999999</v>
+        <v>0.307</v>
       </c>
       <c r="M10">
-        <v>0.35199999999999998</v>
+        <v>0.60196078431372502</v>
       </c>
       <c r="N10">
-        <v>1.0189999999999999E-3</v>
+        <v>1.238E-3</v>
       </c>
       <c r="O10">
-        <v>1.462E-3</v>
+        <v>1.807E-3</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D11">
-        <v>0.17599999999999999</v>
+        <v>0.307</v>
       </c>
       <c r="E11">
-        <v>1.0569999999999999</v>
+        <v>0.85</v>
       </c>
       <c r="F11">
-        <v>1.6259999999999999</v>
+        <v>1.3080000000000001</v>
       </c>
       <c r="G11">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H11">
-        <v>1.238</v>
+        <v>1.1619999999999999</v>
       </c>
       <c r="I11">
-        <v>0.45</v>
+        <v>0.42499999999999999</v>
       </c>
       <c r="J11">
         <v>0.51</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
-        <v>0.27800000000000002</v>
+        <v>0.22700000000000001</v>
       </c>
       <c r="M11">
-        <v>0.545098039215686</v>
+        <v>0.44509803921568603</v>
       </c>
       <c r="N11">
-        <v>1.238E-3</v>
+        <v>1.1620000000000001E-3</v>
       </c>
       <c r="O11">
-        <v>1.807E-3</v>
+        <v>1.6199999999999999E-3</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C12" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="D12">
-        <v>0.27800000000000002</v>
+        <v>0.22700000000000001</v>
       </c>
       <c r="E12">
-        <v>0.85</v>
+        <v>0.70899999999999996</v>
       </c>
       <c r="F12">
-        <v>1.3080000000000001</v>
+        <v>1.091</v>
       </c>
       <c r="G12">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H12">
-        <v>1.133</v>
+        <v>0.94099999999999995</v>
       </c>
       <c r="I12">
-        <v>0.435</v>
+        <v>0.27500000000000002</v>
       </c>
       <c r="J12">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
-        <v>0.188</v>
+        <v>0.16600000000000001</v>
       </c>
       <c r="M12">
-        <v>0.36862745098039201</v>
+        <v>0.33200000000000002</v>
       </c>
       <c r="N12">
-        <v>1.1329999999999999E-3</v>
+        <v>9.41E-4</v>
       </c>
       <c r="O12">
-        <v>1.591E-3</v>
+        <v>1.323E-3</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D13">
-        <v>1.198</v>
+        <v>0.85399999999999998</v>
       </c>
       <c r="E13">
-        <v>7.21</v>
+        <v>8.3829999999999991</v>
       </c>
       <c r="F13">
-        <v>10.603</v>
+        <v>12.327999999999999</v>
       </c>
       <c r="G13">
-        <v>0.89200000000000002</v>
+        <v>0.64</v>
       </c>
       <c r="H13">
-        <v>9.3000000000000007</v>
+        <v>9.8770000000000007</v>
       </c>
       <c r="I13">
-        <v>0.54600000000000004</v>
+        <v>0.83</v>
       </c>
       <c r="J13">
-        <v>7.9</v>
+        <v>7.85</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
-        <v>0.85399999999999998</v>
+        <v>1.1970000000000001</v>
       </c>
       <c r="M13">
-        <v>0.10810126582278499</v>
+        <v>0.15248407643312101</v>
       </c>
       <c r="N13">
-        <v>9.2999999999999992E-3</v>
+        <v>9.8770000000000004E-3</v>
       </c>
       <c r="O13">
-        <v>1.2692999999999999E-2</v>
+        <v>1.3821999999999999E-2</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D14">
-        <v>0.85399999999999998</v>
+        <v>1.1970000000000001</v>
       </c>
       <c r="E14">
-        <v>8.3829999999999991</v>
+        <v>8.2040000000000006</v>
       </c>
       <c r="F14">
-        <v>12.327999999999999</v>
+        <v>12.065</v>
       </c>
       <c r="G14">
-        <v>0.64</v>
+        <v>0.58099999999999996</v>
       </c>
       <c r="H14">
-        <v>9.8770000000000007</v>
+        <v>9.9819999999999993</v>
       </c>
       <c r="I14">
-        <v>0.83</v>
+        <v>1.1220000000000001</v>
       </c>
       <c r="J14">
-        <v>7.85</v>
+        <v>7.65</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
-        <v>1.1970000000000001</v>
+        <v>1.21</v>
       </c>
       <c r="M14">
-        <v>0.15248407643312101</v>
+        <v>0.15816993464052301</v>
       </c>
       <c r="N14">
-        <v>9.8770000000000004E-3</v>
+        <v>9.9819999999999996E-3</v>
       </c>
       <c r="O14">
-        <v>1.3821999999999999E-2</v>
+        <v>1.3842999999999999E-2</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D15">
-        <v>1.1970000000000001</v>
+        <v>1.21</v>
       </c>
       <c r="E15">
-        <v>8.2040000000000006</v>
+        <v>7.1289999999999996</v>
       </c>
       <c r="F15">
-        <v>12.065</v>
+        <v>10.484</v>
       </c>
       <c r="G15">
-        <v>0.58099999999999996</v>
+        <v>0.73499999999999999</v>
       </c>
       <c r="H15">
-        <v>9.9819999999999993</v>
+        <v>9.0739999999999998</v>
       </c>
       <c r="I15">
-        <v>1.1220000000000001</v>
+        <v>0.878</v>
       </c>
       <c r="J15">
-        <v>7.65</v>
+        <v>7.4</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
-        <v>1.21</v>
+        <v>0.79600000000000004</v>
       </c>
       <c r="M15">
-        <v>0.15816993464052301</v>
+        <v>0.107567567567568</v>
       </c>
       <c r="N15">
-        <v>9.9819999999999996E-3</v>
+        <v>9.0740000000000005E-3</v>
       </c>
       <c r="O15">
-        <v>1.3842999999999999E-2</v>
+        <v>1.2429000000000001E-2</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D16">
-        <v>1.21</v>
+        <v>0.79600000000000004</v>
       </c>
       <c r="E16">
-        <v>7.1289999999999996</v>
+        <v>7.6050000000000004</v>
       </c>
       <c r="F16">
-        <v>10.484</v>
+        <v>11.183999999999999</v>
       </c>
       <c r="G16">
-        <v>0.73499999999999999</v>
+        <v>0.89500000000000002</v>
       </c>
       <c r="H16">
-        <v>9.0739999999999998</v>
+        <v>9.2959999999999994</v>
       </c>
       <c r="I16">
-        <v>0.878</v>
+        <v>1.2190000000000001</v>
       </c>
       <c r="J16">
         <v>7.35</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
-        <v>0.84599999999999997</v>
+        <v>0.72699999999999998</v>
       </c>
       <c r="M16">
-        <v>0.11510204081632699</v>
+        <v>9.891156462585031E-2</v>
       </c>
       <c r="N16">
-        <v>9.0740000000000005E-3</v>
+        <v>9.2960000000000004E-3</v>
       </c>
       <c r="O16">
-        <v>1.2429000000000001E-2</v>
+        <v>1.2874999999999999E-2</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D17">
-        <v>0.84599999999999997</v>
+        <v>0.72699999999999998</v>
       </c>
       <c r="E17">
-        <v>7.6050000000000004</v>
+        <v>8.0009999999999994</v>
       </c>
       <c r="F17">
-        <v>11.183999999999999</v>
+        <v>11.766</v>
       </c>
       <c r="G17">
-        <v>0.89500000000000002</v>
+        <v>0.63400000000000001</v>
       </c>
       <c r="H17">
-        <v>9.3460000000000001</v>
+        <v>9.3620000000000001</v>
       </c>
       <c r="I17">
-        <v>1.2190000000000001</v>
+        <v>0.95</v>
       </c>
       <c r="J17">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
-        <v>0.82699999999999996</v>
+        <v>1.0620000000000001</v>
       </c>
       <c r="M17">
-        <v>0.113287671232877</v>
+        <v>0.144489795918367</v>
       </c>
       <c r="N17">
-        <v>9.3460000000000001E-3</v>
+        <v>9.3620000000000005E-3</v>
       </c>
       <c r="O17">
-        <v>1.2925000000000001E-2</v>
+        <v>1.3127E-2</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D18">
-        <v>0.82699999999999996</v>
+        <v>1.0620000000000001</v>
       </c>
       <c r="E18">
-        <v>8.0009999999999994</v>
+        <v>7.3369999999999997</v>
       </c>
       <c r="F18">
-        <v>11.766</v>
+        <v>10.79</v>
       </c>
       <c r="G18">
-        <v>0.63400000000000001</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="H18">
-        <v>9.4619999999999997</v>
+        <v>9.3320000000000007</v>
       </c>
       <c r="I18">
-        <v>0.95</v>
+        <v>1.381</v>
       </c>
       <c r="J18">
-        <v>7.35</v>
+        <v>7.2</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
-        <v>1.1619999999999999</v>
+        <v>0.751</v>
       </c>
       <c r="M18">
-        <v>0.15809523809523801</v>
+        <v>0.104305555555556</v>
       </c>
       <c r="N18">
-        <v>9.4619999999999999E-3</v>
+        <v>9.332E-3</v>
       </c>
       <c r="O18">
-        <v>1.3226999999999999E-2</v>
+        <v>1.2784999999999999E-2</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D19">
-        <v>1.1619999999999999</v>
+        <v>0.751</v>
       </c>
       <c r="E19">
-        <v>7.3369999999999997</v>
+        <v>6.8220000000000001</v>
       </c>
       <c r="F19">
-        <v>10.79</v>
+        <v>10.032</v>
       </c>
       <c r="G19">
-        <v>0.93300000000000005</v>
+        <v>1.04</v>
       </c>
       <c r="H19">
-        <v>9.4320000000000004</v>
+        <v>8.6129999999999995</v>
       </c>
       <c r="I19">
-        <v>1.381</v>
+        <v>1.1459999999999999</v>
       </c>
       <c r="J19">
-        <v>7.15</v>
+        <v>7.125</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
-        <v>0.90100000000000002</v>
+        <v>0.34200000000000003</v>
       </c>
       <c r="M19">
-        <v>0.126013986013986</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="N19">
-        <v>9.4319999999999994E-3</v>
+        <v>8.6130000000000009E-3</v>
       </c>
       <c r="O19">
-        <v>1.2885000000000001E-2</v>
+        <v>1.1823E-2</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D20">
-        <v>0.90100000000000002</v>
+        <v>0.34200000000000003</v>
       </c>
       <c r="E20">
-        <v>6.8220000000000001</v>
+        <v>7.1989999999999998</v>
       </c>
       <c r="F20">
-        <v>10.032</v>
+        <v>10.587</v>
       </c>
       <c r="G20">
-        <v>1.04</v>
+        <v>0.96399999999999997</v>
       </c>
       <c r="H20">
-        <v>8.7629999999999999</v>
+        <v>8.5050000000000008</v>
       </c>
       <c r="I20">
-        <v>1.1459999999999999</v>
+        <v>0.96899999999999997</v>
       </c>
       <c r="J20">
-        <v>7</v>
+        <v>7.2</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
-        <v>0.61699999999999999</v>
+        <v>0.33600000000000002</v>
       </c>
       <c r="M20">
-        <v>8.8142857142857106E-2</v>
+        <v>4.6666666666666697E-2</v>
       </c>
       <c r="N20">
-        <v>8.763E-3</v>
+        <v>8.5050000000000004E-3</v>
       </c>
       <c r="O20">
-        <v>1.1972999999999999E-2</v>
+        <v>1.1893000000000001E-2</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>39</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D21">
-        <v>0.61699999999999999</v>
+        <v>0.33600000000000002</v>
       </c>
       <c r="E21">
-        <v>7.1989999999999998</v>
+        <v>8.6750000000000007</v>
       </c>
       <c r="F21">
-        <v>10.587</v>
+        <v>12.757</v>
       </c>
       <c r="G21">
-        <v>0.96399999999999997</v>
+        <v>0.94799999999999995</v>
       </c>
       <c r="H21">
-        <v>8.7799999999999994</v>
+        <v>9.9589999999999996</v>
       </c>
       <c r="I21">
-        <v>0.96899999999999997</v>
+        <v>1.37</v>
       </c>
       <c r="J21">
-        <v>7.1</v>
+        <v>7.4</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
-        <v>0.71099999999999997</v>
+        <v>1.1890000000000001</v>
       </c>
       <c r="M21">
-        <v>0.10014084507042301</v>
+        <v>0.16067567567567601</v>
       </c>
       <c r="N21">
-        <v>8.7799999999999996E-3</v>
+        <v>9.9590000000000008E-3</v>
       </c>
       <c r="O21">
-        <v>1.2168E-2</v>
+        <v>1.4041E-2</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
         <v>39</v>
       </c>
       <c r="C22" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D22">
-        <v>0.71099999999999997</v>
+        <v>1.1890000000000001</v>
       </c>
       <c r="E22">
-        <v>8.6750000000000007</v>
+        <v>7.6</v>
       </c>
       <c r="F22">
-        <v>12.757</v>
+        <v>11.176</v>
       </c>
       <c r="G22">
         <v>0.92500000000000004</v>
       </c>
       <c r="H22">
-        <v>10.311</v>
+        <v>9.7140000000000004</v>
       </c>
       <c r="I22">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="J22">
         <v>7.35</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
-        <v>1.661</v>
+        <v>0.96399999999999997</v>
       </c>
       <c r="M22">
-        <v>0.22598639455782299</v>
+        <v>0.13115646258503399</v>
       </c>
       <c r="N22">
-        <v>1.0311000000000001E-2</v>
+        <v>9.7140000000000004E-3</v>
       </c>
       <c r="O22">
-        <v>1.4393E-2</v>
+        <v>1.329E-2</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
       <c r="C23" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="D23">
-        <v>1.661</v>
+        <v>0.96399999999999997</v>
       </c>
       <c r="E23">
-        <v>7.6</v>
+        <v>7.4</v>
       </c>
       <c r="F23">
-        <v>11.176</v>
+        <v>10.882</v>
       </c>
       <c r="G23">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="H23">
-        <v>10.111000000000001</v>
+        <v>9.3140000000000001</v>
       </c>
       <c r="I23">
-        <v>1.35</v>
+        <v>1.4</v>
       </c>
       <c r="J23">
-        <v>7.35</v>
+        <v>7.3</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
-        <v>1.411</v>
+        <v>0.61399999999999999</v>
       </c>
       <c r="M23">
-        <v>0.191972789115646</v>
+        <v>8.4109589041095903E-2</v>
       </c>
       <c r="N23">
-        <v>1.0111E-2</v>
+        <v>9.3139999999999994E-3</v>
       </c>
       <c r="O23">
-        <v>1.3687E-2</v>
+        <v>1.2796E-2</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D24">
-        <v>0.26800000000000002</v>
+        <v>0.221</v>
       </c>
       <c r="E24">
-        <v>0.57699999999999996</v>
+        <v>0.621</v>
       </c>
       <c r="F24">
-        <v>0.86099999999999999</v>
+        <v>0.92700000000000005</v>
       </c>
       <c r="G24">
         <v>2E-3</v>
       </c>
       <c r="H24">
-        <v>0.84699999999999998</v>
+        <v>0.84399999999999997</v>
       </c>
       <c r="I24">
-        <v>0.55600000000000005</v>
+        <v>0.53800000000000003</v>
       </c>
       <c r="J24">
-        <v>7.0000000000000007E-2</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
-        <v>0.221</v>
+        <v>0.23100000000000001</v>
       </c>
       <c r="M24">
-        <v>3.1571428571428601</v>
+        <v>3.08</v>
       </c>
       <c r="N24">
-        <v>8.4699999999999999E-4</v>
+        <v>8.4400000000000002E-4</v>
       </c>
       <c r="O24">
-        <v>1.1310000000000001E-3</v>
+        <v>1.15E-3</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" t="s">
         <v>65</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25">
-        <v>0.221</v>
+        <v>0.23100000000000001</v>
       </c>
       <c r="E25">
-        <v>0.621</v>
+        <v>0.60099999999999998</v>
       </c>
       <c r="F25">
-        <v>0.92700000000000005</v>
+        <v>0.89700000000000002</v>
       </c>
       <c r="G25">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="H25">
-        <v>0.84399999999999997</v>
+        <v>0.83299999999999996</v>
       </c>
       <c r="I25">
-        <v>0.53800000000000003</v>
+        <v>0.65300000000000002</v>
       </c>
       <c r="J25">
-        <v>7.4999999999999997E-2</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
-        <v>0.23100000000000001</v>
+        <v>0.115</v>
       </c>
       <c r="M25">
-        <v>3.08</v>
+        <v>1.7692307692307701</v>
       </c>
       <c r="N25">
-        <v>8.4400000000000002E-4</v>
+        <v>8.3299999999999997E-4</v>
       </c>
       <c r="O25">
-        <v>1.15E-3</v>
+        <v>1.129E-3</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D26">
-        <v>0.23100000000000001</v>
+        <v>0.115</v>
       </c>
       <c r="E26">
-        <v>0.60099999999999998</v>
+        <v>0.71799999999999997</v>
       </c>
       <c r="F26">
-        <v>0.89700000000000002</v>
+        <v>1.0720000000000001</v>
       </c>
       <c r="G26">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="H26">
-        <v>0.83299999999999996</v>
+        <v>0.83499999999999996</v>
       </c>
       <c r="I26">
-        <v>0.65300000000000002</v>
+        <v>0.68899999999999995</v>
       </c>
       <c r="J26">
-        <v>6.5000000000000002E-2</v>
+        <v>5.5E-2</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
-        <v>0.115</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="M26">
-        <v>1.7692307692307701</v>
+        <v>1.6545454545454501</v>
       </c>
       <c r="N26">
-        <v>8.3299999999999997E-4</v>
+        <v>8.3500000000000002E-4</v>
       </c>
       <c r="O26">
-        <v>1.129E-3</v>
+        <v>1.189E-3</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D27">
-        <v>0.115</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="E27">
-        <v>0.71799999999999997</v>
+        <v>0.79800000000000004</v>
       </c>
       <c r="F27">
-        <v>1.0720000000000001</v>
+        <v>1.1910000000000001</v>
       </c>
       <c r="G27">
         <v>2E-3</v>
       </c>
       <c r="H27">
-        <v>0.83499999999999996</v>
+        <v>0.89100000000000001</v>
       </c>
       <c r="I27">
-        <v>0.68899999999999995</v>
+        <v>0.80300000000000005</v>
       </c>
       <c r="J27">
-        <v>5.5E-2</v>
+        <v>0.05</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
-        <v>9.0999999999999998E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="M27">
-        <v>1.6545454545454501</v>
+        <v>0.76</v>
       </c>
       <c r="N27">
-        <v>8.3500000000000002E-4</v>
+        <v>8.9099999999999997E-4</v>
       </c>
       <c r="O27">
-        <v>1.189E-3</v>
+        <v>1.284E-3</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D28">
-        <v>9.0999999999999998E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="E28">
-        <v>0.79800000000000004</v>
+        <v>0.79300000000000004</v>
       </c>
       <c r="F28">
-        <v>1.1910000000000001</v>
+        <v>1.1839999999999999</v>
       </c>
       <c r="G28">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="H28">
-        <v>0.89100000000000001</v>
+        <v>0.83199999999999996</v>
       </c>
       <c r="I28">
-        <v>0.80300000000000005</v>
+        <v>0.64</v>
       </c>
       <c r="J28">
-        <v>0.05</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
-        <v>3.7999999999999999E-2</v>
+        <v>0.14699999999999999</v>
       </c>
       <c r="M28">
-        <v>0.76</v>
+        <v>3.2666666666666706</v>
       </c>
       <c r="N28">
-        <v>8.9099999999999997E-4</v>
+        <v>8.3199999999999995E-4</v>
       </c>
       <c r="O28">
-        <v>1.284E-3</v>
+        <v>1.2229999999999999E-3</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D29">
-        <v>3.7999999999999999E-2</v>
+        <v>0.14699999999999999</v>
       </c>
       <c r="E29">
-        <v>0.79300000000000004</v>
+        <v>0.72499999999999998</v>
       </c>
       <c r="F29">
-        <v>1.1839999999999999</v>
+        <v>1.0820000000000001</v>
       </c>
       <c r="G29">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>0.83199999999999996</v>
+        <v>0.872</v>
       </c>
       <c r="I29">
-        <v>0.64</v>
+        <v>0.752</v>
       </c>
       <c r="J29">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
-        <v>0.14699999999999999</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="M29">
-        <v>3.2666666666666706</v>
+        <v>1.6666666666666701</v>
       </c>
       <c r="N29">
-        <v>8.3199999999999995E-4</v>
+        <v>8.7200000000000005E-4</v>
       </c>
       <c r="O29">
-        <v>1.2229999999999999E-3</v>
+        <v>1.2290000000000001E-3</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D30">
-        <v>0.14699999999999999</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="E30">
-        <v>0.72499999999999998</v>
+        <v>0.85</v>
       </c>
       <c r="F30">
-        <v>1.0820000000000001</v>
+        <v>1.2689999999999999</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
-        <v>0.872</v>
+        <v>0.92500000000000004</v>
       </c>
       <c r="I30">
-        <v>0.752</v>
+        <v>0.85699999999999998</v>
       </c>
       <c r="J30">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
-        <v>7.4999999999999997E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="M30">
-        <v>1.6666666666666701</v>
+        <v>0.51111111111111096</v>
       </c>
       <c r="N30">
-        <v>8.7200000000000005E-4</v>
+        <v>9.2500000000000004E-4</v>
       </c>
       <c r="O30">
-        <v>1.2290000000000001E-3</v>
+        <v>1.3439999999999999E-3</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B31" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D31">
-        <v>7.4999999999999997E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="E31">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="F31">
-        <v>1.2689999999999999</v>
+        <v>1.284</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="H31">
-        <v>0.92500000000000004</v>
+        <v>0.88400000000000001</v>
       </c>
       <c r="I31">
-        <v>0.85699999999999998</v>
+        <v>0.72299999999999998</v>
       </c>
       <c r="J31">
-        <v>4.4999999999999998E-2</v>
+        <v>0.05</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
-        <v>2.3E-2</v>
+        <v>0.111</v>
       </c>
       <c r="M31">
-        <v>0.51111111111111096</v>
+        <v>2.2200000000000002</v>
       </c>
       <c r="N31">
-        <v>9.2500000000000004E-4</v>
+        <v>8.8400000000000002E-4</v>
       </c>
       <c r="O31">
-        <v>1.3439999999999999E-3</v>
+        <v>1.3079999999999999E-3</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C32" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D32">
-        <v>2.3E-2</v>
+        <v>0.111</v>
       </c>
       <c r="E32">
-        <v>0.86</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="F32">
-        <v>1.284</v>
+        <v>1.4550000000000001</v>
       </c>
       <c r="G32">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="H32">
-        <v>0.88400000000000001</v>
+        <v>1.0860000000000001</v>
       </c>
       <c r="I32">
-        <v>0.72299999999999998</v>
+        <v>0.94799999999999995</v>
       </c>
       <c r="J32">
         <v>0.05</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
-        <v>0.111</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="M32">
-        <v>2.2200000000000002</v>
+        <v>1.76</v>
       </c>
       <c r="N32">
-        <v>8.8400000000000002E-4</v>
+        <v>1.0859999999999999E-3</v>
       </c>
       <c r="O32">
-        <v>1.3079999999999999E-3</v>
+        <v>1.5659999999999999E-3</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B33" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D33">
-        <v>0.111</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="E33">
-        <v>0.97499999999999998</v>
+        <v>0.9</v>
       </c>
       <c r="F33">
-        <v>1.4550000000000001</v>
+        <v>1.343</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>1.0860000000000001</v>
+        <v>0.98799999999999999</v>
       </c>
       <c r="I33">
-        <v>0.94799999999999995</v>
+        <v>0.89</v>
       </c>
       <c r="J33">
         <v>0.05</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
-        <v>8.7999999999999995E-2</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="M33">
-        <v>1.76</v>
+        <v>0.96</v>
       </c>
       <c r="N33">
-        <v>1.0859999999999999E-3</v>
+        <v>9.8799999999999995E-4</v>
       </c>
       <c r="O33">
-        <v>1.5659999999999999E-3</v>
+        <v>1.431E-3</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B34" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C34" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="D34">
-        <v>8.7999999999999995E-2</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="E34">
-        <v>0.95</v>
+        <v>0.97199999999999998</v>
       </c>
       <c r="F34">
-        <v>1.4179999999999999</v>
+        <v>1.4510000000000001</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
-        <v>1.038</v>
+        <v>1.02</v>
       </c>
       <c r="I34">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
       <c r="J34">
-        <v>5.5E-2</v>
+        <v>0.05</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
-        <v>8.3000000000000004E-2</v>
+        <v>0.02</v>
       </c>
       <c r="M34">
-        <v>1.5090909090909099</v>
+        <v>0.4</v>
       </c>
       <c r="N34">
-        <v>1.0380000000000001E-3</v>
+        <v>1.0200000000000001E-3</v>
       </c>
       <c r="O34">
-        <v>1.506E-3</v>
+        <v>1.4989999999999999E-3</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B35" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C35" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D35">
-        <v>1.552</v>
+        <v>1.4750000000000001</v>
       </c>
       <c r="E35">
-        <v>6.1310000000000002</v>
+        <v>7.117</v>
       </c>
       <c r="F35">
-        <v>8.7590000000000003</v>
+        <v>10.167</v>
       </c>
       <c r="G35">
-        <v>0.76600000000000001</v>
+        <v>0.745</v>
       </c>
       <c r="H35">
-        <v>8.4489999999999998</v>
+        <v>9.3369999999999997</v>
       </c>
       <c r="I35">
-        <v>3.3839999999999999</v>
+        <v>3.645</v>
       </c>
       <c r="J35">
-        <v>3.59</v>
+        <v>4.2300000000000004</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
-        <v>1.4750000000000001</v>
+        <v>1.462</v>
       </c>
       <c r="M35">
-        <v>0.41086350974930402</v>
+        <v>0.34562647754137099</v>
       </c>
       <c r="N35">
-        <v>8.4489999999999999E-3</v>
+        <v>9.3369999999999998E-3</v>
       </c>
       <c r="O35">
-        <v>1.1077E-2</v>
+        <v>1.2387E-2</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" t="s">
         <v>65</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36">
-        <v>1.4750000000000001</v>
+        <v>1.462</v>
       </c>
       <c r="E36">
-        <v>7.117</v>
+        <v>5.6589999999999998</v>
       </c>
       <c r="F36">
-        <v>10.167</v>
+        <v>8.0839999999999996</v>
       </c>
       <c r="G36">
-        <v>0.745</v>
+        <v>0.874</v>
       </c>
       <c r="H36">
-        <v>9.3369999999999997</v>
+        <v>7.9950000000000001</v>
       </c>
       <c r="I36">
-        <v>3.645</v>
+        <v>2.7629999999999999</v>
       </c>
       <c r="J36">
-        <v>4.2300000000000004</v>
+        <v>4.2990000000000004</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
-        <v>1.462</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="M36">
-        <v>0.34562647754137099</v>
+        <v>0.21702721563154201</v>
       </c>
       <c r="N36">
-        <v>9.3369999999999998E-3</v>
+        <v>7.9950000000000004E-3</v>
       </c>
       <c r="O36">
-        <v>1.2387E-2</v>
+        <v>1.042E-2</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B37" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D37">
-        <v>1.462</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="E37">
-        <v>5.6589999999999998</v>
+        <v>7.1050000000000004</v>
       </c>
       <c r="F37">
-        <v>8.0839999999999996</v>
+        <v>10.15</v>
       </c>
       <c r="G37">
-        <v>0.874</v>
+        <v>0.92</v>
       </c>
       <c r="H37">
-        <v>7.9950000000000001</v>
+        <v>8.9580000000000002</v>
       </c>
       <c r="I37">
-        <v>2.7629999999999999</v>
+        <v>2.9590000000000001</v>
       </c>
       <c r="J37">
-        <v>4.2990000000000004</v>
+        <v>4.577</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
-        <v>0.93300000000000005</v>
+        <v>1.4219999999999999</v>
       </c>
       <c r="M37">
-        <v>0.21702721563154201</v>
+        <v>0.31068385405287302</v>
       </c>
       <c r="N37">
-        <v>7.9950000000000004E-3</v>
+        <v>8.9580000000000007E-3</v>
       </c>
       <c r="O37">
-        <v>1.042E-2</v>
+        <v>1.2003E-2</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B38" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C38" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D38">
-        <v>0.93300000000000005</v>
+        <v>1.4219999999999999</v>
       </c>
       <c r="E38">
-        <v>7.1050000000000004</v>
+        <v>5.8730000000000002</v>
       </c>
       <c r="F38">
-        <v>10.15</v>
+        <v>8.39</v>
       </c>
       <c r="G38">
-        <v>0.92</v>
+        <v>1.1859999999999999</v>
       </c>
       <c r="H38">
-        <v>8.9580000000000002</v>
+        <v>8.4809999999999999</v>
       </c>
       <c r="I38">
-        <v>2.9590000000000001</v>
+        <v>2.9910000000000001</v>
       </c>
       <c r="J38">
-        <v>4.577</v>
+        <v>4.58</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
-        <v>1.4219999999999999</v>
+        <v>0.91</v>
       </c>
       <c r="M38">
-        <v>0.31068385405287302</v>
+        <v>0.198689956331878</v>
       </c>
       <c r="N38">
-        <v>8.9580000000000007E-3</v>
+        <v>8.4810000000000007E-3</v>
       </c>
       <c r="O38">
-        <v>1.2003E-2</v>
+        <v>1.0998000000000001E-2</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C39" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D39">
-        <v>1.4219999999999999</v>
+        <v>0.91</v>
       </c>
       <c r="E39">
-        <v>5.8730000000000002</v>
+        <v>7.2050000000000001</v>
       </c>
       <c r="F39">
-        <v>8.39</v>
+        <v>10.292999999999999</v>
       </c>
       <c r="G39">
-        <v>1.1859999999999999</v>
+        <v>1.0820000000000001</v>
       </c>
       <c r="H39">
-        <v>8.4809999999999999</v>
+        <v>9.1969999999999992</v>
       </c>
       <c r="I39">
-        <v>2.9910000000000001</v>
+        <v>2.9689999999999999</v>
       </c>
       <c r="J39">
-        <v>4.58</v>
+        <v>4.8410000000000002</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
-        <v>0.91</v>
+        <v>1.387</v>
       </c>
       <c r="M39">
-        <v>0.198689956331878</v>
+        <v>0.28651105143565397</v>
       </c>
       <c r="N39">
-        <v>8.4810000000000007E-3</v>
+        <v>9.1970000000000003E-3</v>
       </c>
       <c r="O39">
-        <v>1.0998000000000001E-2</v>
+        <v>1.2285000000000001E-2</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B40" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C40" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D40">
-        <v>0.91</v>
+        <v>1.387</v>
       </c>
       <c r="E40">
-        <v>7.2050000000000001</v>
+        <v>6.0659999999999998</v>
       </c>
       <c r="F40">
-        <v>10.292999999999999</v>
+        <v>8.6660000000000004</v>
       </c>
       <c r="G40">
-        <v>1.0820000000000001</v>
+        <v>1.1990000000000001</v>
       </c>
       <c r="H40">
-        <v>9.1969999999999992</v>
+        <v>8.6519999999999992</v>
       </c>
       <c r="I40">
-        <v>2.9689999999999999</v>
+        <v>2.6509999999999998</v>
       </c>
       <c r="J40">
-        <v>4.8410000000000002</v>
+        <v>4.74</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
-        <v>1.387</v>
+        <v>1.2609999999999999</v>
       </c>
       <c r="M40">
-        <v>0.28651105143565397</v>
+        <v>0.26603375527426198</v>
       </c>
       <c r="N40">
-        <v>9.1970000000000003E-3</v>
+        <v>8.652E-3</v>
       </c>
       <c r="O40">
-        <v>1.2285000000000001E-2</v>
+        <v>1.1252E-2</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B41" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C41" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D41">
-        <v>1.387</v>
+        <v>1.2609999999999999</v>
       </c>
       <c r="E41">
-        <v>6.0659999999999998</v>
+        <v>5.0819999999999999</v>
       </c>
       <c r="F41">
-        <v>8.6660000000000004</v>
+        <v>7.26</v>
       </c>
       <c r="G41">
-        <v>1.1990000000000001</v>
+        <v>1.266</v>
       </c>
       <c r="H41">
-        <v>8.6519999999999992</v>
+        <v>7.609</v>
       </c>
       <c r="I41">
-        <v>2.6509999999999998</v>
+        <v>2.0529999999999999</v>
       </c>
       <c r="J41">
-        <v>4.74</v>
+        <v>4.5949999999999998</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
-        <v>1.2609999999999999</v>
+        <v>0.96099999999999997</v>
       </c>
       <c r="M41">
-        <v>0.26603375527426198</v>
+        <v>0.20914036996735599</v>
       </c>
       <c r="N41">
-        <v>8.652E-3</v>
+        <v>7.6090000000000003E-3</v>
       </c>
       <c r="O41">
-        <v>1.1252E-2</v>
+        <v>9.7870000000000006E-3</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B42" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C42" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D42">
-        <v>1.2609999999999999</v>
+        <v>0.96099999999999997</v>
       </c>
       <c r="E42">
-        <v>5.0819999999999999</v>
+        <v>6.9219999999999997</v>
       </c>
       <c r="F42">
-        <v>7.26</v>
+        <v>9.8889999999999993</v>
       </c>
       <c r="G42">
-        <v>1.266</v>
+        <v>1.409</v>
       </c>
       <c r="H42">
-        <v>7.609</v>
+        <v>9.2919999999999998</v>
       </c>
       <c r="I42">
-        <v>2.0529999999999999</v>
+        <v>3.145</v>
       </c>
       <c r="J42">
-        <v>4.5949999999999998</v>
+        <v>4.8819999999999997</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
-        <v>0.96099999999999997</v>
+        <v>1.2649999999999999</v>
       </c>
       <c r="M42">
-        <v>0.20914036996735599</v>
+        <v>0.25911511675542798</v>
       </c>
       <c r="N42">
-        <v>7.6090000000000003E-3</v>
+        <v>9.2919999999999999E-3</v>
       </c>
       <c r="O42">
-        <v>9.7870000000000006E-3</v>
+        <v>1.2259000000000001E-2</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B43" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C43" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D43">
-        <v>0.96099999999999997</v>
+        <v>1.2649999999999999</v>
       </c>
       <c r="E43">
-        <v>6.9219999999999997</v>
+        <v>7.0529999999999999</v>
       </c>
       <c r="F43">
-        <v>9.8889999999999993</v>
+        <v>10.076000000000001</v>
       </c>
       <c r="G43">
-        <v>1.409</v>
+        <v>1.5649999999999999</v>
       </c>
       <c r="H43">
-        <v>9.2919999999999998</v>
+        <v>9.8829999999999991</v>
       </c>
       <c r="I43">
-        <v>3.145</v>
+        <v>2.8740000000000001</v>
       </c>
       <c r="J43">
-        <v>4.8819999999999997</v>
+        <v>5.298</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
-        <v>1.2649999999999999</v>
+        <v>1.7110000000000001</v>
       </c>
       <c r="M43">
-        <v>0.25911511675542798</v>
+        <v>0.32295205738014299</v>
       </c>
       <c r="N43">
-        <v>9.2919999999999999E-3</v>
+        <v>9.8829999999999994E-3</v>
       </c>
       <c r="O43">
-        <v>1.2259000000000001E-2</v>
+        <v>1.2906000000000001E-2</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B44" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C44" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D44">
-        <v>1.2649999999999999</v>
+        <v>1.7110000000000001</v>
       </c>
       <c r="E44">
-        <v>7.0529999999999999</v>
+        <v>6.5629999999999997</v>
       </c>
       <c r="F44">
-        <v>10.076000000000001</v>
+        <v>9.3759999999999994</v>
       </c>
       <c r="G44">
-        <v>1.5649999999999999</v>
+        <v>1.3720000000000001</v>
       </c>
       <c r="H44">
-        <v>9.8829999999999991</v>
+        <v>9.6460000000000008</v>
       </c>
       <c r="I44">
-        <v>2.8740000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J44">
-        <v>5.298</v>
+        <v>5.367</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
-        <v>1.7110000000000001</v>
+        <v>1.7390000000000001</v>
       </c>
       <c r="M44">
-        <v>0.32295205738014299</v>
+        <v>0.32401714179243502</v>
       </c>
       <c r="N44">
-        <v>9.8829999999999994E-3</v>
+        <v>9.6460000000000001E-3</v>
       </c>
       <c r="O44">
-        <v>1.2906000000000001E-2</v>
+        <v>1.2459E-2</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B45" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C45" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="D45">
-        <v>1.7110000000000001</v>
+        <v>1.7390000000000001</v>
       </c>
       <c r="E45">
-        <v>6.5629999999999997</v>
+        <v>5.5629999999999997</v>
       </c>
       <c r="F45">
-        <v>9.3759999999999994</v>
+        <v>7.9470000000000001</v>
       </c>
       <c r="G45">
-        <v>1.4510000000000001</v>
+        <v>1.454</v>
       </c>
       <c r="H45">
-        <v>9.7249999999999996</v>
+        <v>8.7560000000000002</v>
       </c>
       <c r="I45">
-        <v>2.6989999999999998</v>
+        <v>2.508</v>
       </c>
       <c r="J45">
-        <v>5.4290000000000003</v>
+        <v>4.8899999999999997</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
-        <v>1.597</v>
+        <v>1.3580000000000001</v>
       </c>
       <c r="M45">
-        <v>0.29416098729047702</v>
+        <v>0.27770961145194301</v>
       </c>
       <c r="N45">
-        <v>9.7249999999999993E-3</v>
+        <v>8.7559999999999999E-3</v>
       </c>
       <c r="O45">
-        <v>1.2538000000000001E-2</v>
+        <v>1.1140000000000001E-2</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B46" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C46" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D46">
-        <v>0.17599999999999999</v>
+        <v>6.2E-2</v>
       </c>
       <c r="E46">
-        <v>0.91300000000000003</v>
+        <v>0.98699999999999999</v>
       </c>
       <c r="F46">
-        <v>1.304</v>
+        <v>1.41</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
-        <v>1.089</v>
+        <v>1.0489999999999999</v>
       </c>
       <c r="I46">
-        <v>0.97199999999999998</v>
+        <v>0.94699999999999995</v>
       </c>
       <c r="J46">
-        <v>5.5E-2</v>
+        <v>0.05</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
-        <v>6.2E-2</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="M46">
-        <v>1.1272727272727301</v>
+        <v>1.04</v>
       </c>
       <c r="N46">
-        <v>1.0889999999999999E-3</v>
+        <v>1.049E-3</v>
       </c>
       <c r="O46">
-        <v>1.48E-3</v>
+        <v>1.472E-3</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" t="s">
         <v>65</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47">
-        <v>6.2E-2</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="E47">
-        <v>0.98699999999999999</v>
+        <v>0.873</v>
       </c>
       <c r="F47">
-        <v>1.41</v>
+        <v>1.2470000000000001</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
-        <v>1.0489999999999999</v>
+        <v>0.92500000000000004</v>
       </c>
       <c r="I47">
-        <v>0.94699999999999995</v>
+        <v>0.77300000000000002</v>
       </c>
       <c r="J47">
-        <v>0.05</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
-        <v>5.1999999999999998E-2</v>
+        <v>0.107</v>
       </c>
       <c r="M47">
-        <v>1.04</v>
+        <v>2.37777777777778</v>
       </c>
       <c r="N47">
-        <v>1.049E-3</v>
+        <v>9.2500000000000004E-4</v>
       </c>
       <c r="O47">
-        <v>1.472E-3</v>
+        <v>1.299E-3</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B48" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C48" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D48">
-        <v>5.1999999999999998E-2</v>
+        <v>0.107</v>
       </c>
       <c r="E48">
-        <v>0.873</v>
+        <v>0.84</v>
       </c>
       <c r="F48">
-        <v>1.2470000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
-        <v>0.92500000000000004</v>
+        <v>0.94699999999999995</v>
       </c>
       <c r="I48">
-        <v>0.77300000000000002</v>
+        <v>0.84599999999999997</v>
       </c>
       <c r="J48">
-        <v>4.4999999999999998E-2</v>
+        <v>0.04</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
-        <v>0.107</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="M48">
-        <v>2.37777777777778</v>
+        <v>1.5249999999999999</v>
       </c>
       <c r="N48">
-        <v>9.2500000000000004E-4</v>
+        <v>9.4700000000000003E-4</v>
       </c>
       <c r="O48">
-        <v>1.299E-3</v>
+        <v>1.307E-3</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B49" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C49" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D49">
-        <v>0.107</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="E49">
-        <v>0.84</v>
+        <v>0.84599999999999997</v>
       </c>
       <c r="F49">
-        <v>1.2</v>
+        <v>1.2090000000000001</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
-        <v>0.94699999999999995</v>
+        <v>0.90700000000000003</v>
       </c>
       <c r="I49">
-        <v>0.84599999999999997</v>
+        <v>0.86499999999999999</v>
       </c>
       <c r="J49">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
-        <v>6.0999999999999999E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="M49">
-        <v>1.5249999999999999</v>
+        <v>0.4</v>
       </c>
       <c r="N49">
-        <v>9.4700000000000003E-4</v>
+        <v>9.0700000000000004E-4</v>
       </c>
       <c r="O49">
-        <v>1.307E-3</v>
+        <v>1.2700000000000001E-3</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B50" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C50" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D50">
-        <v>6.0999999999999999E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="E50">
-        <v>0.84599999999999997</v>
+        <v>0.91600000000000004</v>
       </c>
       <c r="F50">
-        <v>1.2090000000000001</v>
+        <v>1.3089999999999999</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
-        <v>0.90700000000000003</v>
+        <v>0.92800000000000005</v>
       </c>
       <c r="I50">
-        <v>0.86499999999999999</v>
+        <v>0.78500000000000003</v>
       </c>
       <c r="J50">
         <v>0.03</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
-        <v>1.2E-2</v>
+        <v>0.113</v>
       </c>
       <c r="M50">
-        <v>0.4</v>
+        <v>3.7666666666666706</v>
       </c>
       <c r="N50">
-        <v>9.0700000000000004E-4</v>
+        <v>9.2800000000000001E-4</v>
       </c>
       <c r="O50">
-        <v>1.2700000000000001E-3</v>
+        <v>1.3209999999999999E-3</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B51" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C51" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D51">
-        <v>1.2E-2</v>
+        <v>0.113</v>
       </c>
       <c r="E51">
-        <v>0.91600000000000004</v>
+        <v>0.97399999999999998</v>
       </c>
       <c r="F51">
-        <v>1.3089999999999999</v>
+        <v>1.391</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
-        <v>0.92800000000000005</v>
+        <v>1.087</v>
       </c>
       <c r="I51">
-        <v>0.78500000000000003</v>
+        <v>0.98599999999999999</v>
       </c>
       <c r="J51">
         <v>0.03</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
-        <v>0.113</v>
+        <v>7.0999999999999994E-2</v>
       </c>
       <c r="M51">
-        <v>3.7666666666666706</v>
+        <v>2.3666666666666698</v>
       </c>
       <c r="N51">
-        <v>9.2800000000000001E-4</v>
+        <v>1.0870000000000001E-3</v>
       </c>
       <c r="O51">
-        <v>1.3209999999999999E-3</v>
+        <v>1.5039999999999999E-3</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B52" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D52">
-        <v>0.113</v>
+        <v>7.0999999999999994E-2</v>
       </c>
       <c r="E52">
-        <v>0.97399999999999998</v>
+        <v>0.96499999999999997</v>
       </c>
       <c r="F52">
-        <v>1.391</v>
+        <v>1.379</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
-        <v>1.087</v>
+        <v>1.036</v>
       </c>
       <c r="I52">
-        <v>0.98599999999999999</v>
+        <v>0.89800000000000002</v>
       </c>
       <c r="J52">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
-        <v>7.0999999999999994E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="M52">
-        <v>2.3666666666666698</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="N52">
-        <v>1.0870000000000001E-3</v>
+        <v>1.036E-3</v>
       </c>
       <c r="O52">
-        <v>1.5039999999999999E-3</v>
+        <v>1.4499999999999999E-3</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B53" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C53" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D53">
-        <v>7.0999999999999994E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="E53">
-        <v>0.96499999999999997</v>
+        <v>0.9</v>
       </c>
       <c r="F53">
-        <v>1.379</v>
+        <v>1.286</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
-        <v>1.036</v>
+        <v>0.998</v>
       </c>
       <c r="I53">
-        <v>0.89800000000000002</v>
+        <v>0.81799999999999995</v>
       </c>
       <c r="J53">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
-        <v>9.8000000000000004E-2</v>
+        <v>0.13</v>
       </c>
       <c r="M53">
-        <v>2.4500000000000002</v>
+        <v>2.6</v>
       </c>
       <c r="N53">
-        <v>1.036E-3</v>
+        <v>9.9799999999999997E-4</v>
       </c>
       <c r="O53">
-        <v>1.4499999999999999E-3</v>
+        <v>1.384E-3</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B54" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C54" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D54">
-        <v>9.8000000000000004E-2</v>
+        <v>0.13</v>
       </c>
       <c r="E54">
-        <v>0.9</v>
+        <v>1.0780000000000001</v>
       </c>
       <c r="F54">
-        <v>1.286</v>
+        <v>1.54</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
-        <v>0.998</v>
+        <v>1.208</v>
       </c>
       <c r="I54">
-        <v>0.81799999999999995</v>
+        <v>1.0269999999999999</v>
       </c>
       <c r="J54">
         <v>0.05</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
-        <v>0.13</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="M54">
-        <v>2.6</v>
+        <v>2.62</v>
       </c>
       <c r="N54">
-        <v>9.9799999999999997E-4</v>
+        <v>1.2080000000000001E-3</v>
       </c>
       <c r="O54">
-        <v>1.384E-3</v>
+        <v>1.67E-3</v>
       </c>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B55" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C55" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D55">
-        <v>0.13</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="E55">
-        <v>1.0780000000000001</v>
+        <v>0.98</v>
       </c>
       <c r="F55">
-        <v>1.54</v>
+        <v>1.4</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
-        <v>1.208</v>
+        <v>1.111</v>
       </c>
       <c r="I55">
-        <v>1</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="J55">
-        <v>5.5E-2</v>
+        <v>0.05</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
-        <v>0.153</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="M55">
-        <v>2.78181818181818</v>
+        <v>1.72</v>
       </c>
       <c r="N55">
-        <v>1.2080000000000001E-3</v>
+        <v>1.111E-3</v>
       </c>
       <c r="O55">
-        <v>1.67E-3</v>
+        <v>1.531E-3</v>
       </c>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B56" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C56" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="D56">
-        <v>0.153</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="E56">
-        <v>1.04</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>1.486</v>
+        <v>1.429</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
-        <v>1.1930000000000001</v>
+        <v>1.0860000000000001</v>
       </c>
       <c r="I56">
-        <v>1</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="J56">
-        <v>5.5E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
-        <v>0.13800000000000001</v>
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="M56">
-        <v>2.5090909090909101</v>
+        <v>1.4666666666666699</v>
       </c>
       <c r="N56">
-        <v>1.193E-3</v>
+        <v>1.0859999999999999E-3</v>
       </c>
       <c r="O56">
-        <v>1.639E-3</v>
+        <v>1.5150000000000001E-3</v>
       </c>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B57" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C57" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D57">
-        <v>1.2589999999999999</v>
+        <v>1.5549999999999999</v>
       </c>
       <c r="E57">
-        <v>27.584</v>
+        <v>27.4</v>
       </c>
       <c r="F57">
-        <v>44.134</v>
+        <v>43.84</v>
       </c>
       <c r="G57">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="H57">
-        <v>29.143000000000001</v>
+        <v>29.454999999999998</v>
       </c>
       <c r="I57">
-        <v>5.0880000000000001</v>
+        <v>6.4880000000000004</v>
       </c>
       <c r="J57">
-        <v>22.5</v>
+        <v>22</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
-        <v>1.5549999999999999</v>
+        <v>0.96699999999999997</v>
       </c>
       <c r="M57">
-        <v>6.9111111111111095E-2</v>
+        <v>4.3954545454545503E-2</v>
       </c>
       <c r="N57">
-        <v>2.9142999999999999E-2</v>
+        <v>2.9454999999999999E-2</v>
       </c>
       <c r="O57">
-        <v>4.5692999999999998E-2</v>
+        <v>4.5894999999999998E-2</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>62</v>
+      </c>
+      <c r="B58" t="s">
+        <v>110</v>
+      </c>
+      <c r="C58" t="s">
         <v>65</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58">
-        <v>1.5549999999999999</v>
+        <v>0.96699999999999997</v>
       </c>
       <c r="E58">
-        <v>27.4</v>
+        <v>27.657</v>
       </c>
       <c r="F58">
-        <v>43.84</v>
+        <v>44.250999999999998</v>
       </c>
       <c r="G58">
         <v>0.5</v>
       </c>
       <c r="H58">
-        <v>29.454999999999998</v>
+        <v>29.123999999999999</v>
       </c>
       <c r="I58">
-        <v>6.4880000000000004</v>
+        <v>6.59</v>
       </c>
       <c r="J58">
-        <v>22</v>
+        <v>21.5</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
-        <v>0.96699999999999997</v>
+        <v>1.034</v>
       </c>
       <c r="M58">
-        <v>4.3954545454545503E-2</v>
+        <v>4.8093023255814001E-2</v>
       </c>
       <c r="N58">
-        <v>2.9454999999999999E-2</v>
+        <v>2.9124000000000001E-2</v>
       </c>
       <c r="O58">
-        <v>4.5894999999999998E-2</v>
+        <v>4.5718000000000002E-2</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B59" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D59">
-        <v>0.96699999999999997</v>
+        <v>1.034</v>
       </c>
       <c r="E59">
-        <v>27.657</v>
+        <v>27.344000000000001</v>
       </c>
       <c r="F59">
-        <v>44.250999999999998</v>
+        <v>43.75</v>
       </c>
       <c r="G59">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="H59">
-        <v>29.123999999999999</v>
+        <v>28.978000000000002</v>
       </c>
       <c r="I59">
-        <v>6.59</v>
+        <v>6.5810000000000004</v>
       </c>
       <c r="J59">
-        <v>21.5</v>
+        <v>21.2</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
-        <v>1.034</v>
+        <v>1.1970000000000001</v>
       </c>
       <c r="M59">
-        <v>4.8093023255814001E-2</v>
+        <v>5.6462264150943402E-2</v>
       </c>
       <c r="N59">
-        <v>2.9124000000000001E-2</v>
+        <v>2.8978E-2</v>
       </c>
       <c r="O59">
-        <v>4.5718000000000002E-2</v>
+        <v>4.5384000000000001E-2</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B60" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C60" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D60">
-        <v>1.034</v>
+        <v>1.1970000000000001</v>
       </c>
       <c r="E60">
-        <v>27.344000000000001</v>
+        <v>27.1</v>
       </c>
       <c r="F60">
-        <v>43.75</v>
+        <v>43.36</v>
       </c>
       <c r="G60">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="H60">
-        <v>28.978000000000002</v>
+        <v>28.797000000000001</v>
       </c>
       <c r="I60">
-        <v>6.5810000000000004</v>
+        <v>6.1669999999999998</v>
       </c>
       <c r="J60">
-        <v>21.2</v>
+        <v>21.35</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
-        <v>1.1970000000000001</v>
+        <v>1.28</v>
       </c>
       <c r="M60">
-        <v>5.6462264150943402E-2</v>
+        <v>5.9953161592505903E-2</v>
       </c>
       <c r="N60">
-        <v>2.8978E-2</v>
+        <v>2.8797E-2</v>
       </c>
       <c r="O60">
-        <v>4.5384000000000001E-2</v>
+        <v>4.5057E-2</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B61" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C61" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D61">
-        <v>1.1970000000000001</v>
+        <v>1.28</v>
       </c>
       <c r="E61">
-        <v>27.1</v>
+        <v>27.381</v>
       </c>
       <c r="F61">
-        <v>43.36</v>
+        <v>43.81</v>
       </c>
       <c r="G61">
-        <v>0.5</v>
+        <v>2.75</v>
       </c>
       <c r="H61">
-        <v>28.797000000000001</v>
+        <v>31.411000000000001</v>
       </c>
       <c r="I61">
-        <v>6.1669999999999998</v>
+        <v>6.2720000000000002</v>
       </c>
       <c r="J61">
-        <v>21.35</v>
+        <v>21.85</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
-        <v>1.28</v>
+        <v>3.2890000000000001</v>
       </c>
       <c r="M61">
-        <v>5.9953161592505903E-2</v>
+        <v>0.15052631578947401</v>
       </c>
       <c r="N61">
-        <v>2.8797E-2</v>
+        <v>3.1411000000000001E-2</v>
       </c>
       <c r="O61">
-        <v>4.5057E-2</v>
+        <v>4.7840000000000001E-2</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B62" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C62" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D62">
-        <v>1.28</v>
+        <v>3.2890000000000001</v>
       </c>
       <c r="E62">
-        <v>27.381</v>
+        <v>26.67</v>
       </c>
       <c r="F62">
-        <v>43.81</v>
+        <v>42.671999999999997</v>
       </c>
       <c r="G62">
         <v>2.75</v>
       </c>
       <c r="H62">
-        <v>31.411000000000001</v>
+        <v>32.709000000000003</v>
       </c>
       <c r="I62">
-        <v>6.2720000000000002</v>
+        <v>7.0540000000000003</v>
       </c>
       <c r="J62">
-        <v>21.85</v>
+        <v>22.05</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
-        <v>3.2890000000000001</v>
+        <v>3.605</v>
       </c>
       <c r="M62">
-        <v>0.15052631578947401</v>
+        <v>0.16349206349206299</v>
       </c>
       <c r="N62">
-        <v>3.1411000000000001E-2</v>
+        <v>3.2709000000000002E-2</v>
       </c>
       <c r="O62">
-        <v>4.7840000000000001E-2</v>
+        <v>4.8710999999999997E-2</v>
       </c>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C63" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D63">
-        <v>3.2890000000000001</v>
+        <v>3.605</v>
       </c>
       <c r="E63">
-        <v>26.67</v>
+        <v>27.14</v>
       </c>
       <c r="F63">
-        <v>42.671999999999997</v>
+        <v>43.423999999999999</v>
       </c>
       <c r="G63">
-        <v>2.75</v>
+        <v>3.5</v>
       </c>
       <c r="H63">
-        <v>32.709000000000003</v>
+        <v>34.244999999999997</v>
       </c>
       <c r="I63">
-        <v>7.0540000000000003</v>
+        <v>8.2249999999999996</v>
       </c>
       <c r="J63">
-        <v>22.05</v>
+        <v>22.4</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
-        <v>3.605</v>
+        <v>3.62</v>
       </c>
       <c r="M63">
-        <v>0.16349206349206299</v>
+        <v>0.161607142857143</v>
       </c>
       <c r="N63">
-        <v>3.2709000000000002E-2</v>
+        <v>3.4244999999999998E-2</v>
       </c>
       <c r="O63">
-        <v>4.8710999999999997E-2</v>
+        <v>5.0528999999999998E-2</v>
       </c>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B64" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C64" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D64">
-        <v>3.605</v>
+        <v>3.62</v>
       </c>
       <c r="E64">
-        <v>27.14</v>
+        <v>27.2</v>
       </c>
       <c r="F64">
-        <v>43.423999999999999</v>
+        <v>43.52</v>
       </c>
       <c r="G64">
-        <v>3.5</v>
+        <v>3.7</v>
       </c>
       <c r="H64">
-        <v>34.244999999999997</v>
+        <v>34.520000000000003</v>
       </c>
       <c r="I64">
-        <v>8.2249999999999996</v>
+        <v>9.0350000000000001</v>
       </c>
       <c r="J64">
-        <v>22.4</v>
+        <v>22.5</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
-        <v>3.62</v>
+        <v>2.9849999999999999</v>
       </c>
       <c r="M64">
-        <v>0.161607142857143</v>
+        <v>0.13266666666666699</v>
       </c>
       <c r="N64">
-        <v>3.4244999999999998E-2</v>
+        <v>3.4520000000000002E-2</v>
       </c>
       <c r="O64">
-        <v>5.0528999999999998E-2</v>
+        <v>5.0840000000000003E-2</v>
       </c>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B65" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C65" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D65">
-        <v>3.62</v>
+        <v>2.9849999999999999</v>
       </c>
       <c r="E65">
-        <v>27.2</v>
+        <v>26.85</v>
       </c>
       <c r="F65">
-        <v>43.52</v>
+        <v>42.96</v>
       </c>
       <c r="G65">
-        <v>3.7</v>
+        <v>3.5249999999999999</v>
       </c>
       <c r="H65">
-        <v>34.520000000000003</v>
+        <v>33.36</v>
       </c>
       <c r="I65">
-        <v>9.0350000000000001</v>
+        <v>8.0630000000000006</v>
       </c>
       <c r="J65">
         <v>22.5</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
-        <v>2.9849999999999999</v>
+        <v>2.7970000000000002</v>
       </c>
       <c r="M65">
-        <v>0.13266666666666699</v>
+        <v>0.124311111111111</v>
       </c>
       <c r="N65">
-        <v>3.4520000000000002E-2</v>
+        <v>3.3360000000000001E-2</v>
       </c>
       <c r="O65">
-        <v>5.0840000000000003E-2</v>
+        <v>4.947E-2</v>
       </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B66" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C66" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D66">
-        <v>2.9849999999999999</v>
+        <v>2.7970000000000002</v>
       </c>
       <c r="E66">
-        <v>26.75</v>
+        <v>26.2</v>
       </c>
       <c r="F66">
-        <v>42.8</v>
+        <v>41.92</v>
       </c>
       <c r="G66">
-        <v>3.5249999999999999</v>
+        <v>3.7</v>
       </c>
       <c r="H66">
-        <v>33.26</v>
+        <v>32.697000000000003</v>
       </c>
       <c r="I66">
-        <v>8.0630000000000006</v>
+        <v>7.9</v>
       </c>
       <c r="J66">
-        <v>22.6</v>
+        <v>22.4</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
-        <v>2.597</v>
+        <v>2.3969999999999998</v>
       </c>
       <c r="M66">
-        <v>0.114911504424779</v>
+        <v>0.107008928571429</v>
       </c>
       <c r="N66">
-        <v>3.3259999999999998E-2</v>
+        <v>3.2696999999999997E-2</v>
       </c>
       <c r="O66">
-        <v>4.931E-2</v>
+        <v>4.8417000000000002E-2</v>
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B67" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C67" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="D67">
-        <v>2.597</v>
+        <v>2.3969999999999998</v>
       </c>
       <c r="E67">
-        <v>26</v>
+        <v>26.1</v>
       </c>
       <c r="F67">
-        <v>41.6</v>
+        <v>41.76</v>
       </c>
       <c r="G67">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="H67">
         <v>32.497</v>
       </c>
       <c r="I67">
-        <v>7.9</v>
+        <v>8</v>
       </c>
       <c r="J67">
-        <v>22.7</v>
+        <v>22.3</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
-        <v>1.897</v>
+        <v>2.1970000000000001</v>
       </c>
       <c r="M67">
-        <v>8.3568281938325994E-2</v>
+        <v>9.85201793721973E-2</v>
       </c>
       <c r="N67">
         <v>3.2496999999999998E-2</v>
       </c>
       <c r="O67">
-        <v>4.8097000000000001E-2</v>
+        <v>4.8156999999999998E-2</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B68" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C68" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D68">
-        <v>136.215</v>
+        <v>143.90799999999999</v>
       </c>
       <c r="E68">
-        <v>477.57100000000003</v>
+        <v>492.43599999999998</v>
       </c>
       <c r="F68">
-        <v>712.51300000000003</v>
+        <v>735.43499999999995</v>
       </c>
       <c r="G68">
-        <v>38.69</v>
+        <v>41.664000000000001</v>
       </c>
       <c r="H68">
-        <v>652.476</v>
+        <v>678.00800000000004</v>
       </c>
       <c r="I68">
-        <v>40.734999999999999</v>
+        <v>47.892000000000003</v>
       </c>
       <c r="J68">
-        <v>467.83300000000003</v>
+        <v>478.40499999999997</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
-        <v>143.90799999999999</v>
+        <v>151.71100000000001</v>
       </c>
       <c r="M68">
-        <v>0.30760549170323598</v>
+        <v>0.31711834115446103</v>
       </c>
       <c r="N68">
-        <v>0.65247599999999994</v>
+        <v>0.67800800000000006</v>
       </c>
       <c r="O68">
-        <v>0.88741800000000004</v>
+        <v>0.92100700000000002</v>
       </c>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>62</v>
+      </c>
+      <c r="B69" t="s">
+        <v>75</v>
+      </c>
+      <c r="C69" t="s">
         <v>65</v>
       </c>
-      <c r="B69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D69">
-        <v>143.90799999999999</v>
+        <v>151.71100000000001</v>
       </c>
       <c r="E69">
-        <v>492.43599999999998</v>
+        <v>495.23099999999999</v>
       </c>
       <c r="F69">
-        <v>735.43499999999995</v>
+        <v>739.44100000000003</v>
       </c>
       <c r="G69">
-        <v>41.664000000000001</v>
+        <v>47.320999999999998</v>
       </c>
       <c r="H69">
-        <v>678.00800000000004</v>
+        <v>694.26300000000003</v>
       </c>
       <c r="I69">
-        <v>47.892000000000003</v>
+        <v>47.884999999999998</v>
       </c>
       <c r="J69">
-        <v>478.40499999999997</v>
+        <v>481.52199999999999</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
-        <v>151.71100000000001</v>
+        <v>164.85599999999999</v>
       </c>
       <c r="M69">
-        <v>0.31711834115446103</v>
+        <v>0.342364419486545</v>
       </c>
       <c r="N69">
-        <v>0.67800800000000006</v>
+        <v>0.69426299999999996</v>
       </c>
       <c r="O69">
-        <v>0.92100700000000002</v>
+        <v>0.938473</v>
       </c>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B70" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C70" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D70">
-        <v>151.71100000000001</v>
+        <v>164.85599999999999</v>
       </c>
       <c r="E70">
-        <v>495.23099999999999</v>
+        <v>498.32799999999997</v>
       </c>
       <c r="F70">
-        <v>739.44100000000003</v>
+        <v>744.02499999999998</v>
       </c>
       <c r="G70">
-        <v>47.320999999999998</v>
+        <v>44.326000000000001</v>
       </c>
       <c r="H70">
-        <v>694.26300000000003</v>
+        <v>707.51</v>
       </c>
       <c r="I70">
-        <v>47.884999999999998</v>
+        <v>44.247999999999998</v>
       </c>
       <c r="J70">
-        <v>481.52199999999999</v>
+        <v>485.42099999999999</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
-        <v>164.85599999999999</v>
+        <v>177.84100000000001</v>
       </c>
       <c r="M70">
-        <v>0.342364419486545</v>
+        <v>0.36636445477224894</v>
       </c>
       <c r="N70">
-        <v>0.69426299999999996</v>
+        <v>0.70750999999999997</v>
       </c>
       <c r="O70">
-        <v>0.938473</v>
+        <v>0.95320700000000003</v>
       </c>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B71" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C71" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D71">
-        <v>164.85599999999999</v>
+        <v>177.84100000000001</v>
       </c>
       <c r="E71">
-        <v>498.32799999999997</v>
+        <v>498.69099999999997</v>
       </c>
       <c r="F71">
-        <v>744.02499999999998</v>
+        <v>744.69</v>
       </c>
       <c r="G71">
-        <v>44.326000000000001</v>
+        <v>42.607999999999997</v>
       </c>
       <c r="H71">
-        <v>707.51</v>
+        <v>719.14</v>
       </c>
       <c r="I71">
-        <v>44.247999999999998</v>
+        <v>43.566000000000003</v>
       </c>
       <c r="J71">
-        <v>485.37099999999998</v>
+        <v>492.245</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
-        <v>177.89099999999999</v>
+        <v>183.32900000000001</v>
       </c>
       <c r="M71">
-        <v>0.366505209417126</v>
+        <v>0.372434458450568</v>
       </c>
       <c r="N71">
-        <v>0.70750999999999997</v>
+        <v>0.71914</v>
       </c>
       <c r="O71">
-        <v>0.95320700000000003</v>
+        <v>0.96513899999999997</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B72" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C72" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D72">
-        <v>177.89099999999999</v>
+        <v>183.32900000000001</v>
       </c>
       <c r="E72">
-        <v>498.69099999999997</v>
+        <v>509.416</v>
       </c>
       <c r="F72">
-        <v>744.69</v>
+        <v>760.67600000000004</v>
       </c>
       <c r="G72">
-        <v>42.607999999999997</v>
+        <v>47.110999999999997</v>
       </c>
       <c r="H72">
-        <v>719.19</v>
+        <v>739.85599999999999</v>
       </c>
       <c r="I72">
-        <v>43.566000000000003</v>
+        <v>51.991999999999997</v>
       </c>
       <c r="J72">
-        <v>492.19499999999999</v>
+        <v>498.62599999999998</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
-        <v>183.429</v>
+        <v>189.238</v>
       </c>
       <c r="M72">
-        <v>0.37267546399293</v>
+        <v>0.37951891798662701</v>
       </c>
       <c r="N72">
-        <v>0.71919</v>
+        <v>0.73985599999999996</v>
       </c>
       <c r="O72">
-        <v>0.96518899999999996</v>
+        <v>0.991116</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B73" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C73" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D73">
-        <v>183.429</v>
+        <v>189.238</v>
       </c>
       <c r="E73">
-        <v>509.39100000000002</v>
+        <v>514.18600000000004</v>
       </c>
       <c r="F73">
-        <v>760.63800000000003</v>
+        <v>767.84199999999998</v>
       </c>
       <c r="G73">
-        <v>47.110999999999997</v>
+        <v>55.710999999999999</v>
       </c>
       <c r="H73">
-        <v>739.93100000000004</v>
+        <v>759.13499999999999</v>
       </c>
       <c r="I73">
-        <v>51.991999999999997</v>
+        <v>57.811999999999998</v>
       </c>
       <c r="J73">
-        <v>498.601</v>
+        <v>516.60299999999995</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
-        <v>189.33799999999999</v>
+        <v>184.72</v>
       </c>
       <c r="M73">
-        <v>0.37973850834635298</v>
+        <v>0.35756664208299199</v>
       </c>
       <c r="N73">
-        <v>0.73993100000000001</v>
+        <v>0.759135</v>
       </c>
       <c r="O73">
-        <v>0.991178</v>
+        <v>1.012791</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B74" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D74">
-        <v>189.33799999999999</v>
+        <v>184.72</v>
       </c>
       <c r="E74">
-        <v>514.20399999999995</v>
+        <v>516.92700000000002</v>
       </c>
       <c r="F74">
-        <v>767.87</v>
+        <v>772.44899999999996</v>
       </c>
       <c r="G74">
-        <v>55.686</v>
+        <v>57.514000000000003</v>
       </c>
       <c r="H74">
-        <v>759.22799999999995</v>
+        <v>759.16099999999994</v>
       </c>
       <c r="I74">
-        <v>57.808999999999997</v>
+        <v>55.27</v>
       </c>
       <c r="J74">
-        <v>516.59100000000001</v>
+        <v>523.26900000000001</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
-        <v>184.828</v>
+        <v>180.62200000000001</v>
       </c>
       <c r="M74">
-        <v>0.35778401094869999</v>
+        <v>0.34518001257479403</v>
       </c>
       <c r="N74">
-        <v>0.75922800000000001</v>
+        <v>0.75916099999999997</v>
       </c>
       <c r="O74">
-        <v>1.012894</v>
+        <v>1.014683</v>
       </c>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B75" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C75" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D75">
-        <v>184.828</v>
+        <v>180.62200000000001</v>
       </c>
       <c r="E75">
-        <v>516.90499999999997</v>
+        <v>523.80899999999997</v>
       </c>
       <c r="F75">
-        <v>772.41600000000005</v>
+        <v>782.88099999999997</v>
       </c>
       <c r="G75">
-        <v>57.625</v>
+        <v>53.802999999999997</v>
       </c>
       <c r="H75">
-        <v>759.35799999999995</v>
+        <v>758.23400000000004</v>
       </c>
       <c r="I75">
-        <v>55.281999999999996</v>
+        <v>56.831000000000003</v>
       </c>
       <c r="J75">
-        <v>523.05899999999997</v>
+        <v>521.72500000000002</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
-        <v>181.017</v>
+        <v>179.678</v>
       </c>
       <c r="M75">
-        <v>0.34607376988064398</v>
+        <v>0.34439216062101702</v>
       </c>
       <c r="N75">
-        <v>0.75935799999999998</v>
+        <v>0.75823399999999996</v>
       </c>
       <c r="O75">
-        <v>1.014869</v>
+        <v>1.017306</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B76" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D76">
-        <v>181.017</v>
+        <v>179.678</v>
       </c>
       <c r="E76">
-        <v>523.93200000000002</v>
+        <v>542.03300000000002</v>
       </c>
       <c r="F76">
-        <v>783.07299999999998</v>
+        <v>810.36199999999997</v>
       </c>
       <c r="G76">
-        <v>53.543999999999997</v>
+        <v>57.984000000000002</v>
       </c>
       <c r="H76">
-        <v>758.49300000000005</v>
+        <v>779.69500000000005</v>
       </c>
       <c r="I76">
-        <v>56.75</v>
+        <v>61.512</v>
       </c>
       <c r="J76">
-        <v>521.53399999999999</v>
+        <v>527.23</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
-        <v>180.209</v>
+        <v>190.953</v>
       </c>
       <c r="M76">
-        <v>0.34553643674237899</v>
+        <v>0.36218159057716698</v>
       </c>
       <c r="N76">
-        <v>0.75849299999999997</v>
+        <v>0.77969500000000003</v>
       </c>
       <c r="O76">
-        <v>1.0176339999999999</v>
+        <v>1.0480240000000001</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B77" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C77" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D77">
-        <v>180.209</v>
+        <v>190.953</v>
       </c>
       <c r="E77">
-        <v>541.64800000000002</v>
+        <v>544.74300000000005</v>
       </c>
       <c r="F77">
-        <v>809.75300000000004</v>
+        <v>814.13199999999995</v>
       </c>
       <c r="G77">
-        <v>57.801000000000002</v>
+        <v>57.069000000000003</v>
       </c>
       <c r="H77">
-        <v>779.65800000000002</v>
+        <v>792.76499999999999</v>
       </c>
       <c r="I77">
-        <v>61.470999999999997</v>
+        <v>60.375999999999998</v>
       </c>
       <c r="J77">
-        <v>526.96900000000005</v>
+        <v>536.22500000000002</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77">
-        <v>191.21799999999999</v>
+        <v>196.16399999999999</v>
       </c>
       <c r="M77">
-        <v>0.36286384967616703</v>
+        <v>0.36582404774115301</v>
       </c>
       <c r="N77">
-        <v>0.77965799999999996</v>
+        <v>0.79276500000000005</v>
       </c>
       <c r="O77">
-        <v>1.047763</v>
+        <v>1.062154</v>
       </c>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B78" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C78" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="D78">
-        <v>191.21799999999999</v>
+        <v>196.16399999999999</v>
       </c>
       <c r="E78">
-        <v>541.27700000000004</v>
+        <v>537.81899999999996</v>
       </c>
       <c r="F78">
-        <v>808.76800000000003</v>
+        <v>803.88499999999999</v>
       </c>
       <c r="G78">
-        <v>58.999000000000002</v>
+        <v>59.698</v>
       </c>
       <c r="H78">
-        <v>791.49400000000003</v>
+        <v>793.68100000000004</v>
       </c>
       <c r="I78">
-        <v>61.95</v>
+        <v>63.008000000000003</v>
       </c>
       <c r="J78">
-        <v>538.00599999999997</v>
+        <v>537.86800000000005</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
-        <v>191.53800000000001</v>
+        <v>192.80500000000001</v>
       </c>
       <c r="M78">
-        <v>0.35601461693735797</v>
+        <v>0.358461555623313</v>
       </c>
       <c r="N78">
-        <v>0.79149400000000003</v>
+        <v>0.79368099999999997</v>
       </c>
       <c r="O78">
-        <v>1.0589850000000001</v>
+        <v>1.059747</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCDB1388-AEC5-4619-A21E-8723D4EDF1AC}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.7109375" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCAC68A-BC19-47CE-9F7D-EE2155DEA941}">
   <dimension ref="A1:I75"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A52" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" topLeftCell="A41" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
+      <selection activeCell="A71" sqref="A71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B1" s="127" t="s">
         <v>44</v>
       </c>
       <c r="C1" s="127"/>
       <c r="D1" s="127"/>
       <c r="E1" s="127"/>
       <c r="F1" s="127"/>
       <c r="G1" s="127"/>
       <c r="H1" s="127"/>
     </row>
     <row r="3" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="F3" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="G3" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="D3" s="15" t="s">
+      <c r="H3" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="I3" s="17" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="49" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="108">
         <v>1.4673700000000001</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B5" s="52">
-        <v>214.76865671641792</v>
+        <v>214.7880597014925</v>
       </c>
       <c r="C5" s="52">
-        <v>735.47500000000002</v>
+        <v>735.43499999999995</v>
       </c>
       <c r="D5" s="52">
         <v>62.185074626865671</v>
       </c>
       <c r="E5" s="52">
-        <v>1011.9716417910447</v>
+        <v>1011.95223880597</v>
       </c>
       <c r="F5" s="52">
-        <v>714.08805970149251</v>
+        <v>714.03731343283573</v>
       </c>
       <c r="G5" s="52">
         <v>71.48059701492538</v>
       </c>
       <c r="H5" s="47">
-        <v>226.40298507462686</v>
+        <v>226.43432835820897</v>
       </c>
       <c r="I5" s="109">
-        <v>0.31705191257401677</v>
+        <v>0.31711834115446125</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B6" s="52">
-        <v>226.40298507462686</v>
+        <v>226.43432835820897</v>
       </c>
       <c r="C6" s="52">
-        <v>739.48900000000003</v>
+        <v>739.44100000000003</v>
       </c>
       <c r="D6" s="52">
         <v>70.62835820895522</v>
       </c>
       <c r="E6" s="52">
-        <v>1036.2283582089551</v>
+        <v>1036.2134328358209</v>
       </c>
       <c r="F6" s="52">
-        <v>718.73432835820893</v>
+        <v>718.68955223880596</v>
       </c>
       <c r="G6" s="52">
         <v>71.470149253731336</v>
       </c>
       <c r="H6" s="47">
-        <v>246.02388059701494</v>
+        <v>246.05373134328357</v>
       </c>
       <c r="I6" s="109">
-        <v>0.34230155829484671</v>
+        <v>0.34236441948654472</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B7" s="52">
-        <v>246.02388059701494</v>
+        <v>246.05373134328357</v>
       </c>
       <c r="C7" s="52">
-        <v>744.07299999999998</v>
+        <v>744.02499999999998</v>
       </c>
       <c r="D7" s="52">
         <v>66.158208955223884</v>
       </c>
       <c r="E7" s="52">
-        <v>1056.0014925373132</v>
+        <v>1055.9850746268655</v>
       </c>
       <c r="F7" s="52">
-        <v>724.46417910447758</v>
+        <v>724.43432835820886</v>
       </c>
       <c r="G7" s="52">
         <v>66.041791044776119</v>
       </c>
       <c r="H7" s="47">
-        <v>265.49552238805967</v>
+        <v>265.50895522388055</v>
       </c>
       <c r="I7" s="109">
-        <v>0.3664715662218706</v>
+        <v>0.36650520941712628</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B8" s="52">
-        <v>265.49552238805967</v>
+        <v>265.50895522388055</v>
       </c>
       <c r="C8" s="52">
-        <v>744.71199999999999</v>
+        <v>744.69</v>
       </c>
       <c r="D8" s="52">
         <v>63.59402985074626</v>
       </c>
       <c r="E8" s="52">
-        <v>1073.4253731343283</v>
+        <v>1073.417910447761</v>
       </c>
       <c r="F8" s="52">
-        <v>734.64925373134315</v>
+        <v>734.61940298507454</v>
       </c>
       <c r="G8" s="52">
         <v>65.023880597014923</v>
       </c>
       <c r="H8" s="47">
-        <v>273.75223880597014</v>
+        <v>273.77462686567162</v>
       </c>
       <c r="I8" s="109">
-        <v>0.37262984671332655</v>
+        <v>0.37267546399292967</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B9" s="52">
-        <v>273.75223880597014</v>
+        <v>273.77462686567162</v>
       </c>
       <c r="C9" s="52">
-        <v>760.66300000000001</v>
+        <v>760.63800000000003</v>
       </c>
       <c r="D9" s="52">
-        <v>70.308955223880588</v>
+        <v>70.314925373134315</v>
       </c>
       <c r="E9" s="52">
-        <v>1104.3701492537311</v>
+        <v>1104.3746268656716</v>
       </c>
       <c r="F9" s="52">
-        <v>744.19104477611938</v>
+        <v>744.1805970149253</v>
       </c>
       <c r="G9" s="52">
         <v>77.599999999999994</v>
       </c>
       <c r="H9" s="47">
-        <v>282.57910447761191</v>
+        <v>282.59402985074627</v>
       </c>
       <c r="I9" s="109">
-        <v>0.37971312132978208</v>
+        <v>0.37973850834635314</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B10" s="52">
-        <v>282.57910447761191</v>
+        <v>282.59402985074627</v>
       </c>
       <c r="C10" s="52">
-        <v>767.90599999999995</v>
+        <v>767.87</v>
       </c>
       <c r="D10" s="52">
-        <v>83.105970149253722</v>
+        <v>83.113432835820888</v>
       </c>
       <c r="E10" s="52">
-        <v>1133.197014925373</v>
+        <v>1133.176119402985</v>
       </c>
       <c r="F10" s="52">
-        <v>771.04626865671639</v>
+        <v>771.03134328358203</v>
       </c>
       <c r="G10" s="52">
         <v>86.282089552238801</v>
       </c>
       <c r="H10" s="47">
-        <v>275.86865671641789</v>
+        <v>275.86268656716419</v>
       </c>
       <c r="I10" s="109">
-        <v>0.35778482813622114</v>
+        <v>0.35778401094870027</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B11" s="52">
-        <v>275.86865671641789</v>
+        <v>275.86268656716419</v>
       </c>
       <c r="C11" s="52">
-        <v>772.32799999999997</v>
+        <v>772.41600000000005</v>
       </c>
       <c r="D11" s="52">
-        <v>85.925373134328353</v>
+        <v>86.007462686567166</v>
       </c>
       <c r="E11" s="52">
-        <v>1133.3283582089553</v>
+        <v>1133.3701492537311</v>
       </c>
       <c r="F11" s="52">
-        <v>780.40447761194025</v>
+        <v>780.68507462686557</v>
       </c>
       <c r="G11" s="52">
-        <v>82.853731343283584</v>
+        <v>82.510447761194015</v>
       </c>
       <c r="H11" s="47">
-        <v>270.07014925373136</v>
+        <v>270.1746268656716</v>
       </c>
       <c r="I11" s="109">
-        <v>0.34606432561759981</v>
+        <v>0.34607376988064442</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B12" s="52">
-        <v>270.07014925373136</v>
+        <v>270.1746268656716</v>
       </c>
       <c r="C12" s="52">
-        <v>783.01199999999994</v>
+        <v>783.07299999999998</v>
       </c>
       <c r="D12" s="52">
-        <v>79.73582089552238</v>
+        <v>79.916417910447748</v>
       </c>
       <c r="E12" s="52">
-        <v>1131.8567164179105</v>
+        <v>1132.079104477612</v>
       </c>
       <c r="F12" s="52">
-        <v>778.18358208955226</v>
+        <v>778.40895522388053</v>
       </c>
       <c r="G12" s="52">
-        <v>84.722388059701487</v>
+        <v>84.701492537313428</v>
       </c>
       <c r="H12" s="47">
-        <v>268.9507462686567</v>
+        <v>268.96865671641791</v>
       </c>
       <c r="I12" s="109">
-        <v>0.34561349334366481</v>
+        <v>0.34553643674237927</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B13" s="52">
-        <v>268.9507462686567</v>
+        <v>268.96865671641791</v>
       </c>
       <c r="C13" s="52">
-        <v>809.03099999999995</v>
+        <v>809.75300000000004</v>
       </c>
       <c r="D13" s="52">
-        <v>85.877611940298493</v>
+        <v>86.270149253731347</v>
       </c>
       <c r="E13" s="52">
-        <v>1162.7029850746267</v>
+        <v>1163.6686567164179</v>
       </c>
       <c r="F13" s="52">
-        <v>788.1805970149253</v>
+        <v>786.52089552238806</v>
       </c>
       <c r="G13" s="52">
-        <v>90.449253731343276</v>
+        <v>91.747761194029835</v>
       </c>
       <c r="H13" s="47">
-        <v>284.07313432835821</v>
+        <v>285.39999999999998</v>
       </c>
       <c r="I13" s="109">
-        <v>0.36041629977219408</v>
+        <v>0.36286384967616686</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B14" s="52">
-        <v>284.07313432835821</v>
+        <v>285.39999999999998</v>
       </c>
       <c r="C14" s="52">
-        <v>807.48099999999999</v>
+        <v>808.76800000000003</v>
       </c>
       <c r="D14" s="52">
-        <v>88.413432835820899</v>
+        <v>88.058208955223876</v>
       </c>
       <c r="E14" s="52">
-        <v>1179.0611940298504</v>
+        <v>1181.3343283582089</v>
       </c>
       <c r="F14" s="52">
-        <v>802.8492537313432</v>
+        <v>802.99402985074619</v>
       </c>
       <c r="G14" s="52">
-        <v>94.374626865671644</v>
+        <v>92.462686567164184</v>
       </c>
       <c r="H14" s="47">
-        <v>281.8373134328358</v>
+        <v>285.87761194029849</v>
       </c>
       <c r="I14" s="109">
-        <v>0.35104636657873362</v>
+        <v>0.35601461693735759</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="56" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B15" s="57"/>
       <c r="C15" s="57"/>
       <c r="D15" s="57"/>
       <c r="E15" s="57"/>
       <c r="F15" s="57"/>
       <c r="G15" s="57"/>
       <c r="H15" s="57"/>
       <c r="I15" s="58"/>
     </row>
     <row r="16" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B16" s="73">
         <v>0.52153846153846151</v>
       </c>
       <c r="C16" s="73">
         <v>1.3280000000000001</v>
       </c>
       <c r="D16" s="73">
         <v>7.6923076923076919E-3</v>
       </c>
       <c r="E16" s="73">
         <v>1.8014925373134325</v>
       </c>
       <c r="F16" s="73">
         <v>0.76923076923076916</v>
       </c>
       <c r="G16" s="73">
         <v>0.52769230769230768</v>
       </c>
       <c r="H16" s="74">
         <v>0.55999999999999994</v>
       </c>
       <c r="I16" s="53">
         <v>0.72799999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B17" s="73">
         <v>0.55999999999999994</v>
       </c>
       <c r="C17" s="73">
         <v>1.3680000000000001</v>
       </c>
       <c r="D17" s="73">
         <v>1.0769230769230769E-2</v>
       </c>
       <c r="E17" s="73">
         <v>1.880597014925373</v>
       </c>
       <c r="F17" s="73">
         <v>0.76923076923076916</v>
       </c>
       <c r="G17" s="73">
         <v>0.65538461538461534</v>
       </c>
       <c r="H17" s="74">
         <v>0.51384615384615384</v>
       </c>
       <c r="I17" s="53">
         <v>0.66800000000000004</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B18" s="73">
         <v>0.51384615384615384</v>
       </c>
       <c r="C18" s="73">
         <v>1.1910000000000001</v>
       </c>
       <c r="D18" s="73">
         <v>1.3846153846153845E-2</v>
       </c>
       <c r="E18" s="73">
         <v>1.6671641791044776</v>
       </c>
       <c r="F18" s="73">
         <v>0.76923076923076916</v>
       </c>
       <c r="G18" s="73">
         <v>0.53846153846153844</v>
       </c>
       <c r="H18" s="74">
         <v>0.41076923076923078</v>
       </c>
       <c r="I18" s="53">
         <v>0.53400000000000003</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B19" s="73">
         <v>0.41076923076923078</v>
       </c>
       <c r="C19" s="73">
         <v>1.2230000000000001</v>
       </c>
       <c r="D19" s="73">
         <v>9.2307692307692299E-3</v>
       </c>
       <c r="E19" s="73">
         <v>1.5940298507462687</v>
       </c>
       <c r="F19" s="73">
         <v>0.76923076923076916</v>
       </c>
       <c r="G19" s="73">
         <v>0.55538461538461537</v>
       </c>
       <c r="H19" s="74">
         <v>0.31846153846153841</v>
       </c>
       <c r="I19" s="53">
         <v>0.41399999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B20" s="73">
         <v>0.31846153846153841</v>
       </c>
       <c r="C20" s="73">
         <v>1.454</v>
       </c>
       <c r="D20" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E20" s="73">
         <v>1.7223880597014922</v>
       </c>
       <c r="F20" s="73">
         <v>0.7615384615384615</v>
       </c>
       <c r="G20" s="73">
         <v>0.59230769230769231</v>
       </c>
       <c r="H20" s="74">
         <v>0.42153846153846158</v>
       </c>
       <c r="I20" s="53">
         <v>0.55353535353535366</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B21" s="73">
         <v>0.42153846153846158</v>
       </c>
       <c r="C21" s="73">
         <v>1.222</v>
       </c>
       <c r="D21" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E21" s="73">
         <v>1.5970149253731343</v>
       </c>
       <c r="F21" s="73">
         <v>0.74615384615384606</v>
       </c>
       <c r="G21" s="73">
         <v>0.64923076923076917</v>
       </c>
       <c r="H21" s="74">
         <v>0.25076923076923074</v>
       </c>
       <c r="I21" s="53">
         <v>0.33608247422680415</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B22" s="73">
         <v>0.25076923076923074</v>
       </c>
       <c r="C22" s="73">
         <v>1.163</v>
       </c>
       <c r="D22" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E22" s="73">
         <v>1.3746268656716418</v>
       </c>
       <c r="F22" s="73">
         <v>0.73076923076923073</v>
       </c>
       <c r="G22" s="73">
         <v>0.39076923076923076</v>
       </c>
       <c r="H22" s="74">
         <v>0.29538461538461536</v>
       </c>
       <c r="I22" s="53">
         <v>0.40421052631578946</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B23" s="73">
         <v>0.29538461538461536</v>
       </c>
       <c r="C23" s="73">
         <v>1.2649999999999999</v>
       </c>
       <c r="D23" s="73">
         <v>7.6923076923076919E-3</v>
       </c>
       <c r="E23" s="73">
         <v>1.5208955223880594</v>
       </c>
       <c r="F23" s="73">
         <v>0.76923076923076916</v>
       </c>
       <c r="G23" s="73">
         <v>0.52769230769230768</v>
       </c>
       <c r="H23" s="74">
         <v>0.27076923076923076</v>
       </c>
       <c r="I23" s="53">
         <v>0.35200000000000004</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B24" s="73">
         <v>0.27076923076923076</v>
       </c>
       <c r="C24" s="73">
         <v>1.6259999999999999</v>
       </c>
       <c r="D24" s="73">
         <v>7.6923076923076919E-3</v>
       </c>
       <c r="E24" s="73">
         <v>1.8477611940298504</v>
       </c>
       <c r="F24" s="73">
         <v>0.7846153846153846</v>
       </c>
       <c r="G24" s="73">
         <v>0.69230769230769229</v>
       </c>
       <c r="H24" s="74">
         <v>0.4276923076923077</v>
       </c>
       <c r="I24" s="53">
         <v>0.54509803921568634</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B25" s="73">
         <v>0.4276923076923077</v>
       </c>
       <c r="C25" s="73">
         <v>1.3080000000000001</v>
       </c>
       <c r="D25" s="73">
-        <v>6.1538461538461538E-3</v>
+        <v>7.6923076923076919E-3</v>
       </c>
       <c r="E25" s="73">
-        <v>1.6895522388059703</v>
+        <v>1.691044776119403</v>
       </c>
       <c r="F25" s="73">
         <v>0.7846153846153846</v>
       </c>
       <c r="G25" s="73">
         <v>0.66923076923076918</v>
       </c>
       <c r="H25" s="74">
-        <v>0.28769230769230769</v>
+        <v>0.28923076923076924</v>
       </c>
       <c r="I25" s="53">
-        <v>0.3666666666666667</v>
+        <v>0.36862745098039218</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="49" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B26" s="75"/>
       <c r="C26" s="75"/>
       <c r="D26" s="75"/>
       <c r="E26" s="75"/>
       <c r="F26" s="75"/>
       <c r="G26" s="75"/>
       <c r="H26" s="75"/>
       <c r="I26" s="51"/>
     </row>
     <row r="27" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B27" s="73">
         <v>8.8571428571428579E-2</v>
       </c>
       <c r="C27" s="73">
         <v>1.41</v>
       </c>
       <c r="D27" s="73">
         <v>0</v>
       </c>
       <c r="E27" s="73">
         <v>1.5656716417910446</v>
       </c>
       <c r="F27" s="73">
         <v>7.1428571428571438E-2</v>
       </c>
       <c r="G27" s="73">
         <v>1.352857142857143</v>
       </c>
       <c r="H27" s="74">
         <v>7.4285714285714288E-2</v>
       </c>
       <c r="I27" s="53">
         <v>1.0399999999999998</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B28" s="73">
         <v>7.4285714285714288E-2</v>
       </c>
       <c r="C28" s="73">
         <v>1.2470000000000001</v>
       </c>
       <c r="D28" s="73">
         <v>0</v>
       </c>
       <c r="E28" s="73">
         <v>1.380597014925373</v>
       </c>
       <c r="F28" s="73">
         <v>6.4285714285714293E-2</v>
       </c>
       <c r="G28" s="73">
         <v>1.1042857142857143</v>
       </c>
       <c r="H28" s="74">
         <v>0.15285714285714286</v>
       </c>
       <c r="I28" s="53">
         <v>2.3777777777777773</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B29" s="73">
         <v>0.15285714285714286</v>
       </c>
       <c r="C29" s="73">
         <v>1.2</v>
       </c>
       <c r="D29" s="73">
         <v>0</v>
       </c>
       <c r="E29" s="73">
         <v>1.4134328358208954</v>
       </c>
       <c r="F29" s="73">
         <v>5.7142857142857148E-2</v>
       </c>
       <c r="G29" s="73">
         <v>1.2085714285714286</v>
       </c>
       <c r="H29" s="74">
         <v>8.7142857142857147E-2</v>
       </c>
       <c r="I29" s="53">
         <v>1.5249999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B30" s="73">
         <v>8.7142857142857147E-2</v>
       </c>
       <c r="C30" s="73">
         <v>1.2090000000000001</v>
       </c>
       <c r="D30" s="73">
         <v>0</v>
       </c>
       <c r="E30" s="73">
         <v>1.353731343283582</v>
       </c>
       <c r="F30" s="73">
         <v>4.2857142857142858E-2</v>
       </c>
       <c r="G30" s="73">
         <v>1.2357142857142858</v>
       </c>
       <c r="H30" s="74">
         <v>1.7142857142857144E-2</v>
       </c>
       <c r="I30" s="53">
         <v>0.4</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B31" s="73">
         <v>1.7142857142857144E-2</v>
       </c>
       <c r="C31" s="73">
         <v>1.3089999999999999</v>
       </c>
       <c r="D31" s="73">
         <v>0</v>
       </c>
       <c r="E31" s="73">
         <v>1.3850746268656717</v>
       </c>
       <c r="F31" s="73">
         <v>4.2857142857142858E-2</v>
       </c>
       <c r="G31" s="73">
         <v>1.1214285714285714</v>
       </c>
       <c r="H31" s="74">
         <v>0.16142857142857145</v>
       </c>
       <c r="I31" s="53">
         <v>3.7666666666666671</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B32" s="73">
         <v>0.16142857142857145</v>
       </c>
       <c r="C32" s="73">
         <v>1.391</v>
       </c>
       <c r="D32" s="73">
         <v>0</v>
       </c>
       <c r="E32" s="73">
         <v>1.6223880597014924</v>
       </c>
       <c r="F32" s="73">
         <v>4.2857142857142858E-2</v>
       </c>
       <c r="G32" s="73">
         <v>1.4085714285714286</v>
       </c>
       <c r="H32" s="74">
         <v>0.10142857142857142</v>
       </c>
       <c r="I32" s="53">
         <v>2.3666666666666667</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B33" s="73">
         <v>0.10142857142857142</v>
       </c>
       <c r="C33" s="73">
         <v>1.379</v>
       </c>
       <c r="D33" s="73">
         <v>0</v>
       </c>
       <c r="E33" s="73">
         <v>1.5462686567164179</v>
       </c>
       <c r="F33" s="73">
         <v>5.7142857142857148E-2</v>
       </c>
       <c r="G33" s="73">
         <v>1.2828571428571429</v>
       </c>
       <c r="H33" s="74">
         <v>0.14000000000000001</v>
       </c>
       <c r="I33" s="53">
         <v>2.4500000000000002</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B34" s="73">
         <v>0.14000000000000001</v>
       </c>
       <c r="C34" s="73">
         <v>1.286</v>
       </c>
       <c r="D34" s="73">
         <v>0</v>
       </c>
       <c r="E34" s="73">
         <v>1.4895522388059701</v>
       </c>
       <c r="F34" s="73">
         <v>7.1428571428571438E-2</v>
       </c>
       <c r="G34" s="73">
         <v>1.1685714285714286</v>
       </c>
       <c r="H34" s="74">
         <v>0.18571428571428572</v>
       </c>
       <c r="I34" s="53">
         <v>2.5999999999999996</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B35" s="73">
         <v>0.18571428571428572</v>
       </c>
       <c r="C35" s="73">
         <v>1.54</v>
       </c>
       <c r="D35" s="73">
         <v>0</v>
       </c>
       <c r="E35" s="73">
         <v>1.8029850746268659</v>
       </c>
       <c r="F35" s="73">
         <v>7.8571428571428584E-2</v>
       </c>
       <c r="G35" s="73">
-        <v>1.5000000000000002</v>
+        <v>1.4285714285714286</v>
       </c>
       <c r="H35" s="74">
-        <v>0.14714285714285713</v>
+        <v>0.21857142857142858</v>
       </c>
       <c r="I35" s="53">
-        <v>1.8727272727272724</v>
+        <v>2.7818181818181817</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B36" s="73">
-        <v>0.14714285714285713</v>
+        <v>0.21857142857142858</v>
       </c>
       <c r="C36" s="73">
         <v>1.486</v>
       </c>
       <c r="D36" s="73">
         <v>0</v>
       </c>
       <c r="E36" s="73">
-        <v>1.7059701492537314</v>
+        <v>1.7805970149253731</v>
       </c>
       <c r="F36" s="73">
         <v>7.8571428571428584E-2</v>
       </c>
       <c r="G36" s="73">
         <v>1.4285714285714286</v>
       </c>
       <c r="H36" s="74">
-        <v>0.12571428571428572</v>
+        <v>0.19714285714285718</v>
       </c>
       <c r="I36" s="53">
-        <v>1.5999999999999999</v>
+        <v>2.5090909090909093</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="60" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B37" s="76"/>
       <c r="C37" s="76"/>
       <c r="D37" s="76"/>
       <c r="E37" s="76"/>
       <c r="F37" s="76"/>
       <c r="G37" s="76"/>
       <c r="H37" s="76"/>
       <c r="I37" s="58"/>
     </row>
     <row r="38" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B38" s="73">
         <v>0.33999999999999997</v>
       </c>
       <c r="C38" s="73">
         <v>0.92700000000000005</v>
       </c>
       <c r="D38" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E38" s="73">
         <v>1.2597014925373133</v>
       </c>
       <c r="F38" s="73">
         <v>0.11538461538461538</v>
       </c>
       <c r="G38" s="73">
         <v>0.82769230769230773</v>
       </c>
       <c r="H38" s="74">
         <v>0.35538461538461541</v>
       </c>
       <c r="I38" s="59">
         <v>3.0800000000000005</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B39" s="73">
         <v>0.35538461538461541</v>
       </c>
       <c r="C39" s="73">
         <v>0.89700000000000002</v>
       </c>
       <c r="D39" s="73">
         <v>1.5384615384615385E-3</v>
       </c>
       <c r="E39" s="73">
         <v>1.243283582089552</v>
       </c>
       <c r="F39" s="73">
         <v>0.1</v>
       </c>
       <c r="G39" s="73">
         <v>1.0046153846153847</v>
       </c>
       <c r="H39" s="74">
         <v>0.17692307692307693</v>
       </c>
       <c r="I39" s="53">
         <v>1.7692307692307692</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B40" s="73">
         <v>0.17692307692307693</v>
       </c>
       <c r="C40" s="73">
         <v>1.0720000000000001</v>
       </c>
       <c r="D40" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E40" s="73">
         <v>1.2462686567164178</v>
       </c>
       <c r="F40" s="73">
         <v>8.4615384615384606E-2</v>
       </c>
       <c r="G40" s="73">
         <v>1.0599999999999998</v>
       </c>
       <c r="H40" s="74">
         <v>0.13999999999999999</v>
       </c>
       <c r="I40" s="53">
         <v>1.6545454545454545</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B41" s="73">
         <v>0.13999999999999999</v>
       </c>
       <c r="C41" s="73">
         <v>1.1910000000000001</v>
       </c>
       <c r="D41" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E41" s="73">
         <v>1.3298507462686566</v>
       </c>
       <c r="F41" s="73">
         <v>7.6923076923076927E-2</v>
       </c>
       <c r="G41" s="73">
         <v>1.2353846153846155</v>
       </c>
       <c r="H41" s="74">
         <v>5.8461538461538461E-2</v>
       </c>
       <c r="I41" s="53">
         <v>0.7599999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A42" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B42" s="73">
         <v>5.8461538461538461E-2</v>
       </c>
       <c r="C42" s="73">
         <v>1.1839999999999999</v>
       </c>
       <c r="D42" s="73">
         <v>1.5384615384615385E-3</v>
       </c>
       <c r="E42" s="73">
         <v>1.2417910447761193</v>
       </c>
       <c r="F42" s="73">
         <v>6.9230769230769221E-2</v>
       </c>
       <c r="G42" s="73">
         <v>0.98461538461538456</v>
       </c>
       <c r="H42" s="74">
         <v>0.22615384615384612</v>
       </c>
       <c r="I42" s="53">
         <v>3.2666666666666666</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B43" s="73">
         <v>0.22615384615384612</v>
       </c>
       <c r="C43" s="73">
         <v>1.0820000000000001</v>
       </c>
       <c r="D43" s="73">
         <v>0</v>
       </c>
       <c r="E43" s="73">
         <v>1.3014925373134327</v>
       </c>
       <c r="F43" s="73">
         <v>6.9230769230769221E-2</v>
       </c>
       <c r="G43" s="73">
         <v>1.1569230769230769</v>
       </c>
       <c r="H43" s="74">
         <v>0.11538461538461538</v>
       </c>
       <c r="I43" s="53">
         <v>1.6666666666666667</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B44" s="73">
         <v>0.11538461538461538</v>
       </c>
       <c r="C44" s="73">
         <v>1.2689999999999999</v>
       </c>
       <c r="D44" s="73">
         <v>0</v>
       </c>
       <c r="E44" s="73">
         <v>1.380597014925373</v>
       </c>
       <c r="F44" s="73">
         <v>6.9230769230769221E-2</v>
       </c>
       <c r="G44" s="73">
         <v>1.3184615384615384</v>
       </c>
       <c r="H44" s="74">
         <v>3.5384615384615382E-2</v>
       </c>
       <c r="I44" s="53">
         <v>0.51111111111111118</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B45" s="73">
         <v>3.5384615384615382E-2</v>
       </c>
       <c r="C45" s="73">
         <v>1.284</v>
       </c>
       <c r="D45" s="73">
         <v>1.5384615384615385E-3</v>
       </c>
       <c r="E45" s="73">
         <v>1.3194029850746267</v>
       </c>
       <c r="F45" s="73">
         <v>7.6923076923076927E-2</v>
       </c>
       <c r="G45" s="73">
         <v>1.1123076923076922</v>
       </c>
       <c r="H45" s="74">
         <v>0.17076923076923076</v>
       </c>
       <c r="I45" s="53">
         <v>2.2199999999999998</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B46" s="73">
         <v>0.17076923076923076</v>
       </c>
       <c r="C46" s="73">
         <v>1.4550000000000001</v>
       </c>
       <c r="D46" s="73">
         <v>0</v>
       </c>
       <c r="E46" s="73">
         <v>1.6208955223880597</v>
       </c>
       <c r="F46" s="73">
-        <v>8.4615384615384606E-2</v>
+        <v>7.6923076923076927E-2</v>
       </c>
       <c r="G46" s="73">
-        <v>1.4230769230769231</v>
+        <v>1.4584615384615383</v>
       </c>
       <c r="H46" s="74">
-        <v>0.16307692307692306</v>
+        <v>0.13538461538461538</v>
       </c>
       <c r="I46" s="53">
-        <v>1.9272727272727272</v>
+        <v>1.7599999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="54" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B47" s="77">
-        <v>0.16307692307692306</v>
+        <v>0.13538461538461538</v>
       </c>
       <c r="C47" s="77">
         <v>1.4179999999999999</v>
       </c>
       <c r="D47" s="77">
         <v>0</v>
       </c>
       <c r="E47" s="77">
-        <v>1.5761194029850747</v>
+        <v>1.5492537313432835</v>
       </c>
       <c r="F47" s="77">
         <v>8.4615384615384606E-2</v>
       </c>
       <c r="G47" s="77">
         <v>1.3846153846153846</v>
       </c>
       <c r="H47" s="78">
-        <v>0.1553846153846154</v>
+        <v>0.12769230769230769</v>
       </c>
       <c r="I47" s="55">
-        <v>1.8363636363636366</v>
+        <v>1.5090909090909093</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
     </row>
     <row r="50" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="128" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B50" s="128"/>
       <c r="C50" s="128"/>
       <c r="D50" s="128"/>
       <c r="E50" s="128"/>
       <c r="F50" s="128"/>
       <c r="G50" s="128"/>
       <c r="H50" s="128"/>
       <c r="I50" s="128"/>
     </row>
     <row r="51" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="F51" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="C51" s="15" t="s">
+      <c r="G51" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="D51" s="15" t="s">
+      <c r="H51" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="E51" s="15" t="s">
+      <c r="I51" s="17" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A52" s="49" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B52" s="50"/>
       <c r="C52" s="50"/>
       <c r="D52" s="50"/>
       <c r="E52" s="50"/>
       <c r="F52" s="50"/>
       <c r="G52" s="50"/>
       <c r="H52" s="50"/>
       <c r="I52" s="51">
         <v>1.4673700000000001</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A53" s="79" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B53" s="80">
         <v>0.95010989010989</v>
       </c>
       <c r="C53" s="80">
         <v>3.665</v>
       </c>
       <c r="D53" s="80">
         <v>1.0769230769230769E-2</v>
       </c>
       <c r="E53" s="80">
         <v>4.6268656716417897</v>
       </c>
       <c r="F53" s="80">
         <v>0.95604395604395598</v>
       </c>
       <c r="G53" s="80">
         <v>2.7082417582417584</v>
       </c>
       <c r="H53" s="80">
         <v>0.98967032967032964</v>
       </c>
       <c r="I53" s="59">
         <v>1.0351724137931035</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A54" s="14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B54" s="73">
         <v>0.98967032967032964</v>
       </c>
       <c r="C54" s="73">
         <v>3.5120000000000005</v>
       </c>
       <c r="D54" s="73">
         <v>1.2307692307692308E-2</v>
       </c>
       <c r="E54" s="73">
         <v>4.5044776119402981</v>
       </c>
       <c r="F54" s="73">
         <v>0.93351648351648342</v>
       </c>
       <c r="G54" s="73">
         <v>2.7642857142857142</v>
       </c>
       <c r="H54" s="73">
         <v>0.8436263736263736</v>
       </c>
       <c r="I54" s="53">
         <v>0.90370806356680411</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B55" s="73">
         <v>0.8436263736263736</v>
       </c>
       <c r="C55" s="73">
         <v>3.4630000000000001</v>
       </c>
       <c r="D55" s="73">
         <v>1.6923076923076923E-2</v>
       </c>
       <c r="E55" s="73">
         <v>4.3268656716417908</v>
       </c>
       <c r="F55" s="73">
         <v>0.91098901098901097</v>
       </c>
       <c r="G55" s="73">
         <v>2.807032967032967</v>
       </c>
       <c r="H55" s="73">
         <v>0.63791208791208787</v>
       </c>
       <c r="I55" s="53">
         <v>0.70024125452352226</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B56" s="73">
         <v>0.63791208791208787</v>
       </c>
       <c r="C56" s="73">
         <v>3.6230000000000002</v>
       </c>
       <c r="D56" s="73">
         <v>1.2307692307692308E-2</v>
       </c>
       <c r="E56" s="73">
         <v>4.2776119402985078</v>
       </c>
       <c r="F56" s="73">
         <v>0.88901098901098896</v>
       </c>
       <c r="G56" s="73">
         <v>3.0264835164835167</v>
       </c>
       <c r="H56" s="73">
         <v>0.39406593406593399</v>
       </c>
       <c r="I56" s="53">
         <v>0.44326328800988868</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B57" s="73">
         <v>0.39406593406593399</v>
       </c>
       <c r="C57" s="73">
         <v>3.9470000000000001</v>
       </c>
       <c r="D57" s="73">
         <v>4.6153846153846149E-3</v>
       </c>
       <c r="E57" s="73">
         <v>4.3492537313432837</v>
       </c>
       <c r="F57" s="73">
         <v>0.87362637362637352</v>
       </c>
       <c r="G57" s="73">
         <v>2.6983516483516485</v>
       </c>
       <c r="H57" s="73">
         <v>0.80912087912087916</v>
       </c>
       <c r="I57" s="53">
         <v>0.92616352201257879</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="14" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B58" s="73">
         <v>0.80912087912087916</v>
       </c>
       <c r="C58" s="73">
         <v>3.6950000000000003</v>
       </c>
       <c r="D58" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E58" s="73">
         <v>4.5208955223880594</v>
       </c>
       <c r="F58" s="73">
         <v>0.85824175824175808</v>
       </c>
       <c r="G58" s="73">
         <v>3.214725274725275</v>
       </c>
       <c r="H58" s="73">
         <v>0.46758241758241753</v>
       </c>
       <c r="I58" s="53">
         <v>0.54481434058898848</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B59" s="73">
         <v>0.46758241758241753</v>
       </c>
       <c r="C59" s="73">
         <v>3.8109999999999999</v>
       </c>
       <c r="D59" s="73">
         <v>3.0769230769230769E-3</v>
       </c>
       <c r="E59" s="73">
         <v>4.3014925373134325</v>
       </c>
       <c r="F59" s="73">
         <v>0.8571428571428571</v>
       </c>
       <c r="G59" s="73">
         <v>2.992087912087912</v>
       </c>
       <c r="H59" s="73">
         <v>0.47076923076923077</v>
       </c>
       <c r="I59" s="53">
         <v>0.5492307692307693</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A60" s="14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B60" s="73">
         <v>0.47076923076923077</v>
       </c>
       <c r="C60" s="73">
         <v>3.835</v>
       </c>
       <c r="D60" s="73">
         <v>9.2307692307692299E-3</v>
       </c>
       <c r="E60" s="73">
         <v>4.3298507462686562</v>
       </c>
       <c r="F60" s="73">
         <v>0.91758241758241743</v>
       </c>
       <c r="G60" s="73">
         <v>2.8085714285714287</v>
       </c>
       <c r="H60" s="73">
         <v>0.62725274725274727</v>
       </c>
       <c r="I60" s="53">
         <v>0.68359281437125763</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A61" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B61" s="73">
         <v>0.62725274725274727</v>
       </c>
       <c r="C61" s="73">
         <v>4.6210000000000004</v>
       </c>
       <c r="D61" s="73">
         <v>7.6923076923076919E-3</v>
       </c>
       <c r="E61" s="73">
         <v>5.2716417910447761</v>
       </c>
       <c r="F61" s="73">
-        <v>0.94780219780219788</v>
+        <v>0.9401098901098901</v>
       </c>
       <c r="G61" s="73">
-        <v>3.6153846153846159</v>
+        <v>3.5793406593406591</v>
       </c>
       <c r="H61" s="73">
-        <v>0.73791208791208796</v>
+        <v>0.78164835164835167</v>
       </c>
       <c r="I61" s="53">
-        <v>0.77855072463768116</v>
+        <v>0.8314436002337815</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="81" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B62" s="82">
-        <v>0.73791208791208796</v>
+        <v>0.78164835164835167</v>
       </c>
       <c r="C62" s="82">
         <v>4.2119999999999997</v>
       </c>
       <c r="D62" s="82">
-        <v>6.1538461538461538E-3</v>
+        <v>7.6923076923076919E-3</v>
       </c>
       <c r="E62" s="82">
-        <v>4.9716417910447763</v>
+        <v>5.0208955223880594</v>
       </c>
       <c r="F62" s="82">
         <v>0.94780219780219788</v>
       </c>
       <c r="G62" s="82">
         <v>3.4824175824175825</v>
       </c>
       <c r="H62" s="82">
-        <v>0.56879120879120881</v>
+        <v>0.61406593406593413</v>
       </c>
       <c r="I62" s="83">
-        <v>0.60011594202898544</v>
+        <v>0.64788405797101456</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
     </row>
     <row r="64" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A64" s="128" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B64" s="128"/>
       <c r="C64" s="128"/>
       <c r="D64" s="128"/>
       <c r="E64" s="128"/>
       <c r="F64" s="128"/>
       <c r="G64" s="128"/>
       <c r="H64" s="128"/>
       <c r="I64" s="128"/>
     </row>
     <row r="65" spans="1:9" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="66" spans="1:9" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="67" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="70" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="72" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C67" s="72" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D67" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="E67" s="72" t="s">
+        <v>80</v>
+      </c>
+      <c r="F67" s="72" t="s">
+        <v>87</v>
+      </c>
+      <c r="G67" s="72" t="s">
+        <v>88</v>
+      </c>
+      <c r="H67" s="72" t="s">
         <v>83</v>
       </c>
-      <c r="E67" s="72" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I67" s="71" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A68" s="14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B68" s="73">
         <v>0.18760000000000288</v>
       </c>
       <c r="C68" s="73">
         <v>11.183399999999997</v>
       </c>
       <c r="D68" s="73">
         <v>1.3511</v>
       </c>
       <c r="E68" s="73">
         <v>12.722100000000001</v>
       </c>
       <c r="F68" s="73">
         <v>10.2057</v>
       </c>
       <c r="G68" s="73">
         <v>1.7624000000000002</v>
       </c>
       <c r="H68" s="74">
         <v>0.75399999999999956</v>
       </c>
       <c r="I68" s="53">
         <v>7.3880282587181628E-2</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A69" s="14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B69" s="73">
         <v>0.75399999999999956</v>
       </c>
       <c r="C69" s="73">
         <v>11.766400000000001</v>
       </c>
       <c r="D69" s="73">
         <v>0.89510000000000001</v>
       </c>
       <c r="E69" s="73">
         <v>13.415500000000002</v>
       </c>
       <c r="F69" s="73">
         <v>10.802100000000001</v>
       </c>
       <c r="G69" s="73">
         <v>1.3110999999999999</v>
       </c>
       <c r="H69" s="74">
         <v>1.3023000000000016</v>
       </c>
       <c r="I69" s="53">
         <v>0.12055989113227997</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A70" s="14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B70" s="73">
         <v>1.3023000000000016</v>
       </c>
       <c r="C70" s="73">
         <v>10.7805</v>
       </c>
       <c r="D70" s="73">
         <v>1.3372999999999999</v>
       </c>
       <c r="E70" s="73">
         <v>13.4201</v>
       </c>
       <c r="F70" s="73">
         <v>10.506399999999999</v>
       </c>
       <c r="G70" s="73">
         <v>2.0670999999999999</v>
       </c>
       <c r="H70" s="74">
         <v>0.8466000000000008</v>
       </c>
       <c r="I70" s="53">
         <v>8.0579456331379043E-2</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A71" s="14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B71" s="73">
         <v>0.8466000000000008</v>
       </c>
       <c r="C71" s="73">
         <v>10.031799999999999</v>
       </c>
       <c r="D71" s="73">
         <v>1.5503</v>
       </c>
       <c r="E71" s="73">
         <v>12.428699999999999</v>
       </c>
       <c r="F71" s="73">
         <v>10.3241</v>
       </c>
       <c r="G71" s="73">
         <v>1.6967000000000001</v>
       </c>
       <c r="H71" s="74">
         <v>0.40789999999999849</v>
       </c>
       <c r="I71" s="53">
         <v>3.9509497195881337E-2</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A72" s="14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B72" s="73">
         <v>0.40789999999999849</v>
       </c>
       <c r="C72" s="73">
         <v>10.577</v>
       </c>
       <c r="D72" s="73">
         <v>1.4215</v>
       </c>
       <c r="E72" s="73">
         <v>12.406399999999998</v>
       </c>
       <c r="F72" s="73">
         <v>10.5474</v>
       </c>
       <c r="G72" s="73">
         <v>1.3622000000000001</v>
       </c>
       <c r="H72" s="74">
         <v>0.49679999999999813</v>
       </c>
       <c r="I72" s="53">
         <v>4.710165538426514E-2</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A73" s="14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B73" s="73">
         <v>0.49679999999999813</v>
       </c>
       <c r="C73" s="73">
         <v>12.757700000000002</v>
       </c>
       <c r="D73" s="73">
         <v>1.3177000000000001</v>
       </c>
       <c r="E73" s="73">
         <v>14.571999999999999</v>
       </c>
       <c r="F73" s="73">
         <v>10.5</v>
       </c>
       <c r="G73" s="73">
         <v>1.8837999999999999</v>
       </c>
       <c r="H73" s="74">
         <v>2.1881999999999997</v>
       </c>
       <c r="I73" s="53">
         <v>0.20839999999999997</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="54" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B74" s="77">
         <v>2.1881999999999997</v>
       </c>
       <c r="C74" s="77">
-        <v>11.082799999999999</v>
+        <v>11.079000000000001</v>
       </c>
       <c r="D74" s="77">
         <v>1.3</v>
       </c>
       <c r="E74" s="77">
-        <v>14.571</v>
+        <v>14.567200000000001</v>
       </c>
       <c r="F74" s="77">
         <v>10.8</v>
       </c>
       <c r="G74" s="77">
         <v>2.1</v>
       </c>
       <c r="H74" s="78">
-        <v>1.671</v>
+        <v>1.6672000000000007</v>
       </c>
       <c r="I74" s="55">
-        <v>0.15472222222222223</v>
+        <v>0.15437037037037044</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A64:I64"/>
     <mergeCell ref="A50:I50"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.11811023622047245" top="1.1417322834645669" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" fitToWidth="2" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="48" max="8" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD6C99D2-920E-477D-A778-C7EFFAB8D115}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J58"/>
+  <dimension ref="A1:J64"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A22" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" topLeftCell="A23" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="22" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="9.140625" style="22"/>
+    <col min="2" max="2" width="9.7109375" style="22" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="22" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="22" customWidth="1"/>
-    <col min="5" max="6" width="9.140625" style="22"/>
+    <col min="5" max="6" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="22" customWidth="1"/>
-    <col min="8" max="9" width="9.140625" style="22"/>
-    <col min="10" max="10" width="7.28515625" style="22" customWidth="1"/>
+    <col min="8" max="9" width="10.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="22" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="140" t="s">
+      <c r="A5" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="141" t="s">
+      <c r="B5" s="131" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="141"/>
-[...1 lines deleted...]
-      <c r="E5" s="142" t="s">
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="E5" s="132" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="142"/>
-[...1 lines deleted...]
-      <c r="H5" s="141" t="s">
+      <c r="F5" s="132"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="131" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="141"/>
-      <c r="J5" s="143"/>
+      <c r="I5" s="131"/>
+      <c r="J5" s="133"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" s="140"/>
+      <c r="A6" s="130"/>
       <c r="B6" s="23" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="23" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F6" s="23" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="23" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="I6" s="23" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="J6" s="32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A7" s="140"/>
+      <c r="A7" s="130"/>
       <c r="B7" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="33" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B8" s="24">
         <v>239.6</v>
       </c>
       <c r="C8" s="24">
-        <v>194.89999999999998</v>
+        <v>183.5</v>
       </c>
       <c r="D8" s="24">
-        <v>-18.7</v>
+        <v>-23.4</v>
       </c>
       <c r="E8" s="25">
         <v>5077.9202838063447</v>
       </c>
       <c r="F8" s="25">
-        <v>4944.8778860954335</v>
+        <v>5024.1869209809265</v>
       </c>
       <c r="G8" s="24">
-        <v>-2.6</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="H8" s="24">
         <v>1216.8</v>
       </c>
       <c r="I8" s="24">
-        <v>963.8</v>
+        <v>921.89999999999986</v>
       </c>
       <c r="J8" s="34">
-        <v>-20.8</v>
+        <v>-24.2</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B9" s="26">
         <v>13.3</v>
       </c>
       <c r="C9" s="26">
         <v>13.3</v>
       </c>
       <c r="D9" s="26">
         <v>0</v>
       </c>
       <c r="E9" s="27">
         <v>7530</v>
       </c>
       <c r="F9" s="27">
         <v>7444.0000000000009</v>
       </c>
       <c r="G9" s="28">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H9" s="26">
         <v>100.1</v>
       </c>
       <c r="I9" s="26">
         <v>99</v>
       </c>
       <c r="J9" s="36">
         <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B10" s="26">
         <v>44</v>
       </c>
       <c r="C10" s="26">
-        <v>25.7</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="D10" s="26">
-        <v>-41.6</v>
+        <v>-63.4</v>
       </c>
       <c r="E10" s="27">
         <v>3690</v>
       </c>
       <c r="F10" s="27">
-        <v>3665</v>
+        <v>3696</v>
       </c>
       <c r="G10" s="28">
-        <v>-0.7</v>
+        <v>0.2</v>
       </c>
       <c r="H10" s="26">
         <v>162.4</v>
       </c>
       <c r="I10" s="26">
-        <v>94.2</v>
+        <v>59.5</v>
       </c>
       <c r="J10" s="36">
-        <v>-42</v>
+        <v>-63.4</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B11" s="26">
         <v>3.8</v>
       </c>
       <c r="C11" s="26">
         <v>3.5</v>
       </c>
       <c r="D11" s="26">
         <v>-7.9</v>
       </c>
       <c r="E11" s="27">
         <v>1227</v>
       </c>
       <c r="F11" s="27">
         <v>1259</v>
       </c>
       <c r="G11" s="28">
         <v>2.6</v>
       </c>
       <c r="H11" s="26">
         <v>4.7</v>
       </c>
       <c r="I11" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="J11" s="36">
         <v>-6.4</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B12" s="26">
         <v>4.5999999999999996</v>
       </c>
       <c r="C12" s="26">
-        <v>5.0999999999999996</v>
+        <v>6.4</v>
       </c>
       <c r="D12" s="26">
-        <v>10.9</v>
+        <v>39.1</v>
       </c>
       <c r="E12" s="27">
         <v>3252</v>
       </c>
       <c r="F12" s="27">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="G12" s="28">
-        <v>-22.9</v>
+        <v>-22.8</v>
       </c>
       <c r="H12" s="26">
         <v>15</v>
       </c>
       <c r="I12" s="26">
-        <v>12.8</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="J12" s="36">
-        <v>-14.7</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B13" s="26">
         <v>0.9</v>
       </c>
       <c r="C13" s="26">
         <v>0.6</v>
       </c>
       <c r="D13" s="26">
         <v>-33.299999999999997</v>
       </c>
       <c r="E13" s="27">
         <v>1030</v>
       </c>
       <c r="F13" s="27">
         <v>1016.0000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>-1.4</v>
       </c>
       <c r="H13" s="26">
         <v>0.9</v>
       </c>
       <c r="I13" s="26">
         <v>0.6</v>
       </c>
       <c r="J13" s="36">
         <v>-33.299999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="35" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B14" s="26">
         <v>39.5</v>
       </c>
       <c r="C14" s="26">
-        <v>39.5</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="D14" s="26">
-        <v>0</v>
+        <v>-8.1</v>
       </c>
       <c r="E14" s="27">
         <v>2814.1265822784812</v>
       </c>
       <c r="F14" s="27">
-        <v>2814.1265822784812</v>
+        <v>2926.4242424242425</v>
       </c>
       <c r="G14" s="28">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H14" s="26">
         <v>111.2</v>
       </c>
       <c r="I14" s="26">
-        <v>111.2</v>
+        <v>106.2</v>
       </c>
       <c r="J14" s="36">
-        <v>0</v>
+        <v>-4.5</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
-        <v>157</v>
+        <v>121</v>
       </c>
       <c r="B15" s="26">
         <v>133.5</v>
       </c>
       <c r="C15" s="26">
-        <v>107.19999999999999</v>
+        <v>107.3</v>
       </c>
       <c r="D15" s="26">
-        <v>-19.7</v>
+        <v>-19.600000000000001</v>
       </c>
       <c r="E15" s="27">
         <v>6160.7033707865176</v>
       </c>
       <c r="F15" s="27">
-        <v>5985.0382462686575</v>
+        <v>5928.3485554520039</v>
       </c>
       <c r="G15" s="28">
-        <v>-2.9</v>
+        <v>-3.8</v>
       </c>
       <c r="H15" s="26">
         <v>822.5</v>
       </c>
       <c r="I15" s="26">
-        <v>641.6</v>
+        <v>636.09999999999991</v>
       </c>
       <c r="J15" s="36">
-        <v>-22</v>
+        <v>-22.7</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="33" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B16" s="24">
         <v>166.2</v>
       </c>
       <c r="C16" s="24">
-        <v>134</v>
+        <v>131.1</v>
       </c>
       <c r="D16" s="24">
-        <v>-19.399999999999999</v>
+        <v>-21.1</v>
       </c>
       <c r="E16" s="25">
         <v>2788.1046931407946</v>
       </c>
       <c r="F16" s="25">
-        <v>2643.205970149254</v>
+        <v>2515.6010678871089</v>
       </c>
       <c r="G16" s="24">
-        <v>-5.2</v>
+        <v>-9.8000000000000007</v>
       </c>
       <c r="H16" s="24">
         <v>463.40000000000003</v>
       </c>
       <c r="I16" s="24">
-        <v>354.09999999999997</v>
+        <v>329.9</v>
       </c>
       <c r="J16" s="34">
-        <v>-23.6</v>
+        <v>-28.8</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B17" s="26">
         <v>93.4</v>
       </c>
       <c r="C17" s="26">
-        <v>65.8</v>
+        <v>65.3</v>
       </c>
       <c r="D17" s="26">
-        <v>-29.6</v>
+        <v>-30.1</v>
       </c>
       <c r="E17" s="27">
         <v>2992.0096359743038</v>
       </c>
       <c r="F17" s="27">
-        <v>2579.5851063829791</v>
+        <v>2291.8024502297094</v>
       </c>
       <c r="G17" s="28">
-        <v>-13.8</v>
+        <v>-23.4</v>
       </c>
       <c r="H17" s="26">
         <v>279.5</v>
       </c>
       <c r="I17" s="26">
-        <v>169.79999999999998</v>
+        <v>149.69999999999999</v>
       </c>
       <c r="J17" s="36">
-        <v>-39.200000000000003</v>
+        <v>-46.4</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B18" s="26">
         <v>56.5</v>
       </c>
       <c r="C18" s="26">
         <v>51.5</v>
       </c>
       <c r="D18" s="26">
         <v>-8.8000000000000007</v>
       </c>
       <c r="E18" s="27">
         <v>1756.4106194690264</v>
       </c>
       <c r="F18" s="27">
-        <v>1735.0796116504855</v>
+        <v>1850.2737864077669</v>
       </c>
       <c r="G18" s="28">
-        <v>-1.2</v>
+        <v>5.3</v>
       </c>
       <c r="H18" s="26">
         <v>99.3</v>
       </c>
       <c r="I18" s="26">
-        <v>89.300000000000011</v>
+        <v>95.3</v>
       </c>
       <c r="J18" s="36">
-        <v>-10.1</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B19" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="C19" s="26">
-        <v>5.3000000000000007</v>
+        <v>4</v>
       </c>
       <c r="D19" s="26">
-        <v>20.5</v>
+        <v>-9.1</v>
       </c>
       <c r="E19" s="27">
         <v>2340.7499999999995</v>
       </c>
       <c r="F19" s="27">
-        <v>3573.4905660377353</v>
+        <v>2533.6750000000002</v>
       </c>
       <c r="G19" s="28">
-        <v>52.7</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="H19" s="26">
         <v>10.3</v>
       </c>
       <c r="I19" s="26">
-        <v>18.899999999999999</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="J19" s="36">
-        <v>83.5</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="35" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B20" s="26">
         <v>0.4</v>
       </c>
       <c r="C20" s="26">
         <v>0.4</v>
       </c>
       <c r="D20" s="26">
         <v>0</v>
       </c>
       <c r="E20" s="27">
         <v>2811</v>
       </c>
       <c r="F20" s="27">
-        <v>3212.0000000000005</v>
+        <v>3132.0000000000005</v>
       </c>
       <c r="G20" s="28">
-        <v>14.3</v>
+        <v>11.4</v>
       </c>
       <c r="H20" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="I20" s="26">
         <v>1.3</v>
       </c>
       <c r="J20" s="36">
         <v>18.2</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="35" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B21" s="26">
         <v>2.6999999999999997</v>
       </c>
       <c r="C21" s="26">
-        <v>2.6999999999999997</v>
+        <v>1.6</v>
       </c>
       <c r="D21" s="26">
-        <v>0</v>
+        <v>-40.700000000000003</v>
       </c>
       <c r="E21" s="27">
         <v>1311.4814814814815</v>
       </c>
       <c r="F21" s="27">
-        <v>1745.1851851851854</v>
+        <v>2065</v>
       </c>
       <c r="G21" s="28">
-        <v>33.1</v>
+        <v>57.5</v>
       </c>
       <c r="H21" s="26">
         <v>3.5</v>
       </c>
       <c r="I21" s="26">
-        <v>4.7</v>
+        <v>3.3</v>
       </c>
       <c r="J21" s="36">
-        <v>34.299999999999997</v>
+        <v>-5.7</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B22" s="26">
         <v>0</v>
       </c>
       <c r="C22" s="26">
         <v>0</v>
       </c>
       <c r="D22" s="26">
         <v>0</v>
       </c>
       <c r="E22" s="27">
         <v>0</v>
       </c>
       <c r="F22" s="27">
         <v>0</v>
       </c>
       <c r="G22" s="28">
         <v>0</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="26">
         <v>0</v>
       </c>
       <c r="J22" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="35" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B23" s="26">
         <v>2.6</v>
       </c>
       <c r="C23" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="D23" s="26">
         <v>-11.5</v>
       </c>
       <c r="E23" s="27">
         <v>7200</v>
       </c>
       <c r="F23" s="27">
         <v>8800</v>
       </c>
       <c r="G23" s="28">
         <v>22.2</v>
       </c>
       <c r="H23" s="26">
         <v>18.7</v>
       </c>
       <c r="I23" s="26">
         <v>20.2</v>
       </c>
       <c r="J23" s="36">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B24" s="26">
         <v>6.2</v>
       </c>
       <c r="C24" s="26">
         <v>6</v>
       </c>
       <c r="D24" s="26">
         <v>-3.2</v>
       </c>
       <c r="E24" s="27">
         <v>8227</v>
       </c>
       <c r="F24" s="27">
         <v>8320</v>
       </c>
       <c r="G24" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="H24" s="26">
         <v>51</v>
       </c>
       <c r="I24" s="26">
         <v>49.9</v>
       </c>
       <c r="J24" s="36">
         <v>-2.2000000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="35" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B25" s="26">
         <v>0</v>
       </c>
       <c r="C25" s="26">
         <v>0</v>
       </c>
       <c r="D25" s="26">
         <v>0</v>
       </c>
       <c r="E25" s="27">
         <v>0</v>
       </c>
       <c r="F25" s="27">
         <v>0</v>
       </c>
       <c r="G25" s="28">
         <v>0</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="26">
         <v>0</v>
       </c>
       <c r="J25" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="33" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B26" s="24">
         <v>189.79999999999998</v>
       </c>
       <c r="C26" s="24">
-        <v>107.10000000000001</v>
+        <v>107.30000000000001</v>
       </c>
       <c r="D26" s="24">
-        <v>-43.6</v>
+        <v>-43.5</v>
       </c>
       <c r="E26" s="25">
         <v>4157.660695468915</v>
       </c>
       <c r="F26" s="25">
-        <v>4534.6704014939305</v>
+        <v>4591.7511649580611</v>
       </c>
       <c r="G26" s="24">
-        <v>9.1</v>
+        <v>10.4</v>
       </c>
       <c r="H26" s="24">
         <v>789.2</v>
       </c>
       <c r="I26" s="24">
-        <v>485.7</v>
+        <v>492.59999999999997</v>
       </c>
       <c r="J26" s="34">
-        <v>-38.5</v>
+        <v>-37.6</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="35" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="B27" s="26">
         <v>146.69999999999999</v>
       </c>
       <c r="C27" s="26">
         <v>73.900000000000006</v>
       </c>
       <c r="D27" s="26">
         <v>-49.6</v>
       </c>
       <c r="E27" s="27">
         <v>3661</v>
       </c>
       <c r="F27" s="27">
-        <v>3594</v>
+        <v>3673</v>
       </c>
       <c r="G27" s="28">
-        <v>-1.8</v>
+        <v>0.3</v>
       </c>
       <c r="H27" s="26">
         <v>537.1</v>
       </c>
       <c r="I27" s="26">
-        <v>265.60000000000002</v>
+        <v>271.39999999999998</v>
       </c>
       <c r="J27" s="36">
-        <v>-50.5</v>
+        <v>-49.5</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="35" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B28" s="26">
         <v>13.7</v>
       </c>
       <c r="C28" s="26">
-        <v>9</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="D28" s="26">
-        <v>-34.299999999999997</v>
+        <v>-32.799999999999997</v>
       </c>
       <c r="E28" s="27">
         <v>6888.9999999999991</v>
       </c>
       <c r="F28" s="27">
-        <v>6428</v>
+        <v>6418</v>
       </c>
       <c r="G28" s="28">
-        <v>-6.7</v>
+        <v>-6.8</v>
       </c>
       <c r="H28" s="26">
         <v>94.4</v>
       </c>
       <c r="I28" s="26">
-        <v>57.9</v>
+        <v>59</v>
       </c>
       <c r="J28" s="36">
-        <v>-38.700000000000003</v>
+        <v>-37.5</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="35" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B29" s="26">
         <v>29</v>
       </c>
       <c r="C29" s="26">
         <v>23.8</v>
       </c>
       <c r="D29" s="26">
         <v>-17.899999999999999</v>
       </c>
       <c r="E29" s="27">
         <v>5350.5517241379312</v>
       </c>
       <c r="F29" s="27">
         <v>6708.2100840336134</v>
       </c>
       <c r="G29" s="28">
         <v>25.4</v>
       </c>
       <c r="H29" s="26">
         <v>155.19999999999999</v>
       </c>
       <c r="I29" s="26">
         <v>159.69999999999999</v>
       </c>
       <c r="J29" s="36">
         <v>2.9</v>
       </c>
     </row>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B30" s="26">
         <v>0.4</v>
       </c>
       <c r="C30" s="26">
         <v>0.4</v>
       </c>
       <c r="D30" s="26">
         <v>0</v>
       </c>
       <c r="E30" s="27">
         <v>6275</v>
       </c>
       <c r="F30" s="27">
         <v>6397.9999999999991</v>
       </c>
       <c r="G30" s="28">
         <v>2</v>
       </c>
       <c r="H30" s="26">
         <v>2.5</v>
       </c>
       <c r="I30" s="26">
         <v>2.5</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="33" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B31" s="24">
         <v>30.5</v>
       </c>
       <c r="C31" s="24">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="D31" s="24">
-        <v>-57.4</v>
+        <v>-18</v>
       </c>
       <c r="E31" s="25">
         <v>4709.5967213114754</v>
       </c>
       <c r="F31" s="25">
-        <v>5608.1769230769232</v>
+        <v>5421.7519999999995</v>
       </c>
       <c r="G31" s="24">
-        <v>19.100000000000001</v>
+        <v>15.1</v>
       </c>
       <c r="H31" s="24">
         <v>143.60000000000002</v>
       </c>
       <c r="I31" s="24">
-        <v>73.099999999999994</v>
+        <v>135.70000000000002</v>
       </c>
       <c r="J31" s="34">
-        <v>-49.1</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="35" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B32" s="26">
         <v>22.2</v>
       </c>
       <c r="C32" s="26">
-        <v>4.6999999999999993</v>
+        <v>16.7</v>
       </c>
       <c r="D32" s="26">
-        <v>-78.8</v>
+        <v>-24.8</v>
       </c>
       <c r="E32" s="27">
         <v>3933.9819819819818</v>
       </c>
       <c r="F32" s="27">
-        <v>3697.6595744680858</v>
+        <v>4791.4071856287428</v>
       </c>
       <c r="G32" s="28">
-        <v>-6</v>
+        <v>21.8</v>
       </c>
       <c r="H32" s="26">
         <v>87.300000000000011</v>
       </c>
       <c r="I32" s="26">
-        <v>17.399999999999999</v>
+        <v>80</v>
       </c>
       <c r="J32" s="36">
-        <v>-80.099999999999994</v>
+        <v>-8.4</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="35" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B33" s="26">
         <v>0.1</v>
       </c>
       <c r="C33" s="26">
         <v>0.1</v>
       </c>
       <c r="D33" s="26">
         <v>0</v>
       </c>
       <c r="E33" s="27">
         <v>3656</v>
       </c>
       <c r="F33" s="27">
         <v>3596</v>
       </c>
       <c r="G33" s="28">
         <v>-1.6</v>
       </c>
       <c r="H33" s="26">
         <v>0.4</v>
       </c>
       <c r="I33" s="26">
         <v>0.4</v>
       </c>
       <c r="J33" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="35" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B34" s="26">
         <v>0.3</v>
       </c>
       <c r="C34" s="26">
         <v>0.3</v>
       </c>
       <c r="D34" s="26">
         <v>0</v>
       </c>
       <c r="E34" s="27">
         <v>2809</v>
       </c>
       <c r="F34" s="27">
         <v>2843</v>
       </c>
       <c r="G34" s="28">
         <v>1.2</v>
       </c>
       <c r="H34" s="26">
         <v>0.8</v>
       </c>
       <c r="I34" s="26">
         <v>0.9</v>
       </c>
       <c r="J34" s="36">
         <v>12.5</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="35" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B35" s="26">
         <v>7.9</v>
       </c>
       <c r="C35" s="26">
         <v>7.9</v>
       </c>
       <c r="D35" s="26">
         <v>0</v>
       </c>
       <c r="E35" s="27">
         <v>6974.6835443037971</v>
       </c>
       <c r="F35" s="27">
         <v>6875.2911392405067</v>
       </c>
       <c r="G35" s="28">
         <v>-1.4</v>
       </c>
       <c r="H35" s="26">
         <v>55.1</v>
       </c>
       <c r="I35" s="26">
         <v>54.4</v>
       </c>
       <c r="J35" s="36">
         <v>-1.3</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="33" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B36" s="24">
         <v>1137.8</v>
       </c>
       <c r="C36" s="24">
         <v>1073.1000000000001</v>
       </c>
       <c r="D36" s="24">
         <v>-5.7</v>
       </c>
       <c r="E36" s="25">
         <v>8916.0511513447</v>
       </c>
       <c r="F36" s="25">
-        <v>8578.981082844095</v>
+        <v>8580.7343211257103</v>
       </c>
       <c r="G36" s="24">
         <v>-3.8</v>
       </c>
       <c r="H36" s="24">
         <v>10144.700000000001</v>
       </c>
       <c r="I36" s="24">
-        <v>9206.1</v>
+        <v>9208.1</v>
       </c>
       <c r="J36" s="34">
-        <v>-9.3000000000000007</v>
+        <v>-9.1999999999999993</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="35" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B37" s="26">
         <v>19.700000000000003</v>
       </c>
       <c r="C37" s="26">
         <v>19.399999999999999</v>
       </c>
       <c r="D37" s="26">
         <v>-1.5</v>
       </c>
       <c r="E37" s="27">
         <v>6926.5431472081209</v>
       </c>
       <c r="F37" s="27">
-        <v>7820.6907216494847</v>
+        <v>7917.6701030927834</v>
       </c>
       <c r="G37" s="28">
-        <v>12.9</v>
+        <v>14.3</v>
       </c>
       <c r="H37" s="26">
         <v>136.5</v>
       </c>
       <c r="I37" s="26">
-        <v>151.70000000000002</v>
+        <v>153.69999999999999</v>
       </c>
       <c r="J37" s="36">
-        <v>11.1</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="B38" s="26">
         <v>150</v>
       </c>
       <c r="C38" s="26">
         <v>148.5</v>
       </c>
       <c r="D38" s="26">
         <v>-1</v>
       </c>
       <c r="E38" s="27">
         <v>8500</v>
       </c>
       <c r="F38" s="27">
         <v>8300</v>
       </c>
       <c r="G38" s="28">
         <v>-2.4</v>
       </c>
       <c r="H38" s="26">
         <v>1275</v>
       </c>
       <c r="I38" s="26">
         <v>1232.5999999999999</v>
       </c>
       <c r="J38" s="36">
         <v>-3.3</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="35" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="B39" s="26">
         <v>968.1</v>
       </c>
       <c r="C39" s="26">
         <v>905.2</v>
       </c>
       <c r="D39" s="26">
         <v>-6.5</v>
       </c>
       <c r="E39" s="27">
         <v>9021</v>
       </c>
       <c r="F39" s="27">
         <v>8641</v>
       </c>
       <c r="G39" s="28">
         <v>-4.2</v>
       </c>
       <c r="H39" s="26">
         <v>8733.2000000000007</v>
       </c>
       <c r="I39" s="26">
         <v>7821.8</v>
       </c>
       <c r="J39" s="36">
         <v>-10.4</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B40" s="24">
         <v>405.79999999999995</v>
       </c>
       <c r="C40" s="24">
-        <v>328.9</v>
+        <v>314.60000000000002</v>
       </c>
       <c r="D40" s="24">
-        <v>-19</v>
+        <v>-22.5</v>
       </c>
       <c r="E40" s="25">
         <v>4140.1002957121746</v>
       </c>
       <c r="F40" s="25">
-        <v>4007.1337792642144</v>
+        <v>3978.8099173553719</v>
       </c>
       <c r="G40" s="24">
-        <v>-3.2</v>
+        <v>-3.9</v>
       </c>
       <c r="H40" s="24">
         <v>1680.2</v>
       </c>
       <c r="I40" s="24">
-        <v>1317.8999999999999</v>
+        <v>1251.7999999999997</v>
       </c>
       <c r="J40" s="34">
-        <v>-21.6</v>
+        <v>-25.5</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="33" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B41" s="24">
         <v>1358.1</v>
       </c>
       <c r="C41" s="24">
-        <v>1193.2</v>
+        <v>1205.4000000000001</v>
       </c>
       <c r="D41" s="24">
-        <v>-12.1</v>
+        <v>-11.2</v>
       </c>
       <c r="E41" s="25">
         <v>8156.5788233561598</v>
       </c>
       <c r="F41" s="25">
-        <v>8183.6021622527651</v>
+        <v>8160.1333167413295</v>
       </c>
       <c r="G41" s="24">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="H41" s="24">
         <v>11077.5</v>
       </c>
       <c r="I41" s="24">
-        <v>9764.9</v>
+        <v>9836.4</v>
       </c>
       <c r="J41" s="34">
-        <v>-11.8</v>
+        <v>-11.2</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B42" s="29">
         <v>1763.8999999999999</v>
       </c>
       <c r="C42" s="29">
-        <v>1522.1</v>
+        <v>1520</v>
       </c>
       <c r="D42" s="29">
-        <v>-13.7</v>
+        <v>-13.8</v>
       </c>
       <c r="E42" s="30">
         <v>7232.5542264300693</v>
       </c>
       <c r="F42" s="30">
-        <v>7281.1381643781624</v>
+        <v>7294.7094078947357</v>
       </c>
       <c r="G42" s="29">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="H42" s="29">
         <v>12757.7</v>
       </c>
       <c r="I42" s="29">
-        <v>11082.8</v>
+        <v>11088.199999999999</v>
       </c>
       <c r="J42" s="38">
         <v>-13.1</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="67" t="s">
         <v>46</v>
       </c>
     </row>
+    <row r="46" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="1:10" s="6" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="144" t="s">
+      <c r="A47" s="134" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="145"/>
-      <c r="C47" s="146" t="s">
+      <c r="B47" s="135"/>
+      <c r="C47" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="D47" s="147"/>
-[...2 lines deleted...]
-      <c r="G47" s="126" t="s">
+      <c r="D47" s="137"/>
+      <c r="E47" s="137"/>
+      <c r="F47" s="138"/>
+      <c r="G47" s="122" t="s">
         <v>47</v>
       </c>
-      <c r="H47" s="126" t="s">
+      <c r="H47" s="122" t="s">
         <v>18</v>
       </c>
-      <c r="I47" s="125" t="s">
+      <c r="I47" s="121" t="s">
         <v>19</v>
       </c>
-      <c r="J47" s="124" t="s">
+      <c r="J47" s="120" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-      <c r="J48" s="139"/>
+    <row r="48" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="B48" s="129"/>
+      <c r="C48" s="129"/>
+      <c r="D48" s="129"/>
+      <c r="E48" s="129"/>
+      <c r="F48" s="129"/>
+      <c r="G48" s="129"/>
+      <c r="H48" s="129"/>
+      <c r="I48" s="129"/>
+      <c r="J48" s="129"/>
     </row>
     <row r="49" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="130" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="131"/>
+      <c r="A49" s="111"/>
+      <c r="B49" s="112"/>
       <c r="C49" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="111"/>
       <c r="E49" s="111"/>
       <c r="F49" s="112"/>
-      <c r="G49" s="134" t="s">
+      <c r="G49" s="144" t="s">
         <v>22</v>
       </c>
       <c r="H49" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="114">
-        <v>60.61</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>63.64</v>
+      </c>
+      <c r="J49" s="146" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="132"/>
-      <c r="B50" s="133"/>
+      <c r="A50" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="B50" s="117"/>
       <c r="C50" s="115" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D50" s="116"/>
       <c r="E50" s="116"/>
       <c r="F50" s="117"/>
-      <c r="G50" s="135"/>
+      <c r="G50" s="145"/>
       <c r="H50" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="119">
-        <v>72.73</v>
-[...1 lines deleted...]
-      <c r="J50" s="137"/>
+        <v>80</v>
+      </c>
+      <c r="J50" s="147"/>
     </row>
     <row r="51" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="138" t="s">
-[...10 lines deleted...]
-      <c r="J51" s="138"/>
+      <c r="A51" s="139" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="139"/>
+      <c r="C51" s="139"/>
+      <c r="D51" s="139"/>
+      <c r="E51" s="139"/>
+      <c r="F51" s="139"/>
+      <c r="G51" s="139"/>
+      <c r="H51" s="139"/>
+      <c r="I51" s="139"/>
+      <c r="J51" s="139"/>
     </row>
     <row r="52" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="111"/>
-      <c r="B52" s="112"/>
+      <c r="A52" s="140" t="s">
+        <v>24</v>
+      </c>
+      <c r="B52" s="141"/>
       <c r="C52" s="110" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="111"/>
       <c r="E52" s="111"/>
       <c r="F52" s="112"/>
-      <c r="G52" s="134" t="s">
+      <c r="G52" s="144" t="s">
         <v>22</v>
       </c>
       <c r="H52" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="114">
-        <v>63.64</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>63.74</v>
+      </c>
+      <c r="J52" s="146" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="53" spans="1:10" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="116" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="117"/>
+      <c r="A53" s="142"/>
+      <c r="B53" s="143"/>
       <c r="C53" s="115" t="s">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="D53" s="116"/>
       <c r="E53" s="116"/>
       <c r="F53" s="117"/>
-      <c r="G53" s="135"/>
+      <c r="G53" s="145"/>
       <c r="H53" s="118" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="119">
         <v>80</v>
       </c>
-      <c r="J53" s="137"/>
-[...35 lines deleted...]
-      <c r="J55" s="136" t="s">
+      <c r="J53" s="147"/>
+    </row>
+    <row r="54" spans="1:10" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A54" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="68"/>
+      <c r="C54" s="68"/>
+      <c r="D54" s="68"/>
+      <c r="E54" s="68"/>
+      <c r="F54" s="68"/>
+      <c r="G54" s="68"/>
+      <c r="H54" s="68"/>
+      <c r="I54" s="68"/>
+      <c r="J54" s="68"/>
+    </row>
+    <row r="56" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="67" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="67"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58" s="126" t="s">
+        <v>122</v>
+      </c>
+      <c r="B58" s="148" t="s">
         <v>116</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C56" s="115" t="s">
+      <c r="C58" s="148"/>
+      <c r="D58" s="148" t="s">
         <v>117</v>
       </c>
-      <c r="D56" s="116"/>
-[...24 lines deleted...]
-      <c r="A58" s="68" t="s">
+      <c r="E58" s="148"/>
+      <c r="F58" s="148" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="149"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59" s="123" t="s">
+        <v>118</v>
+      </c>
+      <c r="B59" s="150">
+        <v>28485</v>
+      </c>
+      <c r="C59" s="150"/>
+      <c r="D59" s="150">
+        <v>956.18299999999999</v>
+      </c>
+      <c r="E59" s="150"/>
+      <c r="F59" s="150">
+        <v>29441.183000000001</v>
+      </c>
+      <c r="G59" s="151"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A60" s="124" t="s">
+        <v>119</v>
+      </c>
+      <c r="B60" s="152">
+        <v>136053</v>
+      </c>
+      <c r="C60" s="152"/>
+      <c r="D60" s="152">
+        <v>92698.331000000006</v>
+      </c>
+      <c r="E60" s="152"/>
+      <c r="F60" s="152">
+        <v>228751.33100000001</v>
+      </c>
+      <c r="G60" s="153"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A61" s="124" t="s">
+        <v>120</v>
+      </c>
+      <c r="B61" s="152">
+        <v>29430</v>
+      </c>
+      <c r="C61" s="152"/>
+      <c r="D61" s="152">
+        <v>5165</v>
+      </c>
+      <c r="E61" s="152"/>
+      <c r="F61" s="152">
+        <v>34595</v>
+      </c>
+      <c r="G61" s="153"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A62" s="125" t="s">
+        <v>121</v>
+      </c>
+      <c r="B62" s="154">
+        <v>540</v>
+      </c>
+      <c r="C62" s="154"/>
+      <c r="D62" s="154">
+        <v>0</v>
+      </c>
+      <c r="E62" s="154"/>
+      <c r="F62" s="154">
+        <v>540</v>
+      </c>
+      <c r="G62" s="156"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A63" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="149">
+        <v>194508</v>
+      </c>
+      <c r="C63" s="155"/>
+      <c r="D63" s="149">
+        <v>98819.51400000001</v>
+      </c>
+      <c r="E63" s="155"/>
+      <c r="F63" s="149">
+        <v>293327.51399999997</v>
+      </c>
+      <c r="G63" s="155"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B58" s="68"/>
-[...7 lines deleted...]
-      <c r="J58" s="68"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="31">
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="A51:J51"/>
+    <mergeCell ref="A52:B53"/>
+    <mergeCell ref="G52:G53"/>
+    <mergeCell ref="J52:J53"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="A48:J48"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="C47:F47"/>
-    <mergeCell ref="G49:G50"/>
-[...9 lines deleted...]
-    <mergeCell ref="J52:J53"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1417322834645669" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W59"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.140625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
     </row>
     <row r="2" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="153" t="s">
+      <c r="A3" s="157" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="151">
+      <c r="B3" s="159">
         <v>2017</v>
       </c>
-      <c r="C3" s="152"/>
-      <c r="D3" s="149">
+      <c r="C3" s="160"/>
+      <c r="D3" s="161">
         <v>2018</v>
       </c>
-      <c r="E3" s="152"/>
-      <c r="F3" s="151">
+      <c r="E3" s="160"/>
+      <c r="F3" s="159">
         <v>2019</v>
       </c>
-      <c r="G3" s="152"/>
-      <c r="H3" s="149">
+      <c r="G3" s="160"/>
+      <c r="H3" s="161">
         <v>2020</v>
       </c>
-      <c r="I3" s="152"/>
-      <c r="J3" s="149">
+      <c r="I3" s="160"/>
+      <c r="J3" s="161">
         <v>2021</v>
       </c>
-      <c r="K3" s="150"/>
-      <c r="L3" s="151">
+      <c r="K3" s="162"/>
+      <c r="L3" s="159">
         <v>2022</v>
       </c>
-      <c r="M3" s="152"/>
-      <c r="N3" s="149">
+      <c r="M3" s="160"/>
+      <c r="N3" s="161">
         <v>2023</v>
       </c>
-      <c r="O3" s="152"/>
-      <c r="P3" s="151">
+      <c r="O3" s="160"/>
+      <c r="P3" s="159">
         <v>2024</v>
       </c>
-      <c r="Q3" s="152"/>
-      <c r="R3" s="149">
+      <c r="Q3" s="160"/>
+      <c r="R3" s="161">
         <v>2025</v>
       </c>
-      <c r="S3" s="152"/>
-      <c r="T3" s="149">
+      <c r="S3" s="160"/>
+      <c r="T3" s="161">
         <v>2026</v>
       </c>
-      <c r="U3" s="150"/>
+      <c r="U3" s="162"/>
     </row>
     <row r="4" spans="1:23" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="154"/>
+      <c r="A4" s="158"/>
       <c r="B4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="G4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="I4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="J4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="K4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="L4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="N4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="O4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="P4" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="Q4" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="R4" s="44" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="S4" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="T4" s="44" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="U4" s="44" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="V4" s="43"/>
       <c r="W4" s="43"/>
     </row>
     <row r="5" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="18" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B5" s="84">
         <v>244.534975</v>
       </c>
       <c r="C5" s="85">
         <v>869.77437500000008</v>
       </c>
       <c r="D5" s="86">
         <v>466.60168499999992</v>
       </c>
       <c r="E5" s="85">
         <v>1807.0096919999999</v>
       </c>
       <c r="F5" s="86">
         <v>368.437815</v>
       </c>
       <c r="G5" s="85">
         <v>1435.7926660000001</v>
       </c>
       <c r="H5" s="86">
         <v>503.57951800000012</v>
       </c>
       <c r="I5" s="85">
         <v>1812.7058770000003</v>
       </c>
@@ -17607,59 +17845,59 @@
       <c r="L5" s="84">
         <v>656.30202899999983</v>
       </c>
       <c r="M5" s="85">
         <v>2094.8338891148255</v>
       </c>
       <c r="N5" s="86">
         <v>628.06114600000012</v>
       </c>
       <c r="O5" s="85">
         <v>1718.4645343948414</v>
       </c>
       <c r="P5" s="86">
         <v>561.1353529999999</v>
       </c>
       <c r="Q5" s="85">
         <v>1397.6391379844695</v>
       </c>
       <c r="R5" s="86">
         <v>475.22225000000003</v>
       </c>
       <c r="S5" s="85">
         <v>1635.7174285947422</v>
       </c>
       <c r="T5" s="86">
-        <v>180.74514199999999</v>
+        <v>268.45288299999999</v>
       </c>
       <c r="U5" s="86">
-        <v>763.53812990903134</v>
+        <v>1118.3005349858684</v>
       </c>
     </row>
     <row r="6" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B6" s="87">
         <v>27.121259999999999</v>
       </c>
       <c r="C6" s="88">
         <v>79.278274999999994</v>
       </c>
       <c r="D6" s="89">
         <v>44.759628999999997</v>
       </c>
       <c r="E6" s="88">
         <v>161.290121</v>
       </c>
       <c r="F6" s="89">
         <v>35.910775000000001</v>
       </c>
       <c r="G6" s="88">
         <v>138.83373800000001</v>
       </c>
       <c r="H6" s="89">
         <v>21.317432</v>
       </c>
       <c r="I6" s="88">
         <v>70.644957000000005</v>
       </c>
@@ -17680,51 +17918,51 @@
       </c>
       <c r="O6" s="88">
         <v>148.35021207654299</v>
       </c>
       <c r="P6" s="89">
         <v>26.580548</v>
       </c>
       <c r="Q6" s="88">
         <v>83.672999114588293</v>
       </c>
       <c r="R6" s="89">
         <v>35.911296</v>
       </c>
       <c r="S6" s="88">
         <v>96.640883500461101</v>
       </c>
       <c r="T6" s="89">
         <v>52.898981999999997</v>
       </c>
       <c r="U6" s="89">
         <v>229.20360550858601</v>
       </c>
     </row>
     <row r="7" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B7" s="87">
         <v>13.202548999999999</v>
       </c>
       <c r="C7" s="88">
         <v>51.042872000000003</v>
       </c>
       <c r="D7" s="89">
         <v>43.564424000000002</v>
       </c>
       <c r="E7" s="88">
         <v>163.56944999999999</v>
       </c>
       <c r="F7" s="89">
         <v>22.561612</v>
       </c>
       <c r="G7" s="88">
         <v>85.755819000000002</v>
       </c>
       <c r="H7" s="89">
         <v>23.055319999999998</v>
       </c>
       <c r="I7" s="88">
         <v>83.679023000000001</v>
       </c>
@@ -17745,51 +17983,51 @@
       </c>
       <c r="O7" s="88">
         <v>103.71857882652699</v>
       </c>
       <c r="P7" s="89">
         <v>34.303113000000003</v>
       </c>
       <c r="Q7" s="88">
         <v>98.580121538537995</v>
       </c>
       <c r="R7" s="89">
         <v>21.685254</v>
       </c>
       <c r="S7" s="88">
         <v>49.716744925157997</v>
       </c>
       <c r="T7" s="89">
         <v>50.455314999999999</v>
       </c>
       <c r="U7" s="89">
         <v>214.75806482138901</v>
       </c>
     </row>
     <row r="8" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B8" s="87">
         <v>12.594704</v>
       </c>
       <c r="C8" s="88">
         <v>46.206181000000001</v>
       </c>
       <c r="D8" s="89">
         <v>57.378785000000001</v>
       </c>
       <c r="E8" s="88">
         <v>193.52166</v>
       </c>
       <c r="F8" s="89">
         <v>37.184626999999999</v>
       </c>
       <c r="G8" s="88">
         <v>158.859692</v>
       </c>
       <c r="H8" s="89">
         <v>24.337933</v>
       </c>
       <c r="I8" s="88">
         <v>83.832817000000006</v>
       </c>
@@ -17810,51 +18048,51 @@
       </c>
       <c r="O8" s="88">
         <v>118.30579126202301</v>
       </c>
       <c r="P8" s="89">
         <v>43.253712999999998</v>
       </c>
       <c r="Q8" s="88">
         <v>85.4402059294829</v>
       </c>
       <c r="R8" s="89">
         <v>45.382114999999999</v>
       </c>
       <c r="S8" s="88">
         <v>134.71312503949301</v>
       </c>
       <c r="T8" s="89">
         <v>56.398753999999997</v>
       </c>
       <c r="U8" s="89">
         <v>240.75512212877999</v>
       </c>
     </row>
     <row r="9" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B9" s="87">
         <v>10.307945</v>
       </c>
       <c r="C9" s="88">
         <v>37.836249000000002</v>
       </c>
       <c r="D9" s="89">
         <v>26.634281999999999</v>
       </c>
       <c r="E9" s="88">
         <v>95.732731000000001</v>
       </c>
       <c r="F9" s="89">
         <v>30.659700999999998</v>
       </c>
       <c r="G9" s="88">
         <v>129.03558799999999</v>
       </c>
       <c r="H9" s="89">
         <v>39.097261000000003</v>
       </c>
       <c r="I9" s="88">
         <v>145.47763499999999</v>
       </c>
@@ -17875,51 +18113,51 @@
       </c>
       <c r="O9" s="88">
         <v>140.23382230083101</v>
       </c>
       <c r="P9" s="89">
         <v>43.456094</v>
       </c>
       <c r="Q9" s="88">
         <v>123.00423372901101</v>
       </c>
       <c r="R9" s="89">
         <v>26.423641</v>
       </c>
       <c r="S9" s="88">
         <v>83.978173125514999</v>
       </c>
       <c r="T9" s="89">
         <v>20.992090999999999</v>
       </c>
       <c r="U9" s="89">
         <v>78.821337450276303</v>
       </c>
     </row>
     <row r="10" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B10" s="87">
         <v>21.843399999999999</v>
       </c>
       <c r="C10" s="88">
         <v>77.173451</v>
       </c>
       <c r="D10" s="89">
         <v>51.078010999999996</v>
       </c>
       <c r="E10" s="88">
         <v>201.60830200000001</v>
       </c>
       <c r="F10" s="89">
         <v>32.840767</v>
       </c>
       <c r="G10" s="88">
         <v>139.30891800000001</v>
       </c>
       <c r="H10" s="89">
         <v>70.998984000000107</v>
       </c>
       <c r="I10" s="88">
         <v>253.09285399999999</v>
       </c>
@@ -17932,59 +18170,59 @@
       <c r="L10" s="87">
         <v>11.649468000000001</v>
       </c>
       <c r="M10" s="88">
         <v>39.706587395298001</v>
       </c>
       <c r="N10" s="89">
         <v>68.128879999999995</v>
       </c>
       <c r="O10" s="88">
         <v>197.56739014484501</v>
       </c>
       <c r="P10" s="89">
         <v>41.820819</v>
       </c>
       <c r="Q10" s="88">
         <v>103.300508891747</v>
       </c>
       <c r="R10" s="89">
         <v>25.727813000000001</v>
       </c>
       <c r="S10" s="88">
         <v>92.201709478303897</v>
       </c>
       <c r="T10" s="89">
-        <v>0</v>
+        <v>36.419871000000001</v>
       </c>
       <c r="U10" s="89">
-        <v>0</v>
+        <v>141.38472614906601</v>
       </c>
     </row>
     <row r="11" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B11" s="87">
         <v>12.456118999999999</v>
       </c>
       <c r="C11" s="88">
         <v>42.873660999999998</v>
       </c>
       <c r="D11" s="89">
         <v>25.801593</v>
       </c>
       <c r="E11" s="88">
         <v>95.560463999999996</v>
       </c>
       <c r="F11" s="89">
         <v>9.4970839999999992</v>
       </c>
       <c r="G11" s="88">
         <v>26.971511</v>
       </c>
       <c r="H11" s="89">
         <v>87.619387000000003</v>
       </c>
       <c r="I11" s="88">
         <v>316.32543800000002</v>
       </c>
@@ -17997,59 +18235,59 @@
       <c r="L11" s="87">
         <v>36.926068999999998</v>
       </c>
       <c r="M11" s="88">
         <v>131.21651328736999</v>
       </c>
       <c r="N11" s="89">
         <v>51.063823999999997</v>
       </c>
       <c r="O11" s="88">
         <v>149.781271</v>
       </c>
       <c r="P11" s="89">
         <v>30.500927000000001</v>
       </c>
       <c r="Q11" s="88">
         <v>62.361669091954198</v>
       </c>
       <c r="R11" s="89">
         <v>45.425221999999998</v>
       </c>
       <c r="S11" s="88">
         <v>156.07667283246101</v>
       </c>
       <c r="T11" s="89">
-        <v>0</v>
+        <v>51.287869999999998</v>
       </c>
       <c r="U11" s="89">
-        <v>0</v>
+        <v>213.377678927771</v>
       </c>
     </row>
     <row r="12" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B12" s="87">
         <v>29.961756999999999</v>
       </c>
       <c r="C12" s="88">
         <v>112.46662000000001</v>
       </c>
       <c r="D12" s="89">
         <v>21.895358000000002</v>
       </c>
       <c r="E12" s="88">
         <v>84.541127000000003</v>
       </c>
       <c r="F12" s="89">
         <v>24.200934</v>
       </c>
       <c r="G12" s="88">
         <v>103.826241</v>
       </c>
       <c r="H12" s="89">
         <v>81.741643999999994</v>
       </c>
       <c r="I12" s="88">
         <v>295.82790899999998</v>
       </c>
@@ -18070,51 +18308,51 @@
       </c>
       <c r="O12" s="88">
         <v>199.07711210256301</v>
       </c>
       <c r="P12" s="89">
         <v>66.522344000000004</v>
       </c>
       <c r="Q12" s="88">
         <v>167.85810772635801</v>
       </c>
       <c r="R12" s="89">
         <v>50.178711999999997</v>
       </c>
       <c r="S12" s="88">
         <v>182.29746691007699</v>
       </c>
       <c r="T12" s="89">
         <v>0</v>
       </c>
       <c r="U12" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B13" s="87">
         <v>17.838615000000001</v>
       </c>
       <c r="C13" s="88">
         <v>60.638198000000003</v>
       </c>
       <c r="D13" s="89">
         <v>23.766873</v>
       </c>
       <c r="E13" s="88">
         <v>96.462091999999998</v>
       </c>
       <c r="F13" s="89">
         <v>31.674310999999999</v>
       </c>
       <c r="G13" s="88">
         <v>110.035284</v>
       </c>
       <c r="H13" s="89">
         <v>56.377887999999999</v>
       </c>
       <c r="I13" s="88">
         <v>208.25533899999999</v>
       </c>
@@ -18135,51 +18373,51 @@
       </c>
       <c r="O13" s="88">
         <v>295.69135702317902</v>
       </c>
       <c r="P13" s="89">
         <v>66.235116999999903</v>
       </c>
       <c r="Q13" s="88">
         <v>164.45726596153099</v>
       </c>
       <c r="R13" s="89">
         <v>50.441926000000002</v>
       </c>
       <c r="S13" s="88">
         <v>194.292735786588</v>
       </c>
       <c r="T13" s="89">
         <v>0</v>
       </c>
       <c r="U13" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B14" s="87">
         <v>30.633979</v>
       </c>
       <c r="C14" s="88">
         <v>109.414793</v>
       </c>
       <c r="D14" s="89">
         <v>39.927852000000001</v>
       </c>
       <c r="E14" s="88">
         <v>160.79586599999999</v>
       </c>
       <c r="F14" s="89">
         <v>26.565172</v>
       </c>
       <c r="G14" s="88">
         <v>100.57148599999999</v>
       </c>
       <c r="H14" s="89">
         <v>22.884498000000001</v>
       </c>
       <c r="I14" s="88">
         <v>78.144645999999995</v>
       </c>
@@ -18200,51 +18438,51 @@
       </c>
       <c r="O14" s="88">
         <v>81.783318658330401</v>
       </c>
       <c r="P14" s="89">
         <v>57.449209000000003</v>
       </c>
       <c r="Q14" s="88">
         <v>140.70082211589499</v>
       </c>
       <c r="R14" s="89">
         <v>25.682725999999999</v>
       </c>
       <c r="S14" s="88">
         <v>87.482314019762995</v>
       </c>
       <c r="T14" s="89">
         <v>0</v>
       </c>
       <c r="U14" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B15" s="87">
         <v>23.813492</v>
       </c>
       <c r="C15" s="88">
         <v>91.956806</v>
       </c>
       <c r="D15" s="89">
         <v>41.482979999999998</v>
       </c>
       <c r="E15" s="88">
         <v>152.77080000000001</v>
       </c>
       <c r="F15" s="89">
         <v>23.123396</v>
       </c>
       <c r="G15" s="88">
         <v>83.509918999999996</v>
       </c>
       <c r="H15" s="89">
         <v>38.950329000000004</v>
       </c>
       <c r="I15" s="88">
         <v>153.55800300000001</v>
       </c>
@@ -18265,51 +18503,51 @@
       </c>
       <c r="O15" s="88">
         <v>147.81433200000001</v>
       </c>
       <c r="P15" s="89">
         <v>47.176195999999997</v>
       </c>
       <c r="Q15" s="88">
         <v>122.844045844121</v>
       </c>
       <c r="R15" s="89">
         <v>59.499161999999998</v>
       </c>
       <c r="S15" s="88">
         <v>212.68988464615001</v>
       </c>
       <c r="T15" s="89">
         <v>0</v>
       </c>
       <c r="U15" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B16" s="87">
         <v>26.593450000000001</v>
       </c>
       <c r="C16" s="88">
         <v>95.301120999999995</v>
       </c>
       <c r="D16" s="89">
         <v>28.006630999999999</v>
       </c>
       <c r="E16" s="88">
         <v>115.779555</v>
       </c>
       <c r="F16" s="89">
         <v>33.536104000000002</v>
       </c>
       <c r="G16" s="88">
         <v>130.604758</v>
       </c>
       <c r="H16" s="89">
         <v>20.934113</v>
       </c>
       <c r="I16" s="88">
         <v>72.776753999999997</v>
       </c>
@@ -18330,51 +18568,51 @@
       </c>
       <c r="O16" s="88">
         <v>110.333676</v>
       </c>
       <c r="P16" s="89">
         <v>51.336475</v>
       </c>
       <c r="Q16" s="88">
         <v>111.818916904658</v>
       </c>
       <c r="R16" s="89">
         <v>29.442315000000001</v>
       </c>
       <c r="S16" s="88">
         <v>94.410344398657301</v>
       </c>
       <c r="T16" s="89">
         <v>0</v>
       </c>
       <c r="U16" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B17" s="90">
         <v>18.167705000000002</v>
       </c>
       <c r="C17" s="91">
         <v>65.586147999999994</v>
       </c>
       <c r="D17" s="92">
         <v>62.305267000000001</v>
       </c>
       <c r="E17" s="91">
         <v>285.37752399999999</v>
       </c>
       <c r="F17" s="92">
         <v>60.683332</v>
       </c>
       <c r="G17" s="91">
         <v>228.47971200000001</v>
       </c>
       <c r="H17" s="92">
         <v>16.264728999999999</v>
       </c>
       <c r="I17" s="91">
         <v>51.090502000000001</v>
       </c>
@@ -18395,51 +18633,51 @@
       </c>
       <c r="O17" s="91">
         <v>25.807673000000001</v>
       </c>
       <c r="P17" s="92">
         <v>52.500798000000003</v>
       </c>
       <c r="Q17" s="91">
         <v>133.600241136585</v>
       </c>
       <c r="R17" s="92">
         <v>59.422068000000003</v>
       </c>
       <c r="S17" s="91">
         <v>251.21737393211501</v>
       </c>
       <c r="T17" s="92">
         <v>0</v>
       </c>
       <c r="U17" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B18" s="93">
         <v>320.27184399999999</v>
       </c>
       <c r="C18" s="94">
         <v>1125.443786</v>
       </c>
       <c r="D18" s="95">
         <v>217.30844999999999</v>
       </c>
       <c r="E18" s="94">
         <v>832.76369999999997</v>
       </c>
       <c r="F18" s="95">
         <v>244.52190100000001</v>
       </c>
       <c r="G18" s="94">
         <v>995.39447600000005</v>
       </c>
       <c r="H18" s="95">
         <v>376.475887</v>
       </c>
       <c r="I18" s="94">
         <v>1268.023745</v>
       </c>
@@ -18452,59 +18690,59 @@
       <c r="L18" s="93">
         <v>349.95869899999997</v>
       </c>
       <c r="M18" s="94">
         <v>1193.5365767627791</v>
       </c>
       <c r="N18" s="95">
         <v>531.09675900000002</v>
       </c>
       <c r="O18" s="94">
         <v>1312.6220009823319</v>
       </c>
       <c r="P18" s="95">
         <v>679.61780899999997</v>
       </c>
       <c r="Q18" s="94">
         <v>1482.9908352251514</v>
       </c>
       <c r="R18" s="95">
         <v>393.10087200000004</v>
       </c>
       <c r="S18" s="94">
         <v>1351.2340849247432</v>
       </c>
       <c r="T18" s="95">
-        <v>118.55055300000001</v>
+        <v>182.92438200000001</v>
       </c>
       <c r="U18" s="95">
-        <v>528.25978538308686</v>
+        <v>784.91330773165885</v>
       </c>
     </row>
     <row r="19" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B19" s="87">
         <v>34.558962999999999</v>
       </c>
       <c r="C19" s="88">
         <v>117.928577</v>
       </c>
       <c r="D19" s="89">
         <v>21.015764999999998</v>
       </c>
       <c r="E19" s="88">
         <v>76.442138</v>
       </c>
       <c r="F19" s="89">
         <v>15.242516999999999</v>
       </c>
       <c r="G19" s="88">
         <v>55.627572999999998</v>
       </c>
       <c r="H19" s="89">
         <v>15.443695</v>
       </c>
       <c r="I19" s="88">
         <v>59.050207</v>
       </c>
@@ -18525,51 +18763,51 @@
       </c>
       <c r="O19" s="88">
         <v>125.359080086243</v>
       </c>
       <c r="P19" s="89">
         <v>88.040096000000005</v>
       </c>
       <c r="Q19" s="88">
         <v>197.42447310339401</v>
       </c>
       <c r="R19" s="89">
         <v>40.327497999999999</v>
       </c>
       <c r="S19" s="88">
         <v>109.997596223755</v>
       </c>
       <c r="T19" s="89">
         <v>20.146477000000001</v>
       </c>
       <c r="U19" s="89">
         <v>89.447715694152805</v>
       </c>
     </row>
     <row r="20" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B20" s="87">
         <v>26.978365</v>
       </c>
       <c r="C20" s="88">
         <v>94.148435000000006</v>
       </c>
       <c r="D20" s="89">
         <v>10.256130000000001</v>
       </c>
       <c r="E20" s="88">
         <v>37.923845</v>
       </c>
       <c r="F20" s="89">
         <v>15.349843999999999</v>
       </c>
       <c r="G20" s="88">
         <v>60.597397999999998</v>
       </c>
       <c r="H20" s="89">
         <v>20.788613000000002</v>
       </c>
       <c r="I20" s="88">
         <v>82.016694000000001</v>
       </c>
@@ -18590,51 +18828,51 @@
       </c>
       <c r="O20" s="88">
         <v>101.716057507324</v>
       </c>
       <c r="P20" s="89">
         <v>57.364747000000001</v>
       </c>
       <c r="Q20" s="88">
         <v>135.269777698441</v>
       </c>
       <c r="R20" s="89">
         <v>46.259152</v>
       </c>
       <c r="S20" s="88">
         <v>141.86448659265099</v>
       </c>
       <c r="T20" s="89">
         <v>24.526768000000001</v>
       </c>
       <c r="U20" s="89">
         <v>114.016270341888</v>
       </c>
     </row>
     <row r="21" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B21" s="87">
         <v>48.075795999999997</v>
       </c>
       <c r="C21" s="88">
         <v>171.793182</v>
       </c>
       <c r="D21" s="89">
         <v>17.144867000000001</v>
       </c>
       <c r="E21" s="88">
         <v>70.446044999999998</v>
       </c>
       <c r="F21" s="89">
         <v>18.233129999999999</v>
       </c>
       <c r="G21" s="88">
         <v>76.796724999999995</v>
       </c>
       <c r="H21" s="89">
         <v>28.830148000000001</v>
       </c>
       <c r="I21" s="88">
         <v>115.24628199999999</v>
       </c>
@@ -18655,51 +18893,51 @@
       </c>
       <c r="O21" s="88">
         <v>136.739476029602</v>
       </c>
       <c r="P21" s="89">
         <v>48.466979000000002</v>
       </c>
       <c r="Q21" s="88">
         <v>111.300811728516</v>
       </c>
       <c r="R21" s="89">
         <v>32.566347999999998</v>
       </c>
       <c r="S21" s="88">
         <v>105.70930385278299</v>
       </c>
       <c r="T21" s="89">
         <v>40.020755000000001</v>
       </c>
       <c r="U21" s="89">
         <v>176.138453115967</v>
       </c>
     </row>
     <row r="22" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="11" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B22" s="87">
         <v>19.315892999999999</v>
       </c>
       <c r="C22" s="88">
         <v>70.653283999999999</v>
       </c>
       <c r="D22" s="89">
         <v>15.585872999999999</v>
       </c>
       <c r="E22" s="88">
         <v>66.589811999999995</v>
       </c>
       <c r="F22" s="89">
         <v>16.799527999999999</v>
       </c>
       <c r="G22" s="88">
         <v>70.843898999999993</v>
       </c>
       <c r="H22" s="89">
         <v>16.399820999999999</v>
       </c>
       <c r="I22" s="88">
         <v>70.16722</v>
       </c>
@@ -18720,51 +18958,51 @@
       </c>
       <c r="O22" s="88">
         <v>112.757004118073</v>
       </c>
       <c r="P22" s="89">
         <v>44.601588999999997</v>
       </c>
       <c r="Q22" s="88">
         <v>106.039419763672</v>
       </c>
       <c r="R22" s="89">
         <v>27.857098000000001</v>
       </c>
       <c r="S22" s="88">
         <v>99.738599644958498</v>
       </c>
       <c r="T22" s="89">
         <v>33.856552999999998</v>
       </c>
       <c r="U22" s="89">
         <v>148.657346231079</v>
       </c>
     </row>
     <row r="23" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="11" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B23" s="87">
         <v>30.038350000000001</v>
       </c>
       <c r="C23" s="88">
         <v>108.985489</v>
       </c>
       <c r="D23" s="89">
         <v>13.834873999999999</v>
       </c>
       <c r="E23" s="88">
         <v>56.481305999999996</v>
       </c>
       <c r="F23" s="89">
         <v>22.022559999999999</v>
       </c>
       <c r="G23" s="88">
         <v>92.040986000000004</v>
       </c>
       <c r="H23" s="89">
         <v>13.277286999999999</v>
       </c>
       <c r="I23" s="88">
         <v>55.295631999999998</v>
       </c>
@@ -18777,59 +19015,59 @@
       <c r="L23" s="87">
         <v>29.842856999999999</v>
       </c>
       <c r="M23" s="88">
         <v>101.12685478073701</v>
       </c>
       <c r="N23" s="89">
         <v>44.255915999999999</v>
       </c>
       <c r="O23" s="88">
         <v>127.90658933252</v>
       </c>
       <c r="P23" s="89">
         <v>64.082267999999999</v>
       </c>
       <c r="Q23" s="88">
         <v>140.26619713781699</v>
       </c>
       <c r="R23" s="89">
         <v>35.819983000000001</v>
       </c>
       <c r="S23" s="88">
         <v>126.280950104675</v>
       </c>
       <c r="T23" s="89">
-        <v>0</v>
+        <v>34.495660999999998</v>
       </c>
       <c r="U23" s="89">
-        <v>0</v>
+        <v>142.71186800671401</v>
       </c>
     </row>
     <row r="24" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B24" s="87">
         <v>23.981767999999999</v>
       </c>
       <c r="C24" s="88">
         <v>85.026888999999997</v>
       </c>
       <c r="D24" s="89">
         <v>15.625454</v>
       </c>
       <c r="E24" s="88">
         <v>66.189224999999993</v>
       </c>
       <c r="F24" s="89">
         <v>23.325937</v>
       </c>
       <c r="G24" s="88">
         <v>95.333932000000004</v>
       </c>
       <c r="H24" s="89">
         <v>19.525908000000001</v>
       </c>
       <c r="I24" s="88">
         <v>73.539773999999994</v>
       </c>
@@ -18842,59 +19080,59 @@
       <c r="L24" s="87">
         <v>30.507472</v>
       </c>
       <c r="M24" s="88">
         <v>103.917482342566</v>
       </c>
       <c r="N24" s="89">
         <v>41.673233000000003</v>
       </c>
       <c r="O24" s="88">
         <v>117.18698999999999</v>
       </c>
       <c r="P24" s="89">
         <v>52.481776000000004</v>
       </c>
       <c r="Q24" s="88">
         <v>107.087325040466</v>
       </c>
       <c r="R24" s="89">
         <v>33.090156999999998</v>
       </c>
       <c r="S24" s="88">
         <v>112.34167734314001</v>
       </c>
       <c r="T24" s="89">
-        <v>0</v>
+        <v>29.878167999999999</v>
       </c>
       <c r="U24" s="89">
-        <v>0</v>
+        <v>113.941654341858</v>
       </c>
     </row>
     <row r="25" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="11" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B25" s="87">
         <v>29.980059000000001</v>
       </c>
       <c r="C25" s="88">
         <v>98.693928999999997</v>
       </c>
       <c r="D25" s="89">
         <v>15.751193000000001</v>
       </c>
       <c r="E25" s="88">
         <v>58.970556999999999</v>
       </c>
       <c r="F25" s="89">
         <v>28.019227000000001</v>
       </c>
       <c r="G25" s="88">
         <v>113.904837</v>
       </c>
       <c r="H25" s="89">
         <v>13.117087</v>
       </c>
       <c r="I25" s="88">
         <v>47.257598000000002</v>
       </c>
@@ -18915,51 +19153,51 @@
       </c>
       <c r="O25" s="88">
         <v>125.79471030859401</v>
       </c>
       <c r="P25" s="89">
         <v>93.227335999999994</v>
       </c>
       <c r="Q25" s="88">
         <v>203.99765038156099</v>
       </c>
       <c r="R25" s="89">
         <v>43.058028999999998</v>
       </c>
       <c r="S25" s="88">
         <v>152.23347122772199</v>
       </c>
       <c r="T25" s="89">
         <v>0</v>
       </c>
       <c r="U25" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="11" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B26" s="87">
         <v>34.378360999999998</v>
       </c>
       <c r="C26" s="88">
         <v>116.653654</v>
       </c>
       <c r="D26" s="89">
         <v>27.802924999999998</v>
       </c>
       <c r="E26" s="88">
         <v>102.569844</v>
       </c>
       <c r="F26" s="89">
         <v>26.220662999999998</v>
       </c>
       <c r="G26" s="88">
         <v>106.86738699999999</v>
       </c>
       <c r="H26" s="89">
         <v>18.254923999999999</v>
       </c>
       <c r="I26" s="88">
         <v>61.221609999999998</v>
       </c>
@@ -18980,51 +19218,51 @@
       </c>
       <c r="O26" s="88">
         <v>162.930613599976</v>
       </c>
       <c r="P26" s="89">
         <v>64.554526999999993</v>
       </c>
       <c r="Q26" s="88">
         <v>134.855783124634</v>
       </c>
       <c r="R26" s="89">
         <v>37.141942999999998</v>
       </c>
       <c r="S26" s="88">
         <v>123.107836630554</v>
       </c>
       <c r="T26" s="89">
         <v>0</v>
       </c>
       <c r="U26" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B27" s="87">
         <v>26.737113999999998</v>
       </c>
       <c r="C27" s="88">
         <v>90.630025000000003</v>
       </c>
       <c r="D27" s="89">
         <v>13.897050999999999</v>
       </c>
       <c r="E27" s="88">
         <v>53.936906999999998</v>
       </c>
       <c r="F27" s="89">
         <v>21.032301</v>
       </c>
       <c r="G27" s="88">
         <v>86.879131999999998</v>
       </c>
       <c r="H27" s="89">
         <v>47.280147999999997</v>
       </c>
       <c r="I27" s="88">
         <v>153.874888</v>
       </c>
@@ -19045,51 +19283,51 @@
       </c>
       <c r="O27" s="88">
         <v>84.862339000000006</v>
       </c>
       <c r="P27" s="89">
         <v>52.803294000000001</v>
       </c>
       <c r="Q27" s="88">
         <v>102.140361933319</v>
       </c>
       <c r="R27" s="89">
         <v>32.230148999999997</v>
       </c>
       <c r="S27" s="88">
         <v>125.520769872925</v>
       </c>
       <c r="T27" s="89">
         <v>0</v>
       </c>
       <c r="U27" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B28" s="87">
         <v>15.754238000000001</v>
       </c>
       <c r="C28" s="88">
         <v>57.924678999999998</v>
       </c>
       <c r="D28" s="89">
         <v>33.103273000000002</v>
       </c>
       <c r="E28" s="88">
         <v>121.747084</v>
       </c>
       <c r="F28" s="89">
         <v>26.359684999999999</v>
       </c>
       <c r="G28" s="88">
         <v>107.13936699999999</v>
       </c>
       <c r="H28" s="89">
         <v>48.046542000000002</v>
       </c>
       <c r="I28" s="88">
         <v>146.46695500000001</v>
       </c>
@@ -19110,51 +19348,51 @@
       </c>
       <c r="O28" s="88">
         <v>89.073800000000006</v>
       </c>
       <c r="P28" s="89">
         <v>58.305216000000001</v>
       </c>
       <c r="Q28" s="88">
         <v>120.41966486454</v>
       </c>
       <c r="R28" s="89">
         <v>34.388604999999998</v>
       </c>
       <c r="S28" s="88">
         <v>132.76637883660899</v>
       </c>
       <c r="T28" s="89">
         <v>0</v>
       </c>
       <c r="U28" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="11" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B29" s="87">
         <v>17.240818999999998</v>
       </c>
       <c r="C29" s="88">
         <v>64.159734999999998</v>
       </c>
       <c r="D29" s="89">
         <v>21.310644</v>
       </c>
       <c r="E29" s="88">
         <v>78.539161000000007</v>
       </c>
       <c r="F29" s="89">
         <v>16.056757000000001</v>
       </c>
       <c r="G29" s="88">
         <v>65.302218999999994</v>
       </c>
       <c r="H29" s="89">
         <v>62.687277000000002</v>
       </c>
       <c r="I29" s="88">
         <v>186.41900899999999</v>
       </c>
@@ -19175,51 +19413,51 @@
       </c>
       <c r="O29" s="88">
         <v>69.573747999999995</v>
       </c>
       <c r="P29" s="89">
         <v>34.954146999999999</v>
       </c>
       <c r="Q29" s="88">
         <v>74.791464249938997</v>
       </c>
       <c r="R29" s="89">
         <v>15.309393999999999</v>
       </c>
       <c r="S29" s="88">
         <v>60.679324867004397</v>
       </c>
       <c r="T29" s="89">
         <v>0</v>
       </c>
       <c r="U29" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B30" s="90">
         <v>13.232118</v>
       </c>
       <c r="C30" s="91">
         <v>48.845908000000001</v>
       </c>
       <c r="D30" s="92">
         <v>11.980401000000001</v>
       </c>
       <c r="E30" s="91">
         <v>42.927776000000001</v>
       </c>
       <c r="F30" s="92">
         <v>15.859752</v>
       </c>
       <c r="G30" s="91">
         <v>64.061020999999997</v>
       </c>
       <c r="H30" s="92">
         <v>72.824437000000003</v>
       </c>
       <c r="I30" s="91">
         <v>217.46787599999999</v>
       </c>
@@ -19265,51 +19503,51 @@
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="9"/>
       <c r="O31" s="9"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="9"/>
       <c r="S31" s="9"/>
       <c r="T31" s="9"/>
       <c r="U31" s="9"/>
       <c r="V31" s="9"/>
       <c r="W31" s="9"/>
     </row>
     <row r="32" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A32" s="39" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
       <c r="W32" s="9"/>
     </row>
     <row r="33" spans="1:23" x14ac:dyDescent="0.25">
@@ -19984,170 +20222,170 @@
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
       <c r="R59" s="9"/>
       <c r="S59" s="9"/>
       <c r="T59" s="9"/>
       <c r="U59" s="9"/>
       <c r="V59" s="9"/>
       <c r="W59" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="H3:I3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.11811023622047245" top="0.98425196850393704" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D50B1BCD-982F-498A-98AC-7921AFD0814A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:ANQ379"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A19" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1057" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
     </row>
     <row r="2" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
-      <c r="B2" s="151">
+      <c r="B2" s="159">
         <v>2017</v>
       </c>
-      <c r="C2" s="155"/>
-      <c r="D2" s="149">
+      <c r="C2" s="163"/>
+      <c r="D2" s="161">
         <v>2018</v>
       </c>
-      <c r="E2" s="155"/>
-      <c r="F2" s="151">
+      <c r="E2" s="163"/>
+      <c r="F2" s="159">
         <v>2019</v>
       </c>
-      <c r="G2" s="155"/>
-      <c r="H2" s="149">
+      <c r="G2" s="163"/>
+      <c r="H2" s="161">
         <v>2020</v>
       </c>
-      <c r="I2" s="155"/>
-      <c r="J2" s="149">
+      <c r="I2" s="163"/>
+      <c r="J2" s="161">
         <v>2021</v>
       </c>
-      <c r="K2" s="156"/>
-      <c r="L2" s="151">
+      <c r="K2" s="164"/>
+      <c r="L2" s="159">
         <v>2022</v>
       </c>
-      <c r="M2" s="155"/>
-      <c r="N2" s="149">
+      <c r="M2" s="163"/>
+      <c r="N2" s="161">
         <v>2023</v>
       </c>
-      <c r="O2" s="155"/>
-      <c r="P2" s="151">
+      <c r="O2" s="163"/>
+      <c r="P2" s="159">
         <v>2024</v>
       </c>
-      <c r="Q2" s="155"/>
-      <c r="R2" s="149">
+      <c r="Q2" s="163"/>
+      <c r="R2" s="161">
         <v>2025</v>
       </c>
-      <c r="S2" s="155"/>
-      <c r="T2" s="149">
+      <c r="S2" s="163"/>
+      <c r="T2" s="161">
         <v>2026</v>
       </c>
-      <c r="U2" s="156"/>
+      <c r="U2" s="164"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
@@ -21146,108 +21384,108 @@
       <c r="AMY2"/>
       <c r="AMZ2"/>
       <c r="ANA2"/>
       <c r="ANB2"/>
       <c r="ANC2"/>
       <c r="AND2"/>
       <c r="ANE2"/>
       <c r="ANF2"/>
       <c r="ANG2"/>
       <c r="ANH2"/>
       <c r="ANI2"/>
       <c r="ANJ2"/>
       <c r="ANK2"/>
       <c r="ANL2"/>
       <c r="ANM2"/>
       <c r="ANN2"/>
       <c r="ANO2"/>
       <c r="ANP2"/>
       <c r="ANQ2"/>
     </row>
     <row r="3" spans="1:1057" s="10" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="63" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C3" s="64" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D3" s="63" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E3" s="64" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="F3" s="63" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G3" s="64" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H3" s="63" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I3" s="64" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J3" s="63" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="K3" s="63" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="L3" s="41" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="M3" s="42" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="N3" s="41" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="O3" s="42" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="P3" s="41" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="Q3" s="42" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="R3" s="41" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="S3" s="42" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="T3" s="41" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="U3" s="41" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
@@ -22244,51 +22482,51 @@
       <c r="AMV3"/>
       <c r="AMW3"/>
       <c r="AMX3"/>
       <c r="AMY3"/>
       <c r="AMZ3"/>
       <c r="ANA3"/>
       <c r="ANB3"/>
       <c r="ANC3"/>
       <c r="AND3"/>
       <c r="ANE3"/>
       <c r="ANF3"/>
       <c r="ANG3"/>
       <c r="ANH3"/>
       <c r="ANI3"/>
       <c r="ANJ3"/>
       <c r="ANK3"/>
       <c r="ANL3"/>
       <c r="ANM3"/>
       <c r="ANN3"/>
       <c r="ANO3"/>
       <c r="ANP3"/>
       <c r="ANQ3"/>
     </row>
     <row r="4" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="65" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B4" s="96">
         <v>35.090082000000002</v>
       </c>
       <c r="C4" s="97">
         <v>166.65906100000001</v>
       </c>
       <c r="D4" s="98">
         <v>44.524755999999996</v>
       </c>
       <c r="E4" s="97">
         <v>218.56354300000001</v>
       </c>
       <c r="F4" s="98">
         <v>48.675614000000003</v>
       </c>
       <c r="G4" s="97">
         <v>243.024473</v>
       </c>
       <c r="H4" s="98">
         <v>40.175502000000002</v>
       </c>
       <c r="I4" s="97">
         <v>183.06928600000001</v>
       </c>
@@ -22301,54 +22539,54 @@
       <c r="L4" s="96">
         <v>84.847657999999996</v>
       </c>
       <c r="M4" s="97">
         <v>337.04265450000003</v>
       </c>
       <c r="N4" s="98">
         <v>87.555888999999993</v>
       </c>
       <c r="O4" s="97">
         <v>281.157442</v>
       </c>
       <c r="P4" s="98">
         <v>102.181788</v>
       </c>
       <c r="Q4" s="97">
         <v>337.28861699999999</v>
       </c>
       <c r="R4" s="98">
         <v>94.396535</v>
       </c>
       <c r="S4" s="97">
         <v>431.6943574375</v>
       </c>
       <c r="T4" s="98">
-        <v>31.265324</v>
+        <v>48.314078000000002</v>
       </c>
       <c r="U4" s="98">
-        <v>187.03651199999999</v>
+        <v>282.62474800000001</v>
       </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
@@ -23345,51 +23583,51 @@
       <c r="AMV4"/>
       <c r="AMW4"/>
       <c r="AMX4"/>
       <c r="AMY4"/>
       <c r="AMZ4"/>
       <c r="ANA4"/>
       <c r="ANB4"/>
       <c r="ANC4"/>
       <c r="AND4"/>
       <c r="ANE4"/>
       <c r="ANF4"/>
       <c r="ANG4"/>
       <c r="ANH4"/>
       <c r="ANI4"/>
       <c r="ANJ4"/>
       <c r="ANK4"/>
       <c r="ANL4"/>
       <c r="ANM4"/>
       <c r="ANN4"/>
       <c r="ANO4"/>
       <c r="ANP4"/>
       <c r="ANQ4"/>
     </row>
     <row r="5" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B5" s="99">
         <v>6.3603959999999997</v>
       </c>
       <c r="C5" s="100">
         <v>21.634</v>
       </c>
       <c r="D5" s="101">
         <v>16.861331</v>
       </c>
       <c r="E5" s="100">
         <v>64.378320000000002</v>
       </c>
       <c r="F5" s="101">
         <v>4.2373310000000002</v>
       </c>
       <c r="G5" s="100">
         <v>15.252948999999999</v>
       </c>
       <c r="H5" s="101">
         <v>29.154693000000002</v>
       </c>
       <c r="I5" s="100">
         <v>115.94292</v>
       </c>
@@ -23402,54 +23640,54 @@
       <c r="L5" s="99">
         <v>49.693261</v>
       </c>
       <c r="M5" s="100">
         <v>150.60158999999999</v>
       </c>
       <c r="N5" s="101">
         <v>90.392318000000003</v>
       </c>
       <c r="O5" s="100">
         <v>224.30264</v>
       </c>
       <c r="P5" s="101">
         <v>97.700626999999997</v>
       </c>
       <c r="Q5" s="100">
         <v>217.384872765625</v>
       </c>
       <c r="R5" s="101">
         <v>42.239331</v>
       </c>
       <c r="S5" s="100">
         <v>133.21501216796901</v>
       </c>
       <c r="T5" s="101">
-        <v>7.9221339999999998</v>
+        <v>28.633192000000001</v>
       </c>
       <c r="U5" s="101">
-        <v>31.073529476562499</v>
+        <v>106.31470594531299</v>
       </c>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
@@ -24446,51 +24684,51 @@
       <c r="AMV5"/>
       <c r="AMW5"/>
       <c r="AMX5"/>
       <c r="AMY5"/>
       <c r="AMZ5"/>
       <c r="ANA5"/>
       <c r="ANB5"/>
       <c r="ANC5"/>
       <c r="AND5"/>
       <c r="ANE5"/>
       <c r="ANF5"/>
       <c r="ANG5"/>
       <c r="ANH5"/>
       <c r="ANI5"/>
       <c r="ANJ5"/>
       <c r="ANK5"/>
       <c r="ANL5"/>
       <c r="ANM5"/>
       <c r="ANN5"/>
       <c r="ANO5"/>
       <c r="ANP5"/>
       <c r="ANQ5"/>
     </row>
     <row r="6" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B6" s="99">
         <v>20.182532999999999</v>
       </c>
       <c r="C6" s="100">
         <v>96.013879000000003</v>
       </c>
       <c r="D6" s="101">
         <v>26.477703999999999</v>
       </c>
       <c r="E6" s="100">
         <v>128.73211900000001</v>
       </c>
       <c r="F6" s="101">
         <v>29.715945000000001</v>
       </c>
       <c r="G6" s="100">
         <v>150.125092</v>
       </c>
       <c r="H6" s="101">
         <v>30.889873000000001</v>
       </c>
       <c r="I6" s="100">
         <v>141.179328</v>
       </c>
@@ -24503,54 +24741,54 @@
       <c r="L6" s="99">
         <v>29.339085000000001</v>
       </c>
       <c r="M6" s="100">
         <v>117.961005074219</v>
       </c>
       <c r="N6" s="101">
         <v>36.504485000000003</v>
       </c>
       <c r="O6" s="100">
         <v>127.76214709375</v>
       </c>
       <c r="P6" s="101">
         <v>54.860145000000003</v>
       </c>
       <c r="Q6" s="100">
         <v>182.36817737499999</v>
       </c>
       <c r="R6" s="101">
         <v>35.882035999999999</v>
       </c>
       <c r="S6" s="100">
         <v>160.15810099999999</v>
       </c>
       <c r="T6" s="101">
-        <v>9.273847</v>
+        <v>18.655597</v>
       </c>
       <c r="U6" s="101">
-        <v>56.044573999999997</v>
+        <v>108.25045799999999</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
@@ -25547,51 +25785,51 @@
       <c r="AMV6"/>
       <c r="AMW6"/>
       <c r="AMX6"/>
       <c r="AMY6"/>
       <c r="AMZ6"/>
       <c r="ANA6"/>
       <c r="ANB6"/>
       <c r="ANC6"/>
       <c r="AND6"/>
       <c r="ANE6"/>
       <c r="ANF6"/>
       <c r="ANG6"/>
       <c r="ANH6"/>
       <c r="ANI6"/>
       <c r="ANJ6"/>
       <c r="ANK6"/>
       <c r="ANL6"/>
       <c r="ANM6"/>
       <c r="ANN6"/>
       <c r="ANO6"/>
       <c r="ANP6"/>
       <c r="ANQ6"/>
     </row>
     <row r="7" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B7" s="99">
         <v>16.342124999999999</v>
       </c>
       <c r="C7" s="100">
         <v>39.530453000000001</v>
       </c>
       <c r="D7" s="101">
         <v>170.56799699999999</v>
       </c>
       <c r="E7" s="100">
         <v>620.56626500000004</v>
       </c>
       <c r="F7" s="101">
         <v>97.997831000000005</v>
       </c>
       <c r="G7" s="100">
         <v>332.99736999999999</v>
       </c>
       <c r="H7" s="101">
         <v>103.690843</v>
       </c>
       <c r="I7" s="100">
         <v>349.96992299999999</v>
       </c>
@@ -25604,54 +25842,54 @@
       <c r="L7" s="99">
         <v>79.084287000000003</v>
       </c>
       <c r="M7" s="100">
         <v>242.89071283117701</v>
       </c>
       <c r="N7" s="101">
         <v>86.711115000000007</v>
       </c>
       <c r="O7" s="100">
         <v>234.557276753906</v>
       </c>
       <c r="P7" s="101">
         <v>57.256898</v>
       </c>
       <c r="Q7" s="100">
         <v>133.2082910625</v>
       </c>
       <c r="R7" s="101">
         <v>77.229770000000002</v>
       </c>
       <c r="S7" s="100">
         <v>259.50109447058099</v>
       </c>
       <c r="T7" s="101">
-        <v>56.064554000000001</v>
+        <v>63.666148999999997</v>
       </c>
       <c r="U7" s="101">
-        <v>221.98308352941899</v>
+        <v>249.223083529419</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
@@ -26648,51 +26886,51 @@
       <c r="AMV7"/>
       <c r="AMW7"/>
       <c r="AMX7"/>
       <c r="AMY7"/>
       <c r="AMZ7"/>
       <c r="ANA7"/>
       <c r="ANB7"/>
       <c r="ANC7"/>
       <c r="AND7"/>
       <c r="ANE7"/>
       <c r="ANF7"/>
       <c r="ANG7"/>
       <c r="ANH7"/>
       <c r="ANI7"/>
       <c r="ANJ7"/>
       <c r="ANK7"/>
       <c r="ANL7"/>
       <c r="ANM7"/>
       <c r="ANN7"/>
       <c r="ANO7"/>
       <c r="ANP7"/>
       <c r="ANQ7"/>
     </row>
     <row r="8" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B8" s="99">
         <v>23.991612</v>
       </c>
       <c r="C8" s="100">
         <v>115.93261800000001</v>
       </c>
       <c r="D8" s="101">
         <v>22.904330999999999</v>
       </c>
       <c r="E8" s="100">
         <v>112.341717</v>
       </c>
       <c r="F8" s="101">
         <v>22.852874</v>
       </c>
       <c r="G8" s="100">
         <v>117.052525</v>
       </c>
       <c r="H8" s="101">
         <v>30.200157999999998</v>
       </c>
       <c r="I8" s="100">
         <v>137.64617799999999</v>
       </c>
@@ -26705,54 +26943,54 @@
       <c r="L8" s="99">
         <v>3.5648240000000002</v>
       </c>
       <c r="M8" s="100">
         <v>14.743907399215701</v>
       </c>
       <c r="N8" s="101">
         <v>10.051235</v>
       </c>
       <c r="O8" s="100">
         <v>36.838236000000002</v>
       </c>
       <c r="P8" s="101">
         <v>29.184781999999998</v>
       </c>
       <c r="Q8" s="100">
         <v>93.521190058822597</v>
       </c>
       <c r="R8" s="101">
         <v>8.2851579999999991</v>
       </c>
       <c r="S8" s="100">
         <v>37.359618124999997</v>
       </c>
       <c r="T8" s="101">
-        <v>1.9233009999999999</v>
+        <v>1.924191</v>
       </c>
       <c r="U8" s="101">
-        <v>11.765832352949101</v>
+        <v>11.7662588235416</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -27749,51 +27987,51 @@
       <c r="AMV8"/>
       <c r="AMW8"/>
       <c r="AMX8"/>
       <c r="AMY8"/>
       <c r="AMZ8"/>
       <c r="ANA8"/>
       <c r="ANB8"/>
       <c r="ANC8"/>
       <c r="AND8"/>
       <c r="ANE8"/>
       <c r="ANF8"/>
       <c r="ANG8"/>
       <c r="ANH8"/>
       <c r="ANI8"/>
       <c r="ANJ8"/>
       <c r="ANK8"/>
       <c r="ANL8"/>
       <c r="ANM8"/>
       <c r="ANN8"/>
       <c r="ANO8"/>
       <c r="ANP8"/>
       <c r="ANQ8"/>
     </row>
     <row r="9" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B9" s="99">
         <v>41.490062999999999</v>
       </c>
       <c r="C9" s="100">
         <v>113.89474800000001</v>
       </c>
       <c r="D9" s="101">
         <v>40.816280999999996</v>
       </c>
       <c r="E9" s="100">
         <v>121.240551</v>
       </c>
       <c r="F9" s="101">
         <v>49.894114999999999</v>
       </c>
       <c r="G9" s="100">
         <v>151.149945</v>
       </c>
       <c r="H9" s="101">
         <v>60.765658000000002</v>
       </c>
       <c r="I9" s="100">
         <v>174.345033</v>
       </c>
@@ -27806,54 +28044,54 @@
       <c r="L9" s="99">
         <v>36.762770000000003</v>
       </c>
       <c r="M9" s="100">
         <v>95.290293043365494</v>
       </c>
       <c r="N9" s="101">
         <v>36.528723999999997</v>
       </c>
       <c r="O9" s="100">
         <v>71.2414037406311</v>
       </c>
       <c r="P9" s="101">
         <v>47.667940000000002</v>
       </c>
       <c r="Q9" s="100">
         <v>88.147570492968597</v>
       </c>
       <c r="R9" s="101">
         <v>36.089537999999997</v>
       </c>
       <c r="S9" s="100">
         <v>90.1667057539062</v>
       </c>
       <c r="T9" s="101">
-        <v>8.2035269999999993</v>
+        <v>12.914967000000001</v>
       </c>
       <c r="U9" s="101">
-        <v>24.898691476562501</v>
+        <v>37.831838539062502</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
@@ -28850,51 +29088,51 @@
       <c r="AMV9"/>
       <c r="AMW9"/>
       <c r="AMX9"/>
       <c r="AMY9"/>
       <c r="AMZ9"/>
       <c r="ANA9"/>
       <c r="ANB9"/>
       <c r="ANC9"/>
       <c r="AND9"/>
       <c r="ANE9"/>
       <c r="ANF9"/>
       <c r="ANG9"/>
       <c r="ANH9"/>
       <c r="ANI9"/>
       <c r="ANJ9"/>
       <c r="ANK9"/>
       <c r="ANL9"/>
       <c r="ANM9"/>
       <c r="ANN9"/>
       <c r="ANO9"/>
       <c r="ANP9"/>
       <c r="ANQ9"/>
     </row>
     <row r="10" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B10" s="99">
         <v>6.2976000000000004E-2</v>
       </c>
       <c r="C10" s="100">
         <v>0.15529399999999999</v>
       </c>
       <c r="D10" s="101">
         <v>5.0242149999999999</v>
       </c>
       <c r="E10" s="100">
         <v>29.327559999999998</v>
       </c>
       <c r="F10" s="101">
         <v>2.8819999999999998E-2</v>
       </c>
       <c r="G10" s="100">
         <v>4.6980000000000001E-2</v>
       </c>
       <c r="H10" s="101">
         <v>6.5923920000000003</v>
       </c>
       <c r="I10" s="100">
         <v>43.215691999999997</v>
       </c>
@@ -28907,54 +29145,54 @@
       <c r="L10" s="99">
         <v>21.895282000000002</v>
       </c>
       <c r="M10" s="100">
         <v>90.0948872376499</v>
       </c>
       <c r="N10" s="101">
         <v>15.214661</v>
       </c>
       <c r="O10" s="100">
         <v>66.874017551341097</v>
       </c>
       <c r="P10" s="101">
         <v>12.674367999999999</v>
       </c>
       <c r="Q10" s="100">
         <v>60.5168643894851</v>
       </c>
       <c r="R10" s="101">
         <v>11.940688</v>
       </c>
       <c r="S10" s="100">
         <v>57.433424505376301</v>
       </c>
       <c r="T10" s="101">
-        <v>6.3566630000000002</v>
+        <v>8.6738660000000003</v>
       </c>
       <c r="U10" s="101">
-        <v>33.117685921605599</v>
+        <v>49.260478216374899</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
@@ -29951,51 +30189,51 @@
       <c r="AMV10"/>
       <c r="AMW10"/>
       <c r="AMX10"/>
       <c r="AMY10"/>
       <c r="AMZ10"/>
       <c r="ANA10"/>
       <c r="ANB10"/>
       <c r="ANC10"/>
       <c r="AND10"/>
       <c r="ANE10"/>
       <c r="ANF10"/>
       <c r="ANG10"/>
       <c r="ANH10"/>
       <c r="ANI10"/>
       <c r="ANJ10"/>
       <c r="ANK10"/>
       <c r="ANL10"/>
       <c r="ANM10"/>
       <c r="ANN10"/>
       <c r="ANO10"/>
       <c r="ANP10"/>
       <c r="ANQ10"/>
     </row>
     <row r="11" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B11" s="99">
         <v>15.675230000000001</v>
       </c>
       <c r="C11" s="100">
         <v>42.647060000000003</v>
       </c>
       <c r="D11" s="101">
         <v>27.263824</v>
       </c>
       <c r="E11" s="100">
         <v>86.764707999999999</v>
       </c>
       <c r="F11" s="101">
         <v>12.280158999999999</v>
       </c>
       <c r="G11" s="100">
         <v>42.426492000000003</v>
       </c>
       <c r="H11" s="101">
         <v>27.525485</v>
       </c>
       <c r="I11" s="100">
         <v>89.072052999999997</v>
       </c>
@@ -30008,54 +30246,54 @@
       <c r="L11" s="99">
         <v>49.833542999999999</v>
       </c>
       <c r="M11" s="100">
         <v>174.53891200000001</v>
       </c>
       <c r="N11" s="101">
         <v>32.989142000000001</v>
       </c>
       <c r="O11" s="100">
         <v>66.227243398437494</v>
       </c>
       <c r="P11" s="101">
         <v>25.651574</v>
       </c>
       <c r="Q11" s="100">
         <v>36.996888255600503</v>
       </c>
       <c r="R11" s="101">
         <v>16.641774000000002</v>
       </c>
       <c r="S11" s="100">
         <v>39.919499963831001</v>
       </c>
       <c r="T11" s="101">
-        <v>14.284437</v>
+        <v>18.839302</v>
       </c>
       <c r="U11" s="101">
-        <v>43.386766871093798</v>
+        <v>56.570619949218802</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -31052,51 +31290,51 @@
       <c r="AMV11"/>
       <c r="AMW11"/>
       <c r="AMX11"/>
       <c r="AMY11"/>
       <c r="AMZ11"/>
       <c r="ANA11"/>
       <c r="ANB11"/>
       <c r="ANC11"/>
       <c r="AND11"/>
       <c r="ANE11"/>
       <c r="ANF11"/>
       <c r="ANG11"/>
       <c r="ANH11"/>
       <c r="ANI11"/>
       <c r="ANJ11"/>
       <c r="ANK11"/>
       <c r="ANL11"/>
       <c r="ANM11"/>
       <c r="ANN11"/>
       <c r="ANO11"/>
       <c r="ANP11"/>
       <c r="ANQ11"/>
     </row>
     <row r="12" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B12" s="99">
         <v>0.32467200000000002</v>
       </c>
       <c r="C12" s="100">
         <v>0.92260299999999995</v>
       </c>
       <c r="D12" s="101">
         <v>1.488648</v>
       </c>
       <c r="E12" s="100">
         <v>5.0824150000000001</v>
       </c>
       <c r="F12" s="101">
         <v>1.575925</v>
       </c>
       <c r="G12" s="100">
         <v>5.2953770000000002</v>
       </c>
       <c r="H12" s="101">
         <v>11.729196999999999</v>
       </c>
       <c r="I12" s="100">
         <v>42.484941999999997</v>
       </c>
@@ -31109,54 +31347,54 @@
       <c r="L12" s="99">
         <v>23.380358000000001</v>
       </c>
       <c r="M12" s="100">
         <v>71.310991999999999</v>
       </c>
       <c r="N12" s="101">
         <v>4.2351390000000002</v>
       </c>
       <c r="O12" s="100">
         <v>11.8285295</v>
       </c>
       <c r="P12" s="101">
         <v>16.186679999999999</v>
       </c>
       <c r="Q12" s="100">
         <v>35.303675281250001</v>
       </c>
       <c r="R12" s="101">
         <v>2.4467979999999998</v>
       </c>
       <c r="S12" s="100">
         <v>7.7974538124999997</v>
       </c>
       <c r="T12" s="101">
-        <v>0.51730200000000004</v>
+        <v>0.78701900000000002</v>
       </c>
       <c r="U12" s="101">
-        <v>1.84423090625</v>
+        <v>2.8004367656250002</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
@@ -32153,51 +32391,51 @@
       <c r="AMV12"/>
       <c r="AMW12"/>
       <c r="AMX12"/>
       <c r="AMY12"/>
       <c r="AMZ12"/>
       <c r="ANA12"/>
       <c r="ANB12"/>
       <c r="ANC12"/>
       <c r="AND12"/>
       <c r="ANE12"/>
       <c r="ANF12"/>
       <c r="ANG12"/>
       <c r="ANH12"/>
       <c r="ANI12"/>
       <c r="ANJ12"/>
       <c r="ANK12"/>
       <c r="ANL12"/>
       <c r="ANM12"/>
       <c r="ANN12"/>
       <c r="ANO12"/>
       <c r="ANP12"/>
       <c r="ANQ12"/>
     </row>
     <row r="13" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B13" s="99">
         <v>0</v>
       </c>
       <c r="C13" s="100">
         <v>0</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="100">
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <v>0.23471800000000001</v>
       </c>
       <c r="G13" s="100">
         <v>0.736765</v>
       </c>
       <c r="H13" s="101">
         <v>29.533141000000001</v>
       </c>
       <c r="I13" s="100">
         <v>105.815726</v>
       </c>
@@ -33254,51 +33492,51 @@
       <c r="AMV13"/>
       <c r="AMW13"/>
       <c r="AMX13"/>
       <c r="AMY13"/>
       <c r="AMZ13"/>
       <c r="ANA13"/>
       <c r="ANB13"/>
       <c r="ANC13"/>
       <c r="AND13"/>
       <c r="ANE13"/>
       <c r="ANF13"/>
       <c r="ANG13"/>
       <c r="ANH13"/>
       <c r="ANI13"/>
       <c r="ANJ13"/>
       <c r="ANK13"/>
       <c r="ANL13"/>
       <c r="ANM13"/>
       <c r="ANN13"/>
       <c r="ANO13"/>
       <c r="ANP13"/>
       <c r="ANQ13"/>
     </row>
     <row r="14" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B14" s="99">
         <v>11.307758</v>
       </c>
       <c r="C14" s="100">
         <v>27.865708000000001</v>
       </c>
       <c r="D14" s="101">
         <v>15.822487000000001</v>
       </c>
       <c r="E14" s="100">
         <v>61.843828999999999</v>
       </c>
       <c r="F14" s="101">
         <v>15.997645</v>
       </c>
       <c r="G14" s="100">
         <v>55.749395999999997</v>
       </c>
       <c r="H14" s="101">
         <v>30.189601</v>
       </c>
       <c r="I14" s="100">
         <v>95.516758999999993</v>
       </c>
@@ -33311,54 +33549,54 @@
       <c r="L14" s="99">
         <v>21.171368999999999</v>
       </c>
       <c r="M14" s="100">
         <v>64.607599836862803</v>
       </c>
       <c r="N14" s="101">
         <v>27.148705</v>
       </c>
       <c r="O14" s="100">
         <v>66.616212608575907</v>
       </c>
       <c r="P14" s="101">
         <v>20.19791</v>
       </c>
       <c r="Q14" s="100">
         <v>29.907630727218599</v>
       </c>
       <c r="R14" s="101">
         <v>14.496568999999999</v>
       </c>
       <c r="S14" s="100">
         <v>25.773499180995199</v>
       </c>
       <c r="T14" s="101">
-        <v>7.0285289999999998</v>
+        <v>11.329996</v>
       </c>
       <c r="U14" s="101">
-        <v>18.683909300881901</v>
+        <v>28.2508472816215</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
@@ -33387,51 +33625,51 @@
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
     </row>
     <row r="15" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B15" s="99">
         <v>21.575423000000001</v>
       </c>
       <c r="C15" s="100">
         <v>76.217850999999996</v>
       </c>
       <c r="D15" s="101">
         <v>29.846304</v>
       </c>
       <c r="E15" s="100">
         <v>112.673721</v>
       </c>
       <c r="F15" s="101">
         <v>1.2742</v>
       </c>
       <c r="G15" s="100">
         <v>4.5999999999999996</v>
       </c>
       <c r="H15" s="101">
         <v>9.2222609999999996</v>
       </c>
       <c r="I15" s="100">
         <v>35.689722000000003</v>
       </c>
@@ -33444,54 +33682,54 @@
       <c r="L15" s="99">
         <v>0</v>
       </c>
       <c r="M15" s="100">
         <v>0</v>
       </c>
       <c r="N15" s="101">
         <v>1.7425660000000001</v>
       </c>
       <c r="O15" s="100">
         <v>4.4509999999999996</v>
       </c>
       <c r="P15" s="101">
         <v>0</v>
       </c>
       <c r="Q15" s="100">
         <v>0</v>
       </c>
       <c r="R15" s="101">
         <v>33.867635999999997</v>
       </c>
       <c r="S15" s="100">
         <v>110.283524411765</v>
       </c>
       <c r="T15" s="101">
-        <v>6.0254000000000002E-2</v>
+        <v>7.355111</v>
       </c>
       <c r="U15" s="101">
-        <v>0.18735594531249999</v>
+        <v>26.187423210018199</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
@@ -33520,51 +33758,51 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
     </row>
     <row r="16" spans="1:1057" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="48" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B16" s="102">
         <v>192.40287000000001</v>
       </c>
       <c r="C16" s="103">
         <v>701.47327500000006</v>
       </c>
       <c r="D16" s="104">
         <v>401.59787800000004</v>
       </c>
       <c r="E16" s="103">
         <v>1561.5147480000001</v>
       </c>
       <c r="F16" s="104">
         <v>284.76517699999999</v>
       </c>
       <c r="G16" s="103">
         <v>1118.4573640000001</v>
       </c>
       <c r="H16" s="104">
         <v>409.66880399999997</v>
       </c>
       <c r="I16" s="103">
         <v>1513.9475620000001</v>
       </c>
@@ -33577,54 +33815,54 @@
       <c r="L16" s="102">
         <v>552.51455699999997</v>
       </c>
       <c r="M16" s="103">
         <v>1805.85027592249</v>
       </c>
       <c r="N16" s="104">
         <v>557.32703700000013</v>
       </c>
       <c r="O16" s="103">
         <v>1551.8964880607036</v>
       </c>
       <c r="P16" s="104">
         <v>478.82565899999997</v>
       </c>
       <c r="Q16" s="103">
         <v>1245.0510491037828</v>
       </c>
       <c r="R16" s="104">
         <v>417.30709600000006</v>
       </c>
       <c r="S16" s="103">
         <v>1493.3238411054765</v>
       </c>
       <c r="T16" s="104">
-        <v>161.74791199999999</v>
+        <v>239.94150799999997</v>
       </c>
       <c r="U16" s="104">
-        <v>704.63503860094931</v>
+        <v>1033.6937650805071</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -33710,54 +33948,54 @@
       <c r="L17" s="99">
         <v>103.78747199999987</v>
       </c>
       <c r="M17" s="100">
         <v>288.9836131923355</v>
       </c>
       <c r="N17" s="101">
         <v>70.734108999999989</v>
       </c>
       <c r="O17" s="100">
         <v>166.56804633413776</v>
       </c>
       <c r="P17" s="101">
         <v>82.309693999999922</v>
       </c>
       <c r="Q17" s="100">
         <v>152.58808888068666</v>
       </c>
       <c r="R17" s="101">
         <v>57.915153999999973</v>
       </c>
       <c r="S17" s="100">
         <v>142.39358748926566</v>
       </c>
       <c r="T17" s="101">
-        <v>18.997230000000002</v>
+        <v>28.511375000000015</v>
       </c>
       <c r="U17" s="101">
-        <v>58.903091308082026</v>
+        <v>84.606769905361261</v>
       </c>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
@@ -33843,54 +34081,54 @@
       <c r="L18" s="105">
         <v>656.30202899999983</v>
       </c>
       <c r="M18" s="106">
         <v>2094.8338891148255</v>
       </c>
       <c r="N18" s="105">
         <v>628.06114600000012</v>
       </c>
       <c r="O18" s="106">
         <v>1718.4645343948414</v>
       </c>
       <c r="P18" s="105">
         <v>561.1353529999999</v>
       </c>
       <c r="Q18" s="106">
         <v>1397.6391379844695</v>
       </c>
       <c r="R18" s="105">
         <v>475.22225000000003</v>
       </c>
       <c r="S18" s="106">
         <v>1635.7174285947422</v>
       </c>
       <c r="T18" s="105">
-        <v>180.74514199999999</v>
+        <v>268.45288299999999</v>
       </c>
       <c r="U18" s="107">
-        <v>763.53812990903134</v>
+        <v>1118.3005349858684</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
@@ -34009,51 +34247,51 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
     </row>
     <row r="20" spans="1:89" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34102,90 +34340,90 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
     </row>
     <row r="21" spans="1:89" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
-      <c r="B21" s="151">
+      <c r="B21" s="159">
         <v>2017</v>
       </c>
-      <c r="C21" s="155"/>
-      <c r="D21" s="149">
+      <c r="C21" s="163"/>
+      <c r="D21" s="161">
         <v>2018</v>
       </c>
-      <c r="E21" s="155"/>
-      <c r="F21" s="151">
+      <c r="E21" s="163"/>
+      <c r="F21" s="159">
         <v>2019</v>
       </c>
-      <c r="G21" s="155"/>
-      <c r="H21" s="149">
+      <c r="G21" s="163"/>
+      <c r="H21" s="161">
         <v>2020</v>
       </c>
-      <c r="I21" s="155"/>
-      <c r="J21" s="149">
+      <c r="I21" s="163"/>
+      <c r="J21" s="161">
         <v>2021</v>
       </c>
-      <c r="K21" s="156"/>
-      <c r="L21" s="151">
+      <c r="K21" s="164"/>
+      <c r="L21" s="159">
         <v>2022</v>
       </c>
-      <c r="M21" s="155"/>
-      <c r="N21" s="149">
+      <c r="M21" s="163"/>
+      <c r="N21" s="161">
         <v>2023</v>
       </c>
-      <c r="O21" s="155"/>
-      <c r="P21" s="151">
+      <c r="O21" s="163"/>
+      <c r="P21" s="159">
         <v>2024</v>
       </c>
-      <c r="Q21" s="155"/>
-      <c r="R21" s="149">
+      <c r="Q21" s="163"/>
+      <c r="R21" s="161">
         <v>2025</v>
       </c>
-      <c r="S21" s="155"/>
-      <c r="T21" s="149">
+      <c r="S21" s="163"/>
+      <c r="T21" s="161">
         <v>2026</v>
       </c>
-      <c r="U21" s="156"/>
+      <c r="U21" s="164"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
@@ -34216,108 +34454,108 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
     </row>
     <row r="22" spans="1:89" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="66" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="G22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="I22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="J22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="K22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="L22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="N22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="O22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="P22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="Q22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="R22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="S22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="T22" s="61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="U22" s="62" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
@@ -34346,51 +34584,51 @@
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
     </row>
     <row r="23" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="65" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B23" s="96">
         <v>163.80721199999999</v>
       </c>
       <c r="C23" s="97">
         <v>630.07854899999995</v>
       </c>
       <c r="D23" s="98">
         <v>137.47151600000001</v>
       </c>
       <c r="E23" s="97">
         <v>591.71753699999999</v>
       </c>
       <c r="F23" s="98">
         <v>150.58537100000001</v>
       </c>
       <c r="G23" s="97">
         <v>679.92665</v>
       </c>
       <c r="H23" s="98">
         <v>164.63526300000001</v>
       </c>
       <c r="I23" s="97">
         <v>633.04830600000003</v>
       </c>
@@ -34403,54 +34641,54 @@
       <c r="L23" s="96">
         <v>214.740948</v>
       </c>
       <c r="M23" s="97">
         <v>803.97464207031203</v>
       </c>
       <c r="N23" s="98">
         <v>311.41589399999998</v>
       </c>
       <c r="O23" s="97">
         <v>854.13657349218704</v>
       </c>
       <c r="P23" s="98">
         <v>337.48581100000001</v>
       </c>
       <c r="Q23" s="97">
         <v>778.18916046093705</v>
       </c>
       <c r="R23" s="98">
         <v>249.000733</v>
       </c>
       <c r="S23" s="97">
         <v>948.26656438281304</v>
       </c>
       <c r="T23" s="98">
-        <v>82.463785000000001</v>
+        <v>120.124707</v>
       </c>
       <c r="U23" s="98">
-        <v>408.37007631249998</v>
+        <v>583.89436221874996</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
@@ -34479,51 +34717,51 @@
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
     </row>
     <row r="24" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B24" s="99">
         <v>89.974063000000001</v>
       </c>
       <c r="C24" s="100">
         <v>299.16542199999998</v>
       </c>
       <c r="D24" s="101">
         <v>35.377284000000003</v>
       </c>
       <c r="E24" s="100">
         <v>106.416968</v>
       </c>
       <c r="F24" s="101">
         <v>42.638427</v>
       </c>
       <c r="G24" s="100">
         <v>142.87699000000001</v>
       </c>
       <c r="H24" s="101">
         <v>89.245588999999995</v>
       </c>
       <c r="I24" s="100">
         <v>276.707921</v>
       </c>
@@ -34536,54 +34774,54 @@
       <c r="L24" s="99">
         <v>83.051586</v>
       </c>
       <c r="M24" s="100">
         <v>248.95297415625001</v>
       </c>
       <c r="N24" s="101">
         <v>174.268835</v>
       </c>
       <c r="O24" s="100">
         <v>382.67320847656299</v>
       </c>
       <c r="P24" s="101">
         <v>180.392652</v>
       </c>
       <c r="Q24" s="100">
         <v>363.94182226171898</v>
       </c>
       <c r="R24" s="101">
         <v>95.286351999999994</v>
       </c>
       <c r="S24" s="100">
         <v>272.57989483593798</v>
       </c>
       <c r="T24" s="101">
-        <v>21.507733999999999</v>
+        <v>39.850039000000002</v>
       </c>
       <c r="U24" s="101">
-        <v>79.925431488281205</v>
+        <v>140.23160877734401</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
@@ -34612,51 +34850,51 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
     </row>
     <row r="25" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B25" s="99">
         <v>0.214453</v>
       </c>
       <c r="C25" s="100">
         <v>0.86867799999999995</v>
       </c>
       <c r="D25" s="101">
         <v>0.17784800000000001</v>
       </c>
       <c r="E25" s="100">
         <v>0.57688600000000001</v>
       </c>
       <c r="F25" s="101">
         <v>0.226358</v>
       </c>
       <c r="G25" s="100">
         <v>0.58021999999999996</v>
       </c>
       <c r="H25" s="101">
         <v>0.34308499999999997</v>
       </c>
       <c r="I25" s="100">
         <v>0.59689400000000004</v>
       </c>
@@ -34669,54 +34907,54 @@
       <c r="L25" s="99">
         <v>0.305838</v>
       </c>
       <c r="M25" s="100">
         <v>0.623276604675293</v>
       </c>
       <c r="N25" s="101">
         <v>0.51697499999999996</v>
       </c>
       <c r="O25" s="100">
         <v>0.89049630810546898</v>
       </c>
       <c r="P25" s="101">
         <v>101.596833</v>
       </c>
       <c r="Q25" s="100">
         <v>243.851007608185</v>
       </c>
       <c r="R25" s="101">
         <v>0.58411800000000003</v>
       </c>
       <c r="S25" s="100">
         <v>1.04313941107178</v>
       </c>
       <c r="T25" s="101">
-        <v>0.12404999999999999</v>
+        <v>0.145675</v>
       </c>
       <c r="U25" s="101">
-        <v>0.20741353125000001</v>
+        <v>0.26719353125</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -34745,51 +34983,51 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
     </row>
     <row r="26" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B26" s="99">
         <v>48.181167000000002</v>
       </c>
       <c r="C26" s="100">
         <v>147.432343</v>
       </c>
       <c r="D26" s="101">
         <v>35.245224</v>
       </c>
       <c r="E26" s="100">
         <v>120.447177</v>
       </c>
       <c r="F26" s="101">
         <v>42.730291000000001</v>
       </c>
       <c r="G26" s="100">
         <v>159.53334899999999</v>
       </c>
       <c r="H26" s="101">
         <v>47.359558999999997</v>
       </c>
       <c r="I26" s="100">
         <v>140.22852700000001</v>
       </c>
@@ -34802,54 +35040,54 @@
       <c r="L26" s="99">
         <v>41.25526</v>
       </c>
       <c r="M26" s="100">
         <v>130.045217660156</v>
       </c>
       <c r="N26" s="101">
         <v>29.555751999999998</v>
       </c>
       <c r="O26" s="100">
         <v>64.125540289062499</v>
       </c>
       <c r="P26" s="101">
         <v>34.967117000000002</v>
       </c>
       <c r="Q26" s="100">
         <v>61.7843121959991</v>
       </c>
       <c r="R26" s="101">
         <v>36.378923</v>
       </c>
       <c r="S26" s="100">
         <v>118.577205804687</v>
       </c>
       <c r="T26" s="101">
-        <v>10.513534999999999</v>
+        <v>16.857545999999999</v>
       </c>
       <c r="U26" s="101">
-        <v>36.192838253906203</v>
+        <v>54.926540226562501</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
@@ -34878,51 +35116,51 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
     </row>
     <row r="27" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B27" s="99">
         <v>0.22549</v>
       </c>
       <c r="C27" s="100">
         <v>8.9374999999999996E-2</v>
       </c>
       <c r="D27" s="101">
         <v>1.081931</v>
       </c>
       <c r="E27" s="100">
         <v>0.33992</v>
       </c>
       <c r="F27" s="101">
         <v>0.229601</v>
       </c>
       <c r="G27" s="100">
         <v>9.2494000000000007E-2</v>
       </c>
       <c r="H27" s="101">
         <v>38.764512000000003</v>
       </c>
       <c r="I27" s="100">
         <v>117.80629999999999</v>
       </c>
@@ -35011,51 +35249,51 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
     </row>
     <row r="28" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="48" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B28" s="102">
         <v>302.40238499999998</v>
       </c>
       <c r="C28" s="103">
         <v>1077.6343669999999</v>
       </c>
       <c r="D28" s="104">
         <v>209.35380300000003</v>
       </c>
       <c r="E28" s="103">
         <v>819.49848800000007</v>
       </c>
       <c r="F28" s="104">
         <v>236.41004799999999</v>
       </c>
       <c r="G28" s="103">
         <v>983.00970299999994</v>
       </c>
       <c r="H28" s="104">
         <v>340.34800799999999</v>
       </c>
       <c r="I28" s="103">
         <v>1168.3879480000001</v>
       </c>
@@ -35068,54 +35306,54 @@
       <c r="L28" s="102">
         <v>339.37024300000002</v>
       </c>
       <c r="M28" s="103">
         <v>1183.6043075915977</v>
       </c>
       <c r="N28" s="104">
         <v>515.75973399999998</v>
       </c>
       <c r="O28" s="103">
         <v>1301.8280885659178</v>
       </c>
       <c r="P28" s="104">
         <v>654.47813200000007</v>
       </c>
       <c r="Q28" s="103">
         <v>1447.8231231150739</v>
       </c>
       <c r="R28" s="104">
         <v>381.25012599999997</v>
       </c>
       <c r="S28" s="103">
         <v>1340.4668044345099</v>
       </c>
       <c r="T28" s="104">
-        <v>114.609104</v>
+        <v>176.97796699999998</v>
       </c>
       <c r="U28" s="104">
-        <v>524.69575958593737</v>
+        <v>779.31970475390642</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
@@ -35201,54 +35439,54 @@
       <c r="L29" s="99">
         <v>10.588455999999951</v>
       </c>
       <c r="M29" s="100">
         <v>9.9322691711813604</v>
       </c>
       <c r="N29" s="101">
         <v>15.33702500000004</v>
       </c>
       <c r="O29" s="100">
         <v>10.793912416414059</v>
       </c>
       <c r="P29" s="101">
         <v>25.139676999999892</v>
       </c>
       <c r="Q29" s="100">
         <v>35.167712110077446</v>
       </c>
       <c r="R29" s="101">
         <v>11.850746000000072</v>
       </c>
       <c r="S29" s="100">
         <v>10.767280490233361</v>
       </c>
       <c r="T29" s="101">
-        <v>3.9414490000000058</v>
+        <v>5.9464150000000302</v>
       </c>
       <c r="U29" s="101">
-        <v>3.5640257971494975</v>
+        <v>5.5936029777524254</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -35334,54 +35572,54 @@
       <c r="L30" s="105">
         <v>349.95869899999997</v>
       </c>
       <c r="M30" s="106">
         <v>1193.5365767627791</v>
       </c>
       <c r="N30" s="105">
         <v>531.09675900000002</v>
       </c>
       <c r="O30" s="106">
         <v>1312.6220009823319</v>
       </c>
       <c r="P30" s="105">
         <v>679.61780899999997</v>
       </c>
       <c r="Q30" s="106">
         <v>1482.9908352251514</v>
       </c>
       <c r="R30" s="105">
         <v>393.10087200000004</v>
       </c>
       <c r="S30" s="106">
         <v>1351.2340849247432</v>
       </c>
       <c r="T30" s="105">
-        <v>118.55055300000001</v>
+        <v>182.92438200000001</v>
       </c>
       <c r="U30" s="107">
-        <v>528.25978538308686</v>
+        <v>784.91330773165885</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
@@ -35410,51 +35648,51 @@
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
     </row>
     <row r="31" spans="1:89" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="39" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -48424,128 +48662,128 @@
       <c r="S378" s="13"/>
     </row>
     <row r="379" spans="1:19" ht="15" x14ac:dyDescent="0.25">
       <c r="A379" s="13"/>
       <c r="B379" s="13"/>
       <c r="C379" s="13"/>
       <c r="D379" s="13"/>
       <c r="E379" s="13"/>
       <c r="F379" s="13"/>
       <c r="G379" s="13"/>
       <c r="H379" s="13"/>
       <c r="I379" s="13"/>
       <c r="J379" s="13"/>
       <c r="K379" s="13"/>
       <c r="L379" s="13"/>
       <c r="M379" s="13"/>
       <c r="N379" s="13"/>
       <c r="O379" s="13"/>
       <c r="P379" s="13"/>
       <c r="Q379" s="13"/>
       <c r="R379" s="13"/>
       <c r="S379" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="L21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="J21:K21"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.0629921259842521" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K1"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="1.1417322834645669" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;8Ministério da Agricultura e Pecuária
 Secretaria de Política Agrícola
 Departamento de Análise Econômica e Políticas Públicas
 Coordenação-Geral de Políticas Públicas&amp;C
 &amp;"-,Negrito"&amp;10Sumário Executivo - Arroz em Casca</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 0 d b e 3 3 b 1 - 1 1 3 8 - 4 5 3 f - b b 5 6 - 7 5 4 4 f 3 b 9 a c 8 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A P k D A A B Q S w M E F A A C A A g A b 3 x u X B U N 7 q 6 j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r r v D 3 V j y E d J d C u J 0 c S 4 b U q F R i i E F s v d X H g k r y B G U X c u 5 8 1 b z N y v N 8 j G p o 4 u u n e m t S m K C U O R t q o t j C 1 T N P g T X q J M w F a q s y x 1 N M n W J a M r U l R 5 3 y W U h h B I W J C 2 L y l n L K b H f L N X l W 4 k + s j m v 4 y N d V 5 a p Z G A w 2 u M 4 C T m j H D O C Q M 6 Q 8 i N / Q p 8 2 v t s f y C s h 9 o P v R a d x 6 s d 0 D k C f X 8 Q D 1 B L A w Q U A A I A C A B v f G 5 c D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A b 3 x u X C w 2 v v 7 0 A A A A h g E A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A I W P Q U r E Q B B F 9 4 H c o W k 3 C Y S A W 4 c s J M 6 g i C B E c J G E U O k U p J l K l 3 R 3 J C i e R z z H X M y e z C x H r E 1 B 1 e e / / x 0 q r 9 m I 6 r S v N 3 E U R 2 4 E i 4 O Y 3 Q C d Y u N m 8 t C B t f w h C k H o 4 0 i E 2 b H x G A 7 b R S H l r 2 z 3 P f M + 2 W n C v D z + j H e J L G + a J 3 i D p u T p 8 G O V 5 q D 3 a D X b p t w 2 K 2 J 1 z h d y i 0 w z Y W a i T H g 7 Y 5 q d Q B d y d N W I 6 A N 8 D f F Z P 3 i c C n l B K L N H b Y Z C r n r Z f t V 3 4 K E 9 G 1 / J E n o 8 f A O N 7 M S z 5 Y n f 9 c B O B u M X 6 E O P 9 e b x H m F A 6 5 I / k 2 S i P k t v i S o F B N Y V x w 5 t G k f a / I P b / A J Q S w E C L Q A U A A I A C A B v f G 5 c F Q 3 u r q M A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A b 3 x u X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 7 w A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B v f G 5 c L D a + / v Q A A A C G A Q A A E w A A A A A A A A A A A A A A A A D g A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A h A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 i E w A A A A A A A M A T A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y z A 2 N T N j N D I t N z Y 5 M y 0 0 N j Q 5 L T g 0 N G Y t M D N h M z M 2 Y z l l Z W R i I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D M t M T R U M T g 6 M z U 6 M z A u O D g 5 M z I w N V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 Z W d h w 6 f D o 2 8 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 U H J v Z H V 0 b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U G F p c 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 v X y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 l u a W N p Y W w m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 R 1 Y 2 F v X 0 J l b m V m a W N p Y W R h J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l t c G 9 y d G F j Y W 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w m c X V v d D s s J n F 1 b 3 Q 7 R X h w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 m c X V v d D s s J n F 1 b 3 Q 7 V X N v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t F c 3 R v c X V l X 0 Z p b m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l b G F j Y W 9 f Z 3 J h b y Z x d W 9 0 O y w m c X V v d D t T d X B y a W 1 l b n R v X 0 d y Y W 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 B c n J v e i Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 3 N y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t Q c m 9 k d X R v X y w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B h a X N f L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 Q W 5 v X y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 0 V z d G 9 x d W V f S W 5 p Y 2 l h b C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B y b 2 R 1 Y 2 F v X y w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B y b 2 R 1 Y 2 F v X 0 J l b m V m a W N p Y W R h L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 S W 1 w b 3 J 0 Y W N h b 1 8 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t T d X B y a W 1 l b n R v X 1 R v d G F s L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 R X h w b 3 J 0 Y W N h b 1 8 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 V z b 1 9 E b 2 1 l c 3 R p Y 2 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 R X N 0 b 3 F 1 Z V 9 G a W 5 h b C w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t S Z W x h Y 2 F v X 2 d y Y W 8 s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U 3 V w c m l t Z W 5 0 b 1 9 H c m F v L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 N 1 c H J p b W V u d G 9 f Q X J y b 3 o s M T R 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U H J v Z H V j Y W 9 f Q m V u Z W Z p Y 2 l h Z G E s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t J b X B v c n R h Y 2 F v X y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t F e H B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 V X N v X 0 R v b W V z d G l j b y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t F c 3 R v c X V l X 0 Z p b m F s L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m X D p 2 F s a G 9 z I F B y b 2 1 v d m l k b 3 M u e 1 J l b G F j Y W 9 f Z 3 J h b y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 D Y W J l w 6 d h b G h v c y B Q c m 9 t b 3 Z p Z G 9 z L n t T d X B y a W 1 l b n R v X 0 d y Y W 8 s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z c O n Y W x o b 3 M g U H J v b W 9 2 a W R v c y 5 7 U 3 V w c m l t Z W 5 0 b 1 9 B c n J v e i w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v R m 9 u d G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 p f U 2 h l Z X Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 N h Y m U l Q z M l Q T d h b G h v c y U y M F B y b 2 1 v d m l k b 3 M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A w e m l E R A n 7 E W D S g W m 9 2 y W / g A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C P b 4 Q T 7 q I U j D 4 J M y n Y b z N A / h g t r 9 o g 5 G u I e C S 0 I z Q I x Q A A A A A O g A A A A A I A A C A A A A A P d i x 8 8 / s k 0 n a h E c t s k f w x Q g H C Y X B H x i v E L X k R L o B V r V A A A A D K r g Z w z E 1 0 j + R T T H D Q + g U L C T + Q l X b q + b h Y H c L h i K i 5 m L 9 U K 0 J l e v 1 6 T R R i X 5 Y Q 2 a / j M e J O 0 h / 8 m 9 O 4 h / q 7 5 B 2 e b e f s Z q s P I 6 e q g T z T / j r R t 0 A A A A C Y t k K I z x F r s z g H N v l 9 M 1 n j F k j N Z h c b q U R + W O h u N Q A 3 l h u B r V K 4 k t O 5 2 D 7 7 c l 7 C W d 2 B Q 5 N V V E O g p b G G b L B J G M H s < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 0 d b e 3 3 b 1 - 1 1 3 8 - 4 5 3 f - b b 5 6 - 7 5 4 4 f 3 b 9 a c 8 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A P s D A A B Q S w M E F A A C A A g A v V H n X L A 3 k f y l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 0 i M I R 8 l 0 a 0 k R h P j t q k V G q E Q W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A b 6 i q 4 q M 7 q x q S I Y Y o C Z W R z 1 K Z I U e 9 O 4 Q J l H D Z C n k W h g l E 2 N h n s M U W l c 2 1 C i P c e + x l u u o J E l D J y y N c 7 W a p a o I + s / 8 u h N t Y J I x X i s H + N 4 R F m b I 5 j G m M K Z I K Q a / M V o n H v s / 2 B s O o r 1 3 e K t y 5 c b o F M E c j 7 A 3 8 A U E s D B B Q A A g A I A L 1 R 5 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A C 9 U e d c L D a + / v Q A A A C G A Q A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B S s R A E E X 3 g d y h a T c J h I B b h y w k z q C I I E R w k Y R Q 6 R S k m U q X d H c k K J 5 H P M d c z J 7 M L E e s T U H V 5 7 / / H S q v 2 Y j q t K 8 3 c R R H b g S L g 5 j d A J 1 i 4 2 b y 0 I G 1 / C E K Q e j j S I T Z s f E Y D t t F I e W v b P c 9 8 z 7 Z a c K 8 P P 6 M d 4 k s b 5 o n e I O m 5 O n w Y 5 X m o P d o N d u m 3 D Y r Y n X O F 3 K L T D N h Z q J M e D t j m p 1 A F 3 J 0 1 Y j o A 3 w N 8 V k / e J w K e U E o s 0 d t h k K u e t l + 1 X f g o T 0 b X 8 k S e j x 8 A 4 3 s x L P l i d / 1 w E 4 G 4 x f o Q 4 / 1 5 v E e Y U D r k j + T Z K I + S 2 + J K g U E 1 h X H D m 0 a R 9 r 8 g 9 v 8 A l B L A Q I t A B Q A A g A I A L 1 R 5 1 y w N 5 H 8 p Q A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C 9 U e d c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D x A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A L 1 R 5 1 w s N r 7 + 9 A A A A I Y B A A A T A A A A A A A A A A A A A A A A A O I B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A C M D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P o g T A A A A A A A A Z h M A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N j M D Y 1 M 2 M 0 M i 0 3 N j k z L T Q 2 N D k t O D Q 0 Z i 0 w M 2 E z M z Z j O W V l Z G I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N y 0 w N 1 Q x M z o x M z o 1 O S 4 0 M z c 0 O D Y y W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 Z W d h w 6 f D o 2 8 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t Q c m 9 k d X R v X y Z x d W 9 0 O y w m c X V v d D t Q Y W l z X y Z x d W 9 0 O y w m c X V v d D t B b m 9 f J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V z d G 9 x d W V f S W 5 p Y 2 l h b C Z x d W 9 0 O y w m c X V v d D t Q c m 9 k d W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U H J v Z H V j Y W 9 f Q m V u Z W Z p Y 2 l h Z G E m c X V v d D s s J n F 1 b 3 Q 7 S W 1 w b 3 J 0 Y W N h b 1 8 m c X V v d D s s J n F 1 b 3 Q 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C Z x d W 9 0 O y w m c X V v d D t F e H B v c n R h Y 2 F v X y Z x d W 9 0 O y w m c X V v d D t D b 2 5 z d W 1 v X 0 R v b W V z d G l j b y Z x d W 9 0 O y w m c X V v d D t V c 2 9 f R G 9 t Z X N 0 a W N v J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V z d G 9 x d W V f R m l u Y W w m c X V v d D s s J n F 1 b 3 Q 7 U m V s Y W N h b 1 9 n c m F v J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 c H J p b W V u d G 9 f R 3 J h b y Z x d W 9 0 O y w m c X V v d D t T d X B y a W 1 l b n R v X 0 F y c m 9 6 J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D c 3 I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 R 1 d G 9 f L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U G F p c 1 8 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b m 9 f L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R X N 0 b 3 F 1 Z V 9 J b m l j a W F s L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V j Y W 9 f Q m V u Z W Z p Y 2 l h Z G E s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J b X B v c n R h Y 2 F v X y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f V G 9 0 Y W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e H B v c n R h Y 2 F v X y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b n N 1 b W 9 f R G 9 t Z X N 0 a W N v L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V X N v X 0 R v b W V z d G l j b y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 Z p b m F s L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l b G F j Y W 9 f Z 3 J h b y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 d y Y W 8 s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 B c n J v e i w x N H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v Z H V 0 b 1 8 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q Y W l z X y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u b 1 8 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F c 3 R v c X V l X 0 l u a W N p Y W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 8 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t Q c m 9 k d W N h b 1 9 C Z W 5 l Z m l j a W F k Y S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l t c G 9 y d G F j Y W 9 f L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 3 V w c m l t Z W 5 0 b 1 9 U b 3 R h b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V 4 c G 9 y d G F j Y W 9 f L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 u c 3 V t b 1 9 E b 2 1 l c 3 R p Y 2 8 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t V c 2 9 f R G 9 t Z X N 0 a W N v L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V z d G 9 x d W V f R m l u Y W w s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V s Y W N h b 1 9 n c m F v L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 1 c 2 R h X 2 N v b n N 1 b H R h X 2 F y c m 9 6 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N 1 c H J p b W V u d G 9 f R 3 J h b y w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T d X B y a W 1 l b n R v X 0 F y c m 9 6 L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e i 9 G b 2 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v d X N k Y V 9 j b 2 5 z d W x 0 Y V 9 h c n J v e l 9 T a G V l d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 V z Z G F f Y 2 9 u c 3 V s d G F f Y X J y b 3 o v Q 2 F i Z S V D M y V B N 2 F s a G 9 z J T I w U H J v b W 9 2 a W R v c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D Y J j Q 5 u 9 j G S J W b s T r T L F V e A A A A A A I A A A A A A A N m A A D A A A A A E A A A A F 2 Q m Y k q b 3 v o A k 1 l U d g F R d Q A A A A A B I A A A K A A A A A Q A A A A M l 0 i O r X x C m B K O 3 t 6 D e c C Y l A A A A A O K p a u w 3 g k Z + t Q 8 / F H J w i I Q j p a B E 2 T o C G x K q Y E x A O y f t + W 6 L f / q j g i a 2 G j n W 2 Y 0 G W z d 1 d z 5 + O c l a Y r C 3 N V E 3 M i y P 3 x H L 0 F s r a e w d Y w I + o F e h Q A A A B r X V O D B Y z c 7 D P J E 6 U m K G Q a y A 9 H g Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AB323E-05B7-4A7B-82E9-4558D9233391}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>