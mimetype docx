--- v0 (2025-12-31)
+++ v1 (2026-08-03)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54A33C2A" w14:textId="12C34E52" w:rsidR="0023188A" w:rsidRPr="0023188A" w:rsidRDefault="0023188A" w:rsidP="00FB6DE4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="16" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -144,63 +144,52 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (TUE) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF7334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF7334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Form</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="359228BB" w14:textId="77777777" w:rsidR="00FB6DE4" w:rsidRDefault="00FB6DE4" w:rsidP="00FB6DE4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DB20817" w14:textId="4B27165F" w:rsidR="00B86218" w:rsidRDefault="00B86218" w:rsidP="00B86218">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -330,601 +319,381 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> in capital </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>letters</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>or</w:t>
+        <w:t>typing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Athlete to complete </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>typing</w:t>
+        <w:t>sections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> 1, 2, 3 and 7; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Athlete</w:t>
+        <w:t>Physician</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> to complete </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>sections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complete </w:t>
+        <w:t xml:space="preserve"> 4, 5 and 6. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>sections</w:t>
+        <w:t>Illegible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1, 2, 3 </w:t>
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>incomplete</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7; </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Physician</w:t>
+        <w:t>applications</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>will</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complete </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>sections</w:t>
+        <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4, 5 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>returned</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Illegible</w:t>
+        <w:t>will</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>or</w:t>
+        <w:t>need</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>incomplete</w:t>
+        <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>applications</w:t>
+        <w:t>re-submitted</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>will</w:t>
+        <w:t>legible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve"> complete form.</w:t>
+        <w:t xml:space="preserve"> and complete form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614E870A" w14:textId="77777777" w:rsidR="00B86218" w:rsidRPr="0023188A" w:rsidRDefault="00B86218" w:rsidP="00B86218">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28255DDB" w14:textId="227DA95D" w:rsidR="003A75E8" w:rsidRPr="0023188A" w:rsidRDefault="00A018A4" w:rsidP="00AE7400">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
@@ -1045,75 +814,61 @@
       </w:r>
       <w:r w:rsidR="0023188A" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Informação do Atleta</w:t>
       </w:r>
       <w:r w:rsidR="00EF7334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF7334" w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Athlete</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Athlete </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF7334" w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="63BEF6CF" w14:textId="31D74CFF" w:rsidR="0023188A" w:rsidRPr="0023188A" w:rsidRDefault="003A75E8" w:rsidP="0023188A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="180"/>
         <w:jc w:val="left"/>
@@ -1215,76 +970,74 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EF7334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF7334" w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00842D57" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003A5F8D" w:rsidRPr="0023188A">
@@ -1303,51 +1056,50 @@
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-515225845"/>
           <w:placeholder>
             <w:docPart w:val="A7AA7A46B2F44B629021B0606CE1B574"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Clique </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -1521,78 +1273,52 @@
         <w:t>First</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EF7334" w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Name</w:t>
+      </w:r>
       <w:r w:rsidR="007A75A8" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
@@ -1825,51 +1551,50 @@
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
             <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
             <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
               <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
               <w14:contourClr>
                 <w14:schemeClr w14:val="bg1">
                   <w14:lumMod w14:val="65000"/>
                 </w14:schemeClr>
               </w14:contourClr>
             </w14:props3d>
           </w:rPr>
           <w:id w:val="-78606189"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
               <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                 <w14:noFill/>
                 <w14:prstDash w14:val="solid"/>
                 <w14:round/>
               </w14:textOutline>
               <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
                 <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
                 <w14:contourClr>
                   <w14:schemeClr w14:val="bg1">
                     <w14:lumMod w14:val="65000"/>
                   </w14:schemeClr>
                 </w14:contourClr>
               </w14:props3d>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -2027,51 +1752,50 @@
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
             <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
             <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
               <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
               <w14:contourClr>
                 <w14:schemeClr w14:val="bg1">
                   <w14:lumMod w14:val="65000"/>
                 </w14:schemeClr>
               </w14:contourClr>
             </w14:props3d>
           </w:rPr>
           <w:id w:val="-1771690248"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B7034A" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
               <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                 <w14:noFill/>
                 <w14:prstDash w14:val="solid"/>
                 <w14:round/>
               </w14:textOutline>
               <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
                 <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
                 <w14:contourClr>
                   <w14:schemeClr w14:val="bg1">
                     <w14:lumMod w14:val="65000"/>
                   </w14:schemeClr>
                 </w14:contourClr>
               </w14:props3d>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -2197,101 +1921,51 @@
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00EF7334" w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
-        <w:t xml:space="preserve">Date </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Date of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF7334" w:rsidRPr="00B01CE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t>Birth</w:t>
@@ -2353,51 +2027,50 @@
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
             <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
             <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
               <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
               <w14:contourClr>
                 <w14:schemeClr w14:val="bg1">
                   <w14:lumMod w14:val="65000"/>
                 </w14:schemeClr>
               </w14:contourClr>
             </w14:props3d>
           </w:rPr>
           <w:id w:val="1981421533"/>
           <w:placeholder>
             <w:docPart w:val="DC1EC9073E3F4E808D6B6A774964BB2B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Clique aqui</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -2528,51 +2201,50 @@
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1984039422"/>
           <w:placeholder>
             <w:docPart w:val="ABD18CDFDF6F4ADA9F17E178520B791B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Clique </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -2767,51 +2439,50 @@
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1324727597"/>
           <w:placeholder>
             <w:docPart w:val="4D57264A707848A295D7293807DC42B0"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Clique </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -2974,51 +2645,50 @@
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-908920883"/>
           <w:placeholder>
             <w:docPart w:val="C20A6CB5488843C6BF432669A92475AB"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Clique </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -3239,51 +2909,50 @@
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2080792682"/>
           <w:placeholder>
             <w:docPart w:val="AE9E52C0CD1E491AAFDB78AD952533D0"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Clique </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -3470,51 +3139,50 @@
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2056538962"/>
           <w:placeholder>
             <w:docPart w:val="01F3FF4CBFB84DD98C21CEDBB07A4192"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Clique </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -3642,101 +3310,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A75A8" w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
-        <w:t>(</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> código internacional</w:t>
+        <w:t>(com código internacional</w:t>
       </w:r>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
@@ -3836,51 +3454,50 @@
           <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
             <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
             <w14:contourClr>
               <w14:schemeClr w14:val="bg1">
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:contourClr>
           </w14:props3d>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2106107099"/>
           <w:placeholder>
             <w:docPart w:val="3E91E6DAB63B4C74918FB858C5B04CA4"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Clique </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -4067,51 +3684,50 @@
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
             <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
             <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
               <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
               <w14:contourClr>
                 <w14:schemeClr w14:val="bg1">
                   <w14:lumMod w14:val="65000"/>
                 </w14:schemeClr>
               </w14:contourClr>
             </w14:props3d>
           </w:rPr>
           <w:id w:val="351381868"/>
           <w:placeholder>
             <w:docPart w:val="7DC4A47E66DD40009907F0273A3EA745"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A75A8" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Ex.: Futebol</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E59AF" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
@@ -4302,51 +3918,50 @@
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
             <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
             <w14:props3d w14:extrusionH="57150" w14:contourW="0" w14:prstMaterial="matte">
               <w14:bevelT w14:w="63500" w14:h="12700" w14:prst="angle"/>
               <w14:contourClr>
                 <w14:schemeClr w14:val="bg1">
                   <w14:lumMod w14:val="65000"/>
                 </w14:schemeClr>
               </w14:contourClr>
             </w14:props3d>
           </w:rPr>
           <w:id w:val="205076043"/>
           <w:placeholder>
             <w:docPart w:val="BF802ABD7FF44D7F85D33926CE59B3F0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A75A8" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Ex.: Futsal</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3CD70BC9" w14:textId="4840D51F" w:rsidR="0023188A" w:rsidRPr="0023188A" w:rsidRDefault="0023188A" w:rsidP="00C27F5D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -4537,390 +4152,292 @@
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">o mesmo diagnóstico para </w:t>
       </w:r>
       <w:r w:rsidRPr="0036765F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">alguma </w:t>
       </w:r>
       <w:r w:rsidR="00103CC6" w:rsidRPr="0036765F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organização </w:t>
-[...11 lines deleted...]
-        <w:t>Antidopagem?</w:t>
+        <w:t>Organização Antidopagem?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA6D796" w14:textId="68736953" w:rsidR="00641002" w:rsidRDefault="00FF4AF0" w:rsidP="00641002">
       <w:pPr>
         <w:ind w:left="180" w:right="91"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Have</w:t>
+        <w:t xml:space="preserve">Have </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC14C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>you</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>you</w:t>
+        <w:t>submitted</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>submitted</w:t>
+        <w:t>any</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>any</w:t>
+        <w:t>previous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> TUE </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>previous</w:t>
+        <w:t>application</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TUE </w:t>
+        <w:t xml:space="preserve">(s) to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>application</w:t>
+        <w:t>any</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">s) </w:t>
+        <w:t xml:space="preserve"> Anti-Doping </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>Organization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>any</w:t>
+        <w:t>same</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Anti-Doping</w:t>
+        <w:t>condition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...85 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3E1E42E1" w14:textId="57F1A72A" w:rsidR="006E59AF" w:rsidRPr="00641002" w:rsidRDefault="00103CC6" w:rsidP="00641002">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="180" w:right="91"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Sim</w:t>
       </w:r>
@@ -4949,51 +4466,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-32970354"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B160B2" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E59AF" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FF4AF0">
         <w:rPr>
@@ -5060,113 +4576,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="211390451"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001B1B3B" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3375442E" w14:textId="33F8BD72" w:rsidR="006E59AF" w:rsidRPr="00641002" w:rsidRDefault="00103CC6" w:rsidP="00641002">
       <w:pPr>
         <w:ind w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036765F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0023188A" w:rsidRPr="0036765F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>qual</w:t>
       </w:r>
       <w:r w:rsidR="00B86218" w:rsidRPr="0036765F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0036765F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0036765F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00B86218" w:rsidRPr="0036765F">
         <w:rPr>
@@ -5237,80 +4750,59 @@
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-152993435"/>
           <w:placeholder>
             <w:docPart w:val="317A21A8508A4DEBB16859A4B66BA04B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Clique </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> toque </w:t>
+            <w:t xml:space="preserve">Clique ou toque </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> para </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A018A4" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5358,143 +4850,77 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="180"/>
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">For </w:t>
+        <w:t xml:space="preserve">For which </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>which</w:t>
+        <w:t>substance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(s) or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>method</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -5546,75 +4972,61 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>To</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>whom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -5636,80 +5048,59 @@
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2080511893"/>
           <w:placeholder>
             <w:docPart w:val="1D7C419C939E4695AECB9C209A27A97E"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Clique </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> toque </w:t>
+            <w:t xml:space="preserve">Clique ou toque </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> para </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5794,132 +5185,97 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>When</w:t>
-[...12 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>When?</w:t>
       </w:r>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rStyle w:val="TextodoEspaoReservado"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2100523161"/>
           <w:placeholder>
             <w:docPart w:val="A2AE2F2AAD964AB382A877A29EAED049"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Clique </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> toque </w:t>
+            <w:t xml:space="preserve">Clique ou toque </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> para </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5987,63 +5343,61 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Decisão</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> da AUT anterior/ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC14C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Decision</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6080,51 +5434,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="2125349662"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6474,51 +5827,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-377012439"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00367E58" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00367E58" w:rsidRPr="0023188A">
         <w:rPr>
@@ -6565,51 +5917,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1535303720"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00367E58" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="556703C7" w14:textId="4868BB1E" w:rsidR="00DC4866" w:rsidRPr="00DC4866" w:rsidRDefault="00DC4866" w:rsidP="00DC4866">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
@@ -6744,80 +6095,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="345063522"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001469EA" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Clique </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> toque </w:t>
+            <w:t xml:space="preserve">Clique ou toque </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001469EA" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>aqui</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="001469EA" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> para </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001469EA" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6898,185 +6228,148 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>on</w:t>
+        <w:t>what</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> date </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>what</w:t>
+        <w:t>was</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> date </w:t>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>was</w:t>
+        <w:t>treatment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>started</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00641002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E05FC5E" w14:textId="77777777" w:rsidR="00641002" w:rsidRDefault="00FD47CE" w:rsidP="00DC4866">
       <w:pPr>
         <w:ind w:firstLine="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Em qual dessas exceções seu caso</w:t>
       </w:r>
@@ -7165,78 +6458,77 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D245C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do any of the following exceptions apply? (Article 4.1 of the ISTUE):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F394D50" w14:textId="65B74D71" w:rsidR="00367E58" w:rsidRDefault="00294091" w:rsidP="00DC4866">
+    <w:p w14:paraId="7F394D50" w14:textId="65B74D71" w:rsidR="00367E58" w:rsidRDefault="00000000" w:rsidP="00DC4866">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-274172080"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00434440">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D1622B" w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1622B" w:rsidRPr="00434440">
         <w:rPr>
@@ -7325,120 +6617,119 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>médica</w:t>
       </w:r>
       <w:r w:rsidR="00CC1855" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00434440" w:rsidRPr="0023188A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434440">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00434440" w:rsidRPr="0023188A">
-[...18 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00434440" w:rsidRPr="00BE7298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You required emergency or urgent treatment of a medical condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE22F5F" w14:textId="0DF3C381" w:rsidR="00367E58" w:rsidRDefault="00294091" w:rsidP="00DC4866">
+    <w:p w14:paraId="2AE22F5F" w14:textId="0DF3C381" w:rsidR="00367E58" w:rsidRDefault="00000000" w:rsidP="00DC4866">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:ind w:left="450" w:right="-267" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1482047562"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00380082" w:rsidRPr="0023188A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D1622B" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1622B" w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7546,80 +6837,79 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>./</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00434440" w:rsidRPr="00D245C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00434440" w:rsidRPr="00BE7298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>There was insufficient time, opportunity or other exceptional circumstances that prevented you from submitting the TUE application, or having it evaluated, before getting tested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA268F2" w14:textId="77777777" w:rsidR="00434440" w:rsidRPr="00BE7298" w:rsidRDefault="00294091" w:rsidP="00DC4866">
+    <w:p w14:paraId="3FA268F2" w14:textId="77777777" w:rsidR="00434440" w:rsidRPr="00BE7298" w:rsidRDefault="00000000" w:rsidP="00DC4866">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="-125" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="209698329"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00434440">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D1622B" w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.1 </w:t>
@@ -7742,103 +7032,124 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>./</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00434440" w:rsidRPr="00D245C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00434440" w:rsidRPr="00BE7298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>You were not permitted or required to apply in advance for a TUE as per</w:t>
+        <w:t xml:space="preserve">You were not permitted or required to apply in advance for a TUE as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00434440" w:rsidRPr="00BE7298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>per</w:t>
       </w:r>
       <w:r w:rsidR="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00434440" w:rsidRPr="00BE7298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> anti-doping rules.</w:t>
+        <w:t xml:space="preserve"> anti</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00434440" w:rsidRPr="00BE7298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-doping rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B7CC34" w14:textId="5DAD4505" w:rsidR="00367E58" w:rsidRDefault="00294091" w:rsidP="00DC4866">
+    <w:p w14:paraId="70B7CC34" w14:textId="5DAD4505" w:rsidR="00367E58" w:rsidRDefault="00000000" w:rsidP="00DC4866">
       <w:pPr>
         <w:ind w:left="450" w:right="-267" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1264452693"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00367E58" w:rsidRPr="00434440">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D1622B" w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.1 </w:t>
       </w:r>
@@ -7942,79 +7253,78 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00434440" w:rsidRPr="00BE7298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You are a lower-level athlete who is not under the jurisdiction of an International Federation or National Anti-Doping Organization and were tested</w:t>
       </w:r>
       <w:r w:rsidR="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170BE1C1" w14:textId="1C167252" w:rsidR="00641002" w:rsidRPr="00641002" w:rsidRDefault="00294091" w:rsidP="00DC4866">
+    <w:p w14:paraId="170BE1C1" w14:textId="1C167252" w:rsidR="00641002" w:rsidRPr="00641002" w:rsidRDefault="00000000" w:rsidP="00DC4866">
       <w:pPr>
         <w:ind w:left="450" w:right="-267" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1212813359"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00367E58" w:rsidRPr="00434440">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00380082" w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8263,51 +7573,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9968"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B90AE7" w:rsidRPr="0023188A" w14:paraId="51EAEA27" w14:textId="77777777" w:rsidTr="00434440">
         <w:trPr>
           <w:trHeight w:val="1833"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:id w:val="-849328337"/>
             <w:placeholder>
               <w:docPart w:val="9E7630CCB5194BA1941B16BA8A8EC5D1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9968" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="28655141" w14:textId="0E36BADE" w:rsidR="00B90AE7" w:rsidRPr="0023188A" w:rsidRDefault="007A75A8" w:rsidP="007A75A8">
                 <w:pPr>
                   <w:keepLines/>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:right="253"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="pt-BR"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0023188A">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
@@ -8322,80 +7631,79 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Clique ou toque aqui para inserir o texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="084DBE23" w14:textId="219EDE24" w:rsidR="00641002" w:rsidRDefault="00641002" w:rsidP="00502B78">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:right="360" w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306718C9" w14:textId="2ABEED2A" w:rsidR="00502B78" w:rsidRPr="00434440" w:rsidRDefault="00294091" w:rsidP="00502B78">
+    <w:p w14:paraId="306718C9" w14:textId="2ABEED2A" w:rsidR="00502B78" w:rsidRPr="00434440" w:rsidRDefault="00000000" w:rsidP="00502B78">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:right="360" w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1353261732"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0036765F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007A75A8" w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00502B78" w:rsidRPr="00434440">
@@ -8575,51 +7883,50 @@
         <w:gridCol w:w="10121"/>
       </w:tblGrid>
       <w:tr w:rsidR="00954634" w:rsidRPr="0023188A" w14:paraId="0B148DAD" w14:textId="77777777" w:rsidTr="00726D3B">
         <w:trPr>
           <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:tag w:val="a"/>
             <w:id w:val="268902999"/>
             <w:placeholder>
               <w:docPart w:val="CF5EBAE9868B4794A88517B0B7ECC170"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="3366FF"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10121" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1594DDFA" w14:textId="05B97008" w:rsidR="00954634" w:rsidRPr="0023188A" w:rsidRDefault="007A75A8" w:rsidP="007A75A8">
                 <w:pPr>
                   <w:keepLines/>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:ind w:left="306" w:right="253"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="pt-BR"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0023188A">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
@@ -8632,74 +7939,74 @@
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74658487" w14:textId="77777777" w:rsidR="00DC4866" w:rsidRDefault="005812B9" w:rsidP="00DC4866">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SEÇÕES 4, 5 E 6 DEVEM SER PREENCHIDAS PELO MÉDICO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5E7436" w14:textId="31E682DA" w:rsidR="005812B9" w:rsidRPr="00434440" w:rsidRDefault="00434440" w:rsidP="00DC4866">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003930E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Physician to complete sections 4, 5 and 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4777CB77" w14:textId="265333FF" w:rsidR="005812B9" w:rsidRPr="00434440" w:rsidRDefault="005812B9" w:rsidP="00B86218">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8801,75 +8108,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00434440" w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>attach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00434440" w:rsidRPr="00434440">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> medical </w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> medical documentation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8BC3FD" w14:textId="077A109D" w:rsidR="00CF13E1" w:rsidRPr="0023188A" w:rsidRDefault="00B0233A" w:rsidP="00B86218">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -9004,80 +8287,79 @@
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diagnosis (Please use the WHO ICD 11 classification if possible): </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="265" w:tblpY="155"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9761"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D70BA" w:rsidRPr="0023188A" w14:paraId="63FC4FC2" w14:textId="77777777" w:rsidTr="00726D3B">
         <w:trPr>
           <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9761" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0062A90F" w14:textId="692E88A2" w:rsidR="006D70BA" w:rsidRPr="0023188A" w:rsidRDefault="00294091" w:rsidP="00EC492D">
+          <w:p w14:paraId="0062A90F" w14:textId="692E88A2" w:rsidR="006D70BA" w:rsidRPr="0023188A" w:rsidRDefault="00000000" w:rsidP="00EC492D">
             <w:pPr>
               <w:keepLines/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="249"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:id w:val="441494737"/>
                 <w:placeholder>
                   <w:docPart w:val="D10EB240EAA246049E287C80345B1B64"/>
                 </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC492D" w:rsidRPr="0023188A">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00EC492D" w:rsidRPr="0023188A">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="pt-BR"/>
                   </w:rPr>
                   <w:t>Clique aqui para inserir o texto.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -9254,71 +8536,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Nomes Genéricos</w:t>
             </w:r>
             <w:r w:rsidR="00732A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00732A9D" w:rsidRPr="003930E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prohibited </w:t>
-[...19 lines deleted...]
-              <w:t>s)/Method(s)</w:t>
+              <w:t>Prohibited Substance(s)/Method(s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B7E0F8F" w14:textId="38A10C57" w:rsidR="005F2D4B" w:rsidRPr="0069350A" w:rsidRDefault="00732A9D" w:rsidP="00732A9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003930E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Generic name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10166,1054 +9428,821 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>evidências</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>comprovam</w:t>
+        <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>diagnóstico</w:t>
+        <w:t>comprovam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>devem</w:t>
+        <w:t>diagnóstico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> devem ser </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ser</w:t>
+        <w:t>anexadas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>anexadas</w:t>
+        <w:t>encaminhadas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>encaminhadas</w:t>
+        <w:t>juntamente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> com este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>juntamente</w:t>
+        <w:t>formulário</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> com </w:t>
+        <w:t xml:space="preserve">. As </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>informações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>médicas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um histórico médico </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>abrangente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e os resultados de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>exames</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>laboratoriais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>laudos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>exames</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>imagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pertinentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Cópias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>relatórios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>médicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>originais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devem ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>incluídas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sempre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>possível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Além</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>disso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>orienta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se fortemente </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>incluído</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um breve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>diagnóstico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dados dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>exames</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>clínicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>exames</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>médicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e o plano de </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>este</w:t>
-[...851 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>tratamento.</w:t>
       </w:r>
       <w:r w:rsidR="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F5158" w:rsidRPr="003930E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
@@ -11323,390 +10352,210 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0A852292" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:23.4pt;width:526.4pt;height:338.25pt;z-index:-251630578;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXYAxd6wIAAEUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+24ebRBnSJo0WFA&#10;0RZNh54ZWY6NyZImKXGyXz9SdtygK3YYdrFJkfz45tX1vlFsJ52vjc756CzlTGphilpvcv795e7L&#10;BWc+gC5AGS1zfpCeXy8+f7pq7VxmpjKqkI4hiPbz1ua8CsHOk8SLSjbgz4yVGoWlcQ0EZN0mKRy0&#10;iN6oJEvTadIaV1hnhPQeX287IV9E/LKUIjyWpZeBqZxjbCF+Xfyu6ZssrmC+cWCrWvRhwD9E0UCt&#10;0ekAdQsB2NbVf0A1tXDGmzKcCdMkpixrIWMOmM0ofZfNqgIrYy5YHG+HMvn/Bysedk+O1UXOs3PO&#10;NDTYo2esGuiNkgzfsECt9XPUW9kn13MeScp2X7qG/pgH28eiHoaiyn1gAh+n04tJdoG1FygbZ5eT&#10;2WxCqMmbuXU+fJWmYUTk3KH/WEzY3fvQqR5VyJs2d7VS+A5zpVmLY5fN0jRaeKPqgqQk9G6zvlGO&#10;7YCan2bpNPYbHZ+oIac0acs4LeiQGLMN0q2qomVrtXXPgPWZnk/QCfOY0gixIo0ZHWlQG1wAERxn&#10;zoTXOlSxe1QOAqT4h1jWCsSPLkNlK+gCHCPkMb5eOxZpCCVyJ1Em1JeuE5EKByXJldLPssSWYqBZ&#10;VxRaJjl4ByGkDqNOVEEhO/+Y3eA/rh9ZRJ8RkJBLLOyA3QN8jN01rdcn0y7uwbjv1t+MB4vo2egw&#10;GDe1Nu6jzBRm1Xvu9DH8k9IQuTbFAQceW0SdYd6Kuxpbcw8+PIHD1cdHPGfhET+lMjhcpqc4q4z7&#10;9dE76eNGopSzFk9Jzv3PLTjJmfqmcVcvR+MxwobIjCezDBl3KlmfSvS2uTE4sKMYXSRJP6gjWTrT&#10;vOLVW5JXFIEW6LufvY65Cd2Jw7sp5HIZ1fDeWAj3emUFgVNVacxe9q/gbL95AZf2wRzPDszfLWCn&#10;S5baLLfBlHXczre69vXGWxUHp7+rdAxP+aj1dv0XvwEAAP//AwBQSwMEFAAGAAgAAAAhAItmzwzd&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwUuxG1NNS8ymqOBNkFYFj9vs&#10;mAR3Z0N22kZ/vdOT3t7whve+V62n4NUBx9RHMnA9z0AhNdH11Bp4e326WoFKbMlZHwkNfGOCdX1+&#10;VtnSxSNt8LDlVkkIpdIa6JiHUuvUdBhsmscBSbzPOAbLco6tdqM9SnjwOs+yQgfbkzR0dsDHDpuv&#10;7T4YeOZ+1m/cz+x9GfmDfJHw5WFlzOXFdH8HinHiv2c44Qs61MK0i3tySXkDMoQN3BTCf3Kz21zU&#10;zsAyXyxA15X+P6D+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdgDF3rAgAARQYAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAItmzwzdAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAARQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;" filled="f" strokecolor="#002060" strokeweight="1pt">
                 <v:shadow on="t" type="perspective" color="black" opacity="26214f" offset="0,0" matrix="66847f,,,66847f"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se um </w:t>
+        <w:t xml:space="preserve">Se um medicamento </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>medicamento</w:t>
+        <w:t>permitido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>permitido</w:t>
+        <w:t>puder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ser usado para tratar a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>puder</w:t>
+        <w:t>condição</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ser</w:t>
+        <w:t>médica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>usado</w:t>
+        <w:t>forneça</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para </w:t>
+        <w:t xml:space="preserve"> uma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>tratar</w:t>
+        <w:t>justificativa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
+        <w:t xml:space="preserve"> para a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>condição</w:t>
+        <w:t>solicitação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> de Autorização de Uso Terapêutico do medicamento </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>médica</w:t>
+        <w:t>proibido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F5CC7" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...178 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="006F5158" w:rsidRPr="003930E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If a permitted medication can be used to treat the medical condition, please provide justification for the therapeutic use exemption for the prohibited medication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224ABFCC" w14:textId="79A6837C" w:rsidR="00DC4866" w:rsidRDefault="00DC4866">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -11762,452 +10611,312 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> AMA-WADA </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>mantém</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> uma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>uma</w:t>
+        <w:t>série</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Checklists</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para AUT </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>para auxiliar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atletas e </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>série</w:t>
+        <w:t>médicos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> para AUT para </w:t>
+        <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>auxiliar</w:t>
+        <w:t>preenchimento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>atletas</w:t>
+        <w:t>correto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
+        <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>médicos</w:t>
+        <w:t>solicitações</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"> de AUT. Eles podem ser </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>preenchimento</w:t>
+        <w:t>acessados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>correto</w:t>
+        <w:t>digitando</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>solicitações</w:t>
+        <w:t>termo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de AUT. </w:t>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Checklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Eles</w:t>
+        <w:t>espaço</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...158 lines deleted...]
-        <w:t xml:space="preserve"> no site da AMA-WADA: </w:t>
+        <w:t xml:space="preserve"> de pesquisa no site da AMA-WADA: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="006F5158" w:rsidRPr="001F14C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://www.wada-ama.org./</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="061E7C28" w14:textId="57E25602" w:rsidR="006F5158" w:rsidRDefault="006F5158" w:rsidP="006F5158">
       <w:r w:rsidRPr="003930E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">WADA maintains a series of TUE Checklists to assist athletes and physicians in the preparation of complete and thorough TUE applications. These </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> by entering the search term “Checklist” on the WADA website: </w:t>
+        <w:t xml:space="preserve">WADA maintains a series of TUE Checklists to assist athletes and physicians in the preparation of complete and thorough TUE applications. These can be accessed by entering the search term “Checklist” on the WADA website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="003930E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.wada-ama.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003930E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8DCECA" w14:textId="20C08FEA" w:rsidR="006F5158" w:rsidRPr="003930E9" w:rsidRDefault="006F5158" w:rsidP="006F5158">
       <w:pPr>
@@ -12428,75 +11137,51 @@
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E3382" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certifico que as informações nas seções 4 e 5 acima estão corretas. Eu reconheço e concordo que minhas informações pessoais podem ser usadas </w:t>
-[...23 lines deleted...]
-        <w:t>s) Organização(</w:t>
+        <w:t>Certifico que as informações nas seções 4 e 5 acima estão corretas. Eu reconheço e concordo que minhas informações pessoais podem ser usadas pela(s) Organização(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007E3382" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007E3382" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>) Antidopagem (OAD) para entrar em contato comigo a respeito desta aplicação AUT, para verificar a avaliação profissional em conexão com o processo AUT, ou em conexão com a Regra Antidopagem Investigações ou procedimentos de violação. Além disso, reconheço e concordo que minhas informações pessoais serão enviadas para o Sistema de Administração e Gestão Antidopagem (ADAMS) para esses fins</w:t>
       </w:r>
@@ -12580,140 +11265,116 @@
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02476BC4" w14:textId="1EAB045A" w:rsidR="006E4BC3" w:rsidRPr="006F5158" w:rsidRDefault="006F5158" w:rsidP="006F5158">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">I certify that the information in sections 4 and 5 above is accurate. I acknowledge and agree that </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">I certify that the information in sections 4 and 5 above is accurate. I acknowledge and agree that my personal information may be used by </w:t>
+      </w:r>
       <w:r w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Anti-Doping Organization(s) (ADO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000523F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">my personal information may be used by </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">. I further acknowledge and agree that my personal information will be uploaded to the Anti-Doping Administration and Management System (ADAMS) for these purposes </w:t>
+        <w:t xml:space="preserve"> to contact me regarding this TUE application, to verify the professional assessment in connection with the TUE process, or in connection with Anti-Doping Rule Violation investigations or proceedings. I further acknowledge and agree that my personal information will be uploaded to the Anti-Doping Administration and Management System (ADAMS) for these purposes </w:t>
       </w:r>
       <w:r w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(see [the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:alias w:val="Insert link/reference to ADO's privacy policy"/>
           <w:tag w:val="Insert link/reference to ADO's privacy policy"/>
           <w:id w:val="-402292872"/>
           <w:placeholder>
             <w:docPart w:val="BB6EFBDDCC004B25B6B55AE6BCA9F8CC"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:id w:val="-1093476971"/>
               <w:placeholder>
                 <w:docPart w:val="7864C07F55054F2687650800D09951ED"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidRPr="000523F4">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Insert link/reference to ADO’s privacy policy</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -12792,63 +11453,61 @@
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
       <w:r w:rsidR="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006F5158" w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1412771352"/>
           <w:placeholder>
             <w:docPart w:val="2C00097C828B419797DB137FA78DA4D9"/>
           </w:placeholder>
@@ -12938,51 +11597,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="2008318115"/>
           <w:placeholder>
             <w:docPart w:val="9A75A756844B47DC9306A4CA70346425"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="47EC361B" w14:textId="6B39F955" w:rsidR="00EC4892" w:rsidRPr="006F5158" w:rsidRDefault="00EA744B" w:rsidP="005467AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -12996,115 +11654,101 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>CRM</w:t>
       </w:r>
       <w:r w:rsidR="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006F5158" w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>License</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">License </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006F5158" w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC4892" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1631430377"/>
           <w:placeholder>
             <w:docPart w:val="63BAB13556E74938A30DB79878A76F9B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EC4892" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13135,115 +11779,88 @@
         <w:br/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Emissor</w:t>
       </w:r>
       <w:r w:rsidR="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006F5158" w:rsidRPr="000523F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>License</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>License Body</w:t>
+      </w:r>
       <w:r w:rsidR="00EC4892" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1470166072"/>
           <w:placeholder>
             <w:docPart w:val="5018BCE43C334A4788821E9C9FD9BCFF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="376FD8F6" w14:textId="7CAA1475" w:rsidR="00EC4892" w:rsidRPr="006F5158" w:rsidRDefault="00EA744B" w:rsidP="005467AF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13304,51 +11921,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-2079131883"/>
           <w:placeholder>
             <w:docPart w:val="D33A18DBE925441FB539D513B7797DB2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6FBBF8DF" w14:textId="37A82B71" w:rsidR="00EC4892" w:rsidRPr="006F5158" w:rsidRDefault="00EA744B" w:rsidP="005467AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5769"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -13400,51 +12016,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1972163958"/>
           <w:placeholder>
             <w:docPart w:val="9C64F4A589B742DD85377A2C87397FF1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13490,51 +12105,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1072267755"/>
           <w:placeholder>
             <w:docPart w:val="62492F3E3A6E4706B125C7CF9B45DA0E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="63AFC568" w14:textId="08F9B2DD" w:rsidR="00B5197A" w:rsidRPr="006F5158" w:rsidRDefault="00EA744B" w:rsidP="005467AF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13585,51 +12199,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1114283325"/>
           <w:placeholder>
             <w:docPart w:val="7B8DE4AE06754487A4E39B239F9B845C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="52057927" w14:textId="3B05CF7A" w:rsidR="00EC4892" w:rsidRPr="006F5158" w:rsidRDefault="00EC4892" w:rsidP="005467AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -13716,51 +12329,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1401477135"/>
           <w:placeholder>
             <w:docPart w:val="400A273F5E8146DAA27466D0703E049C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008449EA" w:rsidRPr="006F5158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13773,121 +12385,106 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Fax: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="846902915"/>
           <w:placeholder>
             <w:docPart w:val="292EA35D98B2454FAEFC09900E311AB9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1C50137F" w14:textId="1D199A3F" w:rsidR="00EC4892" w:rsidRPr="00DC4866" w:rsidRDefault="00EC4892" w:rsidP="005467AF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EA744B" w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>com</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> código internacional</w:t>
+        <w:t>com código internacional</w:t>
       </w:r>
       <w:r w:rsidR="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC4866" w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ex.: Brasil: +55</w:t>
       </w:r>
@@ -13933,51 +12530,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1926648285"/>
           <w:placeholder>
             <w:docPart w:val="891F3C9A636E4E4385BEFED05A49E995"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="006F5158">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7B3B08BB" w14:textId="77777777" w:rsidR="00DC4866" w:rsidRDefault="00DC4866" w:rsidP="00DC4866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6480"/>
         </w:tabs>
         <w:ind w:firstLine="90"/>
@@ -14211,51 +12807,50 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1342819213"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="M/d/yy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00241F0F" w:rsidRPr="00241F0F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir a data.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="12BF2982" w14:textId="0B012F32" w:rsidR="00EC4892" w:rsidRPr="0023188A" w:rsidRDefault="00EC4892" w:rsidP="005467AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -14490,51 +13085,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-962031975"/>
           <w:placeholder>
             <w:docPart w:val="C1BE99BBDEC84D52BB4A0AAB71EAFF3E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0233A" w:rsidRPr="00EB2C1B">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Clique aqui para inserir nome do atleta</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004C7C3F" w:rsidRPr="00EB2C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2C1B">
@@ -14620,221 +13214,218 @@
         </w:rPr>
         <w:t>Autorizo meu(s) médico(s) a compartilhar as informações e registros médicos que eles considerem necessários para avaliar os méritos do meu pedido de AUT para os seguintes destinatários: a(s) Organização(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>) Antidopagem (OADs) responsável por tomar uma decisão de conceder, rejeitar ou reconhecer minha AUT; a Agência Mundial Antidopagem (AMA-WADA), que é responsável por garantir que as determinações feitas pelos OADs respeitem o PIAUT; os médicos que são membros de OAD(s) relevantes e Comissões de AUT da AMA-WADA (</w:t>
+        <w:t>) Antidopagem (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>CAUTs</w:t>
+        <w:t>OADs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>) responsável por tomar uma decisão de conceder, rejeitar ou reconhecer minha AUT; a Agência Mundial Antidopagem (AMA-WADA), que é responsável por garantir que as determinações feitas pelos OADs respeitem o PIAUT; os médicos que são membros de OAD(s) relevantes e Comissões de AUT da AMA-WADA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CAUTs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>) que podem precisar revisar minha solicitação de acordo com o Código Mundial Antidopagem e Padrões Internacionais; e, se necessário para avaliar minha inscrição, outros especialistas médicos, científicos ou jurídicos independentes.</w:t>
       </w:r>
       <w:r w:rsidR="00EB2C1B" w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60867D43" w14:textId="68EB00B4" w:rsidR="004C7C3F" w:rsidRPr="00EB2C1B" w:rsidRDefault="00EB2C1B" w:rsidP="00EB2C1B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA1913">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I authorize my physician(s) to release the medical information and records that they deem necessary to evaluate the merits of my TUE application to the following recipients: the Anti-Doping Organization(s) (ADO) responsible for making a decision to grant, reject, or recognize my TUE; the World Anti-Doping Agency (WADA), who is responsible for ensuring determinations made by ADOs respect the ISTUE; the physicians who are members of relevant ADO(s) and WADA TUE Committees (TUECs) who may need to review my application in accordance with the World Anti-Doping Code and International Standards; and, if needed to assess my application, other independent medical, scientific or legal experts.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="147713FA" w14:textId="77777777" w:rsidR="009802D8" w:rsidRPr="00EB2C1B" w:rsidRDefault="009802D8" w:rsidP="009802D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="389B6D5C" w14:textId="23FC31B0" w:rsidR="004C7C3F" w:rsidRPr="00726D3B" w:rsidRDefault="009802D8" w:rsidP="00726D3B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autorizo ainda o ABCD a liberar meu requerimento completo de TUE, incluindo informações e registros médicos de apoio, para </w:t>
-[...23 lines deleted...]
-        <w:t>s) OAD(s) e para AMA-WADA pelos motivos descritos acima, e entendo que esses destinatários também podem precisar fornecer minha solicitação completa para os membros da CAUT e especialistas necessários para avaliar minha aplicação.</w:t>
+        <w:t>Autorizo ainda o ABCD a liberar meu requerimento completo de TUE, incluindo informações e registros médicos de apoio, para outra(s) OAD(s) e para AMA-WADA pelos motivos descritos acima, e entendo que esses destinatários também podem precisar fornecer minha solicitação completa para os membros da CAUT e especialistas necessários para avaliar minha aplicação.</w:t>
       </w:r>
       <w:r w:rsidR="00EB2C1B" w:rsidRPr="00DC4866">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB2C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00EB2C1B" w:rsidRPr="00BA1913">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I further authorize </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Insert ADO name"/>
           <w:tag w:val="Insert applicable NADO"/>
           <w:id w:val="-2004806676"/>
           <w:placeholder>
             <w:docPart w:val="0DDDB61C173542559B28E1566C64295B"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DC4866">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>ABCD</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EB2C1B" w:rsidRPr="00BA1913">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB2C1B" w:rsidRPr="00BA1913">
         <w:rPr>
@@ -15272,51 +13863,50 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:i/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-549225520"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00241F0F" w:rsidRPr="00EB2C1B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:u w:val="single"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Clique aqui para inserir a data</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0240B5AC" w14:textId="77777777" w:rsidR="00263032" w:rsidRPr="00263032" w:rsidRDefault="004C7C3F" w:rsidP="00EB2C1B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -15375,51 +13965,50 @@
         </w:rPr>
         <w:t>(If the Athlete is a Minor or has an impairment preventing them from signing this form, a parent or guardian shall sign on behalf of the Athlete)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78289D92" w14:textId="44E4A90D" w:rsidR="0077443C" w:rsidRDefault="00FE5003" w:rsidP="00263032">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696142" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="196575EC" wp14:editId="5CFF7CC2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-43543</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>97971</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6687820" cy="8273143"/>
                 <wp:effectExtent l="133350" t="152400" r="151130" b="166370"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6687820" cy="8273143"/>
                         </a:xfrm>
@@ -15484,68 +14073,67 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5E5407" w14:textId="25443652" w:rsidR="00263032" w:rsidRDefault="00D250B7" w:rsidP="00263032">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22C7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>AVISO DE PRIVACIDADE</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
     </w:p>
     <w:p w14:paraId="6376F133" w14:textId="4A11E7DF" w:rsidR="00882BFD" w:rsidRDefault="00263032" w:rsidP="00263032">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20006">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>TUE PRIVACY NOTICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC8C26E" w14:textId="77777777" w:rsidR="00EB2C1B" w:rsidRDefault="00EB2C1B" w:rsidP="00D22C7C">
       <w:pPr>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="720C9C2A" w14:textId="77777777" w:rsidR="00263032" w:rsidRDefault="0040125E" w:rsidP="00D22C7C">
@@ -15866,127 +14454,87 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>; e</w:t>
       </w:r>
       <w:r w:rsidR="00D54CE4" w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00D54CE4" w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supporting medical information and records provided by you or your </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">s); and </w:t>
+        <w:t xml:space="preserve">Supporting medical information and records provided by you or your physician(s); and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBACEE6" w14:textId="5935ADD8" w:rsidR="00D54CE4" w:rsidRPr="00263032" w:rsidRDefault="00D54CE4" w:rsidP="00263032">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Avaliações e decisões sobre sua solicitação de AUT emitidas pelas OADs (incluindo a AM- WADA) e pelas Comissões de AUT e outros especialistas de AUT, incluindo comunicações feitas com você e seu médico, com as OADs pertinentes ou com pessoal de apoio em relação à sua solicitação de AUT. / </w:t>
       </w:r>
       <w:r w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assessments and decisions on your TUE application by ADOs (including WADA) and their TUE Committees and other TUE experts, including communications with you and your </w:t>
-[...19 lines deleted...]
-        <w:t>s), relevant ADOs or support personnel regarding your application.</w:t>
+        <w:t>Assessments and decisions on your TUE application by ADOs (including WADA) and their TUE Committees and other TUE experts, including communications with you and your physician(s), relevant ADOs or support personnel regarding your application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D5B727" w14:textId="77777777" w:rsidR="00263032" w:rsidRDefault="0040125E" w:rsidP="00263032">
       <w:pPr>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>OBJETIVOS E USO</w:t>
       </w:r>
     </w:p>
@@ -16254,71 +14802,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> com autoridade para testá-lo. Isso inclui</w:t>
       </w:r>
       <w:r w:rsidR="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00695029" w:rsidRPr="005A4889">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your PI will be used in order to process and evaluate the merits of your TUE application in accordance with the International Standard for Therapeutic Use Exemptions. In some instances, it </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> for other purposes in accordance with the World Anti-Doping Code (Code), the International Standards, and the anti-doping rules of ADOs with authority to test you. This includes:</w:t>
+        <w:t>Your PI will be used in order to process and evaluate the merits of your TUE application in accordance with the International Standard for Therapeutic Use Exemptions. In some instances, it could be used for other purposes in accordance with the World Anti-Doping Code (Code), the International Standards, and the anti-doping rules of ADOs with authority to test you. This includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B64BE4A" w14:textId="4A88484B" w:rsidR="00695029" w:rsidRPr="005A4889" w:rsidRDefault="0040125E" w:rsidP="00695029">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Ge</w:t>
@@ -16349,73 +14877,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>resultado</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ad</w:t>
       </w:r>
       <w:r w:rsidR="002E3326" w:rsidRPr="00EB2C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">verso ou atípico baseado </w:t>
-[...21 lines deleted...]
-        <w:t>s) amostra</w:t>
+        <w:t>verso ou atípico baseado na(s) amostra</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(s) ou no Passaporte Biológico do Atleta; e</w:t>
       </w:r>
       <w:r w:rsidR="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00695029" w:rsidRPr="005A4889">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -16823,89 +15329,58 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>gestão de resultados</w:t>
       </w:r>
       <w:r w:rsidR="0040125E" w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00695029" w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00695029" w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ADO(</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> available to ADOs with testing authority and/or results management authority over you;</w:t>
+        <w:t>ADO(s) responsible for making a decision to grant, reject, or recognize your TUE, as well as their delegated third parties (if any). The decision to grant or deny your TUE application will also be made available to ADOs with testing authority and/or results management authority over you;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172E5A30" w14:textId="77777777" w:rsidR="00263032" w:rsidRDefault="00695029" w:rsidP="00263032">
       <w:pPr>
         <w:ind w:left="66"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="0040125E" w:rsidRPr="00263032">
@@ -17148,51 +15623,50 @@
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Members of the TUE Committees (TUECs) of each relevant ADO and WADA; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8E4406" w14:textId="08E3FCB8" w:rsidR="0040125E" w:rsidRPr="00263032" w:rsidRDefault="00FE5003" w:rsidP="00263032">
       <w:pPr>
         <w:ind w:left="66"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023188A">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706382" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C46A9D7" wp14:editId="5D598CB6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-108131</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4173</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6687820" cy="8410575"/>
                 <wp:effectExtent l="133350" t="152400" r="151130" b="180975"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6687820" cy="8410575"/>
                         </a:xfrm>
@@ -17294,50 +15768,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, if needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F66F7C2" w14:textId="7B6FBE49" w:rsidR="00263032" w:rsidRDefault="0040125E" w:rsidP="00263032">
       <w:pPr>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Observe que, devido à confidencialidade das informações de </w:t>
       </w:r>
       <w:r w:rsidR="00250F39" w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>AUT</w:t>
       </w:r>
       <w:r w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, apenas um número limitado de funcionários do </w:t>
       </w:r>
       <w:r w:rsidR="00250F39" w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17793,128 +16268,96 @@
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Your</w:t>
       </w:r>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PI will also be uploaded to ADAMS by the ADO who receives your application so that it may be accessed by other ADOs and WADA as necessary for the purposes described above. ADAMS </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> in Canada and is operated and managed by WADA. For details about ADAMS, and how WADA will process your PI, consult the ADAMS Privacy Policy (</w:t>
+        <w:t xml:space="preserve"> PI will also be uploaded to ADAMS by the ADO who receives your application so that it may be accessed by other ADOs and WADA as necessary for the purposes described above. ADAMS is hosted in Canada and is operated and managed by WADA. For details about ADAMS, and how WADA will process your PI, consult the ADAMS Privacy Policy (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0033754F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ADAMS Privacy Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3EB770" w14:textId="065E15ED" w:rsidR="0066619E" w:rsidRDefault="0066619E" w:rsidP="00FE5003">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:r w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROCESSAMENTO </w:t>
-[...10 lines deleted...]
-        <w:t>JUSTO E LEGAL</w:t>
+        <w:t>PROCESSAMENTO JUSTO E LEGAL</w:t>
       </w:r>
       <w:r w:rsidR="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00695029" w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FAIR &amp; LAWFUL PROCESSING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C44775A" w14:textId="77777777" w:rsidR="00263032" w:rsidRDefault="0066619E" w:rsidP="00695029">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18190,101 +16633,70 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEAE404" w14:textId="14B4EF13" w:rsidR="00D22C7C" w:rsidRDefault="00695029" w:rsidP="00695029">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">When you sign the Athlete Declaration, you are confirming that you have read and understood this TUE Privacy Notice. Where appropriate and permitted by applicable law, ADOs and other parties mentioned above </w:t>
-[...31 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Hlk57816403"/>
+        <w:t>When you sign the Athlete Declaration, you are confirming that you have read and understood this TUE Privacy Notice. Where appropriate and permitted by applicable law, ADOs and other parties mentioned above may also consider that this signature confirms your express consent to the PI processing described in this Notice. Alternatively, ADOs and these other parties may rely upon other grounds recognized in law to process your PI for the purposes described in this Notice, such as the important public interests served by anti-doping, the need to fulfill contractual obligations owed to you, the need to ensure compliance with a legal obligation or a compulsory legal process, or the need to fulfill legitimate interests associated with their activities.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk57816403"/>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Ref57713971"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:bookmarkStart w:id="3" w:name="_Ref57713971"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="6C269BD0" w14:textId="1121CDF0" w:rsidR="009A2D9E" w:rsidRDefault="009A2D9E" w:rsidP="00D22C7C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22C7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>DIREITOS</w:t>
       </w:r>
       <w:r w:rsidR="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18532,482 +16944,442 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> seu país.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1CF17D" w14:textId="091255A5" w:rsidR="00695029" w:rsidRPr="0033754F" w:rsidRDefault="00695029" w:rsidP="00695029">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">You have rights with respect to your PI under the ISPPPI, including the right to a copy </w:t>
+        <w:t>You have rights with respect to your PI under the ISPPPI, including the right to a copy of your PI and to have your PI corrected, blocked or deleted in certain circumstances. You may have additional rights under applicable laws, such as the right to lodge a complaint with a data privacy regulator in your country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA0781E" w14:textId="77777777" w:rsidR="00263032" w:rsidRDefault="00AE7400" w:rsidP="00263032">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processamento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suas Informações Pessoais</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tem</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seu consentimento, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">você pode revogar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consentimento a qualquer momento, incluindo a autorização </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do seu</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> médico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liberar informações conforme descrito na Declaração do Atleta. Para fazer isso, você </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deve notificar s</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>OAD</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e seu médico sobre sua decisão. Se você retirar seu consentimento ou objetar ao processamento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>suas Informações Pessoais</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> descrit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neste Aviso, sua </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>AUT</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provavelmente será rejeitada, pois </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADs não serão capazes de avaliá-la adequadamente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conforme o que está estabelecido n</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o Código e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nos </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2D9E" w:rsidRPr="00695029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Padrões Internacionais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDC4DF1" w14:textId="06CD1011" w:rsidR="00263032" w:rsidRDefault="0036765F" w:rsidP="00263032">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033754F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the processing of your PI is based on your consent, you can revoke your consent at any time, including </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>of your PI and to have your PI corrected, blocked or deleted in certain circumstances</w:t>
+        <w:t>the authorization</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. You may have additional rights under applicable laws, such as the right to lodge a complaint with a data privacy regulator in your country.</w:t>
-[...410 lines deleted...]
-        <w:t xml:space="preserve"> as ADOs will be unable to properly assess it in accordance with the Code and International Standards.</w:t>
+        <w:t xml:space="preserve"> to your physician to release medical information as described in the Athlete Declaration. To do so, you must notify your ADO and your physician(s) of your decision. If you withdraw your consent or object to the PI processing described in this Notice, your TUE will likely be rejected as ADOs will be unable to properly assess it in accordance with the Code and International Standards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00263032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3160871C" w14:textId="77777777" w:rsidR="00263032" w:rsidRDefault="00263032" w:rsidP="00263032">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19300,71 +17672,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>AD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B417850" w14:textId="0703A1BD" w:rsidR="00AE7400" w:rsidRPr="00695029" w:rsidRDefault="0036765F" w:rsidP="0095796F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">In rare cases, it may also be necessary for ADOs to continue to process </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> PI to fulfill obligations under the Code and the International Standards, despite your objection to such processing or withdrawal of consent (where applicable). This includes processing for investigations or proceedings related to ADRV, as well as processing to establish, exercise or defend against legal claims involving you, WADA and/or an ADO.</w:t>
+        <w:t>In rare cases, it may also be necessary for ADOs to continue to process your PI to fulfill obligations under the Code and the International Standards, despite your objection to such processing or withdrawal of consent (where applicable). This includes processing for investigations or proceedings related to ADRV, as well as processing to establish, exercise or defend against legal claims involving you, WADA and/or an ADO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429832EF" w14:textId="09E05FD1" w:rsidR="0036765F" w:rsidRPr="00695029" w:rsidRDefault="00A6421F" w:rsidP="0036765F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>PROTEÇÕES</w:t>
       </w:r>
       <w:r w:rsidR="0036765F">
@@ -19412,71 +17764,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Todas as informações contidas em uma solicitação de AUT, incluindo os documentos médicos anexados, e qualquer outra informação relacionada à decisão de uma solicitação de AUT, devem ser tratadas de acordo com os princípios do sigilo médico. Os médicos que são membros de uma Comissão de AUT e quaisquer outros especialistas consultados devem estar sujeitos a termos de confidencialidade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7364CC" w14:textId="491A8387" w:rsidR="0036765F" w:rsidRPr="0033754F" w:rsidRDefault="0036765F" w:rsidP="0036765F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">All the information contained in a TUE application, including the supporting medical information and records, and any other information related to the evaluation of a TUE request </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> in accordance with the principles of strict medical confidentiality. Physicians who are members of a TUE Committee and any other experts consulted must be subject to confidentiality agreements. </w:t>
+        <w:t xml:space="preserve">All the information contained in a TUE application, including the supporting medical information and records, and any other information related to the evaluation of a TUE request must be handled in accordance with the principles of strict medical confidentiality. Physicians who are members of a TUE Committee and any other experts consulted must be subject to confidentiality agreements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5E9F14" w14:textId="6B61B99D" w:rsidR="00A6421F" w:rsidRPr="00695029" w:rsidRDefault="00A6421F" w:rsidP="00D22C7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35980FB8" w14:textId="77777777" w:rsidR="00263032" w:rsidRDefault="00A6421F" w:rsidP="0036765F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695029">
@@ -19706,101 +18038,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2D716D79" w14:textId="06D507C7" w:rsidR="0036765F" w:rsidRPr="0033754F" w:rsidRDefault="0036765F" w:rsidP="0036765F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Under the ISPPPI, ADO staff must also sign confidentiality agreements, and ADOs must implement strong privacy and security measures to protect your PI. The ISPPPI requires ADOs to apply higher levels of security to TUE information, because of the sensitivity of this information. You can find information about security in ADAMS by consulting the response to </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="0033754F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>How</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> is your information protected in ADAMS?</w:t>
+          <w:t>How is your information protected in ADAMS?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> our</w:t>
+        <w:t> in our</w:t>
       </w:r>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="0033754F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ADAMS Privacy and Security FAQs</w:t>
         </w:r>
       </w:hyperlink>
@@ -19894,131 +18194,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Suas Informações Pessoais ficarão retidas na OADs (incluindo na AMA-WADA) durante o período de retenção descrito no Anexo A do PIPPIP. As AUTs aprovadas ou Decisões de AUT não aprovadas ficarão retidas por 10 anos. Os formulários de solicitação de AUT e as informações médicas complementares ficarão retidas por 12 meses a partir do vencimento da AUT. As solicitações de AUT incompletas ficarão retidas por 12 meses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300DFFA5" w14:textId="6FE29A24" w:rsidR="00D22C7C" w:rsidRPr="0036765F" w:rsidRDefault="0036765F" w:rsidP="0036765F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your PI </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> for 12 months.</w:t>
+        <w:t>Your PI will be retained by ADOs (including WADA) for the retention periods described in Annex A of the ISPPPI. TUE certificates or rejection decisions will be retained for 10 years. TUE application forms and supplementary medical information will be retained for 12 months from the expiry of the TUE. Incomplete TUE applications will be retained for 12 months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761427C6" w14:textId="77777777" w:rsidR="0036765F" w:rsidRPr="00D22C7C" w:rsidRDefault="00D22C7C" w:rsidP="0036765F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>CONTA</w:t>
       </w:r>
       <w:r w:rsidR="00D47B05" w:rsidRPr="00695029">
@@ -20100,69 +18320,67 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:alias w:val="Name of ADO"/>
           <w:tag w:val="Name of ADO"/>
           <w:id w:val="-1240410757"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:alias w:val="Name of ADO"/>
               <w:id w:val="938723347"/>
               <w:placeholder>
                 <w:docPart w:val="9B11FB6AE1CE46D792DA5880578F8127"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00AA73E2" w:rsidRPr="00695029">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>a ABCD</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -20199,70 +18417,68 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:alias w:val="Insert email address/other contact details for ADO"/>
           <w:tag w:val="Insert email address/other contact details for ADO"/>
           <w:id w:val="2145461273"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:alias w:val="Insert email address/other contact details for ADO"/>
               <w:tag w:val="Insert email address/other contact details for ADO"/>
               <w:id w:val="1859084945"/>
               <w:placeholder>
                 <w:docPart w:val="EF4DFF8F3D78435A92B0361869A85BB3"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00AA73E2" w:rsidRPr="00695029">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>ajuda.adams@abcd.gov.br</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00695029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -20395,68 +18611,66 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Consult </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:alias w:val="Name of ADO"/>
           <w:tag w:val="Name of ADO"/>
           <w:id w:val="1470789710"/>
           <w:placeholder>
             <w:docPart w:val="5EA792841BD144C384E61AC372332922"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:alias w:val="Name of ADO"/>
               <w:id w:val="-1494255520"/>
               <w:placeholder>
                 <w:docPart w:val="95B7A1BAC46E4F869A7B5BEDDC3C9D36"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00263032">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ABCD</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20478,69 +18692,67 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:alias w:val="Insert email address/other contact details for ADO"/>
           <w:tag w:val="Insert email address/other contact details for ADO"/>
           <w:id w:val="1617953427"/>
           <w:placeholder>
             <w:docPart w:val="5EA792841BD144C384E61AC372332922"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:alias w:val="Insert email address/other contact details for ADO"/>
               <w:tag w:val="Insert email address/other contact details for ADO"/>
               <w:id w:val="32934366"/>
               <w:placeholder>
                 <w:docPart w:val="5EA4024239C942B6BFD7DC72ECCF0AB4"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00263032" w:rsidRPr="00263032">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ajuda.adams@abcd.gov.br</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0033754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20664,742 +18876,288 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent2"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1C1E2C33" w14:textId="66521154" w:rsidR="00AE7400" w:rsidRPr="00263032" w:rsidRDefault="00AA73E2" w:rsidP="00263032">
                             <w:pPr>
                               <w:pStyle w:val="BodyText1"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="5310"/>
                               </w:tabs>
                               <w:spacing w:after="0"/>
                               <w:ind w:left="0" w:right="360"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00263032">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Envie</w:t>
-[...80 lines deleted...]
-                              <w:t xml:space="preserve"> PDF para </w:t>
+                              <w:t xml:space="preserve">Envie o formulário preenchido legivelmente em PDF para </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00263032">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>aut@abcd.gov.br</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00263032">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...143 lines deleted...]
-                              <w:t>).</w:t>
+                              <w:t xml:space="preserve"> juntamente com a documentação médica anexada (mantenha uma cópia para registro).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="345FABFC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:17.35pt;width:487.5pt;height:41.45pt;z-index:251694094;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAogMd/VAIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjj2kq414hRdug0D&#10;ugvW7gMYWY6NyaInKbHTrx8lOW6wFXsY5gdBEsmjw0PSq+uhVewgjW1QFzydzTmTWmDZ6F3Bvz+8&#10;f3XJmXWgS1CoZcGP0vLr9csXq77LZYY1qlIaRiDa5n1X8Nq5Lk8SK2rZgp1hJzUZKzQtODqaXVIa&#10;6Am9VUk2n18kPZqyMyiktXR7G418HfCrSgr3paqsdEwVnLi5sJqwbv2arFeQ7wx0dSNGGvAPLFpo&#10;ND06Qd2CA7Y3zR9QbSMMWqzcTGCbYFU1QoYcKJt0/ls29zV0MuRC4thuksn+P1jx+fDVsKYsOBVK&#10;Q0slepCDY29xYJdenb6zOTndd+TmBrqmKodMbXeH4odlGjc16J28MQb7WkJJ7FIfmZyFRhzrQbb9&#10;JyzpGdg7DEBDZVovHYnBCJ2qdJwq46kIurxIr9JsSSZBtmV28TrNwhOQn6I7Y90HiS3zm4IbqnxA&#10;h8OddZ4N5CcX/5jSfvV03+kyNIGDRsU9uXpz4O8pj+TdUckY+k1WJBnRyqISvlnlRhl2AGozEEJq&#10;N5pqKGW8Xs7pG0mH9vYRgZfSBOiRq0apCXtU+XnsmNDo70Nl6PUpeP43YjF4iggvo3ZTcNtoNM8B&#10;KBcLS0yj/0mkKI2vtxu2A+H77RbLI9XbYBw6+knQpkbzyFlPA1dw+3MPRnKmPmrqmat0sfATGg6L&#10;5ZuMDubcsj23gBYEVXDHWdxuXJhqn4zGG+qtqgllf2IykqVBCqqPQ+8n9fwcvJ5+TetfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAL2o73N8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkLmhLB2VlpemEEAhtnNhAGre0MW1F41RJtnVvjznB0f5/ff5cLEfbiwP60DlSMJsmIJBqZzpq&#10;FLxvnyd3IELUZHTvCBWcMMCyPD8rdG7ckd7wsImNYAiFXCtoYxxyKUPdotVh6gYkzr6ctzry6Btp&#10;vD4y3PbyOknm0uqO+EKrB3xssf7e7K2Cm6dPf/rYra7WVboIbbquXnbdq1KXF+PDPYiIY/wrw68+&#10;q0PJTpXbkwmiV8CPRCalGQhOF9ktLyquzbI5yLKQ//3LHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAogMd/VAIAAOIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAvajvc3wAAAAcBAAAPAAAAAAAAAAAAAAAAAK4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="#c0504d [3205]" strokecolor="#622423 [1605]" strokeweight="2pt">
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:17.35pt;width:487.5pt;height:41.45pt;z-index:251694094;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXxixiQQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0zShLWzUdLV0ASEt&#10;F7HwAa5jNxGOx9huk+7XM7bTbAUrHhB5sGyP58yZMzNZXw+dIkdhXQu6ovlsTonQHOpW7yv6/du7&#10;F68pcZ7pminQoqIn4ej15vmzdW9KUUADqhaWIIh2ZW8q2nhvyixzvBEdczMwQqNRgu2Yx6PdZ7Vl&#10;PaJ3Kivm81XWg62NBS6cw9vbZKSbiC+l4P6zlE54oiqK3HxcbVx3Yc02a1buLTNNy0ca7B9YdKzV&#10;GHSCumWekYNt/4DqWm7BgfQzDl0GUrZcxBwwm3z+Wzb3DTMi5oLiODPJ5P4fLP90vDdfLPHDGxiw&#10;gDEJZ+6A/3BEw7Zhei9urIW+EazGwHmQLOuNK0fXILUrXQDZ9R+hxiKzg4cINEjbBVUwT4LoWIDT&#10;JLoYPOF4ucqv8mKJJo62ZbF6mRcxBCvP3sY6/15AR8KmohaLGtHZ8c75wIaV5ychmNJhDXTf6jrW&#10;17NWpT0+DebIP1AeyfuTEsn1q5CkrZFWkZQIfSi2ypIjww5inAvtR1PDapGul3P8RtKxc4NH5KU0&#10;AgZk2So1YY8qP42dEhrfB1cR23hynv+NWHKePGJk0H5y7loN9ikA5VNhkWl6fxYpSRNK7IfdgPhh&#10;u4P6hPW2kOYJ5x83DdgHSnqcpYq6nwdmBSXqg8aeucoXizB88bBYvirwYC8tu0sL0xyhKuopSdut&#10;jwMbktFwg70l21j2RyYjWZyRqPo4z2EIL8/x1eNfZ/MLAAD//wMAUEsDBBQABgAIAAAAIQAvajvc&#10;3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEsHZWWl6YQQCG2c2EAa&#10;t7QxbUXjVEm2dW+POcHR/n99/lwsR9uLA/rQOVIwmyYgkGpnOmoUvG+fJ3cgQtRkdO8IFZwwwLI8&#10;Pyt0btyR3vCwiY1gCIVcK2hjHHIpQ92i1WHqBiTOvpy3OvLoG2m8PjLc9vI6SebS6o74QqsHfGyx&#10;/t7srYKbp09/+titrtZVughtuq5edt2rUpcX48M9iIhj/CvDrz6rQ8lOlduTCaJXwI9EJqUZCE4X&#10;2S0vKq7NsjnIspD//csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABfGLGJBAgAAvQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC9qO9zfAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAmwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="#c0504d [3205]" strokecolor="#622423 [1605]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1C1E2C33" w14:textId="66521154" w:rsidR="00AE7400" w:rsidRPr="00263032" w:rsidRDefault="00AA73E2" w:rsidP="00263032">
                       <w:pPr>
                         <w:pStyle w:val="BodyText1"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5310"/>
                         </w:tabs>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="360"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00263032">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Envie</w:t>
-[...80 lines deleted...]
-                        <w:t xml:space="preserve"> PDF para </w:t>
+                        <w:t xml:space="preserve">Envie o formulário preenchido legivelmente em PDF para </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00263032">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>aut@abcd.gov.br</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00263032">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...143 lines deleted...]
-                        <w:t>).</w:t>
+                        <w:t xml:space="preserve"> juntamente com a documentação médica anexada (mantenha uma cópia para registro).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A22309" w:rsidRPr="00D22C7C" w:rsidSect="008E6F36">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12241" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1008" w:left="1080" w:header="720" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="296F67D1" w14:textId="77777777" w:rsidR="00294091" w:rsidRDefault="00294091" w:rsidP="00957444">
+    <w:p w14:paraId="075EE401" w14:textId="77777777" w:rsidR="00F14057" w:rsidRDefault="00F14057" w:rsidP="00957444">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="245DA574" w14:textId="77777777" w:rsidR="00294091" w:rsidRDefault="00294091" w:rsidP="00957444">
+    <w:p w14:paraId="4A058CBC" w14:textId="77777777" w:rsidR="00F14057" w:rsidRDefault="00F14057" w:rsidP="00957444">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="395F17DD" w14:textId="77777777" w:rsidR="00294091" w:rsidRDefault="00294091"/>
+    <w:p w14:paraId="3C127930" w14:textId="77777777" w:rsidR="00F14057" w:rsidRDefault="00F14057"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
-    <w:charset w:val="4E"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-177965696"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5B7E1027" w14:textId="15D4750E" w:rsidR="00AE7400" w:rsidRPr="00F420A6" w:rsidRDefault="00AE7400" w:rsidP="00E14526">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:pBdr>
             <w:top w:val="double" w:sz="4" w:space="1" w:color="002060"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21509,161 +19267,106 @@
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="007E2B1A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34B0B4FB" w14:textId="77777777" w:rsidR="00294091" w:rsidRDefault="00294091" w:rsidP="00957444">
+    <w:p w14:paraId="17CF65C5" w14:textId="77777777" w:rsidR="00F14057" w:rsidRDefault="00F14057" w:rsidP="00957444">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16BD28BD" w14:textId="77777777" w:rsidR="00294091" w:rsidRDefault="00294091" w:rsidP="00957444">
+    <w:p w14:paraId="677382FA" w14:textId="77777777" w:rsidR="00F14057" w:rsidRDefault="00F14057" w:rsidP="00957444">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="69AD1D97" w14:textId="77777777" w:rsidR="00294091" w:rsidRDefault="00294091"/>
+    <w:p w14:paraId="771FD736" w14:textId="77777777" w:rsidR="00F14057" w:rsidRDefault="00F14057"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5919F65D" w14:textId="0E147AD7" w:rsidR="00AE7400" w:rsidRDefault="00AE7400" w:rsidP="008212C0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5919F65D" w14:textId="16BBC986" w:rsidR="00AE7400" w:rsidRDefault="00AE7400" w:rsidP="008212C0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00EC2421">
-[...53 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1176" type="#_x0000_t75" style="width:16.45pt;height:17.2pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:16.5pt;height:17.25pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004579E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="861AF9C4"/>
     <w:lvl w:ilvl="0" w:tplc="6C823EB0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
@@ -23755,140 +21458,141 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7342" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1526796495">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1895895615">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="63647600">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="794058419">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="992955400">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="397704146">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1751927122">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1159732014">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="232549420">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="730932537">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1759249443">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1932814673">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1686907129">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1556815373">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1853033105">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="343749324">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1841389419">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="896017286">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1970354099">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="470249417">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="87"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F2D4B"/>
     <w:rsid w:val="0000052B"/>
     <w:rsid w:val="00002297"/>
     <w:rsid w:val="00006574"/>
     <w:rsid w:val="000068EB"/>
     <w:rsid w:val="00007A3D"/>
     <w:rsid w:val="0001027A"/>
     <w:rsid w:val="00013E21"/>
     <w:rsid w:val="00017CB7"/>
     <w:rsid w:val="00017E65"/>
     <w:rsid w:val="00020DA4"/>
     <w:rsid w:val="000213AB"/>
     <w:rsid w:val="00023779"/>
     <w:rsid w:val="00023B4D"/>
     <w:rsid w:val="00027074"/>
     <w:rsid w:val="000325DB"/>
     <w:rsid w:val="000329A5"/>
     <w:rsid w:val="00032E95"/>
     <w:rsid w:val="000331AD"/>
     <w:rsid w:val="000363EF"/>
     <w:rsid w:val="000377AE"/>
     <w:rsid w:val="00042DD4"/>
     <w:rsid w:val="00055CC1"/>
@@ -24031,50 +21735,51 @@
     <w:rsid w:val="00276CF0"/>
     <w:rsid w:val="00276E1D"/>
     <w:rsid w:val="00276E84"/>
     <w:rsid w:val="002844FA"/>
     <w:rsid w:val="00284B0B"/>
     <w:rsid w:val="00284CC1"/>
     <w:rsid w:val="00285560"/>
     <w:rsid w:val="0028645C"/>
     <w:rsid w:val="00294091"/>
     <w:rsid w:val="00294DF9"/>
     <w:rsid w:val="00295F9C"/>
     <w:rsid w:val="002961D9"/>
     <w:rsid w:val="00296DF2"/>
     <w:rsid w:val="002B21CC"/>
     <w:rsid w:val="002B2FFF"/>
     <w:rsid w:val="002B761B"/>
     <w:rsid w:val="002B7FC3"/>
     <w:rsid w:val="002C00DE"/>
     <w:rsid w:val="002C3DEA"/>
     <w:rsid w:val="002C57B8"/>
     <w:rsid w:val="002D6507"/>
     <w:rsid w:val="002D6CE9"/>
     <w:rsid w:val="002D774B"/>
     <w:rsid w:val="002E223F"/>
     <w:rsid w:val="002E3326"/>
+    <w:rsid w:val="002F0360"/>
     <w:rsid w:val="002F23EA"/>
     <w:rsid w:val="002F25BB"/>
     <w:rsid w:val="002F6664"/>
     <w:rsid w:val="002F68CB"/>
     <w:rsid w:val="002F6C14"/>
     <w:rsid w:val="002F77F1"/>
     <w:rsid w:val="00302C5B"/>
     <w:rsid w:val="00307D3C"/>
     <w:rsid w:val="00314ADB"/>
     <w:rsid w:val="00316F95"/>
     <w:rsid w:val="00322B3D"/>
     <w:rsid w:val="00327198"/>
     <w:rsid w:val="003335EC"/>
     <w:rsid w:val="003353F7"/>
     <w:rsid w:val="00340B5A"/>
     <w:rsid w:val="0034299C"/>
     <w:rsid w:val="0034406A"/>
     <w:rsid w:val="003447FC"/>
     <w:rsid w:val="003539C9"/>
     <w:rsid w:val="00356A91"/>
     <w:rsid w:val="00356D49"/>
     <w:rsid w:val="00357326"/>
     <w:rsid w:val="0036127E"/>
     <w:rsid w:val="00362D31"/>
     <w:rsid w:val="00363EB6"/>
@@ -24104,50 +21809,51 @@
     <w:rsid w:val="003B10B2"/>
     <w:rsid w:val="003B5778"/>
     <w:rsid w:val="003B71FC"/>
     <w:rsid w:val="003C0C89"/>
     <w:rsid w:val="003C2BFF"/>
     <w:rsid w:val="003C32C2"/>
     <w:rsid w:val="003C7050"/>
     <w:rsid w:val="003D1BD4"/>
     <w:rsid w:val="003D312B"/>
     <w:rsid w:val="003E0F20"/>
     <w:rsid w:val="003E1F2A"/>
     <w:rsid w:val="003E5B5B"/>
     <w:rsid w:val="003E752C"/>
     <w:rsid w:val="003F00DD"/>
     <w:rsid w:val="003F22A7"/>
     <w:rsid w:val="003F26F4"/>
     <w:rsid w:val="003F5CC7"/>
     <w:rsid w:val="004000F5"/>
     <w:rsid w:val="00400CD5"/>
     <w:rsid w:val="0040125E"/>
     <w:rsid w:val="0040182E"/>
     <w:rsid w:val="00403B09"/>
     <w:rsid w:val="00407C80"/>
     <w:rsid w:val="004121BA"/>
     <w:rsid w:val="004132AE"/>
+    <w:rsid w:val="00414885"/>
     <w:rsid w:val="00415ADE"/>
     <w:rsid w:val="00417941"/>
     <w:rsid w:val="00421AC9"/>
     <w:rsid w:val="00422AD2"/>
     <w:rsid w:val="00427B92"/>
     <w:rsid w:val="0043284E"/>
     <w:rsid w:val="00433BDC"/>
     <w:rsid w:val="00434440"/>
     <w:rsid w:val="0043791B"/>
     <w:rsid w:val="004412EE"/>
     <w:rsid w:val="00441ED5"/>
     <w:rsid w:val="0044383F"/>
     <w:rsid w:val="004451BA"/>
     <w:rsid w:val="00447C9F"/>
     <w:rsid w:val="00452C72"/>
     <w:rsid w:val="00454459"/>
     <w:rsid w:val="004579EB"/>
     <w:rsid w:val="00457E3F"/>
     <w:rsid w:val="00461250"/>
     <w:rsid w:val="00463020"/>
     <w:rsid w:val="00464B55"/>
     <w:rsid w:val="004656EE"/>
     <w:rsid w:val="0047293A"/>
     <w:rsid w:val="00472A76"/>
     <w:rsid w:val="00480F1B"/>
@@ -24641,89 +22347,91 @@
     <w:rsid w:val="00CC0C17"/>
     <w:rsid w:val="00CC1855"/>
     <w:rsid w:val="00CC1E6E"/>
     <w:rsid w:val="00CC4885"/>
     <w:rsid w:val="00CC49A1"/>
     <w:rsid w:val="00CC621B"/>
     <w:rsid w:val="00CD54F1"/>
     <w:rsid w:val="00CD571F"/>
     <w:rsid w:val="00CE3EB6"/>
     <w:rsid w:val="00CE7987"/>
     <w:rsid w:val="00CE7A68"/>
     <w:rsid w:val="00CF13E1"/>
     <w:rsid w:val="00CF2396"/>
     <w:rsid w:val="00CF28F3"/>
     <w:rsid w:val="00CF3C16"/>
     <w:rsid w:val="00D02626"/>
     <w:rsid w:val="00D05FE6"/>
     <w:rsid w:val="00D0692A"/>
     <w:rsid w:val="00D13F16"/>
     <w:rsid w:val="00D1622B"/>
     <w:rsid w:val="00D16244"/>
     <w:rsid w:val="00D16E03"/>
     <w:rsid w:val="00D21D14"/>
     <w:rsid w:val="00D22B1B"/>
     <w:rsid w:val="00D22C7C"/>
+    <w:rsid w:val="00D24E16"/>
     <w:rsid w:val="00D250AB"/>
     <w:rsid w:val="00D250B7"/>
     <w:rsid w:val="00D2685D"/>
     <w:rsid w:val="00D27AA3"/>
     <w:rsid w:val="00D33654"/>
     <w:rsid w:val="00D357CD"/>
     <w:rsid w:val="00D35D12"/>
     <w:rsid w:val="00D41AF6"/>
     <w:rsid w:val="00D424EF"/>
     <w:rsid w:val="00D42CCA"/>
     <w:rsid w:val="00D44431"/>
     <w:rsid w:val="00D45518"/>
     <w:rsid w:val="00D46561"/>
     <w:rsid w:val="00D470D8"/>
     <w:rsid w:val="00D47B05"/>
     <w:rsid w:val="00D53B86"/>
     <w:rsid w:val="00D54CE4"/>
     <w:rsid w:val="00D60399"/>
     <w:rsid w:val="00D60DC8"/>
     <w:rsid w:val="00D61936"/>
     <w:rsid w:val="00D63CCB"/>
     <w:rsid w:val="00D63CD3"/>
     <w:rsid w:val="00D63D7B"/>
     <w:rsid w:val="00D67DD0"/>
     <w:rsid w:val="00D758BA"/>
     <w:rsid w:val="00D86DBE"/>
     <w:rsid w:val="00D87F4F"/>
     <w:rsid w:val="00D91AA1"/>
     <w:rsid w:val="00D91DBD"/>
     <w:rsid w:val="00D96CD6"/>
     <w:rsid w:val="00D96DA9"/>
     <w:rsid w:val="00D9742B"/>
     <w:rsid w:val="00D97E69"/>
     <w:rsid w:val="00D97F68"/>
     <w:rsid w:val="00DA57FC"/>
     <w:rsid w:val="00DB2347"/>
     <w:rsid w:val="00DB4ED4"/>
     <w:rsid w:val="00DB4FAC"/>
     <w:rsid w:val="00DC2CE4"/>
+    <w:rsid w:val="00DC2D56"/>
     <w:rsid w:val="00DC35A9"/>
     <w:rsid w:val="00DC35DC"/>
     <w:rsid w:val="00DC408F"/>
     <w:rsid w:val="00DC4866"/>
     <w:rsid w:val="00DC7278"/>
     <w:rsid w:val="00DD09AB"/>
     <w:rsid w:val="00DD2893"/>
     <w:rsid w:val="00DD352A"/>
     <w:rsid w:val="00DD490E"/>
     <w:rsid w:val="00DD75C8"/>
     <w:rsid w:val="00DE2693"/>
     <w:rsid w:val="00DE4F22"/>
     <w:rsid w:val="00DE4F52"/>
     <w:rsid w:val="00DE5C7C"/>
     <w:rsid w:val="00DE5DB6"/>
     <w:rsid w:val="00DE6BB6"/>
     <w:rsid w:val="00E011C6"/>
     <w:rsid w:val="00E04351"/>
     <w:rsid w:val="00E043BE"/>
     <w:rsid w:val="00E05660"/>
     <w:rsid w:val="00E1097C"/>
     <w:rsid w:val="00E11DCF"/>
     <w:rsid w:val="00E14526"/>
     <w:rsid w:val="00E159A7"/>
     <w:rsid w:val="00E167C8"/>
@@ -24756,50 +22464,51 @@
     <w:rsid w:val="00EB13F9"/>
     <w:rsid w:val="00EB2C1B"/>
     <w:rsid w:val="00EB49FE"/>
     <w:rsid w:val="00EB535A"/>
     <w:rsid w:val="00EB59F7"/>
     <w:rsid w:val="00EC4892"/>
     <w:rsid w:val="00EC492D"/>
     <w:rsid w:val="00EC79AD"/>
     <w:rsid w:val="00EC7E37"/>
     <w:rsid w:val="00ED003A"/>
     <w:rsid w:val="00ED39A9"/>
     <w:rsid w:val="00ED7C46"/>
     <w:rsid w:val="00EE030A"/>
     <w:rsid w:val="00EE315E"/>
     <w:rsid w:val="00EE5DE7"/>
     <w:rsid w:val="00EF54EA"/>
     <w:rsid w:val="00EF7334"/>
     <w:rsid w:val="00EF7490"/>
     <w:rsid w:val="00F0002E"/>
     <w:rsid w:val="00F0321D"/>
     <w:rsid w:val="00F04CCE"/>
     <w:rsid w:val="00F1083D"/>
     <w:rsid w:val="00F1174F"/>
     <w:rsid w:val="00F12284"/>
     <w:rsid w:val="00F12BFE"/>
+    <w:rsid w:val="00F14057"/>
     <w:rsid w:val="00F22EC4"/>
     <w:rsid w:val="00F2599B"/>
     <w:rsid w:val="00F3067F"/>
     <w:rsid w:val="00F37312"/>
     <w:rsid w:val="00F420A6"/>
     <w:rsid w:val="00F46CA3"/>
     <w:rsid w:val="00F46CEB"/>
     <w:rsid w:val="00F475DF"/>
     <w:rsid w:val="00F5106B"/>
     <w:rsid w:val="00F53EEB"/>
     <w:rsid w:val="00F5649E"/>
     <w:rsid w:val="00F60333"/>
     <w:rsid w:val="00F64853"/>
     <w:rsid w:val="00F65251"/>
     <w:rsid w:val="00F70EAB"/>
     <w:rsid w:val="00F7468D"/>
     <w:rsid w:val="00F75669"/>
     <w:rsid w:val="00F7670B"/>
     <w:rsid w:val="00F82D86"/>
     <w:rsid w:val="00F83B9E"/>
     <w:rsid w:val="00F909D4"/>
     <w:rsid w:val="00F91774"/>
     <w:rsid w:val="00F9213B"/>
     <w:rsid w:val="00F944FF"/>
     <w:rsid w:val="00F9570A"/>
@@ -24833,80 +22542,80 @@
     <w:rsid w:val="00FE5003"/>
     <w:rsid w:val="00FE5B7D"/>
     <w:rsid w:val="00FF1093"/>
     <w:rsid w:val="00FF14F9"/>
     <w:rsid w:val="00FF2136"/>
     <w:rsid w:val="00FF4AF0"/>
     <w:rsid w:val="00FF5333"/>
     <w:rsid w:val="00FF60CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B7E0F5D"/>
   <w15:docId w15:val="{06118C04-6C68-49CA-9689-852DE3742CF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -25234,50 +22943,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005F2D4B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005C2E22"/>
     <w:pPr>
       <w:keepNext/>
@@ -25528,52 +23242,52 @@
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D16244"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F420A6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0087633F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B170D8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
@@ -25694,51 +23408,51 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003A75E8"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3436422">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="66541862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -25837,64 +23551,60 @@
     </w:div>
     <w:div w:id="2084914080">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wada-ama.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/articles/360010175840-How-is-your-information-protected-in-ADAMS-" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/categories/360001964873-ADAMS-Privacy-and-Security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wada-ama.org./" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/categories/360001964873-ADAMS-Privacy-and-Security" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/articles/360012071820-ADAMS-Privacy-Policy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/articles/360010175840-How-is-your-information-protected-in-ADAMS-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wada-ama.org/sites/default/files/2022-01/2022list_final_en_0.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/categories/360001964873-ADAMS-Privacy-and-Security" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@wada-ama.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/categories/360001964873-ADAMS-Privacy-and-Security" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adams-help.wada-ama.org/hc/en-us/articles/360012071820-ADAMS-Privacy-Policy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@wada-ama.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FE2FF80C-604D-47C5-8133-BD108589D32C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CB4C68" w:rsidRDefault="00934076">
           <w:r w:rsidRPr="00CB49FE">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -27128,256 +24838,263 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B0F37D4-1C47-44ED-B447-F84C4C868028}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CD0460" w:rsidRDefault="00665025" w:rsidP="00665025">
           <w:pPr>
             <w:pStyle w:val="A2AE2F2AAD964AB382A877A29EAED049"/>
           </w:pPr>
           <w:r w:rsidRPr="00CB49FE">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
-    <w:charset w:val="4E"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00934076"/>
     <w:rsid w:val="00246EAD"/>
     <w:rsid w:val="002565DF"/>
     <w:rsid w:val="0031673A"/>
     <w:rsid w:val="00364056"/>
     <w:rsid w:val="00366485"/>
     <w:rsid w:val="003A6BE2"/>
+    <w:rsid w:val="00414885"/>
     <w:rsid w:val="00420D5D"/>
     <w:rsid w:val="00456A33"/>
     <w:rsid w:val="00492E29"/>
     <w:rsid w:val="00511C7B"/>
     <w:rsid w:val="00617C25"/>
     <w:rsid w:val="00665025"/>
+    <w:rsid w:val="006F5073"/>
     <w:rsid w:val="00703FA7"/>
     <w:rsid w:val="00707351"/>
     <w:rsid w:val="00721B26"/>
     <w:rsid w:val="0072437A"/>
     <w:rsid w:val="007967E9"/>
     <w:rsid w:val="007A3718"/>
     <w:rsid w:val="007B7EE1"/>
     <w:rsid w:val="007D18CD"/>
     <w:rsid w:val="008424C5"/>
+    <w:rsid w:val="008952DF"/>
     <w:rsid w:val="00897119"/>
     <w:rsid w:val="00934076"/>
     <w:rsid w:val="00953BD5"/>
     <w:rsid w:val="009A063E"/>
     <w:rsid w:val="009C1091"/>
     <w:rsid w:val="00A139C9"/>
     <w:rsid w:val="00A36C09"/>
     <w:rsid w:val="00A64653"/>
     <w:rsid w:val="00A86B82"/>
     <w:rsid w:val="00AC53EA"/>
     <w:rsid w:val="00AD069F"/>
     <w:rsid w:val="00B06D9A"/>
     <w:rsid w:val="00B26B40"/>
     <w:rsid w:val="00B722A7"/>
     <w:rsid w:val="00BA67D6"/>
     <w:rsid w:val="00BD035F"/>
     <w:rsid w:val="00BD4C89"/>
     <w:rsid w:val="00CB4C68"/>
     <w:rsid w:val="00CD0460"/>
     <w:rsid w:val="00D424D9"/>
     <w:rsid w:val="00E44368"/>
     <w:rsid w:val="00E620FE"/>
     <w:rsid w:val="00F47C10"/>
     <w:rsid w:val="00FD31FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27705,6030 +25422,116 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD0460"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C00097C828B419797DB137FA78DA4D9">
-[...66 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D10EB240EAA246049E287C80345B1B64">
     <w:name w:val="D10EB240EAA246049E287C80345B1B64"/>
     <w:rsid w:val="00A86B82"/>
-  </w:style>
-[...5836 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7AA7A46B2F44B629021B0606CE1B5742">
     <w:name w:val="A7AA7A46B2F44B629021B0606CE1B5742"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9F443B09BA54FC3B4B6ECDE7966280A2">
     <w:name w:val="B9F443B09BA54FC3B4B6ECDE7966280A2"/>
-    <w:rsid w:val="00BD035F"/>
-[...11 lines deleted...]
-    <w:name w:val="3F83A844FED04E37B5585356B31CE2D62"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABD18CDFDF6F4ADA9F17E178520B791B2">
     <w:name w:val="ABD18CDFDF6F4ADA9F17E178520B791B2"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D57264A707848A295D7293807DC42B02">
@@ -33774,4129 +25577,62 @@
     <w:name w:val="01F3FF4CBFB84DD98C21CEDBB07A41922"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E91E6DAB63B4C74918FB858C5B04CA42">
     <w:name w:val="3E91E6DAB63B4C74918FB858C5B04CA42"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DC4A47E66DD40009907F0273A3EA7452">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="317A21A8508A4DEBB16859A4B66BA04B2">
     <w:name w:val="317A21A8508A4DEBB16859A4B66BA04B2"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-  </w:style>
-[...4039 lines deleted...]
-    <w:rsid w:val="00BD035F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC1EC9073E3F4E808D6B6A774964BB2B8">
     <w:name w:val="DC1EC9073E3F4E808D6B6A774964BB2B8"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DC4A47E66DD40009907F0273A3EA74513">
     <w:name w:val="7DC4A47E66DD40009907F0273A3EA74513"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
@@ -37908,63 +25644,50 @@
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E7630CCB5194BA1941B16BA8A8EC5D113">
     <w:name w:val="9E7630CCB5194BA1941B16BA8A8EC5D113"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF5EBAE9868B4794A88517B0B7ECC17013">
     <w:name w:val="CF5EBAE9868B4794A88517B0B7ECC17013"/>
-    <w:rsid w:val="00BD035F"/>
-[...11 lines deleted...]
-    <w:name w:val="E303D5CF4C954032AEC88A73B17A81F625"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C00097C828B419797DB137FA78DA4D925">
     <w:name w:val="2C00097C828B419797DB137FA78DA4D925"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A75A756844B47DC9306A4CA7034642525">
@@ -38075,251 +25798,163 @@
     <w:name w:val="292EA35D98B2454FAEFC09900E311AB925"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="891F3C9A636E4E4385BEFED05A49E99525">
     <w:name w:val="891F3C9A636E4E4385BEFED05A49E99525"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8400739C894C48D982304B78E6B794C125">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultPlaceholder-185401343724">
     <w:name w:val="DefaultPlaceholder_-185401343724"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1BE99BBDEC84D52BB4A0AAB71EAFF3E3">
     <w:name w:val="C1BE99BBDEC84D52BB4A0AAB71EAFF3E3"/>
-    <w:rsid w:val="00BD035F"/>
-[...37 lines deleted...]
-    <w:name w:val="7D38ABDF634A49DC870BFCC84A8CF83025"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B11FB6AE1CE46D792DA5880578F812725">
     <w:name w:val="9B11FB6AE1CE46D792DA5880578F812725"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF4DFF8F3D78435A92B0361869A85BB325">
     <w:name w:val="EF4DFF8F3D78435A92B0361869A85BB325"/>
     <w:rsid w:val="00BD035F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55B51651361A455E95827DA257A157F625">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB6EFBDDCC004B25B6B55AE6BCA9F8CC">
     <w:name w:val="BB6EFBDDCC004B25B6B55AE6BCA9F8CC"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7864C07F55054F2687650800D09951ED">
     <w:name w:val="7864C07F55054F2687650800D09951ED"/>
-    <w:rsid w:val="00665025"/>
-[...12 lines deleted...]
-    <w:name w:val="F5B06396981C48F0995B58EB391E77E1"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DDDB61C173542559B28E1566C64295B">
     <w:name w:val="0DDDB61C173542559B28E1566C64295B"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5EA792841BD144C384E61AC372332922">
     <w:name w:val="5EA792841BD144C384E61AC372332922"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95B7A1BAC46E4F869A7B5BEDDC3C9D36">
     <w:name w:val="95B7A1BAC46E4F869A7B5BEDDC3C9D36"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5EA4024239C942B6BFD7DC72ECCF0AB4">
     <w:name w:val="5EA4024239C942B6BFD7DC72ECCF0AB4"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D7C419C939E4695AECB9C209A27A97E">
     <w:name w:val="1D7C419C939E4695AECB9C209A27A97E"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2AE2F2AAD964AB382A877A29EAED049">
     <w:name w:val="A2AE2F2AAD964AB382A877A29EAED049"/>
     <w:rsid w:val="00665025"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91F1654446C1492991D3AAA2A788EDEA">
-[...2 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -38583,50 +26218,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007CF46C2D0BC8B146BC32617793193C70" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fcf4feb31d4154bd0dc7b4f7c01646e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="aa97e7b4-1795-498e-8799-4f968d147db3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab58d3cb3dbce2a73c21e9b68742c2dc" ns2:_="">
     <xsd:import namespace="aa97e7b4-1795-498e-8799-4f968d147db3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -38760,149 +26399,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1C2F0BD-EB20-400A-A08F-4B6B7A2BADE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC7C62B7-51E0-4577-B10D-3061256B4149}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="aa97e7b4-1795-498e-8799-4f968d147db3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83CFD13E-C1E8-4011-B1B2-095F3A475CE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59205206-9DFC-486E-A920-8B5CB77F454E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>4021</Words>
-  <Characters>22925</Characters>
+  <Words>4208</Words>
+  <Characters>22725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
+  <Lines>189</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26893</CharactersWithSpaces>
+  <CharactersWithSpaces>26880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="60" baseType="variant">
       <vt:variant>
         <vt:i4>7077890</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:privacy@wada-ama.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8061027</vt:i4>
       </vt:variant>
       <vt:variant>